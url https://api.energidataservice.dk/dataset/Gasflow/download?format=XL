--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R534e4ef0a16b4524a7f0b5604abd02ef"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R0ad89cd69e454ab2b140c8fbec97b1fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R534e4ef0a16b4524a7f0b5604abd02ef" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ad89cd69e454ab2b140c8fbec97b1fc" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -183,2927 +183,2927 @@
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>KWhToDenmark</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>KWhFromNorthSea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>KWhToOrFromStorage</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>KWhToOrFromGermany</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>KWhToSweden</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>kWhFromTyra</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>KWhToPoland</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
-        <x:v>23331858</x:v>
+        <x:v>25245975</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>-28738629</x:v>
+        <x:v>-30216171</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>186918934</x:v>
+        <x:v>214857198</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>-3172504</x:v>
+        <x:v>-52943792</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>205776</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>-13760637</x:v>
+        <x:v>-12954175</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>68245144</x:v>
+        <x:v>83532711</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>-232423080</x:v>
+        <x:v>-231567696</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
-        <x:v>23761938</x:v>
+        <x:v>25250789</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>-25398764</x:v>
+        <x:v>-32384255</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>181949064</x:v>
+        <x:v>204791304</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>-16462529</x:v>
+        <x:v>-46437504</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>-11547112</x:v>
+        <x:v>-13087581</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>76618485</x:v>
+        <x:v>93190641</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>-232591080</x:v>
+        <x:v>-226815840</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-07-07 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
-        <x:v>24250814</x:v>
+        <x:v>24835462</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>-25561350</x:v>
+        <x:v>-33846190</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>197422800</x:v>
+        <x:v>220622358</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>-27386536</x:v>
+        <x:v>-64312504</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>-125512</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>-10432404</x:v>
+        <x:v>-13200534</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>74315122</x:v>
+        <x:v>84400622</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>-236239080</x:v>
+        <x:v>-230263992</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
-        <x:v>24439277</x:v>
+        <x:v>25041841</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>-34966677</x:v>
+        <x:v>-33714183</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>210009024</x:v>
+        <x:v>244066944</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>-6328528</x:v>
+        <x:v>-81496676</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>-300480</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>-11631702</x:v>
+        <x:v>-13499487</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>74240004</x:v>
+        <x:v>90729670</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>-251670048</x:v>
+        <x:v>-228066648</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-21 00:00:00</x:v>
+        <x:v>2026-07-05 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
-        <x:v>24419314</x:v>
+        <x:v>25523080</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>-38814505</x:v>
+        <x:v>-24763307</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>201658687</x:v>
+        <x:v>228033880</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>3315496</x:v>
+        <x:v>-41868296</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>-17480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>-12628906</x:v>
+        <x:v>-10904998</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>72267310</x:v>
+        <x:v>66780616</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>-255321000</x:v>
+        <x:v>-228166848</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-20 00:00:00</x:v>
+        <x:v>2026-07-04 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
-        <x:v>24167967</x:v>
+        <x:v>26561428</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>-41178683</x:v>
+        <x:v>-24499292</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>187535080</x:v>
+        <x:v>228033892</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>27296788</x:v>
+        <x:v>-77903608</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>-13067997</x:v>
+        <x:v>-10266910</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>76180957</x:v>
+        <x:v>66654574</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>-250250664</x:v>
+        <x:v>-228166848</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-19 00:00:00</x:v>
+        <x:v>2026-07-03 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
-        <x:v>24111603</x:v>
+        <x:v>26227592</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>-41462266</x:v>
+        <x:v>-31098834</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>199724072</x:v>
+        <x:v>205697964</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>6684496</x:v>
+        <x:v>-40289976</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>-15357840</x:v>
+        <x:v>-12294160</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>68987301</x:v>
+        <x:v>89421024</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>-255305496</x:v>
+        <x:v>-236418360</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-18 00:00:00</x:v>
+        <x:v>2026-07-02 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
-        <x:v>24040203</x:v>
+        <x:v>25783145</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>-42857107</x:v>
+        <x:v>-32074629</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>246520695</x:v>
+        <x:v>203031864</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>-24690504</x:v>
+        <x:v>-29715600</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>-13077046</x:v>
+        <x:v>-12697456</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>71374646</x:v>
+        <x:v>83940136</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>-255312120</x:v>
+        <x:v>-237451416</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
-        <x:v>24661575</x:v>
+        <x:v>25651316</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>-36676876</x:v>
+        <x:v>-35480136</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>248335527</x:v>
+        <x:v>193138661</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>-36881504</x:v>
+        <x:v>-47129600</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>-10991400</x:v>
+        <x:v>-13212997</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>66939968</x:v>
+        <x:v>81944639</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>-255302952</x:v>
+        <x:v>-196938432</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
-        <x:v>24943142</x:v>
+        <x:v>25059772</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>-36721952</x:v>
+        <x:v>-47407579</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>248335503</x:v>
+        <x:v>189864138</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>-40382528</x:v>
+        <x:v>-34178864</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>-385512</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>-10600245</x:v>
+        <x:v>-12437932</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>65811229</x:v>
+        <x:v>76765204</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>-255302952</x:v>
+        <x:v>-199406232</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-15 00:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
-        <x:v>24991104</x:v>
+        <x:v>24027853</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>-37805090</x:v>
+        <x:v>-46097692</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>238010806</x:v>
+        <x:v>193498536</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>15665842</x:v>
+        <x:v>-69127631</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>58038</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-11370022</x:v>
+        <x:v>-12357428</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>37687264</x:v>
+        <x:v>95762378</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>-255311424</x:v>
+        <x:v>-199418688</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
-        <x:v>25173037</x:v>
+        <x:v>23406765</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>-37734809</x:v>
+        <x:v>-25012119</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>237136480</x:v>
+        <x:v>195381984</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>9026526</x:v>
+        <x:v>-59026492</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>99288</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>-11271185</x:v>
+        <x:v>-10301705</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>28340009</x:v>
+        <x:v>82794955</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>-255311904</x:v>
+        <x:v>-201302136</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-06-27 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>24899365</x:v>
+        <x:v>21963831</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>-48614128</x:v>
+        <x:v>-23550397</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>247453289</x:v>
+        <x:v>195381984</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>-23550474</x:v>
+        <x:v>-74973481</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>99288</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>-13491432</x:v>
+        <x:v>-10218651</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>68530676</x:v>
+        <x:v>86767850</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>-255308712</x:v>
+        <x:v>-201302136</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-26 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
-        <x:v>24536335</x:v>
+        <x:v>24440106</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>-43947439</x:v>
+        <x:v>-29439043</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>246128752</x:v>
+        <x:v>201122400</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>-28662669</x:v>
+        <x:v>-54311379</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>-13971508</x:v>
+        <x:v>-11574160</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>71100288</x:v>
+        <x:v>89962892</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>-254561448</x:v>
+        <x:v>-225101424</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>23130334</x:v>
+        <x:v>25137895</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>-43904855</x:v>
+        <x:v>-33671396</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>243828783</x:v>
+        <x:v>209697650</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>-54471853</x:v>
+        <x:v>-53808087</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>-770480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>-14622048</x:v>
+        <x:v>-12843095</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>69188051</x:v>
+        <x:v>79075364</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>-235340208</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>24578844</x:v>
+        <x:v>24544615</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>-32914219</x:v>
+        <x:v>-48641858</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>243546784</x:v>
+        <x:v>221796069</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>-51645851</x:v>
+        <x:v>-31246368</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>-571480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>-7602101</x:v>
+        <x:v>-12924764</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>68481310</x:v>
+        <x:v>66630422</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>-235058208</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-09 00:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>25536225</x:v>
+        <x:v>24322185</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>-31032425</x:v>
+        <x:v>-49303686</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>241665856</x:v>
+        <x:v>251830461</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>-49043324</x:v>
+        <x:v>-8445504</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>-11436477</x:v>
+        <x:v>-13101102</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>57022868</x:v>
+        <x:v>40871511</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>-235058208</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-08 00:00:00</x:v>
+        <x:v>2026-06-22 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>25373198</x:v>
+        <x:v>24026413</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>-37284096</x:v>
+        <x:v>-35217857</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>256054273</x:v>
+        <x:v>225455298</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>-52846528</x:v>
+        <x:v>12679925</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>-12032963</x:v>
+        <x:v>-13477782</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>55554541</x:v>
+        <x:v>17778843</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>-228071424</x:v>
+        <x:v>-221935536</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-07 00:00:00</x:v>
+        <x:v>2026-06-21 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>24646938</x:v>
+        <x:v>24669830</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>-43270413</x:v>
+        <x:v>-27318560</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>194830487</x:v>
+        <x:v>213772375</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>7415926</x:v>
+        <x:v>5956496</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>-11482156</x:v>
+        <x:v>-11266135</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>56572363</x:v>
+        <x:v>19874899</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>-228071424</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-06 00:00:00</x:v>
+        <x:v>2026-06-20 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>24361819</x:v>
+        <x:v>24952314</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>-41793032</x:v>
+        <x:v>-25407869</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>223475784</x:v>
+        <x:v>213169566</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>-17977450</x:v>
+        <x:v>-11080227</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>-11249784</x:v>
+        <x:v>-10103826</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>53200005</x:v>
+        <x:v>4471501</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>-228071424</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-05 00:00:00</x:v>
+        <x:v>2026-06-19 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>23660776</x:v>
+        <x:v>24976822</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>-41819273</x:v>
+        <x:v>-31037950</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>201759152</x:v>
+        <x:v>263007136</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>35055080</x:v>
+        <x:v>-23986354</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>-11361649</x:v>
+        <x:v>-8845912</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>57190092</x:v>
+        <x:v>4978664</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>-255305232</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-04 00:00:00</x:v>
+        <x:v>2026-06-18 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>23111341</x:v>
+        <x:v>25268860</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>-40239250</x:v>
+        <x:v>-48967511</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>198510504</x:v>
+        <x:v>248787238</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>-900600</x:v>
+        <x:v>-1120720</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>-10649974</x:v>
+        <x:v>-13827535</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>71320805</x:v>
+        <x:v>7680987</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>-255305232</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-03 00:00:00</x:v>
+        <x:v>2026-06-17 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>24265732</x:v>
+        <x:v>25025221</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>-28938508</x:v>
+        <x:v>-39768504</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>189617040</x:v>
+        <x:v>247994731</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>-2922021</x:v>
+        <x:v>11073067</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>-7602101</x:v>
+        <x:v>-18774110</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>80336264</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>-255305232</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-02 00:00:00</x:v>
+        <x:v>2026-06-16 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>24941931</x:v>
+        <x:v>24351014</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>-27700326</x:v>
+        <x:v>-43251350</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>180347439</x:v>
+        <x:v>279805314</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>-4573431</x:v>
+        <x:v>-31401504</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>-6900336</x:v>
+        <x:v>-11594933</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>78151258</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>-255305232</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-15 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>25204704</x:v>
+        <x:v>23935729</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>-31976819</x:v>
+        <x:v>-38597611</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>218590780</x:v>
+        <x:v>212470371</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>-21795616</x:v>
+        <x:v>16759496</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>-7956936</x:v>
+        <x:v>-12157376</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>77596757</x:v>
+        <x:v>29600688</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>-255305232</x:v>
+        <x:v>-240604560</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-04-30 00:00:00</x:v>
+        <x:v>2026-06-14 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>24783384</x:v>
+        <x:v>24460967</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>-40079556</x:v>
+        <x:v>-29971175</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>217758632</x:v>
+        <x:v>199514258</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>-2106573</x:v>
+        <x:v>33787496</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>-11165696</x:v>
+        <x:v>-11354830</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>79640109</x:v>
+        <x:v>36073355</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>-255313920</x:v>
+        <x:v>-237161040</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-04-29 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>24689387</x:v>
+        <x:v>25148527</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>-43493427</x:v>
+        <x:v>-28958375</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>190261648</x:v>
+        <x:v>220793184</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>11056635</x:v>
+        <x:v>20615021</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>-12427717</x:v>
+        <x:v>-10361958</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>80000553</x:v>
+        <x:v>20912199</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>-255313920</x:v>
+        <x:v>-237561144</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>24308326</x:v>
+        <x:v>25312656</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>-45660854</x:v>
+        <x:v>-34839889</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>195055368</x:v>
+        <x:v>207112725</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>12487947</x:v>
+        <x:v>-5368000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>118800</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>-12438309</x:v>
+        <x:v>-11824683</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>77967784</x:v>
+        <x:v>40050073</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>-255313920</x:v>
+        <x:v>-241865040</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-11 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>24336496</x:v>
+        <x:v>24830332</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>-46819370</x:v>
+        <x:v>-39848832</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>204031112</x:v>
+        <x:v>198659556</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>6702635</x:v>
+        <x:v>11261000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>-12468669</x:v>
+        <x:v>-13226335</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>80366242</x:v>
+        <x:v>67393227</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>-255320472</x:v>
+        <x:v>-235121040</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-04-26 00:00:00</x:v>
+        <x:v>2026-06-10 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>24494211</x:v>
+        <x:v>24616469</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>-38922695</x:v>
+        <x:v>-41745549</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>202919352</x:v>
+        <x:v>211055264</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>-34533052</x:v>
+        <x:v>-7351000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>-151200</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>-10477878</x:v>
+        <x:v>-12910767</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>83251363</x:v>
+        <x:v>61315772</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>-229822200</x:v>
+        <x:v>-240284448</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-04-25 00:00:00</x:v>
+        <x:v>2026-06-09 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>25305312</x:v>
+        <x:v>23530178</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>-36780210</x:v>
+        <x:v>-41375715</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>205554512</x:v>
+        <x:v>220795803</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>-37515051</x:v>
+        <x:v>8355640</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>-9851179</x:v>
+        <x:v>-13616637</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>79760734</x:v>
+        <x:v>62630521</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>-229822200</x:v>
+        <x:v>-254499792</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-04-24 00:00:00</x:v>
+        <x:v>2026-06-08 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>25036365</x:v>
+        <x:v>23674132</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>-37477008</x:v>
+        <x:v>-41246675</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>213039200</x:v>
+        <x:v>195093486</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>-855053</x:v>
+        <x:v>7721040</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>-10135077</x:v>
+        <x:v>-13733430</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>77973755</x:v>
+        <x:v>65546533</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>-255310200</x:v>
+        <x:v>-247658072</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-04-23 00:00:00</x:v>
+        <x:v>2026-06-07 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>24738691</x:v>
+        <x:v>24014277</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>-42111493</x:v>
+        <x:v>-29092771</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>227735135</x:v>
+        <x:v>205522545</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>-21768065</x:v>
+        <x:v>-20895360</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>-11868729</x:v>
+        <x:v>-11134420</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>68957145</x:v>
+        <x:v>62329798</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>-255325920</x:v>
+        <x:v>-234336072</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-04-22 00:00:00</x:v>
+        <x:v>2026-06-06 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>24338881</x:v>
+        <x:v>24469770</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>-46474025</x:v>
+        <x:v>-28509167</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>207380504</x:v>
+        <x:v>216524784</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>10116040</x:v>
+        <x:v>-25067960</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>-11462717</x:v>
+        <x:v>-10620658</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>85335251</x:v>
+        <x:v>62369920</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>-255313920</x:v>
+        <x:v>-234336072</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-04-21 00:00:00</x:v>
+        <x:v>2026-06-05 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>23802377</x:v>
+        <x:v>24222107</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>-49633198</x:v>
+        <x:v>-31641718</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>222500928</x:v>
+        <x:v>232790669</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>-16925732</x:v>
+        <x:v>-23922056</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>-11593202</x:v>
+        <x:v>-11501941</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>78882031</x:v>
+        <x:v>65225726</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>-264001920</x:v>
+        <x:v>-255291792</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-04-20 00:00:00</x:v>
+        <x:v>2026-06-04 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>24030323</x:v>
+        <x:v>24408414</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>-51348312</x:v>
+        <x:v>-37740821</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>202992096</x:v>
+        <x:v>205551420</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>19865107</x:v>
+        <x:v>-2802360</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>-13168899</x:v>
+        <x:v>-12689641</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>80429072</x:v>
+        <x:v>66708136</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>-255320784</x:v>
+        <x:v>-242856072</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-04-19 00:00:00</x:v>
+        <x:v>2026-06-03 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>24349298</x:v>
+        <x:v>24332788</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>-42493045</x:v>
+        <x:v>-39134791</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>185538064</x:v>
+        <x:v>222973768</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>-13007891</x:v>
+        <x:v>-4680121</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>-10115001</x:v>
+        <x:v>-13521614</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>86303280</x:v>
+        <x:v>62199504</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>-228917640</x:v>
+        <x:v>-250460352</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-04-18 00:00:00</x:v>
+        <x:v>2026-06-02 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>24652963</x:v>
+        <x:v>24156674</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>-38391115</x:v>
+        <x:v>-37460295</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>191022216</x:v>
+        <x:v>226910276</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>-15573158</x:v>
+        <x:v>-721603</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-8475965</x:v>
+        <x:v>-18608663</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>81414229</x:v>
+        <x:v>64119528</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>-228917640</x:v>
+        <x:v>-255312072</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-04-17 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>24471435</x:v>
+        <x:v>23752505</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>-46280084</x:v>
+        <x:v>-40276242</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>233658114</x:v>
+        <x:v>209607105</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>-16348519</x:v>
+        <x:v>9735140</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-10107369</x:v>
+        <x:v>-20637119</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>75200791</x:v>
+        <x:v>70583368</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>-255310608</x:v>
+        <x:v>-255319048</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-04-16 00:00:00</x:v>
+        <x:v>2026-05-31 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>24241268</x:v>
+        <x:v>24679221</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>-58578013</x:v>
+        <x:v>-32523698</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>108866977</x:v>
+        <x:v>233149106</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>4601635</x:v>
+        <x:v>-27488528</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>-156480</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>-12131416</x:v>
+        <x:v>-12381388</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>54218509</x:v>
+        <x:v>65458092</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>-116569080</x:v>
+        <x:v>-255318912</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-04-15 00:00:00</x:v>
+        <x:v>2026-05-30 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>23809645</x:v>
+        <x:v>25311374</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>-59944221</x:v>
+        <x:v>-28587846</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>98987790</x:v>
+        <x:v>236745488</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>-15726871</x:v>
+        <x:v>-38746004</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>-156480</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>-12667800</x:v>
+        <x:v>-11982005</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>64672041</x:v>
+        <x:v>66892597</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>-116574960</x:v>
+        <x:v>-255318912</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-04-14 00:00:00</x:v>
+        <x:v>2026-05-29 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>23438829</x:v>
+        <x:v>25097217</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>-62560744</x:v>
+        <x:v>-32346709</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>203051473</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>-23841915</x:v>
+        <x:v>6958496</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>-192650</x:v>
+        <x:v>179520</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>-11887051</x:v>
+        <x:v>-13412272</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>77688347</x:v>
+        <x:v>72399003</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-252345768</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-13 00:00:00</x:v>
+        <x:v>2026-05-28 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>23038075</x:v>
+        <x:v>24324883</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>-56049666</x:v>
+        <x:v>-38458757</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>260373049</x:v>
+        <x:v>192633896</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>-4518053</x:v>
+        <x:v>13990472</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>-34200</x:v>
+        <x:v>203520</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>-11909205</x:v>
+        <x:v>-19796872</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>82146462</x:v>
+        <x:v>80031285</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>-291205728</x:v>
+        <x:v>-255303264</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-12 00:00:00</x:v>
+        <x:v>2026-05-27 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>23593345</x:v>
+        <x:v>23994293</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>-44972593</x:v>
+        <x:v>-39698957</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>256111247</x:v>
+        <x:v>211123832</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>-9436053</x:v>
+        <x:v>-5938504</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>204220</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>-12091890</x:v>
+        <x:v>-14567619</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>76227153</x:v>
+        <x:v>74519255</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>-291185232</x:v>
+        <x:v>-251596416</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-11 00:00:00</x:v>
+        <x:v>2026-05-26 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>24205021</x:v>
+        <x:v>23752550</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>-42377754</x:v>
+        <x:v>-36000532</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>255539576</x:v>
+        <x:v>192985896</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>-4227053</x:v>
+        <x:v>4851503</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>-12310202</x:v>
+        <x:v>-13964855</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>73385785</x:v>
+        <x:v>71550617</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>-291185232</x:v>
+        <x:v>-241465928</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-10 00:00:00</x:v>
+        <x:v>2026-05-25 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>23919132</x:v>
+        <x:v>23331858</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>-57108294</x:v>
+        <x:v>-28738629</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>227163175</x:v>
+        <x:v>186918934</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>23961947</x:v>
+        <x:v>-3172504</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>12174800</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-14676685</x:v>
+        <x:v>-13784715</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>78342210</x:v>
+        <x:v>68245144</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>-291226032</x:v>
+        <x:v>-232423080</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-09 00:00:00</x:v>
+        <x:v>2026-05-24 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>23696154</x:v>
+        <x:v>23761938</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>-51931038</x:v>
+        <x:v>-25398764</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>239010752</x:v>
+        <x:v>181949064</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>-9738221</x:v>
+        <x:v>-16462529</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>-151200</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-17269693</x:v>
+        <x:v>-11547112</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>81466709</x:v>
+        <x:v>76618485</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>-267197640</x:v>
+        <x:v>-232591080</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-08 00:00:00</x:v>
+        <x:v>2026-05-23 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>23918284</x:v>
+        <x:v>24250814</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>-50399845</x:v>
+        <x:v>-25561350</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>219828534</x:v>
+        <x:v>197422800</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>-566221</x:v>
+        <x:v>-27386536</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>-73200</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>-15266427</x:v>
+        <x:v>-10432404</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>77317686</x:v>
+        <x:v>74315122</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>-255304080</x:v>
+        <x:v>-236239080</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-07 00:00:00</x:v>
+        <x:v>2026-05-22 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>23189982</x:v>
+        <x:v>24439277</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>-50336369</x:v>
+        <x:v>-34966677</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>232184469</x:v>
+        <x:v>210009024</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>-17413653</x:v>
+        <x:v>-6328528</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>-300480</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>-15364839</x:v>
+        <x:v>-11631702</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>76958912</x:v>
+        <x:v>74240004</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>-255325920</x:v>
+        <x:v>-251670048</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-06 00:00:00</x:v>
+        <x:v>2026-05-21 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>22401320</x:v>
+        <x:v>24419314</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>-44589677</x:v>
+        <x:v>-38814505</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>226224384</x:v>
+        <x:v>201658687</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>-5305653</x:v>
+        <x:v>3315496</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-17480</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>-13535876</x:v>
+        <x:v>-12628906</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>80090521</x:v>
+        <x:v>72267310</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>-254465920</x:v>
+        <x:v>-255321000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-05 00:00:00</x:v>
+        <x:v>2026-05-20 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>22891668</x:v>
+        <x:v>24167967</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>-39198455</x:v>
+        <x:v>-41178683</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>221648928</x:v>
+        <x:v>187535080</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>-26575053</x:v>
+        <x:v>27296788</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>-13370779</x:v>
+        <x:v>-13067997</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>78110256</x:v>
+        <x:v>76180957</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>-255325920</x:v>
+        <x:v>-250250664</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-04 00:00:00</x:v>
+        <x:v>2026-05-19 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>23841250</x:v>
+        <x:v>24111603</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>-38622930</x:v>
+        <x:v>-41462266</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>230232384</x:v>
+        <x:v>199724072</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>-16990832</x:v>
+        <x:v>6684496</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>-13209463</x:v>
+        <x:v>-15357840</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>75119240</x:v>
+        <x:v>68987301</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>-255325920</x:v>
+        <x:v>-255305496</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-03 00:00:00</x:v>
+        <x:v>2026-05-18 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>24434540</x:v>
+        <x:v>24040203</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>-42244671</x:v>
+        <x:v>-42857107</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>233424384</x:v>
+        <x:v>246520695</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>-22705053</x:v>
+        <x:v>-24690504</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>-14438201</x:v>
+        <x:v>-13077046</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>70963947</x:v>
+        <x:v>71374646</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>-255325920</x:v>
+        <x:v>-255312120</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-02 00:00:00</x:v>
+        <x:v>2026-05-17 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>24347581</x:v>
+        <x:v>24661575</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>-44505612</x:v>
+        <x:v>-36676876</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>190149832</x:v>
+        <x:v>248335527</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>16674947</x:v>
+        <x:v>-36881504</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>-14434144</x:v>
+        <x:v>-10991400</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>76922016</x:v>
+        <x:v>66939968</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>-252706992</x:v>
+        <x:v>-255302952</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-16 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>24336233</x:v>
+        <x:v>24943142</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>-51406658</x:v>
+        <x:v>-36721952</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>212253982</x:v>
+        <x:v>248335503</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>13611011</x:v>
+        <x:v>-40382528</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>115800</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>-16795488</x:v>
+        <x:v>-10600245</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>77463220</x:v>
+        <x:v>65811229</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>-255303552</x:v>
+        <x:v>-255302952</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-03-31 00:00:00</x:v>
+        <x:v>2026-05-15 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>22656547</x:v>
+        <x:v>24991104</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>-57695024</x:v>
+        <x:v>-37805090</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>267255440</x:v>
+        <x:v>238010806</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>8129552</x:v>
+        <x:v>15665842</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>2729200</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>-16292209</x:v>
+        <x:v>-11370022</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>79244045</x:v>
+        <x:v>37687264</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>-307125656</x:v>
+        <x:v>-255311424</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-03-30 00:00:00</x:v>
+        <x:v>2026-05-14 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>22520007</x:v>
+        <x:v>25173037</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>-55450228</x:v>
+        <x:v>-37734809</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>266636696</x:v>
+        <x:v>237136480</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>13997340</x:v>
+        <x:v>9026526</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>-14724053</x:v>
+        <x:v>-11271185</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>77466421</x:v>
+        <x:v>28340009</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>-307205136</x:v>
+        <x:v>-255311904</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-03-29 00:00:00</x:v>
+        <x:v>2026-05-13 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>24411690</x:v>
+        <x:v>24899365</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>-54542543</x:v>
+        <x:v>-48614128</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>260303768</x:v>
+        <x:v>247453289</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>10308432</x:v>
+        <x:v>-23550474</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>-11888891</x:v>
+        <x:v>-13491432</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>77135575</x:v>
+        <x:v>68530676</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>-307117136</x:v>
+        <x:v>-255308712</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-03-28 00:00:00</x:v>
+        <x:v>2026-05-12 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>24033307</x:v>
+        <x:v>24536335</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>-49556639</x:v>
+        <x:v>-43947439</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>249443203</x:v>
+        <x:v>246128752</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>2747155</x:v>
+        <x:v>-28662669</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>-219949</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>-12119615</x:v>
+        <x:v>-13971508</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>76375018</x:v>
+        <x:v>71100288</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>-294204853</x:v>
+        <x:v>-254561448</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-03-27 00:00:00</x:v>
+        <x:v>2026-05-11 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>24964385</x:v>
+        <x:v>23130334</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>-56261888</x:v>
+        <x:v>-43904855</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>264078143</x:v>
+        <x:v>243828783</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>20432440</x:v>
+        <x:v>-54471853</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-770480</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>-13791916</x:v>
+        <x:v>-14622048</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>78417255</x:v>
+        <x:v>69188051</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>-307201896</x:v>
+        <x:v>-235340208</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-03-26 00:00:00</x:v>
+        <x:v>2026-05-10 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>24281409</x:v>
+        <x:v>24578844</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>-69320931</x:v>
+        <x:v>-32914219</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>260338848</x:v>
+        <x:v>243546784</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>21677440</x:v>
+        <x:v>-51645851</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-571480</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>-15443771</x:v>
+        <x:v>-7602101</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>78876678</x:v>
+        <x:v>68481310</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>-307210320</x:v>
+        <x:v>-235058208</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-03-25 00:00:00</x:v>
+        <x:v>2026-05-09 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>24126936</x:v>
+        <x:v>25536225</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>-58958668</x:v>
+        <x:v>-31032425</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>262005912</x:v>
+        <x:v>241665856</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>-2401560</x:v>
+        <x:v>-49043324</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>-692512</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>-13684610</x:v>
+        <x:v>-11436477</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>77274761</x:v>
+        <x:v>57022868</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>-301586688</x:v>
+        <x:v>-235058208</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-03-24 00:00:00</x:v>
+        <x:v>2026-05-08 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>24147249</x:v>
+        <x:v>25373198</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>-55353056</x:v>
+        <x:v>-37284096</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>264281736</x:v>
+        <x:v>256054273</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>-8667848</x:v>
+        <x:v>-52846528</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>179520</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>-12227765</x:v>
+        <x:v>-12032963</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>79424381</x:v>
+        <x:v>55554541</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>-296948928</x:v>
+        <x:v>-228071424</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-03-23 00:00:00</x:v>
+        <x:v>2026-05-07 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>23467593</x:v>
+        <x:v>24646938</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>-62345336</x:v>
+        <x:v>-43270413</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>243937272</x:v>
+        <x:v>194830487</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>-10815814</x:v>
+        <x:v>7415926</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>179520</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>-13029594</x:v>
+        <x:v>-11482156</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>70742672</x:v>
+        <x:v>56572363</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>-236093136</x:v>
+        <x:v>-228071424</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-03-22 00:00:00</x:v>
+        <x:v>2026-05-06 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>24293204</x:v>
+        <x:v>24361819</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>-54083282</x:v>
+        <x:v>-41793032</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>246481120</x:v>
+        <x:v>223475784</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>-52937496</x:v>
+        <x:v>-17977450</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>-10430769</x:v>
+        <x:v>-11249784</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>66628460</x:v>
+        <x:v>53200005</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>-227648595</x:v>
+        <x:v>-228071424</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-03-21 00:00:00</x:v>
+        <x:v>2026-05-05 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>25146968</x:v>
+        <x:v>23660776</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>-54973391</x:v>
+        <x:v>-41819273</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>251409120</x:v>
+        <x:v>201759152</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>-44759542</x:v>
+        <x:v>35055080</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>179520</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>-9982843</x:v>
+        <x:v>-11361649</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>64341176</x:v>
+        <x:v>57190092</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>-234347304</x:v>
+        <x:v>-255305232</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-03-20 00:00:00</x:v>
+        <x:v>2026-05-04 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>24829962</x:v>
+        <x:v>23111341</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>-58406021</x:v>
+        <x:v>-40239250</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>255091386</x:v>
+        <x:v>198510504</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>-26270560</x:v>
+        <x:v>-900600</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>250488</x:v>
+        <x:v>179520</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>-11513102</x:v>
+        <x:v>-10649974</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>54215594</x:v>
+        <x:v>71320805</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>-234347304</x:v>
+        <x:v>-255305232</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-03-19 00:00:00</x:v>
+        <x:v>2026-05-03 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>24490544</x:v>
+        <x:v>24265732</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>-62285402</x:v>
+        <x:v>-28938508</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>256693668</x:v>
+        <x:v>189617040</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>-12062616</x:v>
+        <x:v>-2922021</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>-109512</x:v>
+        <x:v>179520</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>-12299213</x:v>
+        <x:v>-7602101</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>57585561</x:v>
+        <x:v>80336264</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>-234107304</x:v>
+        <x:v>-255305232</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-03-18 00:00:00</x:v>
+        <x:v>2026-05-02 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>23829317</x:v>
+        <x:v>24941931</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>-60630241</x:v>
+        <x:v>-27700326</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>248726216</x:v>
+        <x:v>180347439</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>5507204</x:v>
+        <x:v>-4573431</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>-2340923</x:v>
+        <x:v>179520</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>-12100845</x:v>
+        <x:v>-6900336</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>35616925</x:v>
+        <x:v>78151258</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>-235486704</x:v>
+        <x:v>-255305232</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-03-17 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>23505914</x:v>
+        <x:v>25204704</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>-69602080</x:v>
+        <x:v>-31976819</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>216894006</x:v>
+        <x:v>218590780</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>19618547</x:v>
+        <x:v>-21795616</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>-14512775</x:v>
+        <x:v>-7956936</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>50591195</x:v>
+        <x:v>77596757</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>-236093136</x:v>
+        <x:v>-255305232</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-03-16 00:00:00</x:v>
+        <x:v>2026-04-30 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>23420900</x:v>
+        <x:v>24783384</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>-74785151</x:v>
+        <x:v>-40079556</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>225910228</x:v>
+        <x:v>217758632</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>9634594</x:v>
+        <x:v>-2106573</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>-13893803</x:v>
+        <x:v>-11165696</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>77288591</x:v>
+        <x:v>79640109</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>-256766592</x:v>
+        <x:v>-255313920</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-03-15 00:00:00</x:v>
+        <x:v>2026-04-29 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>24273237</x:v>
+        <x:v>24689387</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>-54319675</x:v>
+        <x:v>-43493427</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>253965914</x:v>
+        <x:v>190261648</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>-34704544</x:v>
+        <x:v>11056635</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>-10424887</x:v>
+        <x:v>-12427717</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>77155808</x:v>
+        <x:v>80000553</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>-256766592</x:v>
+        <x:v>-255313920</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-03-14 00:00:00</x:v>
+        <x:v>2026-04-28 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>25099455</x:v>
+        <x:v>24308326</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>-59634679</x:v>
+        <x:v>-45660854</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>244464142</x:v>
+        <x:v>195055368</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>-16738544</x:v>
+        <x:v>12487947</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>118800</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>-10021422</x:v>
+        <x:v>-12438309</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>77070878</x:v>
+        <x:v>77967784</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>-256766592</x:v>
+        <x:v>-255313920</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-03-13 00:00:00</x:v>
+        <x:v>2026-04-27 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>24964896</x:v>
+        <x:v>24336496</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>-60491222</x:v>
+        <x:v>-46819370</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>247440560</x:v>
+        <x:v>204031112</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>-31355720</x:v>
+        <x:v>6702635</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>-2581512</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>-10614805</x:v>
+        <x:v>-12468669</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>78010104</x:v>
+        <x:v>80366242</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>-256766592</x:v>
+        <x:v>-255320472</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-03-12 00:00:00</x:v>
+        <x:v>2026-04-26 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>24521897</x:v>
+        <x:v>24494211</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>-56429951</x:v>
+        <x:v>-38922695</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>257589300</x:v>
+        <x:v>202919352</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>-14106489</x:v>
+        <x:v>-34533052</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>250488</x:v>
+        <x:v>-151200</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>-11455375</x:v>
+        <x:v>-10477878</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>82680056</x:v>
+        <x:v>83251363</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>-256766592</x:v>
+        <x:v>-229822200</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-03-11 00:00:00</x:v>
+        <x:v>2026-04-25 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>24140633</x:v>
+        <x:v>25305312</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>-58736471</x:v>
+        <x:v>-36780210</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>254879854</x:v>
+        <x:v>205554512</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>-36871416</x:v>
+        <x:v>-37515051</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>-5423260</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>-11291793</x:v>
+        <x:v>-9851179</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>60600227</x:v>
+        <x:v>79760734</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>-249407970</x:v>
+        <x:v>-229822200</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-03-10 00:00:00</x:v>
+        <x:v>2026-04-24 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>23140319</x:v>
+        <x:v>25036365</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>-67873120</x:v>
+        <x:v>-37477008</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>260635488</x:v>
+        <x:v>213039200</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>-13783922</x:v>
+        <x:v>-855053</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>550488</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>-12943366</x:v>
+        <x:v>-10135077</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>76841656</x:v>
+        <x:v>77973755</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>-262476576</x:v>
+        <x:v>-255310200</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-03-09 00:00:00</x:v>
+        <x:v>2026-04-23 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>22879550</x:v>
+        <x:v>24738691</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>-66752803</x:v>
+        <x:v>-42111493</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>275582760</x:v>
+        <x:v>227735135</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>10622987</x:v>
+        <x:v>-21768065</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>250488</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>-12415993</x:v>
+        <x:v>-11868729</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>77142579</x:v>
+        <x:v>68957145</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>-291504856</x:v>
+        <x:v>-255325920</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-03-08 00:00:00</x:v>
+        <x:v>2026-04-22 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>23850443</x:v>
+        <x:v>24338881</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>-55278939</x:v>
+        <x:v>-46474025</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>266834148</x:v>
+        <x:v>207380504</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>18089402</x:v>
+        <x:v>10116040</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>208740</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>-10849494</x:v>
+        <x:v>-11462717</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>45197086</x:v>
+        <x:v>85335251</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>-292424856</x:v>
+        <x:v>-255313920</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-03-07 00:00:00</x:v>
+        <x:v>2026-04-21 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>24427409</x:v>
+        <x:v>23802377</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>-54197934</x:v>
+        <x:v>-49633198</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>267033850</x:v>
+        <x:v>222500928</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>20198778</x:v>
+        <x:v>-16925732</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>14521488</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>-10829981</x:v>
+        <x:v>-11593202</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>33103379</x:v>
+        <x:v>78882031</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>-292424856</x:v>
+        <x:v>-264001920</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-03-06 00:00:00</x:v>
+        <x:v>2026-04-20 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>24532039</x:v>
+        <x:v>24030323</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>-59015280</x:v>
+        <x:v>-51348312</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>244990687</x:v>
+        <x:v>202992096</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>-11780339</x:v>
+        <x:v>19865107</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>250488</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>-12319133</x:v>
+        <x:v>-13168899</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>79255525</x:v>
+        <x:v>80429072</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>-272549136</x:v>
+        <x:v>-255320784</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-03-05 00:00:00</x:v>
+        <x:v>2026-04-19 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>24318345</x:v>
+        <x:v>24349298</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>-64326594</x:v>
+        <x:v>-42493045</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>272791660</x:v>
+        <x:v>185538064</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>-14839554</x:v>
+        <x:v>-13007891</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>250488</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>-17518284</x:v>
+        <x:v>-10115001</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>78746946</x:v>
+        <x:v>86303280</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>-280225392</x:v>
+        <x:v>-228917640</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-03-04 00:00:00</x:v>
+        <x:v>2026-04-18 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>23551401</x:v>
+        <x:v>24652963</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>-68674183</x:v>
+        <x:v>-38391115</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>287064062</x:v>
+        <x:v>191022216</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>1030155</x:v>
+        <x:v>-15573158</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>1882488</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>-14317624</x:v>
+        <x:v>-8475965</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>79623636</x:v>
+        <x:v>81414229</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>-307214592</x:v>
+        <x:v>-228917640</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-03-03 00:00:00</x:v>
+        <x:v>2026-04-17 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>22559759</x:v>
+        <x:v>24471435</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>-66901144</x:v>
+        <x:v>-46280084</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>300869427</x:v>
+        <x:v>233658114</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>-12250002</x:v>
+        <x:v>-16348519</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>250488</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>-13851382</x:v>
+        <x:v>-10107369</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>79800846</x:v>
+        <x:v>75200791</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>-307381062</x:v>
+        <x:v>-255310608</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-03-02 00:00:00</x:v>
+        <x:v>2026-04-16 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>23022171</x:v>
+        <x:v>24241268</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>-63160569</x:v>
+        <x:v>-58578013</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>300045494</x:v>
+        <x:v>108866977</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>-13487626</x:v>
+        <x:v>4601635</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>250488</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>-13710975</x:v>
+        <x:v>-12131416</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>76736169</x:v>
+        <x:v>54218509</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>-307421472</x:v>
+        <x:v>-116569080</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-15 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>23740496</x:v>
+        <x:v>23809645</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>-54356829</x:v>
+        <x:v>-59944221</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>303767088</x:v>
+        <x:v>98987790</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>-30779266</x:v>
+        <x:v>-15726871</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>250488</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>-13766013</x:v>
+        <x:v>-12667800</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>73948954</x:v>
+        <x:v>64672041</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>-307941672</x:v>
+        <x:v>-116574960</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-02-28 00:00:00</x:v>
+        <x:v>2026-04-14 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>24405344</x:v>
+        <x:v>23438829</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>-51620948</x:v>
+        <x:v>-62560744</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>309673725</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>-38619689</x:v>
+        <x:v>-23841915</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>5746488</x:v>
+        <x:v>-192650</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>-10763027</x:v>
+        <x:v>-11887051</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>77950322</x:v>
+        <x:v>77688347</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>-316854592</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-02-27 00:00:00</x:v>
+        <x:v>2026-04-13 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>24133073</x:v>
+        <x:v>23038075</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>-62380244</x:v>
+        <x:v>-56049666</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>319372423</x:v>
+        <x:v>260373049</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>-36905536</x:v>
+        <x:v>-4518053</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>9231200</x:v>
+        <x:v>-34200</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>-12386282</x:v>
+        <x:v>-11909205</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>78044190</x:v>
+        <x:v>82146462</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>-321564448</x:v>
+        <x:v>-291205728</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-02-26 00:00:00</x:v>
+        <x:v>2026-04-12 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>23628276</x:v>
+        <x:v>23593345</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>-71205233</x:v>
+        <x:v>-44972593</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>321056019</x:v>
+        <x:v>256111247</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>4365384</x:v>
+        <x:v>-9436053</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>2602488</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>-17825703</x:v>
+        <x:v>-12091890</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>78772495</x:v>
+        <x:v>76227153</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-291185232</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-02-25 00:00:00</x:v>
+        <x:v>2026-04-11 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>22895437</x:v>
+        <x:v>24205021</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>-105881827</x:v>
+        <x:v>-42377754</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>320700900</x:v>
+        <x:v>255539576</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>19418384</x:v>
+        <x:v>-4227053</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>13858488</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>-22104455</x:v>
+        <x:v>-12310202</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>76314080</x:v>
+        <x:v>73385785</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-291185232</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-02-24 00:00:00</x:v>
+        <x:v>2026-04-10 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>22369683</x:v>
+        <x:v>23919132</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>-117777899</x:v>
+        <x:v>-57108294</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>320680935</x:v>
+        <x:v>227163175</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>34985595</x:v>
+        <x:v>23961947</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>3531488</x:v>
+        <x:v>12174800</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>-21046311</x:v>
+        <x:v>-14676685</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>75903161</x:v>
+        <x:v>78342210</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-291226032</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-02-23 00:00:00</x:v>
+        <x:v>2026-04-09 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>22137027</x:v>
+        <x:v>23696154</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>-93178772</x:v>
+        <x:v>-51931038</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>321864000</x:v>
+        <x:v>239010752</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>10122467</x:v>
+        <x:v>-9738221</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>1354488</x:v>
+        <x:v>-151200</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>-17301549</x:v>
+        <x:v>-17269693</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>76080254</x:v>
+        <x:v>81466709</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-267197640</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-02-22 00:00:00</x:v>
+        <x:v>2026-04-08 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>22665698</x:v>
+        <x:v>23918284</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>-83735781</x:v>
+        <x:v>-50399845</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>321864000</x:v>
+        <x:v>219828534</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>-4178952</x:v>
+        <x:v>-566221</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1354488</x:v>
+        <x:v>-73200</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>-17255758</x:v>
+        <x:v>-15266427</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>75607218</x:v>
+        <x:v>77317686</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-255304080</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-02-21 00:00:00</x:v>
+        <x:v>2026-04-07 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>22997511</x:v>
+        <x:v>23189982</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>-81977767</x:v>
+        <x:v>-50336369</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>321864000</x:v>
+        <x:v>232184469</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-5846872</x:v>
+        <x:v>-17413653</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>1354488</x:v>
+        <x:v>-229200</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>-17827865</x:v>
+        <x:v>-15364839</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>77477645</x:v>
+        <x:v>76958912</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-255325920</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-02-20 00:00:00</x:v>
+        <x:v>2026-04-06 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>22699446</x:v>
+        <x:v>22401320</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>-121736396</x:v>
+        <x:v>-44589677</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>318897482</x:v>
+        <x:v>226224384</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>41489429</x:v>
+        <x:v>-5305653</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>19102488</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>-28464039</x:v>
+        <x:v>-13535876</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>76404534</x:v>
+        <x:v>80090521</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-254465920</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-02-19 00:00:00</x:v>
+        <x:v>2026-04-05 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>22350923</x:v>
+        <x:v>22891668</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>-144290725</x:v>
+        <x:v>-39198455</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>314944111</x:v>
+        <x:v>221648928</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>35287261</x:v>
+        <x:v>-26575053</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>66412728</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>-46887470</x:v>
+        <x:v>-13370779</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>82132069</x:v>
+        <x:v>78110256</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-255325920</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-02-18 00:00:00</x:v>
+        <x:v>2026-04-04 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>22309168</x:v>
+        <x:v>23841250</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>-154104322</x:v>
+        <x:v>-38622930</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>318964447</x:v>
+        <x:v>230232384</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>55760605</x:v>
+        <x:v>-16990832</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>33489200</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>-35991640</x:v>
+        <x:v>-13209463</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>80647124</x:v>
+        <x:v>75119240</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-255325920</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-02-17 00:00:00</x:v>
+        <x:v>2026-04-03 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>21307161</x:v>
+        <x:v>24434540</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>-153458102</x:v>
+        <x:v>-42244671</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>319929319</x:v>
+        <x:v>233424384</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>55764449</x:v>
+        <x:v>-22705053</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>36371488</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>-33777545</x:v>
+        <x:v>-14438201</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>76962245</x:v>
+        <x:v>70963947</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-255325920</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-02-16 00:00:00</x:v>
+        <x:v>2026-04-02 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>21714153</x:v>
+        <x:v>24347581</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>-150695540</x:v>
+        <x:v>-44505612</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>308602235</x:v>
+        <x:v>190149832</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>56534925</x:v>
+        <x:v>16674947</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>25885070</x:v>
+        <x:v>82800</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>-31119038</x:v>
+        <x:v>-14434144</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>79788116</x:v>
+        <x:v>76922016</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-252706992</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-02-15 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>22581427</x:v>
+        <x:v>24336233</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>-124317144</x:v>
+        <x:v>-51406658</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>321617713</x:v>
+        <x:v>212253982</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>34470965</x:v>
+        <x:v>13611011</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>34330488</x:v>
+        <x:v>115800</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>-30562403</x:v>
+        <x:v>-16795488</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>76854933</x:v>
+        <x:v>77463220</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>-321864000</x:v>
+        <x:v>-255303552</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>