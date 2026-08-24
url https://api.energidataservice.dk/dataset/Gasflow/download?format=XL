--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R0ad89cd69e454ab2b140c8fbec97b1fc"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R62f252a7bc49452c8bc4abbb9389c2da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ad89cd69e454ab2b140c8fbec97b1fc" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62f252a7bc49452c8bc4abbb9389c2da" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -183,2927 +183,2927 @@
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>KWhToDenmark</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>KWhFromNorthSea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>KWhToOrFromStorage</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>KWhToOrFromGermany</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>KWhToSweden</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>kWhFromTyra</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>KWhToPoland</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
-        <x:v>25245975</x:v>
+        <x:v>25203107</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>-30216171</x:v>
+        <x:v>-28272841</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>214857198</x:v>
+        <x:v>173873304</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>-52943792</x:v>
+        <x:v>-43983767</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>205776</x:v>
+        <x:v>-9014432</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>-12954175</x:v>
+        <x:v>-11332223</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>83532711</x:v>
+        <x:v>90694891</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>-231567696</x:v>
+        <x:v>-196503912</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-08 00:00:00</x:v>
+        <x:v>2026-08-22 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
-        <x:v>25250789</x:v>
+        <x:v>25788385</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>-32384255</x:v>
+        <x:v>-25492565</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>204791304</x:v>
+        <x:v>166822568</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>-46437504</x:v>
+        <x:v>-46227949</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-2743843</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>-13087581</x:v>
+        <x:v>-10461721</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>93190641</x:v>
+        <x:v>91447572</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>-226815840</x:v>
+        <x:v>-196503912</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-07 00:00:00</x:v>
+        <x:v>2026-08-21 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
-        <x:v>24835462</x:v>
+        <x:v>26194511</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>-33846190</x:v>
+        <x:v>-30350007</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>220622358</x:v>
+        <x:v>174039408</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>-64312504</x:v>
+        <x:v>-59116467</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>-125512</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>-13200534</x:v>
+        <x:v>-12442639</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>84400622</x:v>
+        <x:v>82149789</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>-230263992</x:v>
+        <x:v>-178469184</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
-        <x:v>25041841</x:v>
+        <x:v>25096183</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>-33714183</x:v>
+        <x:v>-34827420</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>244066944</x:v>
+        <x:v>147519306</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>-81496676</x:v>
+        <x:v>-36407900</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>351</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>-13499487</x:v>
+        <x:v>-17634337</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>90729670</x:v>
+        <x:v>98153452</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>-228066648</x:v>
+        <x:v>-177916920</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-05 00:00:00</x:v>
+        <x:v>2026-08-19 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
-        <x:v>25523080</x:v>
+        <x:v>23681927</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>-24763307</x:v>
+        <x:v>-36740241</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>228033880</x:v>
+        <x:v>115694702</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>-41868296</x:v>
+        <x:v>24657527</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>-10904998</x:v>
+        <x:v>-13734727</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>66780616</x:v>
+        <x:v>72685008</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>-228166848</x:v>
+        <x:v>-177112368</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-04 00:00:00</x:v>
+        <x:v>2026-08-18 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
-        <x:v>26561428</x:v>
+        <x:v>22697261</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>-24499292</x:v>
+        <x:v>-36170710</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>228033892</x:v>
+        <x:v>175541424</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>-77903608</x:v>
+        <x:v>-36526000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>-10266910</x:v>
+        <x:v>-13554647</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>66654574</x:v>
+        <x:v>81129027</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>-228166848</x:v>
+        <x:v>-187966896</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-03 00:00:00</x:v>
+        <x:v>2026-08-17 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
-        <x:v>26227592</x:v>
+        <x:v>22705651</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>-31098834</x:v>
+        <x:v>-33946880</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>205697964</x:v>
+        <x:v>175260312</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>-40289976</x:v>
+        <x:v>-59938000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>-12294160</x:v>
+        <x:v>-12751405</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>89421024</x:v>
+        <x:v>74968163</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>-236418360</x:v>
+        <x:v>-182539632</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-02 00:00:00</x:v>
+        <x:v>2026-08-16 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
-        <x:v>25783145</x:v>
+        <x:v>23399010</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>-32074629</x:v>
+        <x:v>-27231632</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>203031864</x:v>
+        <x:v>175380529</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>-29715600</x:v>
+        <x:v>-68670250</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-11023027</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>-12697456</x:v>
+        <x:v>-10535917</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>83940136</x:v>
+        <x:v>98125902</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>-237451416</x:v>
+        <x:v>-182539632</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
-        <x:v>25651316</x:v>
+        <x:v>24432090</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>-35480136</x:v>
+        <x:v>-24882781</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>193138661</x:v>
+        <x:v>174500436</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>-47129600</x:v>
+        <x:v>-43532000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>-13212997</x:v>
+        <x:v>-9822258</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>81944639</x:v>
+        <x:v>78989168</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>-196938432</x:v>
+        <x:v>-180278280</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
-        <x:v>25059772</x:v>
+        <x:v>24800841</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>-47407579</x:v>
+        <x:v>-28031931</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>189864138</x:v>
+        <x:v>153229872</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>-34178864</x:v>
+        <x:v>45001362</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>-385512</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>-12437932</x:v>
+        <x:v>-11086797</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>76765204</x:v>
+        <x:v>1890650</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>-199406232</x:v>
+        <x:v>-182539632</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
-        <x:v>24027853</x:v>
+        <x:v>24802419</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>-46097692</x:v>
+        <x:v>-32682653</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>193498536</x:v>
+        <x:v>162759132</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>-69127631</x:v>
+        <x:v>-20197568</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>58038</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-12357428</x:v>
+        <x:v>-12818362</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>95762378</x:v>
+        <x:v>53754564</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>-199418688</x:v>
+        <x:v>-184096488</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-12 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
-        <x:v>23406765</x:v>
+        <x:v>25039905</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>-25012119</x:v>
+        <x:v>-34673211</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>195381984</x:v>
+        <x:v>175605406</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>-59026492</x:v>
+        <x:v>-56657000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>99288</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>-10301705</x:v>
+        <x:v>-13549299</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>82794955</x:v>
+        <x:v>75345211</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>-201302136</x:v>
+        <x:v>-182087352</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-27 00:00:00</x:v>
+        <x:v>2026-08-11 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>21963831</x:v>
+        <x:v>24904715</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>-23550397</x:v>
+        <x:v>-34785589</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>195381984</x:v>
+        <x:v>173819958</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>-74973481</x:v>
+        <x:v>-50994000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>99288</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>-10218651</x:v>
+        <x:v>-13365392</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>86767850</x:v>
+        <x:v>86957344</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>-201302136</x:v>
+        <x:v>-182087352</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-26 00:00:00</x:v>
+        <x:v>2026-08-10 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
-        <x:v>24440106</x:v>
+        <x:v>24455463</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>-29439043</x:v>
+        <x:v>-32727677</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>201122400</x:v>
+        <x:v>188641785</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>-54311379</x:v>
+        <x:v>-42398000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>-11574160</x:v>
+        <x:v>-12942658</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>89962892</x:v>
+        <x:v>82165938</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>-225101424</x:v>
+        <x:v>-205703352</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-08-09 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>25137895</x:v>
+        <x:v>25007271</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>-33671396</x:v>
+        <x:v>-24300463</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>209697650</x:v>
+        <x:v>186565999</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>-53808087</x:v>
+        <x:v>-65733818</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>-12843095</x:v>
+        <x:v>-10243980</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>79075364</x:v>
+        <x:v>85657712</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-206399352</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-08 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>24544615</x:v>
+        <x:v>25861145</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>-48641858</x:v>
+        <x:v>-23491388</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>221796069</x:v>
+        <x:v>186565578</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>-31246368</x:v>
+        <x:v>-68174956</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-6192802</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>-12924764</x:v>
+        <x:v>-9871442</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>66630422</x:v>
+        <x:v>92373303</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-205042536</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-08-07 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>24322185</x:v>
+        <x:v>26269473</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>-49303686</x:v>
+        <x:v>-29499207</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>251830461</x:v>
+        <x:v>177695968</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>-8445504</x:v>
+        <x:v>-2717964</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-51432</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>-13101102</x:v>
+        <x:v>-11334183</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>40871511</x:v>
+        <x:v>77131444</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-211075632</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-22 00:00:00</x:v>
+        <x:v>2026-08-06 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>24026413</x:v>
+        <x:v>25783682</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>-35217857</x:v>
+        <x:v>-30914279</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>225455298</x:v>
+        <x:v>175467456</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>12679925</x:v>
+        <x:v>-15771220</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>-13477782</x:v>
+        <x:v>-11780691</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>17778843</x:v>
+        <x:v>40170747</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>-221935536</x:v>
+        <x:v>-211343352</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-21 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>24669830</x:v>
+        <x:v>25537052</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>-27318560</x:v>
+        <x:v>-30878268</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>213772375</x:v>
+        <x:v>178488288</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>5956496</x:v>
+        <x:v>-44233962</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>-11266135</x:v>
+        <x:v>-11862569</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>19874899</x:v>
+        <x:v>88665640</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-203595096</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-20 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>24952314</x:v>
+        <x:v>25101785</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>-25407869</x:v>
+        <x:v>-31889690</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>213169566</x:v>
+        <x:v>175075080</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>-11080227</x:v>
+        <x:v>-4910516</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>-10103826</x:v>
+        <x:v>-11040791</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>4471501</x:v>
+        <x:v>89864955</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-229271352</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-19 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>24976822</x:v>
+        <x:v>25097620</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>-31037950</x:v>
+        <x:v>-31381066</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>263007136</x:v>
+        <x:v>175075080</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>-23986354</x:v>
+        <x:v>-10260600</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>-8845912</x:v>
+        <x:v>-11462460</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>4978664</x:v>
+        <x:v>90034983</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-247367352</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-18 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>25268860</x:v>
+        <x:v>25629395</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>-48967511</x:v>
+        <x:v>-21772970</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>248787238</x:v>
+        <x:v>176834792</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>-1120720</x:v>
+        <x:v>-69359500</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>-13827535</x:v>
+        <x:v>-9299822</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>7680987</x:v>
+        <x:v>88264391</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-182087352</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-17 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>25025221</x:v>
+        <x:v>26205011</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>-39768504</x:v>
+        <x:v>-19944118</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>247994731</x:v>
+        <x:v>172645584</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>11073067</x:v>
+        <x:v>-62507606</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>-18774110</x:v>
+        <x:v>-8612852</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>240000</x:v>
+        <x:v>90008658</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-182087352</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-16 00:00:00</x:v>
+        <x:v>2026-07-31 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>24351014</x:v>
+        <x:v>25623749</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>-43251350</x:v>
+        <x:v>-24415837</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>279805314</x:v>
+        <x:v>174438558</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>-31401504</x:v>
+        <x:v>-65170999</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>-11594933</x:v>
+        <x:v>-10972761</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>240000</x:v>
+        <x:v>81101787</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-191208792</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-15 00:00:00</x:v>
+        <x:v>2026-07-30 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>23935729</x:v>
+        <x:v>24484709</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>-38597611</x:v>
+        <x:v>-26027852</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>212470371</x:v>
+        <x:v>179382616</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>16759496</x:v>
+        <x:v>-60825400</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>-12157376</x:v>
+        <x:v>-11439149</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>29600688</x:v>
+        <x:v>84638904</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>-240604560</x:v>
+        <x:v>-187590600</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-14 00:00:00</x:v>
+        <x:v>2026-07-29 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>24460967</x:v>
+        <x:v>25276525</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>-29971175</x:v>
+        <x:v>-26184367</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>199514258</x:v>
+        <x:v>175412472</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>33787496</x:v>
+        <x:v>4444020</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>-11354830</x:v>
+        <x:v>-11221204</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>36073355</x:v>
+        <x:v>34838184</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>-237161040</x:v>
+        <x:v>-191208792</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>25148527</x:v>
+        <x:v>25733895</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>-28958375</x:v>
+        <x:v>-28653300</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>220793184</x:v>
+        <x:v>175216896</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>20615021</x:v>
+        <x:v>-58518928</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>10464</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>-10361958</x:v>
+        <x:v>-11156621</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>20912199</x:v>
+        <x:v>82839295</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>-237561144</x:v>
+        <x:v>-190756512</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>25312656</x:v>
+        <x:v>24876896</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>-34839889</x:v>
+        <x:v>-25613929</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>207112725</x:v>
+        <x:v>177647463</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>-5368000</x:v>
+        <x:v>-62075070</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>-11824683</x:v>
+        <x:v>-10975823</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>40050073</x:v>
+        <x:v>86325388</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>-241865040</x:v>
+        <x:v>-191208792</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-11 00:00:00</x:v>
+        <x:v>2026-07-26 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>24830332</x:v>
+        <x:v>25271886</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>-39848832</x:v>
+        <x:v>-19433130</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>198659556</x:v>
+        <x:v>180096289</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>11261000</x:v>
+        <x:v>-65402191</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>-13226335</x:v>
+        <x:v>-9563627</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>67393227</x:v>
+        <x:v>83288592</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>-235121040</x:v>
+        <x:v>-191208792</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-07-25 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>24616469</x:v>
+        <x:v>26105820</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>-41745549</x:v>
+        <x:v>-19399255</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>211055264</x:v>
+        <x:v>154435782</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>-7351000</x:v>
+        <x:v>-33900928</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>-12910767</x:v>
+        <x:v>-9436769</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>61315772</x:v>
+        <x:v>82411447</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>-240284448</x:v>
+        <x:v>-191751048</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-09 00:00:00</x:v>
+        <x:v>2026-07-24 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>23530178</x:v>
+        <x:v>25936666</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>-41375715</x:v>
+        <x:v>-24823664</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>220795803</x:v>
+        <x:v>178050336</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>8355640</x:v>
+        <x:v>-34466832</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>-13616637</x:v>
+        <x:v>-10390637</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>62630521</x:v>
+        <x:v>42746216</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>-254499792</x:v>
+        <x:v>-190769512</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-08 00:00:00</x:v>
+        <x:v>2026-07-23 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>23674132</x:v>
+        <x:v>25593774</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>-41246675</x:v>
+        <x:v>-24104610</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>195093486</x:v>
+        <x:v>178288872</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>7721040</x:v>
+        <x:v>-58747415</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>-13733430</x:v>
+        <x:v>-11172194</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>65546533</x:v>
+        <x:v>89164921</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>-247658072</x:v>
+        <x:v>-200356512</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-07 00:00:00</x:v>
+        <x:v>2026-07-22 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>24014277</x:v>
+        <x:v>25679685</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>-29092771</x:v>
+        <x:v>-23545579</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>205522545</x:v>
+        <x:v>176831351</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>-20895360</x:v>
+        <x:v>-54181032</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-100800</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>-11134420</x:v>
+        <x:v>-11942784</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>62329798</x:v>
+        <x:v>90970364</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>-234336072</x:v>
+        <x:v>-200356512</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-06 00:00:00</x:v>
+        <x:v>2026-07-21 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>24469770</x:v>
+        <x:v>25317100</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>-28509167</x:v>
+        <x:v>-24181995</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>216524784</x:v>
+        <x:v>175499472</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>-25067960</x:v>
+        <x:v>-62458640</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>-10620658</x:v>
+        <x:v>-11790871</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>62369920</x:v>
+        <x:v>85117112</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>-234336072</x:v>
+        <x:v>-200356512</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-05 00:00:00</x:v>
+        <x:v>2026-07-20 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>24222107</x:v>
+        <x:v>24556271</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>-31641718</x:v>
+        <x:v>-24846870</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>232790669</x:v>
+        <x:v>199186991</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>-23922056</x:v>
+        <x:v>-74129507</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-725649</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>-11501941</x:v>
+        <x:v>-11126414</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>65225726</x:v>
+        <x:v>87429752</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>-255291792</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-04 00:00:00</x:v>
+        <x:v>2026-07-19 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>24408414</x:v>
+        <x:v>25199417</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>-37740821</x:v>
+        <x:v>-19263839</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>205551420</x:v>
+        <x:v>196861656</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>-2802360</x:v>
+        <x:v>-72549134</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>-12689641</x:v>
+        <x:v>-9203209</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>66708136</x:v>
+        <x:v>84168636</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>-242856072</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-03 00:00:00</x:v>
+        <x:v>2026-07-18 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>24332788</x:v>
+        <x:v>25558870</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>-39134791</x:v>
+        <x:v>-19191495</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>222973768</x:v>
+        <x:v>196861655</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>-4680121</x:v>
+        <x:v>-70836470</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>-13521614</x:v>
+        <x:v>-10114607</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>62199504</x:v>
+        <x:v>81614900</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>-250460352</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-02 00:00:00</x:v>
+        <x:v>2026-07-17 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>24156674</x:v>
+        <x:v>24717397</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>-37460295</x:v>
+        <x:v>-20574954</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>226910276</x:v>
+        <x:v>196179648</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>-721603</x:v>
+        <x:v>-75863437</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-18608663</x:v>
+        <x:v>-11116770</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>64119528</x:v>
+        <x:v>81421232</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>-255312072</x:v>
+        <x:v>-200356512</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-16 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>23752505</x:v>
+        <x:v>25565885</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>-40276242</x:v>
+        <x:v>-26295096</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>209607105</x:v>
+        <x:v>196040268</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>9735140</x:v>
+        <x:v>-55633654</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-20637119</x:v>
+        <x:v>-17447226</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>70583368</x:v>
+        <x:v>83199818</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>-255319048</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-31 00:00:00</x:v>
+        <x:v>2026-07-15 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>24679221</x:v>
+        <x:v>24951024</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>-32523698</x:v>
+        <x:v>-26372151</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>233149106</x:v>
+        <x:v>182716866</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>-27488528</x:v>
+        <x:v>-57143304</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>-156480</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>-12381388</x:v>
+        <x:v>-11351310</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>65458092</x:v>
+        <x:v>83652960</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>-255318912</x:v>
+        <x:v>-200356512</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-30 00:00:00</x:v>
+        <x:v>2026-07-14 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>25311374</x:v>
+        <x:v>24760074</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>-28587846</x:v>
+        <x:v>-22081888</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>236745488</x:v>
+        <x:v>192424540</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>-38746004</x:v>
+        <x:v>-41409935</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>-156480</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>-11982005</x:v>
+        <x:v>-11495706</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>66892597</x:v>
+        <x:v>87488106</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>-255318912</x:v>
+        <x:v>-226400232</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-29 00:00:00</x:v>
+        <x:v>2026-07-13 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>25097217</x:v>
+        <x:v>24424922</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>-32346709</x:v>
+        <x:v>-22132745</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>203051473</x:v>
+        <x:v>188049641</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>6958496</x:v>
+        <x:v>-77397106</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>-13412272</x:v>
+        <x:v>-11783853</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>72399003</x:v>
+        <x:v>86640515</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>-252345768</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-28 00:00:00</x:v>
+        <x:v>2026-07-12 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>24324883</x:v>
+        <x:v>25120497</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>-38458757</x:v>
+        <x:v>-19218854</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>192633896</x:v>
+        <x:v>198537517</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>13990472</x:v>
+        <x:v>-85384643</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>203520</x:v>
+        <x:v>-361512</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>-19796872</x:v>
+        <x:v>-10391234</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>80031285</x:v>
+        <x:v>82567752</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>-255303264</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>23994293</x:v>
+        <x:v>25534288</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>-39698957</x:v>
+        <x:v>-19006320</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>211123832</x:v>
+        <x:v>200118439</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>-5938504</x:v>
+        <x:v>-85886125</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>204220</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>-14567619</x:v>
+        <x:v>-10637008</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>74519255</x:v>
+        <x:v>92076752</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>-251596416</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>23752550</x:v>
+        <x:v>25810517</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>-36000532</x:v>
+        <x:v>-25057368</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>192985896</x:v>
+        <x:v>209266679</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>4851503</x:v>
+        <x:v>-47306904</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>-13964855</x:v>
+        <x:v>-12182123</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>71550617</x:v>
+        <x:v>88994664</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>-241465928</x:v>
+        <x:v>-225947976</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>23331858</x:v>
+        <x:v>25245975</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>-28738629</x:v>
+        <x:v>-30216171</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>186918934</x:v>
+        <x:v>214857198</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>-3172504</x:v>
+        <x:v>-52943792</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>205776</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-13784715</x:v>
+        <x:v>-12954175</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>68245144</x:v>
+        <x:v>83532711</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>-232423080</x:v>
+        <x:v>-231567696</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>23761938</x:v>
+        <x:v>25250789</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>-25398764</x:v>
+        <x:v>-32384255</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>181949064</x:v>
+        <x:v>204791304</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>-16462529</x:v>
+        <x:v>-46437504</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-11547112</x:v>
+        <x:v>-13087581</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>76618485</x:v>
+        <x:v>93190641</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>-232591080</x:v>
+        <x:v>-226815840</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-07-07 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>24250814</x:v>
+        <x:v>24835462</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>-25561350</x:v>
+        <x:v>-33846190</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>197422800</x:v>
+        <x:v>220622358</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>-27386536</x:v>
+        <x:v>-64312504</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>-125512</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>-10432404</x:v>
+        <x:v>-13200534</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>74315122</x:v>
+        <x:v>84400622</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>-236239080</x:v>
+        <x:v>-230263992</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>24439277</x:v>
+        <x:v>25041841</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>-34966677</x:v>
+        <x:v>-33714183</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>210009024</x:v>
+        <x:v>244066944</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>-6328528</x:v>
+        <x:v>-81496676</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>-300480</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>-11631702</x:v>
+        <x:v>-13499487</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>74240004</x:v>
+        <x:v>90729670</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>-251670048</x:v>
+        <x:v>-228066648</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-21 00:00:00</x:v>
+        <x:v>2026-07-05 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>24419314</x:v>
+        <x:v>25523080</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>-38814505</x:v>
+        <x:v>-24763307</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>201658687</x:v>
+        <x:v>228033880</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>3315496</x:v>
+        <x:v>-41868296</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>-17480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>-12628906</x:v>
+        <x:v>-10904998</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>72267310</x:v>
+        <x:v>66780616</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>-255321000</x:v>
+        <x:v>-228166848</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-20 00:00:00</x:v>
+        <x:v>2026-07-04 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>24167967</x:v>
+        <x:v>26561428</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>-41178683</x:v>
+        <x:v>-24499292</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>187535080</x:v>
+        <x:v>228033892</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>27296788</x:v>
+        <x:v>-77903608</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>-13067997</x:v>
+        <x:v>-10266910</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>76180957</x:v>
+        <x:v>66654574</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>-250250664</x:v>
+        <x:v>-228166848</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-19 00:00:00</x:v>
+        <x:v>2026-07-03 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>24111603</x:v>
+        <x:v>26227592</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>-41462266</x:v>
+        <x:v>-31098834</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>199724072</x:v>
+        <x:v>205697964</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>6684496</x:v>
+        <x:v>-40289976</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>-15357840</x:v>
+        <x:v>-12294160</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>68987301</x:v>
+        <x:v>89421024</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>-255305496</x:v>
+        <x:v>-236418360</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-18 00:00:00</x:v>
+        <x:v>2026-07-02 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>24040203</x:v>
+        <x:v>25783145</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>-42857107</x:v>
+        <x:v>-32074629</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>246520695</x:v>
+        <x:v>203031864</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>-24690504</x:v>
+        <x:v>-29715600</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>-13077046</x:v>
+        <x:v>-12697456</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>71374646</x:v>
+        <x:v>83940136</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>-255312120</x:v>
+        <x:v>-237451416</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>24661575</x:v>
+        <x:v>25651316</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>-36676876</x:v>
+        <x:v>-35480136</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>248335527</x:v>
+        <x:v>193138661</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>-36881504</x:v>
+        <x:v>-47129600</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>-10991400</x:v>
+        <x:v>-13212997</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>66939968</x:v>
+        <x:v>81944639</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>-255302952</x:v>
+        <x:v>-196938432</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>24943142</x:v>
+        <x:v>25059772</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>-36721952</x:v>
+        <x:v>-47407579</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>248335503</x:v>
+        <x:v>189864138</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>-40382528</x:v>
+        <x:v>-34178864</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>-385512</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>-10600245</x:v>
+        <x:v>-12437932</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>65811229</x:v>
+        <x:v>76765204</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>-255302952</x:v>
+        <x:v>-199406232</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-15 00:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>24991104</x:v>
+        <x:v>24027853</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>-37805090</x:v>
+        <x:v>-46097692</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>238010806</x:v>
+        <x:v>193498536</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>15665842</x:v>
+        <x:v>-69127631</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>58038</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>-11370022</x:v>
+        <x:v>-12357428</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>37687264</x:v>
+        <x:v>95762378</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>-255311424</x:v>
+        <x:v>-199418688</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>25173037</x:v>
+        <x:v>23406765</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>-37734809</x:v>
+        <x:v>-25012119</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>237136480</x:v>
+        <x:v>195381984</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>9026526</x:v>
+        <x:v>-59026492</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>99288</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>-11271185</x:v>
+        <x:v>-10301705</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>28340009</x:v>
+        <x:v>82794955</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>-255311904</x:v>
+        <x:v>-201302136</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-06-27 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>24899365</x:v>
+        <x:v>21963831</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>-48614128</x:v>
+        <x:v>-23550397</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>247453289</x:v>
+        <x:v>195381984</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>-23550474</x:v>
+        <x:v>-74973481</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>99288</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>-13491432</x:v>
+        <x:v>-10218651</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>68530676</x:v>
+        <x:v>86767850</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>-255308712</x:v>
+        <x:v>-201302136</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-26 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>24536335</x:v>
+        <x:v>24440106</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>-43947439</x:v>
+        <x:v>-29439043</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>246128752</x:v>
+        <x:v>201122400</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>-28662669</x:v>
+        <x:v>-54311379</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>-13971508</x:v>
+        <x:v>-11574160</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>71100288</x:v>
+        <x:v>89962892</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>-254561448</x:v>
+        <x:v>-225101424</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>23130334</x:v>
+        <x:v>25137895</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>-43904855</x:v>
+        <x:v>-33671396</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>243828783</x:v>
+        <x:v>209697650</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>-54471853</x:v>
+        <x:v>-53808087</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>-770480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>-14622048</x:v>
+        <x:v>-12843095</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>69188051</x:v>
+        <x:v>79075364</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>-235340208</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>24578844</x:v>
+        <x:v>24544615</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>-32914219</x:v>
+        <x:v>-48641858</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>243546784</x:v>
+        <x:v>221796069</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>-51645851</x:v>
+        <x:v>-31246368</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>-571480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>-7602101</x:v>
+        <x:v>-12924764</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>68481310</x:v>
+        <x:v>66630422</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>-235058208</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-09 00:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>25536225</x:v>
+        <x:v>24322185</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>-31032425</x:v>
+        <x:v>-49303686</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>241665856</x:v>
+        <x:v>251830461</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>-49043324</x:v>
+        <x:v>-8445504</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>-11436477</x:v>
+        <x:v>-13101102</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>57022868</x:v>
+        <x:v>40871511</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>-235058208</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-08 00:00:00</x:v>
+        <x:v>2026-06-22 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>25373198</x:v>
+        <x:v>24026413</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>-37284096</x:v>
+        <x:v>-35217857</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>256054273</x:v>
+        <x:v>225455298</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>-52846528</x:v>
+        <x:v>12679925</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>-12032963</x:v>
+        <x:v>-13477782</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>55554541</x:v>
+        <x:v>17778843</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>-228071424</x:v>
+        <x:v>-221935536</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-07 00:00:00</x:v>
+        <x:v>2026-06-21 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>24646938</x:v>
+        <x:v>24669830</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>-43270413</x:v>
+        <x:v>-27318560</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>194830487</x:v>
+        <x:v>213772375</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>7415926</x:v>
+        <x:v>5956496</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>-11482156</x:v>
+        <x:v>-11266135</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>56572363</x:v>
+        <x:v>19874899</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>-228071424</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-06 00:00:00</x:v>
+        <x:v>2026-06-20 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>24361819</x:v>
+        <x:v>24952314</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>-41793032</x:v>
+        <x:v>-25407869</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>223475784</x:v>
+        <x:v>213169566</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>-17977450</x:v>
+        <x:v>-11080227</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>-11249784</x:v>
+        <x:v>-10103826</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>53200005</x:v>
+        <x:v>4471501</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>-228071424</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-05 00:00:00</x:v>
+        <x:v>2026-06-19 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>23660776</x:v>
+        <x:v>24976822</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>-41819273</x:v>
+        <x:v>-31037950</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>201759152</x:v>
+        <x:v>263007136</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>35055080</x:v>
+        <x:v>-23986354</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>-11361649</x:v>
+        <x:v>-8845912</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>57190092</x:v>
+        <x:v>4978664</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>-255305232</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-04 00:00:00</x:v>
+        <x:v>2026-06-18 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>23111341</x:v>
+        <x:v>25268860</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>-40239250</x:v>
+        <x:v>-48967511</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>198510504</x:v>
+        <x:v>248787238</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>-900600</x:v>
+        <x:v>-1120720</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>-10649974</x:v>
+        <x:v>-13827535</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>71320805</x:v>
+        <x:v>7680987</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>-255305232</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-03 00:00:00</x:v>
+        <x:v>2026-06-17 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>24265732</x:v>
+        <x:v>25025221</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>-28938508</x:v>
+        <x:v>-39768504</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>189617040</x:v>
+        <x:v>247994731</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>-2922021</x:v>
+        <x:v>11073067</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>-7602101</x:v>
+        <x:v>-18774110</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>80336264</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>-255305232</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-02 00:00:00</x:v>
+        <x:v>2026-06-16 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>24941931</x:v>
+        <x:v>24351014</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>-27700326</x:v>
+        <x:v>-43251350</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>180347439</x:v>
+        <x:v>279805314</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>-4573431</x:v>
+        <x:v>-31401504</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>-6900336</x:v>
+        <x:v>-11594933</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>78151258</x:v>
+        <x:v>240000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>-255305232</x:v>
+        <x:v>-221779128</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-15 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>25204704</x:v>
+        <x:v>23935729</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>-31976819</x:v>
+        <x:v>-38597611</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>218590780</x:v>
+        <x:v>212470371</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>-21795616</x:v>
+        <x:v>16759496</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>123288</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>-7956936</x:v>
+        <x:v>-12157376</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>77596757</x:v>
+        <x:v>29600688</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>-255305232</x:v>
+        <x:v>-240604560</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-04-30 00:00:00</x:v>
+        <x:v>2026-06-14 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>24783384</x:v>
+        <x:v>24460967</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>-40079556</x:v>
+        <x:v>-29971175</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>217758632</x:v>
+        <x:v>199514258</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>-2106573</x:v>
+        <x:v>33787496</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>-11165696</x:v>
+        <x:v>-11354830</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>79640109</x:v>
+        <x:v>36073355</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>-255313920</x:v>
+        <x:v>-237161040</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-04-29 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>24689387</x:v>
+        <x:v>25148527</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>-43493427</x:v>
+        <x:v>-28958375</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>190261648</x:v>
+        <x:v>220793184</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>11056635</x:v>
+        <x:v>20615021</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>-12427717</x:v>
+        <x:v>-10361958</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>80000553</x:v>
+        <x:v>20912199</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>-255313920</x:v>
+        <x:v>-237561144</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>24308326</x:v>
+        <x:v>25312656</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>-45660854</x:v>
+        <x:v>-34839889</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>195055368</x:v>
+        <x:v>207112725</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>12487947</x:v>
+        <x:v>-5368000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>118800</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>-12438309</x:v>
+        <x:v>-11824683</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>77967784</x:v>
+        <x:v>40050073</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>-255313920</x:v>
+        <x:v>-241865040</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-11 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>24336496</x:v>
+        <x:v>24830332</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>-46819370</x:v>
+        <x:v>-39848832</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>204031112</x:v>
+        <x:v>198659556</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>6702635</x:v>
+        <x:v>11261000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>-12468669</x:v>
+        <x:v>-13226335</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>80366242</x:v>
+        <x:v>67393227</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>-255320472</x:v>
+        <x:v>-235121040</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-04-26 00:00:00</x:v>
+        <x:v>2026-06-10 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>24494211</x:v>
+        <x:v>24616469</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>-38922695</x:v>
+        <x:v>-41745549</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>202919352</x:v>
+        <x:v>211055264</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>-34533052</x:v>
+        <x:v>-7351000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>-151200</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>-10477878</x:v>
+        <x:v>-12910767</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>83251363</x:v>
+        <x:v>61315772</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>-229822200</x:v>
+        <x:v>-240284448</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-04-25 00:00:00</x:v>
+        <x:v>2026-06-09 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>25305312</x:v>
+        <x:v>23530178</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>-36780210</x:v>
+        <x:v>-41375715</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>205554512</x:v>
+        <x:v>220795803</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>-37515051</x:v>
+        <x:v>8355640</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>-9851179</x:v>
+        <x:v>-13616637</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>79760734</x:v>
+        <x:v>62630521</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>-229822200</x:v>
+        <x:v>-254499792</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-04-24 00:00:00</x:v>
+        <x:v>2026-06-08 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>25036365</x:v>
+        <x:v>23674132</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>-37477008</x:v>
+        <x:v>-41246675</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>213039200</x:v>
+        <x:v>195093486</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>-855053</x:v>
+        <x:v>7721040</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>106488</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>-10135077</x:v>
+        <x:v>-13733430</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>77973755</x:v>
+        <x:v>65546533</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>-255310200</x:v>
+        <x:v>-247658072</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-04-23 00:00:00</x:v>
+        <x:v>2026-06-07 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>24738691</x:v>
+        <x:v>24014277</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>-42111493</x:v>
+        <x:v>-29092771</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>227735135</x:v>
+        <x:v>205522545</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>-21768065</x:v>
+        <x:v>-20895360</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>-11868729</x:v>
+        <x:v>-11134420</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>68957145</x:v>
+        <x:v>62329798</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>-255325920</x:v>
+        <x:v>-234336072</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-04-22 00:00:00</x:v>
+        <x:v>2026-06-06 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>24338881</x:v>
+        <x:v>24469770</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>-46474025</x:v>
+        <x:v>-28509167</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>207380504</x:v>
+        <x:v>216524784</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>10116040</x:v>
+        <x:v>-25067960</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>-11462717</x:v>
+        <x:v>-10620658</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>85335251</x:v>
+        <x:v>62369920</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>-255313920</x:v>
+        <x:v>-234336072</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-04-21 00:00:00</x:v>
+        <x:v>2026-06-05 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>23802377</x:v>
+        <x:v>24222107</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>-49633198</x:v>
+        <x:v>-31641718</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>222500928</x:v>
+        <x:v>232790669</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>-16925732</x:v>
+        <x:v>-23922056</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>-11593202</x:v>
+        <x:v>-11501941</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>78882031</x:v>
+        <x:v>65225726</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>-264001920</x:v>
+        <x:v>-255291792</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-04-20 00:00:00</x:v>
+        <x:v>2026-06-04 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>24030323</x:v>
+        <x:v>24408414</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>-51348312</x:v>
+        <x:v>-37740821</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>202992096</x:v>
+        <x:v>205551420</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>19865107</x:v>
+        <x:v>-2802360</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>-13168899</x:v>
+        <x:v>-12689641</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>80429072</x:v>
+        <x:v>66708136</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>-255320784</x:v>
+        <x:v>-242856072</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-04-19 00:00:00</x:v>
+        <x:v>2026-06-03 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>24349298</x:v>
+        <x:v>24332788</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>-42493045</x:v>
+        <x:v>-39134791</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>185538064</x:v>
+        <x:v>222973768</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>-13007891</x:v>
+        <x:v>-4680121</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>-10115001</x:v>
+        <x:v>-13521614</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>86303280</x:v>
+        <x:v>62199504</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>-228917640</x:v>
+        <x:v>-250460352</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-04-18 00:00:00</x:v>
+        <x:v>2026-06-02 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>24652963</x:v>
+        <x:v>24156674</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>-38391115</x:v>
+        <x:v>-37460295</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>191022216</x:v>
+        <x:v>226910276</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>-15573158</x:v>
+        <x:v>-721603</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>-8475965</x:v>
+        <x:v>-18608663</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>81414229</x:v>
+        <x:v>64119528</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>-228917640</x:v>
+        <x:v>-255312072</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-04-17 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>24471435</x:v>
+        <x:v>23752505</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>-46280084</x:v>
+        <x:v>-40276242</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>233658114</x:v>
+        <x:v>209607105</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>-16348519</x:v>
+        <x:v>9735140</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>-10107369</x:v>
+        <x:v>-20637119</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>75200791</x:v>
+        <x:v>70583368</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>-255310608</x:v>
+        <x:v>-255319048</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-04-16 00:00:00</x:v>
+        <x:v>2026-05-31 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>24241268</x:v>
+        <x:v>24679221</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>-58578013</x:v>
+        <x:v>-32523698</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>108866977</x:v>
+        <x:v>233149106</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>4601635</x:v>
+        <x:v>-27488528</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>-156480</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>-12131416</x:v>
+        <x:v>-12381388</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>54218509</x:v>
+        <x:v>65458092</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>-116569080</x:v>
+        <x:v>-255318912</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-04-15 00:00:00</x:v>
+        <x:v>2026-05-30 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>23809645</x:v>
+        <x:v>25311374</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>-59944221</x:v>
+        <x:v>-28587846</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>98987790</x:v>
+        <x:v>236745488</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>-15726871</x:v>
+        <x:v>-38746004</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>-156480</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>-12667800</x:v>
+        <x:v>-11982005</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>64672041</x:v>
+        <x:v>66892597</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>-116574960</x:v>
+        <x:v>-255318912</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-04-14 00:00:00</x:v>
+        <x:v>2026-05-29 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>23438829</x:v>
+        <x:v>25097217</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>-62560744</x:v>
+        <x:v>-32346709</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>203051473</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>-23841915</x:v>
+        <x:v>6958496</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>-192650</x:v>
+        <x:v>179520</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>-11887051</x:v>
+        <x:v>-13412272</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>77688347</x:v>
+        <x:v>72399003</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-252345768</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-04-13 00:00:00</x:v>
+        <x:v>2026-05-28 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>23038075</x:v>
+        <x:v>24324883</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>-56049666</x:v>
+        <x:v>-38458757</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>260373049</x:v>
+        <x:v>192633896</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>-4518053</x:v>
+        <x:v>13990472</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>-34200</x:v>
+        <x:v>203520</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>-11909205</x:v>
+        <x:v>-19796872</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>82146462</x:v>
+        <x:v>80031285</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>-291205728</x:v>
+        <x:v>-255303264</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-04-12 00:00:00</x:v>
+        <x:v>2026-05-27 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>23593345</x:v>
+        <x:v>23994293</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>-44972593</x:v>
+        <x:v>-39698957</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>256111247</x:v>
+        <x:v>211123832</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>-9436053</x:v>
+        <x:v>-5938504</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>204220</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>-12091890</x:v>
+        <x:v>-14567619</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>76227153</x:v>
+        <x:v>74519255</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>-291185232</x:v>
+        <x:v>-251596416</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-04-11 00:00:00</x:v>
+        <x:v>2026-05-26 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>24205021</x:v>
+        <x:v>23752550</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>-42377754</x:v>
+        <x:v>-36000532</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>255539576</x:v>
+        <x:v>192985896</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>-4227053</x:v>
+        <x:v>4851503</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>-12310202</x:v>
+        <x:v>-13964855</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>73385785</x:v>
+        <x:v>71550617</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>-291185232</x:v>
+        <x:v>-241465928</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-04-10 00:00:00</x:v>
+        <x:v>2026-05-25 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>23919132</x:v>
+        <x:v>23331858</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>-57108294</x:v>
+        <x:v>-28738629</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>227163175</x:v>
+        <x:v>186918934</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>23961947</x:v>
+        <x:v>-3172504</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>12174800</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>-14676685</x:v>
+        <x:v>-13784715</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>78342210</x:v>
+        <x:v>68245144</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>-291226032</x:v>
+        <x:v>-232423080</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-04-09 00:00:00</x:v>
+        <x:v>2026-05-24 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>23696154</x:v>
+        <x:v>23761938</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>-51931038</x:v>
+        <x:v>-25398764</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>239010752</x:v>
+        <x:v>181949064</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>-9738221</x:v>
+        <x:v>-16462529</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>-151200</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>-17269693</x:v>
+        <x:v>-11547112</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>81466709</x:v>
+        <x:v>76618485</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>-267197640</x:v>
+        <x:v>-232591080</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-04-08 00:00:00</x:v>
+        <x:v>2026-05-23 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>23918284</x:v>
+        <x:v>24250814</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>-50399845</x:v>
+        <x:v>-25561350</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>219828534</x:v>
+        <x:v>197422800</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>-566221</x:v>
+        <x:v>-27386536</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>-73200</x:v>
+        <x:v>-132480</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>-15266427</x:v>
+        <x:v>-10432404</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>77317686</x:v>
+        <x:v>74315122</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>-255304080</x:v>
+        <x:v>-236239080</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-04-07 00:00:00</x:v>
+        <x:v>2026-05-22 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>23189982</x:v>
+        <x:v>24439277</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>-50336369</x:v>
+        <x:v>-34966677</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>232184469</x:v>
+        <x:v>210009024</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-17413653</x:v>
+        <x:v>-6328528</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>-229200</x:v>
+        <x:v>-300480</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>-15364839</x:v>
+        <x:v>-11631702</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>76958912</x:v>
+        <x:v>74240004</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>-255325920</x:v>
+        <x:v>-251670048</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-04-06 00:00:00</x:v>
+        <x:v>2026-05-21 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>22401320</x:v>
+        <x:v>24419314</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>-44589677</x:v>
+        <x:v>-38814505</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>226224384</x:v>
+        <x:v>201658687</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>-5305653</x:v>
+        <x:v>3315496</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-17480</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>-13535876</x:v>
+        <x:v>-12628906</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>80090521</x:v>
+        <x:v>72267310</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>-254465920</x:v>
+        <x:v>-255321000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-04-05 00:00:00</x:v>
+        <x:v>2026-05-20 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>22891668</x:v>
+        <x:v>24167967</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>-39198455</x:v>
+        <x:v>-41178683</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>221648928</x:v>
+        <x:v>187535080</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>-26575053</x:v>
+        <x:v>27296788</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>-13370779</x:v>
+        <x:v>-13067997</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>78110256</x:v>
+        <x:v>76180957</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>-255325920</x:v>
+        <x:v>-250250664</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-04-04 00:00:00</x:v>
+        <x:v>2026-05-19 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>23841250</x:v>
+        <x:v>24111603</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>-38622930</x:v>
+        <x:v>-41462266</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>230232384</x:v>
+        <x:v>199724072</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>-16990832</x:v>
+        <x:v>6684496</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>-13209463</x:v>
+        <x:v>-15357840</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>75119240</x:v>
+        <x:v>68987301</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>-255325920</x:v>
+        <x:v>-255305496</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-04-03 00:00:00</x:v>
+        <x:v>2026-05-18 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>24434540</x:v>
+        <x:v>24040203</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>-42244671</x:v>
+        <x:v>-42857107</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>233424384</x:v>
+        <x:v>246520695</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>-22705053</x:v>
+        <x:v>-24690504</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>-14438201</x:v>
+        <x:v>-13077046</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>70963947</x:v>
+        <x:v>71374646</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>-255325920</x:v>
+        <x:v>-255312120</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-04-02 00:00:00</x:v>
+        <x:v>2026-05-17 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>24347581</x:v>
+        <x:v>24661575</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>-44505612</x:v>
+        <x:v>-36676876</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>190149832</x:v>
+        <x:v>248335527</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>16674947</x:v>
+        <x:v>-36881504</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>82800</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>-14434144</x:v>
+        <x:v>-10991400</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>76922016</x:v>
+        <x:v>66939968</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>-252706992</x:v>
+        <x:v>-255302952</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-16 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>24336233</x:v>
+        <x:v>24943142</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>-51406658</x:v>
+        <x:v>-36721952</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>212253982</x:v>
+        <x:v>248335503</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>13611011</x:v>
+        <x:v>-40382528</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>115800</x:v>
+        <x:v>-108480</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>-16795488</x:v>
+        <x:v>-10600245</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>77463220</x:v>
+        <x:v>65811229</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>-255303552</x:v>
+        <x:v>-255302952</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>