--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R62f252a7bc49452c8bc4abbb9389c2da"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R7c7d7b6ceab7445ea3ddecf97ed908b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62f252a7bc49452c8bc4abbb9389c2da" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c7d7b6ceab7445ea3ddecf97ed908b9" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -183,2927 +183,2927 @@
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>KWhToDenmark</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>KWhFromNorthSea</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>KWhToOrFromStorage</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>KWhToOrFromGermany</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>KWhToSweden</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>kWhFromTyra</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>KWhToPoland</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-23 00:00:00</x:v>
+        <x:v>2026-10-07 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
-        <x:v>25203107</x:v>
+        <x:v>26049046</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>-28272841</x:v>
+        <x:v>-50845693</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>173873304</x:v>
+        <x:v>182159854</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>-43983767</x:v>
+        <x:v>-5673694</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>-9014432</x:v>
+        <x:v>-352800</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>-11332223</x:v>
+        <x:v>-13555404</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>90694891</x:v>
+        <x:v>89161114</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>-196503912</x:v>
+        <x:v>-230578896</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-22 00:00:00</x:v>
+        <x:v>2026-10-06 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
-        <x:v>25788385</x:v>
+        <x:v>25498720</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>-25492565</x:v>
+        <x:v>-47829842</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>166822568</x:v>
+        <x:v>175508064</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>-46227949</x:v>
+        <x:v>180158</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>-2743843</x:v>
+        <x:v>-352800</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>-10461721</x:v>
+        <x:v>-13456063</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>91447572</x:v>
+        <x:v>85852235</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>-196503912</x:v>
+        <x:v>-230578896</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-21 00:00:00</x:v>
+        <x:v>2026-10-05 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
-        <x:v>26194511</x:v>
+        <x:v>26054456</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>-30350007</x:v>
+        <x:v>-44597596</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>174039408</x:v>
+        <x:v>162937920</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>-59116467</x:v>
+        <x:v>2308118</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-352800</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>-12442639</x:v>
+        <x:v>-12647406</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>82149789</x:v>
+        <x:v>87671027</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>-178469184</x:v>
+        <x:v>-226495176</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-20 00:00:00</x:v>
+        <x:v>2026-10-04 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
-        <x:v>25096183</x:v>
+        <x:v>26319993</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>-34827420</x:v>
+        <x:v>-36831396</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>147519306</x:v>
+        <x:v>163948824</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>-36407900</x:v>
+        <x:v>2325408</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-352800</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>-17634337</x:v>
+        <x:v>-10689313</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>98153452</x:v>
+        <x:v>91616867</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>-177916920</x:v>
+        <x:v>-230575176</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-19 00:00:00</x:v>
+        <x:v>2026-10-03 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
-        <x:v>23681927</x:v>
+        <x:v>27207254</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>-36740241</x:v>
+        <x:v>-37030893</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>115694702</x:v>
+        <x:v>171236344</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>24657527</x:v>
+        <x:v>79611929</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-2698800</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>-13734727</x:v>
+        <x:v>-10367464</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>72685008</x:v>
+        <x:v>15455195</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>-177112368</x:v>
+        <x:v>-230575176</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-18 00:00:00</x:v>
+        <x:v>2026-10-02 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
-        <x:v>22697261</x:v>
+        <x:v>27329148</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>-36170710</x:v>
+        <x:v>-43528549</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>175541424</x:v>
+        <x:v>175564847</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>-36526000</x:v>
+        <x:v>-14812460</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-1475400</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>-13554647</x:v>
+        <x:v>-12025924</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>81129027</x:v>
+        <x:v>76514864</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>-187966896</x:v>
+        <x:v>-230575176</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-17 00:00:00</x:v>
+        <x:v>2026-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
-        <x:v>22705651</x:v>
+        <x:v>26990043</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>-33946880</x:v>
+        <x:v>-50441473</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>175260312</x:v>
+        <x:v>177916384</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>-59938000</x:v>
+        <x:v>9761077</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-352800</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>-12751405</x:v>
+        <x:v>-12420005</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>74968163</x:v>
+        <x:v>87753871</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>-182539632</x:v>
+        <x:v>-230575176</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-16 00:00:00</x:v>
+        <x:v>2026-09-30 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
-        <x:v>23399010</x:v>
+        <x:v>26860365</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>-27231632</x:v>
+        <x:v>-43075552</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>175380529</x:v>
+        <x:v>170815716</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>-68670250</x:v>
+        <x:v>-16916213</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>-11023027</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>-10535917</x:v>
+        <x:v>-12737588</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>98125902</x:v>
+        <x:v>89626901</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>-182539632</x:v>
+        <x:v>-223057848</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-15 00:00:00</x:v>
+        <x:v>2026-09-29 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
-        <x:v>24432090</x:v>
+        <x:v>26124301</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>-24882781</x:v>
+        <x:v>-43088768</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>174500436</x:v>
+        <x:v>173623888</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>-43532000</x:v>
+        <x:v>5312466</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-335808</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>-9822258</x:v>
+        <x:v>-13667030</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>78989168</x:v>
+        <x:v>88603406</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>-180278280</x:v>
+        <x:v>-221405568</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-14 00:00:00</x:v>
+        <x:v>2026-09-28 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
-        <x:v>24800841</x:v>
+        <x:v>26055098</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>-28031931</x:v>
+        <x:v>-43359564</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>153229872</x:v>
+        <x:v>163203384</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>45001362</x:v>
+        <x:v>44520988</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>-11086797</x:v>
+        <x:v>-13269808</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>1890650</x:v>
+        <x:v>64625665</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>-182539632</x:v>
+        <x:v>-231845568</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-13 00:00:00</x:v>
+        <x:v>2026-09-27 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
-        <x:v>24802419</x:v>
+        <x:v>26584949</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>-32682653</x:v>
+        <x:v>-33925698</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>162759132</x:v>
+        <x:v>161027344</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>-20197568</x:v>
+        <x:v>-20318934</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-1747808</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-12818362</x:v>
+        <x:v>-11014830</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>53754564</x:v>
+        <x:v>79536107</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>-184096488</x:v>
+        <x:v>-219725568</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-12 00:00:00</x:v>
+        <x:v>2026-09-26 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
-        <x:v>25039905</x:v>
+        <x:v>26719842</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>-34673211</x:v>
+        <x:v>-33262951</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>175605406</x:v>
+        <x:v>133657535</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>-56657000</x:v>
+        <x:v>18380066</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>-13549299</x:v>
+        <x:v>-11202513</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>75345211</x:v>
+        <x:v>88205798</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>-182087352</x:v>
+        <x:v>-219725568</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-11 00:00:00</x:v>
+        <x:v>2026-09-25 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>24904715</x:v>
+        <x:v>27270105</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>-34785589</x:v>
+        <x:v>-39367261</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>173819958</x:v>
+        <x:v>152251854</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>-50994000</x:v>
+        <x:v>12182066</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>-13365392</x:v>
+        <x:v>-13035026</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>86957344</x:v>
+        <x:v>85622075</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>-182087352</x:v>
+        <x:v>-221680752</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-10 00:00:00</x:v>
+        <x:v>2026-09-24 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
-        <x:v>24455463</x:v>
+        <x:v>25714660</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>-32727677</x:v>
+        <x:v>-42593193</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>188641785</x:v>
+        <x:v>70137966</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>-42398000</x:v>
+        <x:v>86781466</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>-12942658</x:v>
+        <x:v>-13508572</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>82165938</x:v>
+        <x:v>92413387</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>-205703352</x:v>
+        <x:v>-218577312</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-09 00:00:00</x:v>
+        <x:v>2026-09-23 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>25007271</x:v>
+        <x:v>26242651</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>-24300463</x:v>
+        <x:v>-42179237</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>186565999</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>-65733818</x:v>
+        <x:v>-1122757</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>-363432</x:v>
+        <x:v>-15028579</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>-10243980</x:v>
+        <x:v>-13815192</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>85657712</x:v>
+        <x:v>63884254</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>-206399352</x:v>
+        <x:v>-26449032</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-08 00:00:00</x:v>
+        <x:v>2026-09-22 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>25861145</x:v>
+        <x:v>25968179</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>-23491388</x:v>
+        <x:v>-41313492</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>186565578</x:v>
+        <x:v>149774304</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>-68174956</x:v>
+        <x:v>-16394934</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>-6192802</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>-9871442</x:v>
+        <x:v>-13840269</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>92373303</x:v>
+        <x:v>85156402</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>-205042536</x:v>
+        <x:v>-185533032</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-07 00:00:00</x:v>
+        <x:v>2026-09-21 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>26269473</x:v>
+        <x:v>25006251</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>-29499207</x:v>
+        <x:v>-42591925</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>177695968</x:v>
+        <x:v>131200624</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>-2717964</x:v>
+        <x:v>-942534</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>-51432</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>-11334183</x:v>
+        <x:v>-14394231</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>77131444</x:v>
+        <x:v>85342902</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>-211075632</x:v>
+        <x:v>-183029568</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-06 00:00:00</x:v>
+        <x:v>2026-09-20 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>25783682</x:v>
+        <x:v>25704007</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>-30914279</x:v>
+        <x:v>-28969451</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>175467456</x:v>
+        <x:v>156364433</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>-15771220</x:v>
+        <x:v>-47259750</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-1903908</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>-11780691</x:v>
+        <x:v>-11219699</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>40170747</x:v>
+        <x:v>87726576</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>-211343352</x:v>
+        <x:v>-183029568</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-05 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>25537052</x:v>
+        <x:v>26127497</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>-30878268</x:v>
+        <x:v>-27230642</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>178488288</x:v>
+        <x:v>138396965</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>-44233962</x:v>
+        <x:v>-12509534</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>-11862569</x:v>
+        <x:v>-10862235</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>88665640</x:v>
+        <x:v>65396256</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>-203595096</x:v>
+        <x:v>-178054584</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-04 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>25101785</x:v>
+        <x:v>25861185</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>-31889690</x:v>
+        <x:v>-34260735</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>175075080</x:v>
+        <x:v>142669484</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>-4910516</x:v>
+        <x:v>11480466</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>-11040791</x:v>
+        <x:v>-12430656</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>89864955</x:v>
+        <x:v>88517834</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>-229271352</x:v>
+        <x:v>-210845568</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-03 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>25097620</x:v>
+        <x:v>25559785</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>-31381066</x:v>
+        <x:v>-38038340</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>175075080</x:v>
+        <x:v>131992953</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>-10260600</x:v>
+        <x:v>-3452064</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>-11462460</x:v>
+        <x:v>-13510224</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>90034983</x:v>
+        <x:v>80562323</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>-247367352</x:v>
+        <x:v>-193157568</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-02 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>25629395</x:v>
+        <x:v>24765871</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>-21772970</x:v>
+        <x:v>-40310725</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>176834792</x:v>
+        <x:v>127461840</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>-69359500</x:v>
+        <x:v>-7071430</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>-9299822</x:v>
+        <x:v>-13080603</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>88264391</x:v>
+        <x:v>87619622</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>-182087352</x:v>
+        <x:v>-183029568</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-01 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>26205011</x:v>
+        <x:v>25515779</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>-19944118</x:v>
+        <x:v>-39072146</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>172645584</x:v>
+        <x:v>133123340</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>-62507606</x:v>
+        <x:v>1295656</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>-8612852</x:v>
+        <x:v>-11582130</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>90008658</x:v>
+        <x:v>87161136</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>-182087352</x:v>
+        <x:v>-183029568</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-31 00:00:00</x:v>
+        <x:v>2026-09-14 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>25623749</x:v>
+        <x:v>25518286</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>-24415837</x:v>
+        <x:v>-42679709</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>174438558</x:v>
+        <x:v>125583299</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>-65170999</x:v>
+        <x:v>4708304</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>-10972761</x:v>
+        <x:v>-12546854</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>81101787</x:v>
+        <x:v>88395561</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>-191208792</x:v>
+        <x:v>-183029568</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-30 00:00:00</x:v>
+        <x:v>2026-09-13 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>24484709</x:v>
+        <x:v>26125851</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>-26027852</x:v>
+        <x:v>-31206816</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>179382616</x:v>
+        <x:v>129764030</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>-60825400</x:v>
+        <x:v>36214730</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>-11439149</x:v>
+        <x:v>-11355073</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>84638904</x:v>
+        <x:v>24056737</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>-187590600</x:v>
+        <x:v>-175837560</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-29 00:00:00</x:v>
+        <x:v>2026-09-12 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>25276525</x:v>
+        <x:v>26875335</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>-26184367</x:v>
+        <x:v>-29511638</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>175412472</x:v>
+        <x:v>130898112</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>4444020</x:v>
+        <x:v>-20081401</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>-11221204</x:v>
+        <x:v>-9816109</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>34838184</x:v>
+        <x:v>76154161</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>-191208792</x:v>
+        <x:v>-181672752</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-28 00:00:00</x:v>
+        <x:v>2026-09-11 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>25733895</x:v>
+        <x:v>26634347</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>-28653300</x:v>
+        <x:v>-37707928</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>175216896</x:v>
+        <x:v>136347800</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>-58518928</x:v>
+        <x:v>7595204</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>10464</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>-11156621</x:v>
+        <x:v>-11485684</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>82839295</x:v>
+        <x:v>83309370</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>-190756512</x:v>
+        <x:v>-180768216</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-27 00:00:00</x:v>
+        <x:v>2026-09-10 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>24876896</x:v>
+        <x:v>25420613</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>-25613929</x:v>
+        <x:v>-39848567</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>177647463</x:v>
+        <x:v>116553868</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>-62075070</x:v>
+        <x:v>9762494</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>-10975823</x:v>
+        <x:v>-12711393</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>86325388</x:v>
+        <x:v>68881154</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>-191208792</x:v>
+        <x:v>-181220496</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-26 00:00:00</x:v>
+        <x:v>2026-09-09 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>25271886</x:v>
+        <x:v>25100831</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>-19433130</x:v>
+        <x:v>-39422046</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>180096289</x:v>
+        <x:v>147924640</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>-65402191</x:v>
+        <x:v>-21828140</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>-9563627</x:v>
+        <x:v>-12613294</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>83288592</x:v>
+        <x:v>71630716</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>-191208792</x:v>
+        <x:v>-175837560</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-25 00:00:00</x:v>
+        <x:v>2026-09-08 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>26105820</x:v>
+        <x:v>25219362</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>-19399255</x:v>
+        <x:v>-37317101</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>154435782</x:v>
+        <x:v>144401392</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>-33900928</x:v>
+        <x:v>-32100760</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>-9436769</x:v>
+        <x:v>-12555854</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>82411447</x:v>
+        <x:v>83057115</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>-191751048</x:v>
+        <x:v>-178959120</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-24 00:00:00</x:v>
+        <x:v>2026-09-07 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>25936666</x:v>
+        <x:v>24584185</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>-24823664</x:v>
+        <x:v>-37319003</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>178050336</x:v>
+        <x:v>143552056</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>-34466832</x:v>
+        <x:v>-27676505</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>-10390637</x:v>
+        <x:v>-12350260</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>42746216</x:v>
+        <x:v>84273360</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>-190769512</x:v>
+        <x:v>-178959120</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-23 00:00:00</x:v>
+        <x:v>2026-09-06 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>25593774</x:v>
+        <x:v>25714330</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>-24104610</x:v>
+        <x:v>-29240304</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>178288872</x:v>
+        <x:v>138404506</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>-58747415</x:v>
+        <x:v>21063866</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>-11172194</x:v>
+        <x:v>-10599456</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>89164921</x:v>
+        <x:v>61413424</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>-200356512</x:v>
+        <x:v>-183029568</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-22 00:00:00</x:v>
+        <x:v>2026-09-05 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>25679685</x:v>
+        <x:v>25633271</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>-23545579</x:v>
+        <x:v>-27156481</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>176831351</x:v>
+        <x:v>128267800</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>-54181032</x:v>
+        <x:v>-9045134</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>-100800</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>-11942784</x:v>
+        <x:v>-10280273</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>90970364</x:v>
+        <x:v>58616988</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>-200356512</x:v>
+        <x:v>-183029568</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-21 00:00:00</x:v>
+        <x:v>2026-09-04 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>25317100</x:v>
+        <x:v>24934018</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>-24181995</x:v>
+        <x:v>-32575294</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>175499472</x:v>
+        <x:v>134371588</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>-62458640</x:v>
+        <x:v>-21099830</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>-11790871</x:v>
+        <x:v>-12190580</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>85117112</x:v>
+        <x:v>86958751</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>-200356512</x:v>
+        <x:v>-182125032</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-20 00:00:00</x:v>
+        <x:v>2026-09-03 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>24556271</x:v>
+        <x:v>24492544</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>-24846870</x:v>
+        <x:v>-34671887</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>199186991</x:v>
+        <x:v>140647808</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>-74129507</x:v>
+        <x:v>-21247386</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>-725649</x:v>
+        <x:v>-347808</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>-11126414</x:v>
+        <x:v>-13012100</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>87429752</x:v>
+        <x:v>87572848</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>-199904232</x:v>
+        <x:v>-183029568</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-19 00:00:00</x:v>
+        <x:v>2026-09-02 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>25199417</x:v>
+        <x:v>24558347</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>-19263839</x:v>
+        <x:v>-40805474</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>196861656</x:v>
+        <x:v>145955700</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>-72549134</x:v>
+        <x:v>-1062134</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>-229512</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>-9203209</x:v>
+        <x:v>-12291423</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>84168636</x:v>
+        <x:v>83635591</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>-199904232</x:v>
+        <x:v>-178959120</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-18 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>25558870</x:v>
+        <x:v>23718559</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>-19191495</x:v>
+        <x:v>-37564852</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>196861655</x:v>
+        <x:v>150614454</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>-70836470</x:v>
+        <x:v>-37742134</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>-229512</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>-10114607</x:v>
+        <x:v>-12209469</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>81614900</x:v>
+        <x:v>91028638</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>-199904232</x:v>
+        <x:v>-183029568</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-17 00:00:00</x:v>
+        <x:v>2026-08-31 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>24717397</x:v>
+        <x:v>23912418</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>-20574954</x:v>
+        <x:v>-34287444</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>196179648</x:v>
+        <x:v>134166976</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>-75863437</x:v>
+        <x:v>-15564889</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-195432</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>-11116770</x:v>
+        <x:v>-12117025</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>81421232</x:v>
+        <x:v>88988825</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>-200356512</x:v>
+        <x:v>-183907632</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-16 00:00:00</x:v>
+        <x:v>2026-08-30 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>25565885</x:v>
+        <x:v>25020075</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>-26295096</x:v>
+        <x:v>-26071238</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>196040268</x:v>
+        <x:v>134276992</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>-55633654</x:v>
+        <x:v>-39585144</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-17447226</x:v>
+        <x:v>-10377428</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>83199818</x:v>
+        <x:v>90280078</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>-199904232</x:v>
+        <x:v>-183907632</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-15 00:00:00</x:v>
+        <x:v>2026-08-29 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>24951024</x:v>
+        <x:v>25476968</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>-26372151</x:v>
+        <x:v>-24410932</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>182716866</x:v>
+        <x:v>134276992</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>-57143304</x:v>
+        <x:v>-34407552</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-6772432</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>-11351310</x:v>
+        <x:v>-10042489</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>83652960</x:v>
+        <x:v>94270736</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>-200356512</x:v>
+        <x:v>-183907632</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-14 00:00:00</x:v>
+        <x:v>2026-08-28 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>24760074</x:v>
+        <x:v>25212479</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>-22081888</x:v>
+        <x:v>-29996856</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>192424540</x:v>
+        <x:v>129544749</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>-41409935</x:v>
+        <x:v>-6802833</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>-11495706</x:v>
+        <x:v>-11320509</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>87488106</x:v>
+        <x:v>91684280</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>-226400232</x:v>
+        <x:v>-183479352</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-13 00:00:00</x:v>
+        <x:v>2026-08-27 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>24424922</x:v>
+        <x:v>24187993</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>-22132745</x:v>
+        <x:v>-33226283</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>188049641</x:v>
+        <x:v>164639064</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>-77397106</x:v>
+        <x:v>-40091854</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-1599706</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>-11783853</x:v>
+        <x:v>-12625046</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>86640515</x:v>
+        <x:v>90728120</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>-199904232</x:v>
+        <x:v>-200355632</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-12 00:00:00</x:v>
+        <x:v>2026-08-26 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>25120497</x:v>
+        <x:v>23407759</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>-19218854</x:v>
+        <x:v>-34532842</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>198537517</x:v>
+        <x:v>165234736</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>-85384643</x:v>
+        <x:v>-38073811</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>-361512</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>-10391234</x:v>
+        <x:v>-13005963</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>82567752</x:v>
+        <x:v>90982939</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>-199904232</x:v>
+        <x:v>-196503912</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>25534288</x:v>
+        <x:v>23603443</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>-19006320</x:v>
+        <x:v>-34891391</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>200118439</x:v>
+        <x:v>153704616</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>-85886125</x:v>
+        <x:v>-24338894</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-394432</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>-10637008</x:v>
+        <x:v>-13045927</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>92076752</x:v>
+        <x:v>92669040</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>-199904232</x:v>
+        <x:v>-196503912</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>25810517</x:v>
+        <x:v>24078012</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>-25057368</x:v>
+        <x:v>-35806679</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>209266679</x:v>
+        <x:v>173517240</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>-47306904</x:v>
+        <x:v>-44783992</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-5890076</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>-12182123</x:v>
+        <x:v>-13513097</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>88994664</x:v>
+        <x:v>90663904</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>-225947976</x:v>
+        <x:v>-196503912</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>25245975</x:v>
+        <x:v>25203107</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>-30216171</x:v>
+        <x:v>-28272841</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>214857198</x:v>
+        <x:v>173873304</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>-52943792</x:v>
+        <x:v>-43983767</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>205776</x:v>
+        <x:v>-9014432</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-12954175</x:v>
+        <x:v>-11332223</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>83532711</x:v>
+        <x:v>90694891</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>-231567696</x:v>
+        <x:v>-196503912</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-08 00:00:00</x:v>
+        <x:v>2026-08-22 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>25250789</x:v>
+        <x:v>25788385</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>-32384255</x:v>
+        <x:v>-25492565</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>204791304</x:v>
+        <x:v>166822568</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>-46437504</x:v>
+        <x:v>-46227949</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-2743843</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-13087581</x:v>
+        <x:v>-10461721</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>93190641</x:v>
+        <x:v>91447572</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>-226815840</x:v>
+        <x:v>-196503912</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-07 00:00:00</x:v>
+        <x:v>2026-08-21 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>24835462</x:v>
+        <x:v>26194511</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>-33846190</x:v>
+        <x:v>-30350007</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>220622358</x:v>
+        <x:v>174039408</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>-64312504</x:v>
+        <x:v>-59116467</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>-125512</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>-13200534</x:v>
+        <x:v>-12442639</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>84400622</x:v>
+        <x:v>82149789</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>-230263992</x:v>
+        <x:v>-178469184</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>25041841</x:v>
+        <x:v>25096183</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>-33714183</x:v>
+        <x:v>-34827420</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>244066944</x:v>
+        <x:v>147519306</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>-81496676</x:v>
+        <x:v>-36407900</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>351</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>-13499487</x:v>
+        <x:v>-17634337</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>90729670</x:v>
+        <x:v>98153452</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>-228066648</x:v>
+        <x:v>-177916920</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-05 00:00:00</x:v>
+        <x:v>2026-08-19 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>25523080</x:v>
+        <x:v>23681927</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>-24763307</x:v>
+        <x:v>-36740241</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>228033880</x:v>
+        <x:v>115694702</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>-41868296</x:v>
+        <x:v>24657527</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>-10904998</x:v>
+        <x:v>-13734727</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>66780616</x:v>
+        <x:v>72685008</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>-228166848</x:v>
+        <x:v>-177112368</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-04 00:00:00</x:v>
+        <x:v>2026-08-18 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>26561428</x:v>
+        <x:v>22697261</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>-24499292</x:v>
+        <x:v>-36170710</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>228033892</x:v>
+        <x:v>175541424</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>-77903608</x:v>
+        <x:v>-36526000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>-10266910</x:v>
+        <x:v>-13554647</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>66654574</x:v>
+        <x:v>81129027</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>-228166848</x:v>
+        <x:v>-187966896</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-03 00:00:00</x:v>
+        <x:v>2026-08-17 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>26227592</x:v>
+        <x:v>22705651</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>-31098834</x:v>
+        <x:v>-33946880</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>205697964</x:v>
+        <x:v>175260312</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>-40289976</x:v>
+        <x:v>-59938000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>-12294160</x:v>
+        <x:v>-12751405</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>89421024</x:v>
+        <x:v>74968163</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>-236418360</x:v>
+        <x:v>-182539632</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-02 00:00:00</x:v>
+        <x:v>2026-08-16 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>25783145</x:v>
+        <x:v>23399010</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>-32074629</x:v>
+        <x:v>-27231632</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>203031864</x:v>
+        <x:v>175380529</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>-29715600</x:v>
+        <x:v>-68670250</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-11023027</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>-12697456</x:v>
+        <x:v>-10535917</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>83940136</x:v>
+        <x:v>98125902</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>-237451416</x:v>
+        <x:v>-182539632</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>25651316</x:v>
+        <x:v>24432090</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>-35480136</x:v>
+        <x:v>-24882781</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>193138661</x:v>
+        <x:v>174500436</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>-47129600</x:v>
+        <x:v>-43532000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>-229512</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>-13212997</x:v>
+        <x:v>-9822258</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>81944639</x:v>
+        <x:v>78989168</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>-196938432</x:v>
+        <x:v>-180278280</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>25059772</x:v>
+        <x:v>24800841</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>-47407579</x:v>
+        <x:v>-28031931</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>189864138</x:v>
+        <x:v>153229872</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>-34178864</x:v>
+        <x:v>45001362</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>-385512</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>-12437932</x:v>
+        <x:v>-11086797</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>76765204</x:v>
+        <x:v>1890650</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>-199406232</x:v>
+        <x:v>-182539632</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>24027853</x:v>
+        <x:v>24802419</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>-46097692</x:v>
+        <x:v>-32682653</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>193498536</x:v>
+        <x:v>162759132</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>-69127631</x:v>
+        <x:v>-20197568</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>58038</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>-12357428</x:v>
+        <x:v>-12818362</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>95762378</x:v>
+        <x:v>53754564</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>-199418688</x:v>
+        <x:v>-184096488</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-08-12 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>23406765</x:v>
+        <x:v>25039905</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>-25012119</x:v>
+        <x:v>-34673211</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>195381984</x:v>
+        <x:v>175605406</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>-59026492</x:v>
+        <x:v>-56657000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>99288</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>-10301705</x:v>
+        <x:v>-13549299</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>82794955</x:v>
+        <x:v>75345211</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>-201302136</x:v>
+        <x:v>-182087352</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-27 00:00:00</x:v>
+        <x:v>2026-08-11 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>21963831</x:v>
+        <x:v>24904715</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>-23550397</x:v>
+        <x:v>-34785589</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>195381984</x:v>
+        <x:v>173819958</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>-74973481</x:v>
+        <x:v>-50994000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>99288</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>-10218651</x:v>
+        <x:v>-13365392</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>86767850</x:v>
+        <x:v>86957344</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>-201302136</x:v>
+        <x:v>-182087352</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-26 00:00:00</x:v>
+        <x:v>2026-08-10 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>24440106</x:v>
+        <x:v>24455463</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>-29439043</x:v>
+        <x:v>-32727677</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>201122400</x:v>
+        <x:v>188641785</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>-54311379</x:v>
+        <x:v>-42398000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>-11574160</x:v>
+        <x:v>-12942658</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>89962892</x:v>
+        <x:v>82165938</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>-225101424</x:v>
+        <x:v>-205703352</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-08-09 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>25137895</x:v>
+        <x:v>25007271</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>-33671396</x:v>
+        <x:v>-24300463</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>209697650</x:v>
+        <x:v>186565999</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>-53808087</x:v>
+        <x:v>-65733818</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-363432</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>-12843095</x:v>
+        <x:v>-10243980</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>79075364</x:v>
+        <x:v>85657712</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-206399352</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-08-08 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>24544615</x:v>
+        <x:v>25861145</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>-48641858</x:v>
+        <x:v>-23491388</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>221796069</x:v>
+        <x:v>186565578</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>-31246368</x:v>
+        <x:v>-68174956</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-6192802</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>-12924764</x:v>
+        <x:v>-9871442</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>66630422</x:v>
+        <x:v>92373303</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-205042536</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-08-07 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>24322185</x:v>
+        <x:v>26269473</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>-49303686</x:v>
+        <x:v>-29499207</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>251830461</x:v>
+        <x:v>177695968</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>-8445504</x:v>
+        <x:v>-2717964</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-51432</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>-13101102</x:v>
+        <x:v>-11334183</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>40871511</x:v>
+        <x:v>77131444</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-211075632</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-22 00:00:00</x:v>
+        <x:v>2026-08-06 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>24026413</x:v>
+        <x:v>25783682</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>-35217857</x:v>
+        <x:v>-30914279</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>225455298</x:v>
+        <x:v>175467456</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>12679925</x:v>
+        <x:v>-15771220</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>-13477782</x:v>
+        <x:v>-11780691</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>17778843</x:v>
+        <x:v>40170747</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>-221935536</x:v>
+        <x:v>-211343352</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-21 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>24669830</x:v>
+        <x:v>25537052</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>-27318560</x:v>
+        <x:v>-30878268</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>213772375</x:v>
+        <x:v>178488288</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>5956496</x:v>
+        <x:v>-44233962</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>-11266135</x:v>
+        <x:v>-11862569</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>19874899</x:v>
+        <x:v>88665640</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-203595096</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-20 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>24952314</x:v>
+        <x:v>25101785</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>-25407869</x:v>
+        <x:v>-31889690</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>213169566</x:v>
+        <x:v>175075080</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>-11080227</x:v>
+        <x:v>-4910516</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>-10103826</x:v>
+        <x:v>-11040791</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>4471501</x:v>
+        <x:v>89864955</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-229271352</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-19 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>24976822</x:v>
+        <x:v>25097620</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>-31037950</x:v>
+        <x:v>-31381066</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>263007136</x:v>
+        <x:v>175075080</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>-23986354</x:v>
+        <x:v>-10260600</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>-8845912</x:v>
+        <x:v>-11462460</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>4978664</x:v>
+        <x:v>90034983</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-247367352</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-18 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>25268860</x:v>
+        <x:v>25629395</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>-48967511</x:v>
+        <x:v>-21772970</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>248787238</x:v>
+        <x:v>176834792</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>-1120720</x:v>
+        <x:v>-69359500</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>-13827535</x:v>
+        <x:v>-9299822</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>7680987</x:v>
+        <x:v>88264391</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-182087352</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-17 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>25025221</x:v>
+        <x:v>26205011</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>-39768504</x:v>
+        <x:v>-19944118</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>247994731</x:v>
+        <x:v>172645584</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>11073067</x:v>
+        <x:v>-62507606</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>-18774110</x:v>
+        <x:v>-8612852</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>240000</x:v>
+        <x:v>90008658</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-182087352</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-16 00:00:00</x:v>
+        <x:v>2026-07-31 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>24351014</x:v>
+        <x:v>25623749</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>-43251350</x:v>
+        <x:v>-24415837</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>279805314</x:v>
+        <x:v>174438558</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>-31401504</x:v>
+        <x:v>-65170999</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>-11594933</x:v>
+        <x:v>-10972761</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>240000</x:v>
+        <x:v>81101787</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>-221779128</x:v>
+        <x:v>-191208792</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-15 00:00:00</x:v>
+        <x:v>2026-07-30 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>23935729</x:v>
+        <x:v>24484709</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>-38597611</x:v>
+        <x:v>-26027852</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>212470371</x:v>
+        <x:v>179382616</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>16759496</x:v>
+        <x:v>-60825400</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>123288</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>-12157376</x:v>
+        <x:v>-11439149</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>29600688</x:v>
+        <x:v>84638904</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>-240604560</x:v>
+        <x:v>-187590600</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-14 00:00:00</x:v>
+        <x:v>2026-07-29 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>24460967</x:v>
+        <x:v>25276525</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>-29971175</x:v>
+        <x:v>-26184367</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>199514258</x:v>
+        <x:v>175412472</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>33787496</x:v>
+        <x:v>4444020</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>-11354830</x:v>
+        <x:v>-11221204</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>36073355</x:v>
+        <x:v>34838184</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>-237161040</x:v>
+        <x:v>-191208792</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>25148527</x:v>
+        <x:v>25733895</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>-28958375</x:v>
+        <x:v>-28653300</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>220793184</x:v>
+        <x:v>175216896</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>20615021</x:v>
+        <x:v>-58518928</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>10464</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>-10361958</x:v>
+        <x:v>-11156621</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>20912199</x:v>
+        <x:v>82839295</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>-237561144</x:v>
+        <x:v>-190756512</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>25312656</x:v>
+        <x:v>24876896</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>-34839889</x:v>
+        <x:v>-25613929</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>207112725</x:v>
+        <x:v>177647463</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>-5368000</x:v>
+        <x:v>-62075070</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>-11824683</x:v>
+        <x:v>-10975823</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>40050073</x:v>
+        <x:v>86325388</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>-241865040</x:v>
+        <x:v>-191208792</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-11 00:00:00</x:v>
+        <x:v>2026-07-26 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>24830332</x:v>
+        <x:v>25271886</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>-39848832</x:v>
+        <x:v>-19433130</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>198659556</x:v>
+        <x:v>180096289</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>11261000</x:v>
+        <x:v>-65402191</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>-13226335</x:v>
+        <x:v>-9563627</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>67393227</x:v>
+        <x:v>83288592</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>-235121040</x:v>
+        <x:v>-191208792</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-07-25 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>24616469</x:v>
+        <x:v>26105820</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>-41745549</x:v>
+        <x:v>-19399255</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>211055264</x:v>
+        <x:v>154435782</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>-7351000</x:v>
+        <x:v>-33900928</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>-12910767</x:v>
+        <x:v>-9436769</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>61315772</x:v>
+        <x:v>82411447</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>-240284448</x:v>
+        <x:v>-191751048</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-09 00:00:00</x:v>
+        <x:v>2026-07-24 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>23530178</x:v>
+        <x:v>25936666</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>-41375715</x:v>
+        <x:v>-24823664</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>220795803</x:v>
+        <x:v>178050336</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>8355640</x:v>
+        <x:v>-34466832</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>-13616637</x:v>
+        <x:v>-10390637</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>62630521</x:v>
+        <x:v>42746216</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>-254499792</x:v>
+        <x:v>-190769512</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-08 00:00:00</x:v>
+        <x:v>2026-07-23 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>23674132</x:v>
+        <x:v>25593774</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>-41246675</x:v>
+        <x:v>-24104610</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>195093486</x:v>
+        <x:v>178288872</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>7721040</x:v>
+        <x:v>-58747415</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>106488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>-13733430</x:v>
+        <x:v>-11172194</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>65546533</x:v>
+        <x:v>89164921</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>-247658072</x:v>
+        <x:v>-200356512</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-07 00:00:00</x:v>
+        <x:v>2026-07-22 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>24014277</x:v>
+        <x:v>25679685</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>-29092771</x:v>
+        <x:v>-23545579</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>205522545</x:v>
+        <x:v>176831351</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>-20895360</x:v>
+        <x:v>-54181032</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-100800</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>-11134420</x:v>
+        <x:v>-11942784</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>62329798</x:v>
+        <x:v>90970364</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>-234336072</x:v>
+        <x:v>-200356512</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-06 00:00:00</x:v>
+        <x:v>2026-07-21 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>24469770</x:v>
+        <x:v>25317100</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>-28509167</x:v>
+        <x:v>-24181995</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>216524784</x:v>
+        <x:v>175499472</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>-25067960</x:v>
+        <x:v>-62458640</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>-10620658</x:v>
+        <x:v>-11790871</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>62369920</x:v>
+        <x:v>85117112</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>-234336072</x:v>
+        <x:v>-200356512</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-05 00:00:00</x:v>
+        <x:v>2026-07-20 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>24222107</x:v>
+        <x:v>24556271</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>-31641718</x:v>
+        <x:v>-24846870</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>232790669</x:v>
+        <x:v>199186991</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>-23922056</x:v>
+        <x:v>-74129507</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-725649</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>-11501941</x:v>
+        <x:v>-11126414</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>65225726</x:v>
+        <x:v>87429752</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>-255291792</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-04 00:00:00</x:v>
+        <x:v>2026-07-19 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>24408414</x:v>
+        <x:v>25199417</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>-37740821</x:v>
+        <x:v>-19263839</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>205551420</x:v>
+        <x:v>196861656</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>-2802360</x:v>
+        <x:v>-72549134</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>-12689641</x:v>
+        <x:v>-9203209</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>66708136</x:v>
+        <x:v>84168636</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>-242856072</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-03 00:00:00</x:v>
+        <x:v>2026-07-18 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>24332788</x:v>
+        <x:v>25558870</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>-39134791</x:v>
+        <x:v>-19191495</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>222973768</x:v>
+        <x:v>196861655</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>-4680121</x:v>
+        <x:v>-70836470</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>-13521614</x:v>
+        <x:v>-10114607</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>62199504</x:v>
+        <x:v>81614900</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>-250460352</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-02 00:00:00</x:v>
+        <x:v>2026-07-17 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>24156674</x:v>
+        <x:v>24717397</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>-37460295</x:v>
+        <x:v>-20574954</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>226910276</x:v>
+        <x:v>196179648</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>-721603</x:v>
+        <x:v>-75863437</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>-18608663</x:v>
+        <x:v>-11116770</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>64119528</x:v>
+        <x:v>81421232</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>-255312072</x:v>
+        <x:v>-200356512</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-16 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>23752505</x:v>
+        <x:v>25565885</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>-40276242</x:v>
+        <x:v>-26295096</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>209607105</x:v>
+        <x:v>196040268</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>9735140</x:v>
+        <x:v>-55633654</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>82488</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>-20637119</x:v>
+        <x:v>-17447226</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>70583368</x:v>
+        <x:v>83199818</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>-255319048</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-31 00:00:00</x:v>
+        <x:v>2026-07-15 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>24679221</x:v>
+        <x:v>24951024</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>-32523698</x:v>
+        <x:v>-26372151</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>233149106</x:v>
+        <x:v>182716866</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>-27488528</x:v>
+        <x:v>-57143304</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>-156480</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>-12381388</x:v>
+        <x:v>-11351310</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>65458092</x:v>
+        <x:v>83652960</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>-255318912</x:v>
+        <x:v>-200356512</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-30 00:00:00</x:v>
+        <x:v>2026-07-14 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>25311374</x:v>
+        <x:v>24760074</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>-28587846</x:v>
+        <x:v>-22081888</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>236745488</x:v>
+        <x:v>192424540</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>-38746004</x:v>
+        <x:v>-41409935</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>-156480</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>-11982005</x:v>
+        <x:v>-11495706</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>66892597</x:v>
+        <x:v>87488106</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>-255318912</x:v>
+        <x:v>-226400232</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-29 00:00:00</x:v>
+        <x:v>2026-07-13 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>25097217</x:v>
+        <x:v>24424922</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>-32346709</x:v>
+        <x:v>-22132745</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>203051473</x:v>
+        <x:v>188049641</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>6958496</x:v>
+        <x:v>-77397106</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>179520</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>-13412272</x:v>
+        <x:v>-11783853</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>72399003</x:v>
+        <x:v>86640515</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>-252345768</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-28 00:00:00</x:v>
+        <x:v>2026-07-12 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>24324883</x:v>
+        <x:v>25120497</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>-38458757</x:v>
+        <x:v>-19218854</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>192633896</x:v>
+        <x:v>198537517</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>13990472</x:v>
+        <x:v>-85384643</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>203520</x:v>
+        <x:v>-361512</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>-19796872</x:v>
+        <x:v>-10391234</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>80031285</x:v>
+        <x:v>82567752</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>-255303264</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>23994293</x:v>
+        <x:v>25534288</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>-39698957</x:v>
+        <x:v>-19006320</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>211123832</x:v>
+        <x:v>200118439</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>-5938504</x:v>
+        <x:v>-85886125</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>204220</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>-14567619</x:v>
+        <x:v>-10637008</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>74519255</x:v>
+        <x:v>92076752</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>-251596416</x:v>
+        <x:v>-199904232</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>23752550</x:v>
+        <x:v>25810517</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>-36000532</x:v>
+        <x:v>-25057368</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>192985896</x:v>
+        <x:v>209266679</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>4851503</x:v>
+        <x:v>-47306904</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>-13964855</x:v>
+        <x:v>-12182123</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>71550617</x:v>
+        <x:v>88994664</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>-241465928</x:v>
+        <x:v>-225947976</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>23331858</x:v>
+        <x:v>25245975</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>-28738629</x:v>
+        <x:v>-30216171</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>186918934</x:v>
+        <x:v>214857198</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>-3172504</x:v>
+        <x:v>-52943792</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>205776</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>-13784715</x:v>
+        <x:v>-12954175</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>68245144</x:v>
+        <x:v>83532711</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>-232423080</x:v>
+        <x:v>-231567696</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>23761938</x:v>
+        <x:v>25250789</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>-25398764</x:v>
+        <x:v>-32384255</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>181949064</x:v>
+        <x:v>204791304</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>-16462529</x:v>
+        <x:v>-46437504</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>-11547112</x:v>
+        <x:v>-13087581</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>76618485</x:v>
+        <x:v>93190641</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>-232591080</x:v>
+        <x:v>-226815840</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-07-07 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>24250814</x:v>
+        <x:v>24835462</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>-25561350</x:v>
+        <x:v>-33846190</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>197422800</x:v>
+        <x:v>220622358</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>-27386536</x:v>
+        <x:v>-64312504</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>-132480</x:v>
+        <x:v>-125512</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>-10432404</x:v>
+        <x:v>-13200534</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>74315122</x:v>
+        <x:v>84400622</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>-236239080</x:v>
+        <x:v>-230263992</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>24439277</x:v>
+        <x:v>25041841</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>-34966677</x:v>
+        <x:v>-33714183</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>210009024</x:v>
+        <x:v>244066944</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-6328528</x:v>
+        <x:v>-81496676</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>-300480</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>-11631702</x:v>
+        <x:v>-13499487</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>74240004</x:v>
+        <x:v>90729670</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>-251670048</x:v>
+        <x:v>-228066648</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-21 00:00:00</x:v>
+        <x:v>2026-07-05 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>24419314</x:v>
+        <x:v>25523080</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>-38814505</x:v>
+        <x:v>-24763307</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>201658687</x:v>
+        <x:v>228033880</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>3315496</x:v>
+        <x:v>-41868296</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>-17480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>-12628906</x:v>
+        <x:v>-10904998</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>72267310</x:v>
+        <x:v>66780616</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>-255321000</x:v>
+        <x:v>-228166848</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-20 00:00:00</x:v>
+        <x:v>2026-07-04 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>24167967</x:v>
+        <x:v>26561428</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>-41178683</x:v>
+        <x:v>-24499292</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>187535080</x:v>
+        <x:v>228033892</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>27296788</x:v>
+        <x:v>-77903608</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>-13067997</x:v>
+        <x:v>-10266910</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>76180957</x:v>
+        <x:v>66654574</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>-250250664</x:v>
+        <x:v>-228166848</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-19 00:00:00</x:v>
+        <x:v>2026-07-03 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>24111603</x:v>
+        <x:v>26227592</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>-41462266</x:v>
+        <x:v>-31098834</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>199724072</x:v>
+        <x:v>205697964</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>6684496</x:v>
+        <x:v>-40289976</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>-15357840</x:v>
+        <x:v>-12294160</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>68987301</x:v>
+        <x:v>89421024</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>-255305496</x:v>
+        <x:v>-236418360</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-18 00:00:00</x:v>
+        <x:v>2026-07-02 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>24040203</x:v>
+        <x:v>25783145</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>-42857107</x:v>
+        <x:v>-32074629</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>246520695</x:v>
+        <x:v>203031864</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>-24690504</x:v>
+        <x:v>-29715600</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>82488</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>-13077046</x:v>
+        <x:v>-12697456</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>71374646</x:v>
+        <x:v>83940136</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>-255312120</x:v>
+        <x:v>-237451416</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>24661575</x:v>
+        <x:v>25651316</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>-36676876</x:v>
+        <x:v>-35480136</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>248335527</x:v>
+        <x:v>193138661</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>-36881504</x:v>
+        <x:v>-47129600</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>-229512</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>-10991400</x:v>
+        <x:v>-13212997</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>66939968</x:v>
+        <x:v>81944639</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>-255302952</x:v>
+        <x:v>-196938432</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>24943142</x:v>
+        <x:v>25059772</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>-36721952</x:v>
+        <x:v>-47407579</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>248335503</x:v>
+        <x:v>189864138</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>-40382528</x:v>
+        <x:v>-34178864</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>-108480</x:v>
+        <x:v>-385512</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>-10600245</x:v>
+        <x:v>-12437932</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>65811229</x:v>
+        <x:v>76765204</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>-255302952</x:v>
+        <x:v>-199406232</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>