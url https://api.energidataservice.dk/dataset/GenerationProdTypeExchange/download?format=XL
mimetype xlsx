--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R309760bdcee64c68b16dc5661433a819"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R52d60a22e8c742afa1b11c1feec4896f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R309760bdcee64c68b16dc5661433a819" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52d60a22e8c742afa1b11c1feec4896f" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:W101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -239,7127 +239,7127 @@
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>ExchangeGreatBelt</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>ExchangeGermany</x:v>
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>ExchangeSweden</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>ExchangeNorway</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>ExchangeNetherlands</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>ExchangeGreatBritain</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>3708.933324</x:v>
+        <x:v>3069.530618</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>161.584592</x:v>
+        <x:v>11.579647</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>308.401666</x:v>
+        <x:v>113.810349</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>1599.333781</x:v>
+        <x:v>2625.952554</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>68.281680</x:v>
+        <x:v>194.740908</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>72.264859</x:v>
+        <x:v>35.324289</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>69.201290</x:v>
+        <x:v>53.417916</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>26.692314</x:v>
+        <x:v>17.005164</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>4.866106</x:v>
+        <x:v>2.389850</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>0.026932</x:v>
+        <x:v>0.033457</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>-418.398183</x:v>
+        <x:v>-43.486575</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>2781.078981</x:v>
+        <x:v>623.062222</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>-287.950000</x:v>
+        <x:v>0.750000</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>-1284.600000</x:v>
+        <x:v>-323.660714</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
-        <x:v>608.149306</x:v>
+        <x:v>122.528787</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-363.917236</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>15.420039</x:v>
+        <x:v>7.914809</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>2060.244041</x:v>
+        <x:v>1732.528383</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>65.792820</x:v>
+        <x:v>26.220687</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>37.955079</x:v>
+        <x:v>27.953105</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>709.215202</x:v>
+        <x:v>1065.154327</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>18.897730</x:v>
+        <x:v>116.161445</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>17.881485</x:v>
+        <x:v>40.899387</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>153.671471</x:v>
+        <x:v>250.722797</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>11.810629</x:v>
+        <x:v>23.093636</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>7.399082</x:v>
+        <x:v>6.840273</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>417.975949</x:v>
+        <x:v>43.516530</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>-83.588118</x:v>
+        <x:v>234.277476</x:v>
       </x:c>
       <x:c r="S3" t="n" s="2">
-        <x:v>703.232712</x:v>
+        <x:v>-102.311280</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W3" t="n" s="2">
-        <x:v>60.158968</x:v>
+        <x:v>62.568930</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>3635.203246</x:v>
+        <x:v>3099.093338</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>373.275063</x:v>
+        <x:v>13.770008</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>181.398951</x:v>
+        <x:v>91.650901</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1587.004826</x:v>
+        <x:v>2568.869911</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>74.374974</x:v>
+        <x:v>198.351085</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>74.142747</x:v>
+        <x:v>39.119330</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>70.484062</x:v>
+        <x:v>56.088590</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>31.369090</x:v>
+        <x:v>18.396488</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>0.772755</x:v>
+        <x:v>2.415643</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>0.026491</x:v>
+        <x:v>0.042951</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>98.673081</x:v>
+        <x:v>-227.334802</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>2001.050327</x:v>
+        <x:v>2736.966003</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>50.783333</x:v>
+        <x:v>4.283333</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>-1319.200000</x:v>
+        <x:v>-1268.933333</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>411.047547</x:v>
+        <x:v>321.076174</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.668945</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>14.235523</x:v>
+        <x:v>8.503468</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>2045.491212</x:v>
+        <x:v>2231.608114</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>105.584619</x:v>
+        <x:v>32.800646</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>22.102102</x:v>
+        <x:v>18.810460</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>825.430289</x:v>
+        <x:v>1048.337763</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>23.394395</x:v>
+        <x:v>111.970490</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>20.364561</x:v>
+        <x:v>35.252910</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>169.665110</x:v>
+        <x:v>217.637921</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>13.299744</x:v>
+        <x:v>20.029482</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>3.518469</x:v>
+        <x:v>5.930735</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>-98.918039</x:v>
+        <x:v>227.320052</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>57.988726</x:v>
+        <x:v>935.189959</x:v>
       </x:c>
       <x:c r="S5" t="n" s="2">
-        <x:v>903.061236</x:v>
+        <x:v>-421.672304</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W5" t="n" s="2">
-        <x:v>54.261898</x:v>
+        <x:v>56.915925</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>2733.940905</x:v>
+        <x:v>2875.114287</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>263.955760</x:v>
+        <x:v>12.108199</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>133.330637</x:v>
+        <x:v>64.153207</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>1158.576701</x:v>
+        <x:v>2588.308875</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>152.849723</x:v>
+        <x:v>210.566833</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>87.112081</x:v>
+        <x:v>46.134000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>70.908301</x:v>
+        <x:v>55.123889</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>29.023592</x:v>
+        <x:v>21.244261</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>1.307412</x:v>
+        <x:v>2.458425</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>0.030097</x:v>
+        <x:v>0.032527</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>496.827166</x:v>
+        <x:v>-199.287183</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>578.900475</x:v>
+        <x:v>2352.620296</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
-        <x:v>65.583333</x:v>
+        <x:v>19.891667</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
-        <x:v>-501.866667</x:v>
+        <x:v>-1354.233333</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>197.402295</x:v>
+        <x:v>511.661571</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.668945</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>17.583237</x:v>
+        <x:v>9.066966</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>1851.279009</x:v>
+        <x:v>2171.903733</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>221.183725</x:v>
+        <x:v>28.461348</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>24.167361</x:v>
+        <x:v>13.450650</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>628.495602</x:v>
+        <x:v>1037.839663</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>22.931416</x:v>
+        <x:v>119.220252</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>16.848664</x:v>
+        <x:v>35.386252</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>148.936999</x:v>
+        <x:v>216.913912</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>9.927245</x:v>
+        <x:v>20.197934</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>2.953672</x:v>
+        <x:v>6.023219</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>-496.796651</x:v>
+        <x:v>199.183795</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>76.212761</x:v>
+        <x:v>724.118914</x:v>
       </x:c>
       <x:c r="S7" t="n" s="2">
-        <x:v>1196.418215</x:v>
+        <x:v>-228.892208</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W7" t="n" s="2">
-        <x:v>51.935344</x:v>
+        <x:v>57.199503</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>2504.810005</x:v>
+        <x:v>2717.964524</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>206.099927</x:v>
+        <x:v>7.359769</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>129.951348</x:v>
+        <x:v>55.895699</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>763.244986</x:v>
+        <x:v>2482.164774</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>364.472916</x:v>
+        <x:v>259.206038</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>60.269405</x:v>
+        <x:v>47.384056</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>68.872553</x:v>
+        <x:v>56.543871</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>21.873611</x:v>
+        <x:v>21.195466</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>3.478436</x:v>
+        <x:v>2.926513</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>0.156760</x:v>
+        <x:v>0.042327</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>360.186955</x:v>
+        <x:v>130.750157</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>-548.694913</x:v>
+        <x:v>2264.393924</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>291.000000</x:v>
+        <x:v>4.208333</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>404.313466</x:v>
+        <x:v>-990.175000</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>379.584554</x:v>
+        <x:v>-168.262460</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.668945</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>19.857730</x:v>
+        <x:v>9.386400</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>1722.627950</x:v>
+        <x:v>2101.532570</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>227.128876</x:v>
+        <x:v>9.477218</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>30.154869</x:v>
+        <x:v>15.372653</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>452.253004</x:v>
+        <x:v>1032.075630</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>28.905845</x:v>
+        <x:v>177.224336</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>16.750692</x:v>
+        <x:v>36.941610</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>149.121799</x:v>
+        <x:v>222.329367</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>9.936093</x:v>
+        <x:v>23.684011</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>2.940867</x:v>
+        <x:v>6.576987</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>-360.133006</x:v>
+        <x:v>-130.740733</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>-16.621430</x:v>
+        <x:v>446.264927</x:v>
       </x:c>
       <x:c r="S9" t="n" s="2">
-        <x:v>1182.190340</x:v>
+        <x:v>262.326563</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W9" t="n" s="2">
-        <x:v>60.966421</x:v>
+        <x:v>57.525222</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>2359.204608</x:v>
+        <x:v>2664.836576</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>252.461610</x:v>
+        <x:v>14.823763</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>154.621295</x:v>
+        <x:v>59.822428</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>438.563746</x:v>
+        <x:v>2136.292631</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>439.146786</x:v>
+        <x:v>356.363279</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>45.788738</x:v>
+        <x:v>28.107324</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>69.446722</x:v>
+        <x:v>55.514036</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>107.169817</x:v>
+        <x:v>28.741240</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>3.990748</x:v>
+        <x:v>3.991496</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>0.285378</x:v>
+        <x:v>0.042195</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>382.362262</x:v>
+        <x:v>63.805276</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>-1841.160655</x:v>
+        <x:v>1988.345981</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>321.033333</x:v>
+        <x:v>5.658333</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>1296.923303</x:v>
+        <x:v>-58.760793</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>688.571525</x:v>
+        <x:v>-563.795725</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1454.114886</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>40.391965</x:v>
+        <x:v>11.188724</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>1546.426630</x:v>
+        <x:v>1973.298176</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>280.252988</x:v>
+        <x:v>11.699941</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>27.337598</x:v>
+        <x:v>18.239422</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>265.027514</x:v>
+        <x:v>904.301231</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>27.769342</x:v>
+        <x:v>259.126490</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>15.690269</x:v>
+        <x:v>34.394947</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>137.676895</x:v>
+        <x:v>207.357086</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>23.914126</x:v>
+        <x:v>26.959964</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>21.547191</x:v>
+        <x:v>8.618837</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>-382.353400</x:v>
+        <x:v>-63.956219</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>7.120998</x:v>
+        <x:v>206.758977</x:v>
       </x:c>
       <x:c r="S11" t="n" s="2">
-        <x:v>1122.443108</x:v>
+        <x:v>359.797500</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W11" t="n" s="2">
-        <x:v>99.241517</x:v>
+        <x:v>58.084637</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>2125.525765</x:v>
+        <x:v>2617.648808</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>257.179526</x:v>
+        <x:v>17.575351</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>245.490302</x:v>
+        <x:v>66.645734</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>170.737927</x:v>
+        <x:v>1685.876808</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>438.750641</x:v>
+        <x:v>366.768212</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>33.448888</x:v>
+        <x:v>15.851624</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>76.620364</x:v>
+        <x:v>53.746681</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>64.342613</x:v>
+        <x:v>11.927189</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>4.052252</x:v>
+        <x:v>4.162573</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>0.283747</x:v>
+        <x:v>0.042008</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>491.521510</x:v>
+        <x:v>88.171319</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>-2313.058466</x:v>
+        <x:v>1427.067490</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>351.033333</x:v>
+        <x:v>133.891667</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>1625.960144</x:v>
+        <x:v>702.233315</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
-        <x:v>679.162984</x:v>
+        <x:v>-590.172863</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1366.138300</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>36.912692</x:v>
+        <x:v>10.806681</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>1328.699721</x:v>
+        <x:v>1975.672203</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>328.283715</x:v>
+        <x:v>20.327299</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>43.551533</x:v>
+        <x:v>18.827965</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>104.113463</x:v>
+        <x:v>816.730924</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>23.339542</x:v>
+        <x:v>267.165865</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>11.021434</x:v>
+        <x:v>37.421043</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>112.308159</x:v>
+        <x:v>230.259457</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>13.713421</x:v>
+        <x:v>21.290923</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>1.923728</x:v>
+        <x:v>7.207950</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>-491.582020</x:v>
+        <x:v>-88.148317</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>-45.562485</x:v>
+        <x:v>380.028584</x:v>
       </x:c>
       <x:c r="S13" t="n" s="2">
-        <x:v>1227.589231</x:v>
+        <x:v>264.560510</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W13" t="n" s="2">
-        <x:v>69.494536</x:v>
+        <x:v>63.504603</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>1922.718771</x:v>
+        <x:v>2545.840626</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>375.584846</x:v>
+        <x:v>32.865239</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>346.762506</x:v>
+        <x:v>75.647733</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>39.360149</x:v>
+        <x:v>1060.072949</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>427.302090</x:v>
+        <x:v>376.020742</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>35.026054</x:v>
+        <x:v>25.814316</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>77.008569</x:v>
+        <x:v>53.054275</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>12.764238</x:v>
+        <x:v>51.224964</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>4.017576</x:v>
+        <x:v>4.180646</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>0.154369</x:v>
+        <x:v>0.053943</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>497.300622</x:v>
+        <x:v>5.296253</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>-2746.093490</x:v>
+        <x:v>-14.903178</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>689.491667</x:v>
+        <x:v>422.750000</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>1480.653923</x:v>
+        <x:v>1281.145278</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>683.385652</x:v>
+        <x:v>-373.534237</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-453.848297</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>24.419341</x:v>
+        <x:v>21.599801</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>1150.422114</x:v>
+        <x:v>1741.701464</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>409.701492</x:v>
+        <x:v>47.673080</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>47.622333</x:v>
+        <x:v>16.803824</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>26.222979</x:v>
+        <x:v>540.412417</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>19.854378</x:v>
+        <x:v>265.429580</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>6.724823</x:v>
+        <x:v>29.511384</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>90.880573</x:v>
+        <x:v>182.836132</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>4.160135</x:v>
+        <x:v>27.662692</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>1.334909</x:v>
+        <x:v>5.927095</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>-497.271270</x:v>
+        <x:v>-5.573796</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>-163.234654</x:v>
+        <x:v>320.211676</x:v>
       </x:c>
       <x:c r="S15" t="n" s="2">
-        <x:v>1204.426416</x:v>
+        <x:v>310.807381</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W15" t="n" s="2">
-        <x:v>55.365230</x:v>
+        <x:v>68.060973</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>1884.808220</x:v>
+        <x:v>2436.856638</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>498.852928</x:v>
+        <x:v>44.818608</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>398.447120</x:v>
+        <x:v>92.789812</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.403085</x:v>
+        <x:v>536.862667</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>417.383149</x:v>
+        <x:v>374.590876</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>33.188259</x:v>
+        <x:v>28.460603</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>77.315240</x:v>
+        <x:v>55.516150</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>12.678255</x:v>
+        <x:v>16.764657</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>3.983348</x:v>
+        <x:v>4.179938</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>0.032605</x:v>
+        <x:v>0.039762</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>448.199386</x:v>
+        <x:v>35.253077</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>-2963.542853</x:v>
+        <x:v>-974.005203</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
-        <x:v>714.050000</x:v>
+        <x:v>708.541667</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
-        <x:v>1604.403947</x:v>
+        <x:v>1224.689242</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
-        <x:v>639.413752</x:v>
+        <x:v>44.186249</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>244.168533</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
-        <x:v>22.341695</x:v>
+        <x:v>22.775445</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>1113.970699</x:v>
+        <x:v>1520.063364</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>459.031880</x:v>
+        <x:v>98.147682</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>58.412254</x:v>
+        <x:v>22.761143</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.691741</x:v>
+        <x:v>261.930145</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>17.436239</x:v>
+        <x:v>239.759496</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>6.664613</x:v>
+        <x:v>16.774300</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>83.378290</x:v>
+        <x:v>112.067988</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>3.524389</x:v>
+        <x:v>10.547193</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>1.150616</x:v>
+        <x:v>4.006022</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>-448.230109</x:v>
+        <x:v>-35.228553</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>-166.308122</x:v>
+        <x:v>426.226903</x:v>
       </x:c>
       <x:c r="S17" t="n" s="2">
-        <x:v>1098.218909</x:v>
+        <x:v>363.071045</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W17" t="n" s="2">
-        <x:v>48.837249</x:v>
+        <x:v>59.231376</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>1914.356914</x:v>
+        <x:v>2254.903011</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>542.291677</x:v>
+        <x:v>69.283670</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>434.438812</x:v>
+        <x:v>118.151135</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>0.132794</x:v>
+        <x:v>210.141083</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>424.512926</x:v>
+        <x:v>379.304027</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>35.672276</x:v>
+        <x:v>30.836171</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>76.987821</x:v>
+        <x:v>55.436458</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>13.348298</x:v>
+        <x:v>21.713676</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>4.048655</x:v>
+        <x:v>4.188528</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>0.031764</x:v>
+        <x:v>0.041753</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>468.503095</x:v>
+        <x:v>-82.051010</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>-2977.424499</x:v>
+        <x:v>-1623.004024</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
-        <x:v>686.925000</x:v>
+        <x:v>707.958333</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
-        <x:v>1578.475848</x:v>
+        <x:v>1364.211568</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
-        <x:v>626.412444</x:v>
+        <x:v>-282.548813</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1281.240454</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
-        <x:v>21.160268</x:v>
+        <x:v>31.315354</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>1142.602638</x:v>
+        <x:v>1290.052256</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>528.598697</x:v>
+        <x:v>115.016271</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>72.228455</x:v>
+        <x:v>28.252049</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>109.138356</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>15.118306</x:v>
+        <x:v>259.898836</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>6.332861</x:v>
+        <x:v>14.897112</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>80.668621</x:v>
+        <x:v>102.655086</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>3.336079</x:v>
+        <x:v>10.270914</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>1.086818</x:v>
+        <x:v>3.782638</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>-468.469709</x:v>
+        <x:v>81.968111</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>-149.276219</x:v>
+        <x:v>174.049248</x:v>
       </x:c>
       <x:c r="S19" t="n" s="2">
-        <x:v>1052.978729</x:v>
+        <x:v>390.123633</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W19" t="n" s="2">
-        <x:v>42.130425</x:v>
+        <x:v>65.093268</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>1990.036089</x:v>
+        <x:v>2069.347059</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>573.898800</x:v>
+        <x:v>88.350915</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>470.890312</x:v>
+        <x:v>184.251563</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.787898</x:v>
+        <x:v>47.781053</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>414.401359</x:v>
+        <x:v>388.029783</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>42.235959</x:v>
+        <x:v>36.397700</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>78.362608</x:v>
+        <x:v>56.272986</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>14.560627</x:v>
+        <x:v>17.900021</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>3.957794</x:v>
+        <x:v>4.237926</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>0.031971</x:v>
+        <x:v>0.041828</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>569.687556</x:v>
+        <x:v>54.745757</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>-3067.622676</x:v>
+        <x:v>-854.474388</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>713.041667</x:v>
+        <x:v>431.541667</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>1554.503880</x:v>
+        <x:v>1268.126499</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>621.298335</x:v>
+        <x:v>-471.109297</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>817.253044</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>20.896467</x:v>
+        <x:v>32.875989</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>1184.007013</x:v>
+        <x:v>1163.575363</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>653.933857</x:v>
+        <x:v>171.183545</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>76.617496</x:v>
+        <x:v>35.957869</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>29.697708</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>18.636186</x:v>
+        <x:v>249.983354</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>5.355172</x:v>
+        <x:v>11.889019</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>81.006572</x:v>
+        <x:v>84.507861</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>3.415810</x:v>
+        <x:v>7.689032</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>1.111133</x:v>
+        <x:v>3.176511</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>-569.711491</x:v>
+        <x:v>-54.694894</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>-128.852792</x:v>
+        <x:v>-500.203340</x:v>
       </x:c>
       <x:c r="S21" t="n" s="2">
-        <x:v>1042.495069</x:v>
+        <x:v>1124.388698</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W21" t="n" s="2">
-        <x:v>35.638301</x:v>
+        <x:v>58.282439</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>2037.008676</x:v>
+        <x:v>2055.706343</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>621.546184</x:v>
+        <x:v>123.202490</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>487.912018</x:v>
+        <x:v>217.065808</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>1.095009</x:v>
+        <x:v>3.246470</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>433.436184</x:v>
+        <x:v>381.032133</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>54.862430</x:v>
+        <x:v>31.300551</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>77.632542</x:v>
+        <x:v>55.537268</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>17.503486</x:v>
+        <x:v>16.402234</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>4.075224</x:v>
+        <x:v>4.199459</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>0.031631</x:v>
+        <x:v>0.041994</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>589.863305</x:v>
+        <x:v>61.807451</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>-3120.303525</x:v>
+        <x:v>-1242.556953</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>713.983333</x:v>
+        <x:v>143.325000</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>1491.587152</x:v>
+        <x:v>1342.612004</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
-        <x:v>663.783704</x:v>
+        <x:v>455.145593</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>463.344842</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>20.259488</x:v>
+        <x:v>31.677235</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>1230.136829</x:v>
+        <x:v>1138.952508</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>696.502356</x:v>
+        <x:v>260.365187</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>106.096444</x:v>
+        <x:v>46.652194</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.713983</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>19.393933</x:v>
+        <x:v>250.129791</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>5.642821</x:v>
+        <x:v>10.769382</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>82.018563</x:v>
+        <x:v>76.332408</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>3.556046</x:v>
+        <x:v>7.078084</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>1.155684</x:v>
+        <x:v>3.022079</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>-589.863305</x:v>
+        <x:v>-61.738422</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>-126.329603</x:v>
+        <x:v>-592.100750</x:v>
       </x:c>
       <x:c r="S23" t="n" s="2">
-        <x:v>1031.963890</x:v>
+        <x:v>1137.728574</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W23" t="n" s="2">
-        <x:v>33.183416</x:v>
+        <x:v>47.990103</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>2038.338093</x:v>
+        <x:v>2128.301972</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>667.075101</x:v>
+        <x:v>124.122226</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>537.401156</x:v>
+        <x:v>266.800267</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>1.088109</x:v>
+        <x:v>2.150780</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>430.184261</x:v>
+        <x:v>393.963072</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>45.732483</x:v>
+        <x:v>31.017363</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>77.456916</x:v>
+        <x:v>55.988242</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>15.733673</x:v>
+        <x:v>37.415864</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>4.095734</x:v>
+        <x:v>4.200909</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>0.108226</x:v>
+        <x:v>0.041414</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>562.802672</x:v>
+        <x:v>-55.473674</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>-3215.358135</x:v>
+        <x:v>-345.008785</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>692.641667</x:v>
+        <x:v>6.583333</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>1541.695050</x:v>
+        <x:v>1380.672237</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>677.681179</x:v>
+        <x:v>-128.801862</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>354.630586</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>18.929153</x:v>
+        <x:v>36.290567</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>1275.099973</x:v>
+        <x:v>1209.037030</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>711.645155</x:v>
+        <x:v>269.891357</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>126.599488</x:v>
+        <x:v>56.288486</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.214341</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>19.122382</x:v>
+        <x:v>246.011023</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>5.303888</x:v>
+        <x:v>11.891356</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>80.424172</x:v>
+        <x:v>82.269003</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>3.377827</x:v>
+        <x:v>9.337887</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>1.105722</x:v>
+        <x:v>3.163226</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>-562.756887</x:v>
+        <x:v>55.424329</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>-105.547784</x:v>
+        <x:v>-634.467231</x:v>
       </x:c>
       <x:c r="S25" t="n" s="2">
-        <x:v>995.826010</x:v>
+        <x:v>1109.013253</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W25" t="n" s="2">
-        <x:v>31.368084</x:v>
+        <x:v>50.411009</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>2094.144101</x:v>
+        <x:v>2231.578048</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>658.665847</x:v>
+        <x:v>167.107602</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>567.985885</x:v>
+        <x:v>296.438377</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>1.075704</x:v>
+        <x:v>2.481630</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>433.318139</x:v>
+        <x:v>416.153521</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>48.660349</x:v>
+        <x:v>40.414799</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>78.532862</x:v>
+        <x:v>56.493404</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>31.393220</x:v>
+        <x:v>22.310562</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>4.087469</x:v>
+        <x:v>4.235277</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>0.235722</x:v>
+        <x:v>0.041864</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>560.282495</x:v>
+        <x:v>15.179386</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>-2801.221772</x:v>
+        <x:v>28.595670</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>713.641667</x:v>
+        <x:v>62.500000</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>1631.115617</x:v>
+        <x:v>1375.582729</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
-        <x:v>166.370897</x:v>
+        <x:v>-250.020449</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-5.936323</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>21.399864</x:v>
+        <x:v>28.591309</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>1281.828951</x:v>
+        <x:v>1235.391001</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>736.208810</x:v>
+        <x:v>277.717228</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>120.219445</x:v>
+        <x:v>65.336409</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>36.631563</x:v>
+        <x:v>256.198309</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>5.825552</x:v>
+        <x:v>11.161963</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>80.579361</x:v>
+        <x:v>76.607825</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>3.390920</x:v>
+        <x:v>7.148512</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>1.199329</x:v>
+        <x:v>3.104495</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>-560.287041</x:v>
+        <x:v>-15.203244</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>-104.905955</x:v>
+        <x:v>-621.065132</x:v>
       </x:c>
       <x:c r="S27" t="n" s="2">
-        <x:v>962.966968</x:v>
+        <x:v>1174.384635</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W27" t="n" s="2">
-        <x:v>30.321381</x:v>
+        <x:v>45.196549</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>2119.929284</x:v>
+        <x:v>2315.986164</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>613.980213</x:v>
+        <x:v>211.366385</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>547.159781</x:v>
+        <x:v>329.581707</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0.435181</x:v>
+        <x:v>2.944722</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>469.879374</x:v>
+        <x:v>428.924095</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>51.752778</x:v>
+        <x:v>56.454499</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>77.747603</x:v>
+        <x:v>56.652728</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>46.861795</x:v>
+        <x:v>32.864026</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>4.118513</x:v>
+        <x:v>4.209847</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>0.261758</x:v>
+        <x:v>0.070993</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>566.966972</x:v>
+        <x:v>44.924234</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>-2549.528844</x:v>
+        <x:v>-338.370399</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>705.983333</x:v>
+        <x:v>341.675000</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>1631.426001</x:v>
+        <x:v>1380.214512</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>-47.115175</x:v>
+        <x:v>-249.836500</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>14.310315</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>23.953722</x:v>
+        <x:v>28.852106</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>1372.708509</x:v>
+        <x:v>1247.058414</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>752.992055</x:v>
+        <x:v>309.963159</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>150.733876</x:v>
+        <x:v>74.958033</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.028232</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>47.903242</x:v>
+        <x:v>253.938324</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>6.651652</x:v>
+        <x:v>11.165526</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>83.092890</x:v>
+        <x:v>76.344357</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>3.582709</x:v>
+        <x:v>8.202516</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>1.409400</x:v>
+        <x:v>3.086105</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>-566.966972</x:v>
+        <x:v>-44.924234</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>-146.252320</x:v>
+        <x:v>-589.789625</x:v>
       </x:c>
       <x:c r="S29" t="n" s="2">
-        <x:v>1039.533745</x:v>
+        <x:v>1144.114253</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W29" t="n" s="2">
-        <x:v>29.456101</x:v>
+        <x:v>43.122691</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>2074.818357</x:v>
+        <x:v>2294.611575</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>634.760402</x:v>
+        <x:v>216.676283</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>554.402646</x:v>
+        <x:v>345.691641</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>21.241312</x:v>
+        <x:v>2.417770</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>488.890461</x:v>
+        <x:v>473.023685</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>57.374407</x:v>
+        <x:v>77.474418</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>78.373305</x:v>
+        <x:v>53.318965</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>69.438501</x:v>
+        <x:v>35.130971</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>4.134818</x:v>
+        <x:v>4.253491</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>0.286784</x:v>
+        <x:v>0.093679</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>554.537631</x:v>
+        <x:v>64.438108</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>-2939.745369</x:v>
+        <x:v>-283.243545</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>713.016667</x:v>
+        <x:v>391.791667</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>1631.448859</x:v>
+        <x:v>1376.652445</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
-        <x:v>206.657933</x:v>
+        <x:v>-443.518347</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-19.589657</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>26.755196</x:v>
+        <x:v>27.237762</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>1413.267455</x:v>
+        <x:v>1286.823396</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>757.166571</x:v>
+        <x:v>308.241806</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>179.552959</x:v>
+        <x:v>72.401519</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>5.164083</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>30.504478</x:v>
+        <x:v>257.727426</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>6.140785</x:v>
+        <x:v>11.121123</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>86.831934</x:v>
+        <x:v>75.748660</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>9.167078</x:v>
+        <x:v>7.215492</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>1.461366</x:v>
+        <x:v>3.131420</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>-554.537631</x:v>
+        <x:v>-64.510234</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>-173.002292</x:v>
+        <x:v>-529.429790</x:v>
       </x:c>
       <x:c r="S31" t="n" s="2">
-        <x:v>1064.818124</x:v>
+        <x:v>1145.175972</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W31" t="n" s="2">
-        <x:v>31.610070</x:v>
+        <x:v>42.382990</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>2047.515312</x:v>
+        <x:v>2289.731056</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>640.384635</x:v>
+        <x:v>193.053428</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>648.409205</x:v>
+        <x:v>382.206416</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>127.803716</x:v>
+        <x:v>2.109123</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>470.419527</x:v>
+        <x:v>548.691009</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>63.641866</x:v>
+        <x:v>108.300281</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>78.271805</x:v>
+        <x:v>47.884077</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>71.065754</x:v>
+        <x:v>44.073182</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>3.947496</x:v>
+        <x:v>4.230631</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>0.286791</x:v>
+        <x:v>0.100130</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>543.909891</x:v>
+        <x:v>335.090627</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>-2920.267505</x:v>
+        <x:v>526.890374</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>709.741667</x:v>
+        <x:v>196.375000</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>1631.593113</x:v>
+        <x:v>1341.636800</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
-        <x:v>-21.692649</x:v>
+        <x:v>-465.593397</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-975.316627</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>24.591582</x:v>
+        <x:v>26.767790</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>1450.071540</x:v>
+        <x:v>1329.249977</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>692.363854</x:v>
+        <x:v>258.516430</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>186.370418</x:v>
+        <x:v>82.969770</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>47.340607</x:v>
+        <x:v>0.094213</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>30.892112</x:v>
+        <x:v>250.894685</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>7.602366</x:v>
+        <x:v>10.314741</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>92.095359</x:v>
+        <x:v>77.337849</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>7.811826</x:v>
+        <x:v>7.024279</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>1.688286</x:v>
+        <x:v>3.057284</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>-544.026316</x:v>
+        <x:v>-335.138524</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>-178.264675</x:v>
+        <x:v>-222.929184</x:v>
       </x:c>
       <x:c r="S33" t="n" s="2">
-        <x:v>1106.197703</x:v>
+        <x:v>1197.108435</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W33" t="n" s="2">
-        <x:v>33.191778</x:v>
+        <x:v>45.363959</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>1945.572342</x:v>
+        <x:v>2347.896094</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>733.065648</x:v>
+        <x:v>192.758913</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>884.104769</x:v>
+        <x:v>388.057193</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>400.664479</x:v>
+        <x:v>3.242476</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>317.905806</x:v>
+        <x:v>571.134256</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>74.582969</x:v>
+        <x:v>133.595246</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>77.812804</x:v>
+        <x:v>48.503298</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>29.367187</x:v>
+        <x:v>54.106183</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>2.802346</x:v>
+        <x:v>4.237128</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>0.241793</x:v>
+        <x:v>0.131297</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>479.832111</x:v>
+        <x:v>269.849495</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>-2904.015454</x:v>
+        <x:v>481.352753</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>659.541667</x:v>
+        <x:v>190.975000</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>1387.952967</x:v>
+        <x:v>1281.057119</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>-198.286750</x:v>
+        <x:v>-463.219859</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-807.884404</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>14.905891</x:v>
+        <x:v>28.887459</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-25 19:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>1502.252768</x:v>
+        <x:v>1413.221095</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>596.178405</x:v>
+        <x:v>226.038878</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>208.434631</x:v>
+        <x:v>89.524197</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>153.431348</x:v>
+        <x:v>0.576420</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>34.609321</x:v>
+        <x:v>261.419870</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>10.927082</x:v>
+        <x:v>9.864151</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>113.842010</x:v>
+        <x:v>82.024040</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>6.448199</x:v>
+        <x:v>7.112441</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>2.218084</x:v>
+        <x:v>3.100132</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>-479.788412</x:v>
+        <x:v>-269.750480</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>-187.973327</x:v>
+        <x:v>-189.187575</x:v>
       </x:c>
       <x:c r="S35" t="n" s="2">
-        <x:v>1043.925425</x:v>
+        <x:v>1192.499021</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W35" t="n" s="2">
-        <x:v>37.756050</x:v>
+        <x:v>48.077489</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>1906.141200</x:v>
+        <x:v>2445.071916</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>821.677411</x:v>
+        <x:v>194.878998</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>1122.292977</x:v>
+        <x:v>348.938741</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>834.678710</x:v>
+        <x:v>55.277820</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>196.873051</x:v>
+        <x:v>573.867357</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>109.419145</x:v>
+        <x:v>135.638147</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>79.580818</x:v>
+        <x:v>46.821264</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>37.589892</x:v>
+        <x:v>59.760511</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>1.654475</x:v>
+        <x:v>4.243230</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>0.144241</x:v>
+        <x:v>0.132559</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>530.150465</x:v>
+        <x:v>112.676067</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>-2384.349837</x:v>
+        <x:v>-268.299958</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>616.383333</x:v>
+        <x:v>246.233333</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>417.855645</x:v>
+        <x:v>1260.112500</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
-        <x:v>-477.809128</x:v>
+        <x:v>-468.722786</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>143.514132</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>12.945020</x:v>
+        <x:v>29.502567</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-25 18:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>1557.223278</x:v>
+        <x:v>1457.241286</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>545.728780</x:v>
+        <x:v>221.682747</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>203.789935</x:v>
+        <x:v>84.963268</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>322.119466</x:v>
+        <x:v>23.279214</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>25.324534</x:v>
+        <x:v>270.096883</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>13.041005</x:v>
+        <x:v>11.401704</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>120.421704</x:v>
+        <x:v>84.073874</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>7.005370</x:v>
+        <x:v>8.504802</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>2.236451</x:v>
+        <x:v>3.208812</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>-530.053307</x:v>
+        <x:v>-112.646911</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>-203.754341</x:v>
+        <x:v>-179.009704</x:v>
       </x:c>
       <x:c r="S37" t="n" s="2">
-        <x:v>1051.363679</x:v>
+        <x:v>1041.686598</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W37" t="n" s="2">
-        <x:v>36.210052</x:v>
+        <x:v>47.932028</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>2274.322130</x:v>
+        <x:v>2507.801791</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>708.504237</x:v>
+        <x:v>173.577802</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>1169.328715</x:v>
+        <x:v>336.820590</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>1161.714590</x:v>
+        <x:v>227.688389</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>145.278014</x:v>
+        <x:v>528.524047</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>155.484458</x:v>
+        <x:v>84.715209</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>74.184131</x:v>
+        <x:v>44.664021</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>51.340957</x:v>
+        <x:v>71.885328</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>0.836833</x:v>
+        <x:v>4.198421</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>0.037344</x:v>
+        <x:v>0.156379</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>236.674007</x:v>
+        <x:v>-2.853985</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>-1283.926720</x:v>
+        <x:v>-616.760313</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
-        <x:v>293.716667</x:v>
+        <x:v>224.216667</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
-        <x:v>-437.604385</x:v>
+        <x:v>1370.451904</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
-        <x:v>-1.246720</x:v>
+        <x:v>-337.198830</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>397.716163</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
-        <x:v>12.705715</x:v>
+        <x:v>29.992308</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-25 17:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>1689.524389</x:v>
+        <x:v>1546.103227</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>294.474857</x:v>
+        <x:v>200.247794</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>189.148383</x:v>
+        <x:v>58.588918</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>496.270553</x:v>
+        <x:v>80.314372</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>16.350631</x:v>
+        <x:v>272.474614</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>12.821411</x:v>
+        <x:v>14.187478</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>121.153539</x:v>
+        <x:v>101.658307</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>8.493123</x:v>
+        <x:v>11.972705</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>2.202385</x:v>
+        <x:v>3.661104</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>-236.499227</x:v>
+        <x:v>2.807944</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>-128.795206</x:v>
+        <x:v>-281.169918</x:v>
       </x:c>
       <x:c r="S39" t="n" s="2">
-        <x:v>913.903938</x:v>
+        <x:v>1081.359910</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W39" t="n" s="2">
-        <x:v>39.994455</x:v>
+        <x:v>55.487993</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-07-09 17:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>2617.111357</x:v>
+        <x:v>2528.543476</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>73.030850</x:v>
+        <x:v>171.049971</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>966.635286</x:v>
+        <x:v>397.034425</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>862.284792</x:v>
+        <x:v>613.760108</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>128.211910</x:v>
+        <x:v>514.518474</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>138.398118</x:v>
+        <x:v>80.249980</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>69.726275</x:v>
+        <x:v>60.033127</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>44.034740</x:v>
+        <x:v>71.009738</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>1.851890</x:v>
+        <x:v>4.242475</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>0.029643</x:v>
+        <x:v>0.169328</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>-337.851736</x:v>
+        <x:v>299.474091</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>2421.835516</x:v>
+        <x:v>367.279754</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
-        <x:v>-514.208333</x:v>
+        <x:v>7.516667</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
-        <x:v>-1338.133333</x:v>
+        <x:v>1370.371971</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
-        <x:v>101.265740</x:v>
+        <x:v>-626.402346</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-801.764287</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
-        <x:v>17.171032</x:v>
+        <x:v>24.655300</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-07-09 17:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-25 16:00:00</x:v>
+        <x:v>2026-07-09 19:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>1655.216947</x:v>
+        <x:v>1669.747837</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>48.367159</x:v>
+        <x:v>254.994238</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>117.409080</x:v>
+        <x:v>50.958577</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>570.183497</x:v>
+        <x:v>239.799072</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>13.993103</x:v>
+        <x:v>267.313761</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>10.382814</x:v>
+        <x:v>20.485945</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>105.463219</x:v>
+        <x:v>139.705159</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>7.044506</x:v>
+        <x:v>14.960444</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>1.766564</x:v>
+        <x:v>4.662364</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>337.858515</x:v>
+        <x:v>-299.490951</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>199.965270</x:v>
+        <x:v>-267.673840</x:v>
       </x:c>
       <x:c r="S41" t="n" s="2">
-        <x:v>242.783220</x:v>
+        <x:v>1244.033067</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W41" t="n" s="2">
-        <x:v>45.342227</x:v>
+        <x:v>55.918212</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-25 13:00:00</x:v>
+        <x:v>2026-07-09 16:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>3017.023616</x:v>
+        <x:v>2597.958216</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>23.093122</x:v>
+        <x:v>280.496895</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>1019.426413</x:v>
+        <x:v>457.594137</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>936.059869</x:v>
+        <x:v>1180.425183</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>142.714845</x:v>
+        <x:v>430.310206</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>153.037858</x:v>
+        <x:v>74.582362</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>70.506387</x:v>
+        <x:v>60.122397</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>47.708836</x:v>
+        <x:v>32.942351</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>0.823224</x:v>
+        <x:v>4.148115</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>0.029857</x:v>
+        <x:v>0.110800</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>-463.625299</x:v>
+        <x:v>18.240424</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>3031.622363</x:v>
+        <x:v>-146.178013</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>-699.975000</x:v>
+        <x:v>4.608333</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>-1631.708333</x:v>
+        <x:v>1146.377013</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>387.309474</x:v>
+        <x:v>-260.449651</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-685.372337</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>16.683601</x:v>
+        <x:v>13.509686</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-25 13:00:00</x:v>
+        <x:v>2026-07-09 16:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-25 15:00:00</x:v>
+        <x:v>2026-07-09 18:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>1622.554888</x:v>
+        <x:v>1836.708322</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>30.511577</x:v>
+        <x:v>307.911332</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>107.503072</x:v>
+        <x:v>50.816776</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>649.879943</x:v>
+        <x:v>503.417185</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>12.391341</x:v>
+        <x:v>256.348519</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>9.624669</x:v>
+        <x:v>26.339141</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>94.733780</x:v>
+        <x:v>173.551846</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>6.438329</x:v>
+        <x:v>16.186066</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>1.482423</x:v>
+        <x:v>5.567101</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>463.712320</x:v>
+        <x:v>-18.223701</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>337.501754</x:v>
+        <x:v>231.752778</x:v>
       </x:c>
       <x:c r="S43" t="n" s="2">
-        <x:v>-91.224321</x:v>
+        <x:v>283.041279</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W43" t="n" s="2">
-        <x:v>39.136838</x:v>
+        <x:v>50.539388</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-25 12:00:00</x:v>
+        <x:v>2026-07-09 15:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-07-09 17:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>3504.721766</x:v>
+        <x:v>2576.895374</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>25.483587</x:v>
+        <x:v>390.181291</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>877.794437</x:v>
+        <x:v>516.959371</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>966.616787</x:v>
+        <x:v>1759.054443</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>164.396809</x:v>
+        <x:v>382.792237</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>176.916460</x:v>
+        <x:v>113.000525</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>71.261499</x:v>
+        <x:v>63.227943</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>54.936634</x:v>
+        <x:v>40.305858</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>0.860387</x:v>
+        <x:v>3.645966</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>0.029728</x:v>
+        <x:v>0.031984</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>-463.541531</x:v>
+        <x:v>73.484437</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>3204.869195</x:v>
+        <x:v>657.466676</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>-714.183333</x:v>
+        <x:v>86.933333</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>-1512.658333</x:v>
+        <x:v>276.085690</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
-        <x:v>651.939440</x:v>
+        <x:v>-348.423433</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1437.850948</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>18.331292</x:v>
+        <x:v>11.524634</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-25 12:00:00</x:v>
+        <x:v>2026-07-09 15:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-25 14:00:00</x:v>
+        <x:v>2026-07-09 17:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>1660.410388</x:v>
+        <x:v>1928.801677</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>28.303737</x:v>
+        <x:v>294.799082</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>88.485051</x:v>
+        <x:v>52.308148</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>695.487327</x:v>
+        <x:v>767.659094</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>12.010853</x:v>
+        <x:v>194.231955</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>8.603598</x:v>
+        <x:v>32.080667</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>95.338017</x:v>
+        <x:v>209.960678</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>6.629769</x:v>
+        <x:v>18.376403</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>1.522891</x:v>
+        <x:v>6.201207</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>463.522396</x:v>
+        <x:v>-73.473202</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>363.709036</x:v>
+        <x:v>498.695455</x:v>
       </x:c>
       <x:c r="S45" t="n" s="2">
-        <x:v>-103.202289</x:v>
+        <x:v>-72.037811</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W45" t="n" s="2">
-        <x:v>38.498639</x:v>
+        <x:v>51.402003</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-25 11:00:00</x:v>
+        <x:v>2026-07-09 14:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-25 13:00:00</x:v>
+        <x:v>2026-07-09 16:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>3331.795676</x:v>
+        <x:v>2650.605184</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>25.183777</x:v>
+        <x:v>445.302589</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>772.891810</x:v>
+        <x:v>470.221130</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>985.328264</x:v>
+        <x:v>2258.906245</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>153.011310</x:v>
+        <x:v>300.738526</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>163.858955</x:v>
+        <x:v>140.224491</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>70.690294</x:v>
+        <x:v>64.605469</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>51.065491</x:v>
+        <x:v>49.468898</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>0.831753</x:v>
+        <x:v>2.655547</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>0.029959</x:v>
+        <x:v>0.032202</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>-438.825222</x:v>
+        <x:v>261.737839</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>3248.609644</x:v>
+        <x:v>871.147395</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>-714.566667</x:v>
+        <x:v>366.291667</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>-1572.425000</x:v>
+        <x:v>-760.308333</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>586.111310</x:v>
+        <x:v>-364.443520</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.974961</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>18.513988</x:v>
+        <x:v>10.973255</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-25 11:00:00</x:v>
+        <x:v>2026-07-09 14:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-25 13:00:00</x:v>
+        <x:v>2026-07-09 16:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>1721.986576</x:v>
+        <x:v>2010.771867</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>15.719627</x:v>
+        <x:v>281.497418</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>71.165732</x:v>
+        <x:v>57.826229</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>727.083524</x:v>
+        <x:v>965.444079</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>12.640571</x:v>
+        <x:v>131.373999</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>9.815493</x:v>
+        <x:v>34.886354</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>98.893226</x:v>
+        <x:v>232.320583</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>6.742920</x:v>
+        <x:v>21.004109</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>1.574622</x:v>
+        <x:v>6.385496</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>438.767215</x:v>
+        <x:v>-261.797463</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>363.948949</x:v>
+        <x:v>495.631378</x:v>
       </x:c>
       <x:c r="S47" t="n" s="2">
-        <x:v>-24.365304</x:v>
+        <x:v>46.199685</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W47" t="n" s="2">
-        <x:v>39.502672</x:v>
+        <x:v>51.721098</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-25 10:00:00</x:v>
+        <x:v>2026-07-09 13:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-25 12:00:00</x:v>
+        <x:v>2026-07-09 15:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>2955.370622</x:v>
+        <x:v>2963.465175</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>47.653075</x:v>
+        <x:v>403.628227</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>710.771353</x:v>
+        <x:v>375.263035</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>1018.346795</x:v>
+        <x:v>2569.047778</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>53.474950</x:v>
+        <x:v>305.986317</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>51.559148</x:v>
+        <x:v>153.512316</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>64.826501</x:v>
+        <x:v>62.583694</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>17.312724</x:v>
+        <x:v>53.557250</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>0.703003</x:v>
+        <x:v>2.601908</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>0.030298</x:v>
+        <x:v>0.032571</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>-458.722782</x:v>
+        <x:v>314.198026</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>3202.628944</x:v>
+        <x:v>1457.506087</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>-704.250000</x:v>
+        <x:v>614.025000</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>-1629.758333</x:v>
+        <x:v>-1341.916667</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>580.794948</x:v>
+        <x:v>-550.560370</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1456.000000</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>13.607542</x:v>
+        <x:v>10.492543</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-25 10:00:00</x:v>
+        <x:v>2026-07-09 13:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-25 12:00:00</x:v>
+        <x:v>2026-07-09 15:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>1712.085511</x:v>
+        <x:v>2081.866533</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>3.321618</x:v>
+        <x:v>250.221910</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>49.820570</x:v>
+        <x:v>61.859828</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>746.808026</x:v>
+        <x:v>1081.385835</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>13.734122</x:v>
+        <x:v>111.255932</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>8.910319</x:v>
+        <x:v>36.652159</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>104.760982</x:v>
+        <x:v>242.869070</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>6.823433</x:v>
+        <x:v>21.973846</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>1.686117</x:v>
+        <x:v>6.527358</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>458.690819</x:v>
+        <x:v>-314.158335</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>371.793094</x:v>
+        <x:v>462.426836</x:v>
       </x:c>
       <x:c r="S49" t="n" s="2">
-        <x:v>-54.263588</x:v>
+        <x:v>120.852094</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W49" t="n" s="2">
-        <x:v>41.918133</x:v>
+        <x:v>51.539894</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-25 09:00:00</x:v>
+        <x:v>2026-07-09 12:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-25 11:00:00</x:v>
+        <x:v>2026-07-09 14:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>2734.158299</x:v>
+        <x:v>2965.867744</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>17.965819</x:v>
+        <x:v>287.398233</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>640.819922</x:v>
+        <x:v>308.057355</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>976.370180</x:v>
+        <x:v>2759.955186</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>27.996575</x:v>
+        <x:v>276.065337</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>25.443618</x:v>
+        <x:v>125.433508</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>63.713585</x:v>
+        <x:v>60.776518</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>8.636587</x:v>
+        <x:v>44.683664</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>0.649931</x:v>
+        <x:v>2.519909</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>0.029728</x:v>
+        <x:v>0.032012</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>-436.293537</x:v>
+        <x:v>316.131194</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>3123.001676</x:v>
+        <x:v>1687.890650</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>-696.050000</x:v>
+        <x:v>429.308333</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>-1618.016667</x:v>
+        <x:v>-1354.758333</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
-        <x:v>599.890881</x:v>
+        <x:v>-521.625822</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1456.000000</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>13.121262</x:v>
+        <x:v>9.575370</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-25 09:00:00</x:v>
+        <x:v>2026-07-09 12:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-25 11:00:00</x:v>
+        <x:v>2026-07-09 14:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>1700.571135</x:v>
+        <x:v>2131.662629</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>4.142754</x:v>
+        <x:v>234.051370</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>31.712254</x:v>
+        <x:v>61.099774</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>721.124786</x:v>
+        <x:v>1139.255431</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>15.024592</x:v>
+        <x:v>110.083629</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>9.389004</x:v>
+        <x:v>36.953544</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>106.131854</x:v>
+        <x:v>244.504820</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>7.496034</x:v>
+        <x:v>22.168910</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>1.760320</x:v>
+        <x:v>6.564622</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>436.386301</x:v>
+        <x:v>-316.154908</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>335.592056</x:v>
+        <x:v>142.570347</x:v>
       </x:c>
       <x:c r="S51" t="n" s="2">
-        <x:v>31.811179</x:v>
+        <x:v>450.565089</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W51" t="n" s="2">
-        <x:v>44.628903</x:v>
+        <x:v>50.664038</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-25 08:00:00</x:v>
+        <x:v>2026-07-09 11:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-25 10:00:00</x:v>
+        <x:v>2026-07-09 13:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>2699.391778</x:v>
+        <x:v>2849.705849</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>259.701343</x:v>
+        <x:v>294.473197</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>542.475993</x:v>
+        <x:v>276.338835</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>954.530565</x:v>
+        <x:v>2827.181751</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>33.334854</x:v>
+        <x:v>254.539062</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>31.466354</x:v>
+        <x:v>96.290118</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>63.999998</x:v>
+        <x:v>62.303382</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>10.555592</x:v>
+        <x:v>35.092093</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>0.654393</x:v>
+        <x:v>2.554757</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>0.028751</x:v>
+        <x:v>0.032537</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>-390.150831</x:v>
+        <x:v>422.955408</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>2882.582519</x:v>
+        <x:v>1360.574651</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>-479.533333</x:v>
+        <x:v>705.050000</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>-1537.741667</x:v>
+        <x:v>-1339.716667</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>327.487247</x:v>
+        <x:v>-691.963275</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1456.000000</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>12.686517</x:v>
+        <x:v>9.038452</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-25 08:00:00</x:v>
+        <x:v>2026-07-09 11:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-25 10:00:00</x:v>
+        <x:v>2026-07-09 13:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>1702.593008</x:v>
+        <x:v>2159.857960</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>3.249367</x:v>
+        <x:v>185.971107</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>24.576212</x:v>
+        <x:v>64.675539</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>724.500283</x:v>
+        <x:v>1153.983217</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>20.545030</x:v>
+        <x:v>109.435043</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>18.299230</x:v>
+        <x:v>37.062184</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>150.121127</x:v>
+        <x:v>244.278954</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>11.708050</x:v>
+        <x:v>22.192277</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>2.980911</x:v>
+        <x:v>6.558652</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>390.274350</x:v>
+        <x:v>-422.910987</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>316.958411</x:v>
+        <x:v>277.182575</x:v>
       </x:c>
       <x:c r="S53" t="n" s="2">
-        <x:v>39.380036</x:v>
+        <x:v>481.429400</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W53" t="n" s="2">
-        <x:v>59.482376</x:v>
+        <x:v>51.504293</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-25 07:00:00</x:v>
+        <x:v>2026-07-09 10:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-25 09:00:00</x:v>
+        <x:v>2026-07-09 12:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>2376.778123</x:v>
+        <x:v>2667.212030</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>524.601265</x:v>
+        <x:v>310.928729</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>350.206080</x:v>
+        <x:v>275.328321</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>1160.049563</x:v>
+        <x:v>2787.447217</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>96.555538</x:v>
+        <x:v>263.407180</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>99.973833</x:v>
+        <x:v>96.484135</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>71.713374</x:v>
+        <x:v>62.370695</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>32.174944</x:v>
+        <x:v>34.908970</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>0.741903</x:v>
+        <x:v>2.654091</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>0.029080</x:v>
+        <x:v>0.032534</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>-234.024236</x:v>
+        <x:v>521.244360</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>1439.723985</x:v>
+        <x:v>841.133421</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>-563.350000</x:v>
+        <x:v>714.841667</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>-980.266667</x:v>
+        <x:v>-1165.908333</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
-        <x:v>378.649462</x:v>
+        <x:v>-621.660957</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1456.000000</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>15.134718</x:v>
+        <x:v>9.085632</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-25 07:00:00</x:v>
+        <x:v>2026-07-09 10:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-25 09:00:00</x:v>
+        <x:v>2026-07-09 12:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1607.518951</x:v>
+        <x:v>2083.643237</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>62.042506</x:v>
+        <x:v>147.684566</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>22.838937</x:v>
+        <x:v>54.411115</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>626.700587</x:v>
+        <x:v>1138.911745</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>24.572715</x:v>
+        <x:v>128.230940</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>18.856455</x:v>
+        <x:v>36.691230</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>161.026105</x:v>
+        <x:v>242.815757</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>12.931700</x:v>
+        <x:v>23.354970</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>6.120500</x:v>
+        <x:v>6.657101</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>233.948153</x:v>
+        <x:v>-521.262839</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>173.412454</x:v>
+        <x:v>361.578585</x:v>
       </x:c>
       <x:c r="S55" t="n" s="2">
-        <x:v>265.068838</x:v>
+        <x:v>464.570065</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W55" t="n" s="2">
-        <x:v>67.598926</x:v>
+        <x:v>52.861841</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-25 06:00:00</x:v>
+        <x:v>2026-07-09 09:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-25 08:00:00</x:v>
+        <x:v>2026-07-09 11:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>1764.311093</x:v>
+        <x:v>2578.582093</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>552.691312</x:v>
+        <x:v>406.473323</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>234.322430</x:v>
+        <x:v>275.878493</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>985.401695</x:v>
+        <x:v>2576.785140</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>169.001458</x:v>
+        <x:v>287.513534</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>107.517068</x:v>
+        <x:v>119.251206</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>79.906561</x:v>
+        <x:v>63.623249</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>35.211851</x:v>
+        <x:v>42.715904</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>1.405358</x:v>
+        <x:v>2.681743</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>0.044056</x:v>
+        <x:v>0.031726</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>246.390241</x:v>
+        <x:v>549.917195</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>-987.331432</x:v>
+        <x:v>467.177201</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>-156.150000</x:v>
+        <x:v>710.458333</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>-99.318938</x:v>
+        <x:v>-790.416667</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>595.219433</x:v>
+        <x:v>-677.508289</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1456.000000</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>18.365198</x:v>
+        <x:v>10.111271</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-25 06:00:00</x:v>
+        <x:v>2026-07-09 09:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-25 08:00:00</x:v>
+        <x:v>2026-07-09 11:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1405.322747</x:v>
+        <x:v>1994.227943</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>107.117792</x:v>
+        <x:v>132.066762</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>20.525596</x:v>
+        <x:v>25.976740</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>460.670163</x:v>
+        <x:v>1026.486604</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>34.882444</x:v>
+        <x:v>142.519447</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>22.995224</x:v>
+        <x:v>33.580210</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>177.717386</x:v>
+        <x:v>224.653228</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>14.316753</x:v>
+        <x:v>20.083830</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>3.769785</x:v>
+        <x:v>6.259229</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>-246.500164</x:v>
+        <x:v>-549.959590</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>-57.515103</x:v>
+        <x:v>539.237500</x:v>
       </x:c>
       <x:c r="S57" t="n" s="2">
-        <x:v>867.342872</x:v>
+        <x:v>393.323984</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W57" t="n" s="2">
-        <x:v>80.018380</x:v>
+        <x:v>53.726318</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-25 05:00:00</x:v>
+        <x:v>2026-07-09 08:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-25 07:00:00</x:v>
+        <x:v>2026-07-09 10:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1707.672133</x:v>
+        <x:v>2553.025370</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>528.547006</x:v>
+        <x:v>445.746418</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>176.588922</x:v>
+        <x:v>316.441899</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>512.024129</x:v>
+        <x:v>2164.372548</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>417.811226</x:v>
+        <x:v>283.278832</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>72.655073</x:v>
+        <x:v>127.780821</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>77.879688</x:v>
+        <x:v>61.988541</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>28.319933</x:v>
+        <x:v>44.982302</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>4.002351</x:v>
+        <x:v>2.577140</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>0.143305</x:v>
+        <x:v>0.033722</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>487.073263</x:v>
+        <x:v>324.001576</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>-2276.773294</x:v>
+        <x:v>360.492962</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
-        <x:v>332.316667</x:v>
+        <x:v>530.833333</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
-        <x:v>825.968739</x:v>
+        <x:v>45.063931</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>521.115126</x:v>
+        <x:v>-698.568656</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1456.000000</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>20.986916</x:v>
+        <x:v>10.803475</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-25 05:00:00</x:v>
+        <x:v>2026-07-09 08:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-25 07:00:00</x:v>
+        <x:v>2026-07-09 10:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>1253.689897</x:v>
+        <x:v>1901.577686</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>95.078028</x:v>
+        <x:v>131.093652</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>26.086567</x:v>
+        <x:v>14.986312</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>261.296931</x:v>
+        <x:v>793.677282</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>36.385976</x:v>
+        <x:v>180.815056</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>26.577575</x:v>
+        <x:v>27.654455</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>199.314909</x:v>
+        <x:v>190.356492</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>14.580378</x:v>
+        <x:v>17.456732</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>4.344307</x:v>
+        <x:v>5.579338</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>-486.916738</x:v>
+        <x:v>-323.893639</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>-180.868339</x:v>
+        <x:v>497.570323</x:v>
       </x:c>
       <x:c r="S59" t="n" s="2">
-        <x:v>1257.810303</x:v>
+        <x:v>366.281682</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W59" t="n" s="2">
-        <x:v>112.946159</x:v>
+        <x:v>54.230322</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-25 04:00:00</x:v>
+        <x:v>2026-07-09 07:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-25 06:00:00</x:v>
+        <x:v>2026-07-09 09:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>1704.614534</x:v>
+        <x:v>2560.103011</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>541.931546</x:v>
+        <x:v>525.209329</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>235.959738</x:v>
+        <x:v>433.483120</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>173.384156</x:v>
+        <x:v>1650.565830</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>411.893109</x:v>
+        <x:v>356.987452</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>65.956575</x:v>
+        <x:v>123.735837</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>78.005074</x:v>
+        <x:v>61.926993</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>119.586308</x:v>
+        <x:v>50.135588</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>4.020904</x:v>
+        <x:v>3.146928</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>0.141836</x:v>
+        <x:v>0.123465</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>496.504115</x:v>
+        <x:v>201.138911</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>-3181.471447</x:v>
+        <x:v>7.809086</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>618.816667</x:v>
+        <x:v>253.233333</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>1572.787726</x:v>
+        <x:v>999.130186</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>567.098229</x:v>
+        <x:v>-655.810538</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1450.712510</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>40.817494</x:v>
+        <x:v>12.211237</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-25 04:00:00</x:v>
+        <x:v>2026-07-09 07:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-25 06:00:00</x:v>
+        <x:v>2026-07-09 09:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>1089.369515</x:v>
+        <x:v>1770.604302</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>120.310822</x:v>
+        <x:v>86.914996</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>19.866917</x:v>
+        <x:v>14.630159</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>91.031051</x:v>
+        <x:v>508.764280</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>36.356688</x:v>
+        <x:v>238.673453</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>25.252803</x:v>
+        <x:v>20.227942</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>198.259810</x:v>
+        <x:v>147.749376</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>28.004422</x:v>
+        <x:v>14.185316</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>4.311064</x:v>
+        <x:v>4.780431</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>-496.604598</x:v>
+        <x:v>-201.181096</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>-214.200731</x:v>
+        <x:v>577.914680</x:v>
       </x:c>
       <x:c r="S61" t="n" s="2">
-        <x:v>1276.781266</x:v>
+        <x:v>357.944765</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W61" t="n" s="2">
-        <x:v>151.607178</x:v>
+        <x:v>56.019325</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-25 03:00:00</x:v>
+        <x:v>2026-07-09 06:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-25 05:00:00</x:v>
+        <x:v>2026-07-09 08:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>1744.421669</x:v>
+        <x:v>2601.015292</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>581.446207</x:v>
+        <x:v>676.728432</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>316.098416</x:v>
+        <x:v>571.480013</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>36.157848</x:v>
+        <x:v>1052.920342</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>412.728405</x:v>
+        <x:v>481.509754</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>60.642735</x:v>
+        <x:v>137.763836</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>77.601177</x:v>
+        <x:v>62.310646</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>76.451714</x:v>
+        <x:v>50.683498</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>4.099395</x:v>
+        <x:v>4.116311</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>0.137846</x:v>
+        <x:v>0.140296</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>465.459380</x:v>
+        <x:v>-31.902362</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>-3197.505512</x:v>
+        <x:v>-1028.060914</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
-        <x:v>713.591667</x:v>
+        <x:v>532.375000</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
-        <x:v>1630.654917</x:v>
+        <x:v>1366.536247</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
-        <x:v>566.857474</x:v>
+        <x:v>-98.461965</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1177.123842</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
-        <x:v>33.869149</x:v>
+        <x:v>13.297466</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-25 03:00:00</x:v>
+        <x:v>2026-07-09 06:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-25 05:00:00</x:v>
+        <x:v>2026-07-09 08:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1033.259985</x:v>
+        <x:v>1589.993243</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>171.343136</x:v>
+        <x:v>100.296036</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>19.308070</x:v>
+        <x:v>29.824569</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>23.533045</x:v>
+        <x:v>286.812484</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>34.174177</x:v>
+        <x:v>264.191901</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>23.667522</x:v>
+        <x:v>15.592779</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>189.218511</x:v>
+        <x:v>120.629717</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>22.819945</x:v>
+        <x:v>8.749923</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>4.059305</x:v>
+        <x:v>4.108878</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>-465.436487</x:v>
+        <x:v>31.924273</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>-245.181739</x:v>
+        <x:v>-43.119603</x:v>
       </x:c>
       <x:c r="S63" t="n" s="2">
-        <x:v>1255.754500</x:v>
+        <x:v>770.982287</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W63" t="n" s="2">
-        <x:v>152.339030</x:v>
+        <x:v>56.213029</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-25 02:00:00</x:v>
+        <x:v>2026-07-09 05:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-25 04:00:00</x:v>
+        <x:v>2026-07-09 07:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>1800.328811</x:v>
+        <x:v>2491.907158</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>631.807461</x:v>
+        <x:v>757.939927</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>356.078709</x:v>
+        <x:v>641.451695</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0.325142</x:v>
+        <x:v>564.405452</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>425.131591</x:v>
+        <x:v>512.184132</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>78.269587</x:v>
+        <x:v>164.495686</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>78.733890</x:v>
+        <x:v>63.769120</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>58.486608</x:v>
+        <x:v>77.715923</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>4.084902</x:v>
+        <x:v>4.183024</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>0.132240</x:v>
+        <x:v>0.203270</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>518.234363</x:v>
+        <x:v>-47.694696</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>-3321.222192</x:v>
+        <x:v>-2074.540140</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>713.691667</x:v>
+        <x:v>709.416667</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>1629.487524</x:v>
+        <x:v>1382.219688</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
-        <x:v>627.087321</x:v>
+        <x:v>-347.482467</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>83.639878</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>29.416536</x:v>
+        <x:v>17.984698</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-25 02:00:00</x:v>
+        <x:v>2026-07-09 05:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-25 04:00:00</x:v>
+        <x:v>2026-07-09 07:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>1054.066139</x:v>
+        <x:v>1500.927234</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>278.434758</x:v>
+        <x:v>154.332672</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>25.421627</x:v>
+        <x:v>70.686431</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.266710</x:v>
+        <x:v>200.223139</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>32.134780</x:v>
+        <x:v>267.195903</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>23.113435</x:v>
+        <x:v>18.746939</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>186.004513</x:v>
+        <x:v>140.077598</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>19.119358</x:v>
+        <x:v>12.220559</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>3.967768</x:v>
+        <x:v>4.606653</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>-518.243136</x:v>
+        <x:v>47.713192</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>-263.015126</x:v>
+        <x:v>-557.121232</x:v>
       </x:c>
       <x:c r="S65" t="n" s="2">
-        <x:v>1266.861452</x:v>
+        <x:v>1142.245380</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W65" t="n" s="2">
-        <x:v>126.529446</x:v>
+        <x:v>63.125294</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-25 01:00:00</x:v>
+        <x:v>2026-07-09 04:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-25 03:00:00</x:v>
+        <x:v>2026-07-09 06:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>1875.721259</x:v>
+        <x:v>2299.757009</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>636.648070</x:v>
+        <x:v>839.671519</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>403.018439</x:v>
+        <x:v>694.750650</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>225.963453</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>452.901945</x:v>
+        <x:v>545.742313</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>102.120541</x:v>
+        <x:v>179.665404</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>80.586880</x:v>
+        <x:v>64.647081</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>32.429537</x:v>
+        <x:v>60.778733</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>4.169786</x:v>
+        <x:v>4.410629</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>0.079190</x:v>
+        <x:v>0.169908</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>539.500151</x:v>
+        <x:v>5.364807</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>-3268.165451</x:v>
+        <x:v>-2417.860748</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>713.425000</x:v>
+        <x:v>671.441667</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>1539.792645</x:v>
+        <x:v>1297.417104</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>639.214525</x:v>
+        <x:v>-646.811743</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>774.406231</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>23.826205</x:v>
+        <x:v>17.327995</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-25 01:00:00</x:v>
+        <x:v>2026-07-09 04:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-25 03:00:00</x:v>
+        <x:v>2026-07-09 06:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>1100.012315</x:v>
+        <x:v>1312.249760</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>373.826568</x:v>
+        <x:v>262.209924</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>38.851140</x:v>
+        <x:v>95.994619</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>98.925485</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>33.425125</x:v>
+        <x:v>265.219017</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>23.061889</x:v>
+        <x:v>13.468371</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>180.704421</x:v>
+        <x:v>115.424213</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>12.629914</x:v>
+        <x:v>7.688837</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>3.834542</x:v>
+        <x:v>3.781514</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>-539.371260</x:v>
+        <x:v>-5.383804</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>-243.326194</x:v>
+        <x:v>-792.228673</x:v>
       </x:c>
       <x:c r="S67" t="n" s="2">
-        <x:v>1216.376170</x:v>
+        <x:v>1247.150258</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W67" t="n" s="2">
-        <x:v>101.787199</x:v>
+        <x:v>51.754010</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 03:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-25 02:00:00</x:v>
+        <x:v>2026-07-09 05:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>1841.538838</x:v>
+        <x:v>2086.383591</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>616.306184</x:v>
+        <x:v>872.940877</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>405.458812</x:v>
+        <x:v>742.826859</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>57.075628</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>432.875555</x:v>
+        <x:v>534.101850</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>89.441627</x:v>
+        <x:v>181.414656</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>80.012826</x:v>
+        <x:v>65.589505</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>28.733881</x:v>
+        <x:v>61.781024</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>4.087488</x:v>
+        <x:v>4.415060</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>0.034349</x:v>
+        <x:v>0.129787</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>511.628413</x:v>
+        <x:v>186.395876</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>-3216.246156</x:v>
+        <x:v>-1790.204785</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
-        <x:v>713.008333</x:v>
+        <x:v>421.308333</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
-        <x:v>1510.676654</x:v>
+        <x:v>1342.959534</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>665.520872</x:v>
+        <x:v>-435.990474</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-158.360138</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>23.542895</x:v>
+        <x:v>18.296889</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 03:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-25 02:00:00</x:v>
+        <x:v>2026-07-09 05:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1127.789354</x:v>
+        <x:v>1153.304776</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>333.993629</x:v>
+        <x:v>396.561246</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>52.020016</x:v>
+        <x:v>120.912937</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>28.300094</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>34.210600</x:v>
+        <x:v>249.356516</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>22.681740</x:v>
+        <x:v>10.457861</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>180.233303</x:v>
+        <x:v>102.847383</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>12.556396</x:v>
+        <x:v>6.068218</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>3.812583</x:v>
+        <x:v>3.283484</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>-511.537560</x:v>
+        <x:v>-186.447991</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>-275.555860</x:v>
+        <x:v>-684.313081</x:v>
       </x:c>
       <x:c r="S69" t="n" s="2">
-        <x:v>1275.374506</x:v>
+        <x:v>1106.278109</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W69" t="n" s="2">
-        <x:v>105.732852</x:v>
+        <x:v>43.030110</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-24 23:00:00</x:v>
+        <x:v>2026-07-09 02:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-25 01:00:00</x:v>
+        <x:v>2026-07-09 04:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>1871.720935</x:v>
+        <x:v>2063.434187</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>541.415602</x:v>
+        <x:v>962.755292</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>367.257891</x:v>
+        <x:v>852.407603</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.488581</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>421.362929</x:v>
+        <x:v>492.761275</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>70.050188</x:v>
+        <x:v>166.178409</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>81.826083</x:v>
+        <x:v>65.180963</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>24.665034</x:v>
+        <x:v>57.125439</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>4.150872</x:v>
+        <x:v>4.155038</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>0.032120</x:v>
+        <x:v>0.088715</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>415.799246</x:v>
+        <x:v>254.890495</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>-3013.162358</x:v>
+        <x:v>-2108.489190</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>713.425000</x:v>
+        <x:v>132.416667</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>1580.968394</x:v>
+        <x:v>1228.184991</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>663.929934</x:v>
+        <x:v>94.582830</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-144.292922</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>24.892337</x:v>
+        <x:v>16.925496</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-24 23:00:00</x:v>
+        <x:v>2026-07-09 02:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-25 01:00:00</x:v>
+        <x:v>2026-07-09 04:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>1167.811827</x:v>
+        <x:v>1120.132692</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>310.651578</x:v>
+        <x:v>534.766019</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>75.937699</x:v>
+        <x:v>143.052079</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.077541</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>41.805214</x:v>
+        <x:v>243.095662</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>16.519950</x:v>
+        <x:v>9.508642</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>147.861850</x:v>
+        <x:v>97.185715</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>9.498171</x:v>
+        <x:v>5.545208</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>2.931616</x:v>
+        <x:v>3.139224</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>-415.820973</x:v>
+        <x:v>-254.921286</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>-250.880965</x:v>
+        <x:v>-709.754425</x:v>
       </x:c>
       <x:c r="S71" t="n" s="2">
-        <x:v>1229.307686</x:v>
+        <x:v>1047.438312</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W71" t="n" s="2">
-        <x:v>91.405698</x:v>
+        <x:v>35.976949</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-24 22:00:00</x:v>
+        <x:v>2026-07-09 01:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 03:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>1906.758926</x:v>
+        <x:v>2166.064663</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>492.491347</x:v>
+        <x:v>1202.960032</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>368.320315</x:v>
+        <x:v>974.583416</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.278518</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>432.733241</x:v>
+        <x:v>507.221018</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>60.605331</x:v>
+        <x:v>176.393967</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>81.109712</x:v>
+        <x:v>65.538201</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>22.344230</x:v>
+        <x:v>60.098313</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>4.132855</x:v>
+        <x:v>4.214887</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>0.107513</x:v>
+        <x:v>0.089479</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>476.305005</x:v>
+        <x:v>211.416665</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>-2971.189146</x:v>
+        <x:v>-1992.195476</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>11.591667</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>1540.090312</x:v>
+        <x:v>1124.160555</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>686.708210</x:v>
+        <x:v>215.907681</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-400.194260</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>24.970572</x:v>
+        <x:v>15.130081</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-24 22:00:00</x:v>
+        <x:v>2026-07-09 01:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 03:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>1189.154624</x:v>
+        <x:v>1180.986509</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>267.216041</x:v>
+        <x:v>612.344162</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>99.852048</x:v>
+        <x:v>167.628271</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>48.851600</x:v>
+        <x:v>237.073498</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>15.854276</x:v>
+        <x:v>9.509176</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>143.630235</x:v>
+        <x:v>96.776961</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>9.144224</x:v>
+        <x:v>5.540747</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>2.837904</x:v>
+        <x:v>3.097640</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>-476.311692</x:v>
+        <x:v>-211.420381</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>-201.476946</x:v>
+        <x:v>-753.823170</x:v>
       </x:c>
       <x:c r="S73" t="n" s="2">
-        <x:v>1279.556934</x:v>
+        <x:v>1014.259606</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W73" t="n" s="2">
-        <x:v>91.479217</x:v>
+        <x:v>32.843659</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-24 21:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-24 23:00:00</x:v>
+        <x:v>2026-07-09 02:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>1938.298695</x:v>
+        <x:v>2239.680183</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>442.944705</x:v>
+        <x:v>1218.375257</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>397.710442</x:v>
+        <x:v>1050.401525</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.767700</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>432.151007</x:v>
+        <x:v>497.596647</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>40.316709</x:v>
+        <x:v>177.879553</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>78.970859</x:v>
+        <x:v>65.932800</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>26.659452</x:v>
+        <x:v>60.280951</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>3.971082</x:v>
+        <x:v>4.053105</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>0.236995</x:v>
+        <x:v>0.088773</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>415.896937</x:v>
+        <x:v>-36.629101</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>-2659.598115</x:v>
+        <x:v>-546.039744</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>706.508333</x:v>
+        <x:v>293.600000</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>1627.479574</x:v>
+        <x:v>1108.673993</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
-        <x:v>425.050716</x:v>
+        <x:v>-685.081296</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-975.219981</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>25.862338</x:v>
+        <x:v>14.765231</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-24 21:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-24 23:00:00</x:v>
+        <x:v>2026-07-09 02:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1234.322120</x:v>
+        <x:v>1281.203628</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>177.589341</x:v>
+        <x:v>649.807755</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>85.081029</x:v>
+        <x:v>174.990687</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>39.258001</x:v>
+        <x:v>223.714254</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>17.245089</x:v>
+        <x:v>9.511438</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>145.343136</x:v>
+        <x:v>97.164871</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>9.296771</x:v>
+        <x:v>5.539069</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>2.867009</x:v>
+        <x:v>3.001015</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>-415.855987</x:v>
+        <x:v>36.652146</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>-75.434468</x:v>
+        <x:v>-645.441424</x:v>
       </x:c>
       <x:c r="S75" t="n" s="2">
-        <x:v>1248.932198</x:v>
+        <x:v>726.263816</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W75" t="n" s="2">
-        <x:v>114.060563</x:v>
+        <x:v>31.934931</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-24 20:00:00</x:v>
+        <x:v>2026-07-08 23:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-24 22:00:00</x:v>
+        <x:v>2026-07-09 01:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1997.051661</x:v>
+        <x:v>2317.682383</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>346.119606</x:v>
+        <x:v>1266.409593</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>386.460420</x:v>
+        <x:v>1205.567966</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.080722</x:v>
+        <x:v>7.171614</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>457.145750</x:v>
+        <x:v>457.292507</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>38.826839</x:v>
+        <x:v>179.004681</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>79.993055</x:v>
+        <x:v>65.677617</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>22.420055</x:v>
+        <x:v>60.929418</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>4.073403</x:v>
+        <x:v>3.499206</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>0.270059</x:v>
+        <x:v>0.089075</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>241.156571</x:v>
+        <x:v>-241.913071</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>-2296.406454</x:v>
+        <x:v>-732.708769</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>714.033333</x:v>
+        <x:v>576.425000</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>1582.901624</x:v>
+        <x:v>1289.268205</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>419.976679</x:v>
+        <x:v>-699.983276</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1119.047382</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>26.899328</x:v>
+        <x:v>13.956932</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-24 20:00:00</x:v>
+        <x:v>2026-07-08 23:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-24 22:00:00</x:v>
+        <x:v>2026-07-09 01:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>1291.455278</x:v>
+        <x:v>1293.778692</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>134.472654</x:v>
+        <x:v>638.529333</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>67.369664</x:v>
+        <x:v>177.886123</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>28.364350</x:v>
+        <x:v>195.786327</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>17.328964</x:v>
+        <x:v>9.479243</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>149.485040</x:v>
+        <x:v>95.810756</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>9.665401</x:v>
+        <x:v>5.537062</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>2.964118</x:v>
+        <x:v>2.815157</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>-241.070836</x:v>
+        <x:v>241.935194</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>-111.602379</x:v>
+        <x:v>-599.588581</x:v>
       </x:c>
       <x:c r="S77" t="n" s="2">
-        <x:v>1234.478302</x:v>
+        <x:v>525.588077</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W77" t="n" s="2">
-        <x:v>136.514096</x:v>
+        <x:v>32.620727</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-24 19:00:00</x:v>
+        <x:v>2026-07-08 22:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-24 21:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>2039.238955</x:v>
+        <x:v>2321.167070</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>315.823941</x:v>
+        <x:v>1330.903007</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>327.573210</x:v>
+        <x:v>1368.451578</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>19.215598</x:v>
+        <x:v>7.627056</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>486.618744</x:v>
+        <x:v>558.987148</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>60.425928</x:v>
+        <x:v>182.244214</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>80.701131</x:v>
+        <x:v>66.429512</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>24.258778</x:v>
+        <x:v>62.315984</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>4.104437</x:v>
+        <x:v>4.383086</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>0.265637</x:v>
+        <x:v>0.087986</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>100.096378</x:v>
+        <x:v>-157.179234</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>-1708.594600</x:v>
+        <x:v>-689.395216</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>702.658333</x:v>
+        <x:v>487.233333</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>1571.359052</x:v>
+        <x:v>1243.508663</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>54.732389</x:v>
+        <x:v>-696.160575</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1448.269472</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>28.125023</x:v>
+        <x:v>13.005180</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-24 19:00:00</x:v>
+        <x:v>2026-07-08 22:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-24 21:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>1338.041477</x:v>
+        <x:v>1260.856555</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>172.303877</x:v>
+        <x:v>568.653221</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>33.251840</x:v>
+        <x:v>198.073658</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>6.587424</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>29.981977</x:v>
+        <x:v>113.507041</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>16.970322</x:v>
+        <x:v>9.486240</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>148.637494</x:v>
+        <x:v>96.840298</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>9.621616</x:v>
+        <x:v>5.536008</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>2.952383</x:v>
+        <x:v>2.301989</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>-100.079430</x:v>
+        <x:v>157.193986</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>-248.360493</x:v>
+        <x:v>-443.997907</x:v>
       </x:c>
       <x:c r="S79" t="n" s="2">
-        <x:v>1266.174467</x:v>
+        <x:v>553.262021</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W79" t="n" s="2">
-        <x:v>132.313591</x:v>
+        <x:v>36.988666</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-24 18:00:00</x:v>
+        <x:v>2026-07-08 21:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-24 20:00:00</x:v>
+        <x:v>2026-07-08 23:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>2046.171672</x:v>
+        <x:v>2399.220574</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>287.807338</x:v>
+        <x:v>1376.360666</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>327.214756</x:v>
+        <x:v>1479.814306</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>118.925064</x:v>
+        <x:v>6.264812</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>480.824392</x:v>
+        <x:v>548.736291</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>62.769939</x:v>
+        <x:v>183.312743</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>80.648575</x:v>
+        <x:v>66.209382</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>44.099851</x:v>
+        <x:v>64.745894</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>4.103374</x:v>
+        <x:v>3.950182</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>0.245767</x:v>
+        <x:v>0.092214</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>121.004395</x:v>
+        <x:v>-350.524173</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>-1976.261999</x:v>
+        <x:v>-875.905663</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>713.608333</x:v>
+        <x:v>709.516667</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>1630.145791</x:v>
+        <x:v>1340.186479</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
-        <x:v>151.036098</x:v>
+        <x:v>-698.419108</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>30.828629</x:v>
+        <x:v>12.605784</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-24 18:00:00</x:v>
+        <x:v>2026-07-08 21:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-24 20:00:00</x:v>
+        <x:v>2026-07-08 23:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1386.641245</x:v>
+        <x:v>1318.579197</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>228.606720</x:v>
+        <x:v>575.568361</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>28.754733</x:v>
+        <x:v>206.120325</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>49.891016</x:v>
+        <x:v>0.036694</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>30.339883</x:v>
+        <x:v>45.342808</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>14.353419</x:v>
+        <x:v>9.369442</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>125.951103</x:v>
+        <x:v>96.000718</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>7.488914</x:v>
+        <x:v>5.478248</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>2.324524</x:v>
+        <x:v>1.793135</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>-121.081379</x:v>
+        <x:v>350.551430</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>-241.848664</x:v>
+        <x:v>-286.588041</x:v>
       </x:c>
       <x:c r="S81" t="n" s="2">
-        <x:v>1261.860976</x:v>
+        <x:v>314.906077</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W81" t="n" s="2">
-        <x:v>96.353741</x:v>
+        <x:v>38.521708</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-24 17:00:00</x:v>
+        <x:v>2026-07-08 20:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-24 19:00:00</x:v>
+        <x:v>2026-07-08 22:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>1942.875929</x:v>
+        <x:v>2420.552606</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>249.170025</x:v>
+        <x:v>1336.535536</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>439.766694</x:v>
+        <x:v>1434.848959</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>380.367880</x:v>
+        <x:v>10.994416</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>396.796833</x:v>
+        <x:v>522.045612</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>59.541019</x:v>
+        <x:v>186.150835</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>79.709145</x:v>
+        <x:v>66.616568</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>37.109769</x:v>
+        <x:v>65.626503</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>3.744444</x:v>
+        <x:v>3.613839</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>0.213772</x:v>
+        <x:v>0.094708</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>276.894550</x:v>
+        <x:v>-287.195204</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>-2347.815426</x:v>
+        <x:v>-778.358817</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>704.233333</x:v>
+        <x:v>702.241667</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>1435.032648</x:v>
+        <x:v>1312.554413</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>228.111245</x:v>
+        <x:v>-700.096313</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>24.451556</x:v>
+        <x:v>13.074714</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-24 17:00:00</x:v>
+        <x:v>2026-07-08 20:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-24 19:00:00</x:v>
+        <x:v>2026-07-08 22:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>1461.982980</x:v>
+        <x:v>1396.249621</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>300.585467</x:v>
+        <x:v>690.289429</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>35.152849</x:v>
+        <x:v>215.281755</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>163.448702</x:v>
+        <x:v>0.099112</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>33.527549</x:v>
+        <x:v>42.414554</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>16.997886</x:v>
+        <x:v>9.568813</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>145.692595</x:v>
+        <x:v>97.932982</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>9.319921</x:v>
+        <x:v>5.582413</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>2.871504</x:v>
+        <x:v>1.756123</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>-277.000771</x:v>
+        <x:v>287.171559</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>-226.071298</x:v>
+        <x:v>-235.433320</x:v>
       </x:c>
       <x:c r="S83" t="n" s="2">
-        <x:v>1257.458575</x:v>
+        <x:v>281.586202</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W83" t="n" s="2">
-        <x:v>77.010325</x:v>
+        <x:v>34.712278</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-24 16:00:00</x:v>
+        <x:v>2026-07-08 19:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-24 18:00:00</x:v>
+        <x:v>2026-07-08 21:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>1908.391552</x:v>
+        <x:v>2473.946703</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>295.307021</x:v>
+        <x:v>1280.362838</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>646.223593</x:v>
+        <x:v>1375.071607</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>817.264296</x:v>
+        <x:v>62.041714</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>168.984129</x:v>
+        <x:v>387.353322</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>78.359257</x:v>
+        <x:v>193.854939</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>80.974926</x:v>
+        <x:v>66.430744</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>24.067351</x:v>
+        <x:v>74.357108</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>1.677983</x:v>
+        <x:v>2.332878</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>0.111965</x:v>
+        <x:v>0.099322</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>374.647333</x:v>
+        <x:v>-286.984239</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>-2225.061632</x:v>
+        <x:v>-580.393947</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
-        <x:v>552.400000</x:v>
+        <x:v>648.241667</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
-        <x:v>564.614142</x:v>
+        <x:v>1375.400555</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
-        <x:v>528.821187</x:v>
+        <x:v>-669.101688</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
-        <x:v>16.577655</x:v>
+        <x:v>14.346318</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-24 16:00:00</x:v>
+        <x:v>2026-07-08 19:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-24 18:00:00</x:v>
+        <x:v>2026-07-08 21:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>1534.904555</x:v>
+        <x:v>1405.407829</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>276.913188</x:v>
+        <x:v>707.658844</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>62.796386</x:v>
+        <x:v>207.170689</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>340.970141</x:v>
+        <x:v>18.975877</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>32.530723</x:v>
+        <x:v>44.083730</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>20.052138</x:v>
+        <x:v>11.543222</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>164.987336</x:v>
+        <x:v>108.613000</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>11.110250</x:v>
+        <x:v>7.622494</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>6.169897</x:v>
+        <x:v>2.068140</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>-374.724174</x:v>
+        <x:v>286.902159</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>-190.899991</x:v>
+        <x:v>-153.316717</x:v>
       </x:c>
       <x:c r="S85" t="n" s="2">
-        <x:v>1184.998659</x:v>
+        <x:v>164.086390</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W85" t="n" s="2">
-        <x:v>69.874130</x:v>
+        <x:v>37.180212</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-24 15:00:00</x:v>
+        <x:v>2026-07-08 18:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-24 17:00:00</x:v>
+        <x:v>2026-07-08 20:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>2464.029296</x:v>
+        <x:v>2587.749288</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>194.841916</x:v>
+        <x:v>1164.761772</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>635.831843</x:v>
+        <x:v>1552.505540</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>910.912813</x:v>
+        <x:v>271.913310</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>69.554247</x:v>
+        <x:v>238.096302</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>72.195053</x:v>
+        <x:v>189.000109</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>78.248025</x:v>
+        <x:v>65.486063</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>22.565929</x:v>
+        <x:v>67.503021</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>0.775102</x:v>
+        <x:v>1.228646</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>0.032259</x:v>
+        <x:v>0.087738</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>15.908876</x:v>
+        <x:v>-283.650118</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>349.930162</x:v>
+        <x:v>-500.697314</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>-97.433333</x:v>
+        <x:v>661.800000</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>-264.867274</x:v>
+        <x:v>1314.405314</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
-        <x:v>475.533677</x:v>
+        <x:v>-699.570979</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>16.467944</x:v>
+        <x:v>12.983716</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-24 15:00:00</x:v>
+        <x:v>2026-07-08 18:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-24 17:00:00</x:v>
+        <x:v>2026-07-08 20:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>1557.082606</x:v>
+        <x:v>1497.571602</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>109.453336</x:v>
+        <x:v>762.741374</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>76.207805</x:v>
+        <x:v>203.833918</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>495.003761</x:v>
+        <x:v>91.771803</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>25.263288</x:v>
+        <x:v>46.335715</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>16.492657</x:v>
+        <x:v>14.028534</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>140.367035</x:v>
+        <x:v>122.748385</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>8.917725</x:v>
+        <x:v>8.012169</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>2.706981</x:v>
+        <x:v>2.466021</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>-15.840857</x:v>
+        <x:v>283.589038</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>178.778618</x:v>
+        <x:v>-75.862709</x:v>
       </x:c>
       <x:c r="S87" t="n" s="2">
-        <x:v>519.732258</x:v>
+        <x:v>37.907354</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W87" t="n" s="2">
-        <x:v>59.980372</x:v>
+        <x:v>37.055419</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-24 14:00:00</x:v>
+        <x:v>2026-07-08 17:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-24 16:00:00</x:v>
+        <x:v>2026-07-08 19:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>2799.899994</x:v>
+        <x:v>2665.090535</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>38.647153</x:v>
+        <x:v>1143.649603</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>529.138829</x:v>
+        <x:v>1584.280629</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>766.706286</x:v>
+        <x:v>700.272171</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>72.575144</x:v>
+        <x:v>205.796654</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>69.172559</x:v>
+        <x:v>182.257595</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>70.673663</x:v>
+        <x:v>65.053809</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>22.018141</x:v>
+        <x:v>64.226801</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>0.737000</x:v>
+        <x:v>1.127550</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>0.032368</x:v>
+        <x:v>0.055244</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>-426.308446</x:v>
+        <x:v>-383.907358</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>2973.588184</x:v>
+        <x:v>-76.548088</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>-670.933333</x:v>
+        <x:v>415.100000</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>-1126.200000</x:v>
+        <x:v>888.037996</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>480.052447</x:v>
+        <x:v>-669.191954</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>19.056150</x:v>
+        <x:v>11.428759</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-24 14:00:00</x:v>
+        <x:v>2026-07-08 17:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-24 16:00:00</x:v>
+        <x:v>2026-07-08 19:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>1519.304531</x:v>
+        <x:v>1675.049207</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>8.338217</x:v>
+        <x:v>840.532636</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>72.052125</x:v>
+        <x:v>241.859970</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>550.588512</x:v>
+        <x:v>239.483040</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>16.404698</x:v>
+        <x:v>48.424790</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>10.469558</x:v>
+        <x:v>16.515099</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>113.174178</x:v>
+        <x:v>138.097274</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>8.188935</x:v>
+        <x:v>9.363475</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>1.943375</x:v>
+        <x:v>2.865763</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>426.320506</x:v>
+        <x:v>383.912730</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>332.491058</x:v>
+        <x:v>-369.385194</x:v>
       </x:c>
       <x:c r="S89" t="n" s="2">
-        <x:v>-20.666630</x:v>
+        <x:v>123.379623</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W89" t="n" s="2">
-        <x:v>54.737351</x:v>
+        <x:v>33.998535</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-24 13:00:00</x:v>
+        <x:v>2026-07-08 16:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-24 15:00:00</x:v>
+        <x:v>2026-07-08 18:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>3234.037702</x:v>
+        <x:v>2939.450569</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>6.399913</x:v>
+        <x:v>919.287483</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>480.510687</x:v>
+        <x:v>1630.181828</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>860.011835</x:v>
+        <x:v>1164.527745</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>84.063095</x:v>
+        <x:v>179.601067</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>79.292881</x:v>
+        <x:v>179.428529</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>69.690505</x:v>
+        <x:v>63.912528</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>31.220323</x:v>
+        <x:v>61.898404</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>0.748002</x:v>
+        <x:v>1.056960</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>0.032449</x:v>
+        <x:v>0.040668</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>-500.675757</x:v>
+        <x:v>-294.488037</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>3386.901303</x:v>
+        <x:v>594.723342</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>-713.225000</x:v>
+        <x:v>448.250000</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>-1232.075000</x:v>
+        <x:v>133.797231</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
-        <x:v>681.142467</x:v>
+        <x:v>-687.647062</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>21.173765</x:v>
+        <x:v>10.444873</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-24 13:00:00</x:v>
+        <x:v>2026-07-08 16:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-24 15:00:00</x:v>
+        <x:v>2026-07-08 18:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1521.812793</x:v>
+        <x:v>1790.453647</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>10.010134</x:v>
+        <x:v>767.224277</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>82.332134</x:v>
+        <x:v>298.261106</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>623.100646</x:v>
+        <x:v>443.273428</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>15.970142</x:v>
+        <x:v>32.444665</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>10.810789</x:v>
+        <x:v>16.028731</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>110.174030</x:v>
+        <x:v>134.748736</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>7.504616</x:v>
+        <x:v>9.221912</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>1.868455</x:v>
+        <x:v>2.761418</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>500.665891</x:v>
+        <x:v>294.434470</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>398.676292</x:v>
+        <x:v>-310.815748</x:v>
       </x:c>
       <x:c r="S91" t="n" s="2">
-        <x:v>-239.300336</x:v>
+        <x:v>102.870651</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W91" t="n" s="2">
-        <x:v>48.126676</x:v>
+        <x:v>29.922453</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-24 12:00:00</x:v>
+        <x:v>2026-07-08 15:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-24 14:00:00</x:v>
+        <x:v>2026-07-08 17:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>3475.895433</x:v>
+        <x:v>2964.877385</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>17.389488</x:v>
+        <x:v>962.749182</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>467.743016</x:v>
+        <x:v>1765.932461</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>917.866130</x:v>
+        <x:v>1930.991566</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>77.535188</x:v>
+        <x:v>170.739750</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>71.838528</x:v>
+        <x:v>199.043832</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>53.529263</x:v>
+        <x:v>64.192893</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>29.105355</x:v>
+        <x:v>65.873558</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>0.656697</x:v>
+        <x:v>1.076485</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>0.032721</x:v>
+        <x:v>0.037665</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>-427.995778</x:v>
+        <x:v>-236.196077</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>3458.189672</x:v>
+        <x:v>471.130733</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>-636.941667</x:v>
+        <x:v>436.883333</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>-1158.941667</x:v>
+        <x:v>-723.608333</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
-        <x:v>605.888488</x:v>
+        <x:v>-688.849544</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>17.900010</x:v>
+        <x:v>8.813213</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-24 12:00:00</x:v>
+        <x:v>2026-07-08 15:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-24 14:00:00</x:v>
+        <x:v>2026-07-08 17:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1598.871615</x:v>
+        <x:v>1824.655576</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>6.911476</x:v>
+        <x:v>667.803311</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>88.051762</x:v>
+        <x:v>321.915915</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>667.967744</x:v>
+        <x:v>635.121503</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>15.364789</x:v>
+        <x:v>20.822579</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>10.449179</x:v>
+        <x:v>15.732159</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>108.428061</x:v>
+        <x:v>132.928173</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>9.576950</x:v>
+        <x:v>11.052067</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>1.808472</x:v>
+        <x:v>2.705102</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>428.030221</x:v>
+        <x:v>236.111509</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>399.684842</x:v>
+        <x:v>-309.916015</x:v>
       </x:c>
       <x:c r="S93" t="n" s="2">
-        <x:v>-137.401881</x:v>
+        <x:v>90.379273</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W93" t="n" s="2">
-        <x:v>46.347250</x:v>
+        <x:v>28.229570</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-24 11:00:00</x:v>
+        <x:v>2026-07-08 14:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-24 13:00:00</x:v>
+        <x:v>2026-07-08 16:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>3557.396896</x:v>
+        <x:v>3211.048617</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>30.439333</x:v>
+        <x:v>788.184685</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>421.148017</x:v>
+        <x:v>1691.239630</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>939.691793</x:v>
+        <x:v>2201.440223</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>65.328363</x:v>
+        <x:v>178.337090</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>62.937829</x:v>
+        <x:v>208.745192</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>53.145818</x:v>
+        <x:v>65.122614</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>26.387418</x:v>
+        <x:v>68.467976</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>0.720362</x:v>
+        <x:v>1.089889</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>0.032039</x:v>
+        <x:v>0.037580</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>-524.019952</x:v>
+        <x:v>445.759215</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>3483.140357</x:v>
+        <x:v>775.008712</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>-464.358333</x:v>
+        <x:v>278.383333</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>-1236.416667</x:v>
+        <x:v>-1345.166667</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>699.220520</x:v>
+        <x:v>-690.480737</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>17.832906</x:v>
+        <x:v>8.984814</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-24 11:00:00</x:v>
+        <x:v>2026-07-08 14:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-24 13:00:00</x:v>
+        <x:v>2026-07-08 16:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>1615.955483</x:v>
+        <x:v>1883.384590</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>7.330552</x:v>
+        <x:v>771.761108</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>77.431779</x:v>
+        <x:v>338.698656</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>692.475008</x:v>
+        <x:v>725.040472</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>15.050496</x:v>
+        <x:v>21.419896</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>9.588606</x:v>
+        <x:v>17.948212</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>107.980377</x:v>
+        <x:v>145.512121</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>7.616188</x:v>
+        <x:v>12.616668</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>1.795953</x:v>
+        <x:v>3.055246</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>524.026905</x:v>
+        <x:v>-445.844724</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>399.293486</x:v>
+        <x:v>56.825341</x:v>
       </x:c>
       <x:c r="S95" t="n" s="2">
-        <x:v>-226.633867</x:v>
+        <x:v>236.351593</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W95" t="n" s="2">
-        <x:v>44.379799</x:v>
+        <x:v>27.503239</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-24 10:00:00</x:v>
+        <x:v>2026-07-08 13:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-24 12:00:00</x:v>
+        <x:v>2026-07-08 15:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>3259.135640</x:v>
+        <x:v>3296.651171</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>26.534209</x:v>
+        <x:v>630.000902</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>394.149676</x:v>
+        <x:v>1710.235936</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>913.583473</x:v>
+        <x:v>2443.371711</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>48.523376</x:v>
+        <x:v>178.320014</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>45.182639</x:v>
+        <x:v>207.581115</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>54.958620</x:v>
+        <x:v>64.450572</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>21.028100</x:v>
+        <x:v>68.474930</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>0.752330</x:v>
+        <x:v>1.093766</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>0.033294</x:v>
+        <x:v>0.032107</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>-493.057453</x:v>
+        <x:v>578.325034</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>3435.447656</x:v>
+        <x:v>668.238046</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
-        <x:v>-675.741667</x:v>
+        <x:v>283.933333</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
-        <x:v>-1156.983333</x:v>
+        <x:v>-1382.058333</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>644.724719</x:v>
+        <x:v>-700.227844</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>18.040902</x:v>
+        <x:v>8.765081</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-24 10:00:00</x:v>
+        <x:v>2026-07-08 13:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-24 12:00:00</x:v>
+        <x:v>2026-07-08 15:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>1644.452327</x:v>
+        <x:v>2043.068961</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>7.112625</x:v>
+        <x:v>808.003360</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>57.971083</x:v>
+        <x:v>338.004667</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>709.910098</x:v>
+        <x:v>826.275232</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>14.339519</x:v>
+        <x:v>22.565463</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>9.899801</x:v>
+        <x:v>17.770451</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>106.974091</x:v>
+        <x:v>144.713054</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>7.606822</x:v>
+        <x:v>12.292421</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>1.761796</x:v>
+        <x:v>3.034042</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>492.993204</x:v>
+        <x:v>-578.306423</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>394.551985</x:v>
+        <x:v>404.734039</x:v>
       </x:c>
       <x:c r="S97" t="n" s="2">
-        <x:v>-158.668697</x:v>
+        <x:v>43.982657</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W97" t="n" s="2">
-        <x:v>44.104880</x:v>
+        <x:v>25.571734</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-24 09:00:00</x:v>
+        <x:v>2026-07-08 12:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-24 11:00:00</x:v>
+        <x:v>2026-07-08 14:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>2843.685993</x:v>
+        <x:v>3408.991696</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>29.692133</x:v>
+        <x:v>734.543253</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>343.913362</x:v>
+        <x:v>1769.066843</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>849.446975</x:v>
+        <x:v>2624.367334</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>36.555151</x:v>
+        <x:v>179.799971</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>31.658873</x:v>
+        <x:v>210.334256</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>69.329178</x:v>
+        <x:v>66.234640</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>11.404783</x:v>
+        <x:v>68.890980</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>0.808437</x:v>
+        <x:v>1.101317</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>0.032612</x:v>
+        <x:v>0.034506</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>-487.135097</x:v>
+        <x:v>501.666764</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>3115.040660</x:v>
+        <x:v>559.239739</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>-579.000000</x:v>
+        <x:v>226.025000</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>-1158.266667</x:v>
+        <x:v>-1377.375000</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>580.205593</x:v>
+        <x:v>-699.817789</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>18.905368</x:v>
+        <x:v>8.308060</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-24 09:00:00</x:v>
+        <x:v>2026-07-08 12:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-24 11:00:00</x:v>
+        <x:v>2026-07-08 14:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>1549.176486</x:v>
+        <x:v>2089.892823</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>7.851321</x:v>
+        <x:v>716.854299</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>37.300669</x:v>
+        <x:v>346.274885</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>678.928159</x:v>
+        <x:v>883.882867</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>14.934161</x:v>
+        <x:v>20.965155</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>10.775281</x:v>
+        <x:v>20.209496</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>108.718857</x:v>
+        <x:v>159.282720</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>8.046564</x:v>
+        <x:v>13.090743</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>1.812731</x:v>
+        <x:v>3.419237</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>487.110814</x:v>
+        <x:v>-501.670503</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>324.703213</x:v>
+        <x:v>525.874802</x:v>
       </x:c>
       <x:c r="S99" t="n" s="2">
-        <x:v>-131.005284</x:v>
+        <x:v>-98.290878</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W99" t="n" s="2">
-        <x:v>47.377314</x:v>
+        <x:v>28.137930</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-24 08:00:00</x:v>
+        <x:v>2026-07-08 11:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-24 10:00:00</x:v>
+        <x:v>2026-07-08 13:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>2781.432851</x:v>
+        <x:v>3406.407556</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>32.899797</x:v>
+        <x:v>720.548480</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>300.455940</x:v>
+        <x:v>1698.113503</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>791.274304</x:v>
+        <x:v>2570.414112</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>35.606579</x:v>
+        <x:v>180.351663</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>32.968758</x:v>
+        <x:v>209.992734</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>69.179770</x:v>
+        <x:v>65.515445</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>11.002696</x:v>
+        <x:v>69.069040</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>0.789496</x:v>
+        <x:v>1.080674</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>0.031886</x:v>
+        <x:v>0.034865</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>-336.464265</x:v>
+        <x:v>382.106552</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>3170.609550</x:v>
+        <x:v>577.721006</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>-540.583333</x:v>
+        <x:v>462.008333</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>-1353.066667</x:v>
+        <x:v>-1377.175000</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>566.728341</x:v>
+        <x:v>-698.253734</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1455.120117</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>20.128076</x:v>
+        <x:v>8.477323</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-24 08:00:00</x:v>
+        <x:v>2026-07-08 11:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-24 10:00:00</x:v>
+        <x:v>2026-07-08 13:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>1556.023793</x:v>
+        <x:v>2060.360987</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>4.098515</x:v>
+        <x:v>767.809663</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>30.826503</x:v>
+        <x:v>338.042617</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>616.894093</x:v>
+        <x:v>978.955492</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>14.753539</x:v>
+        <x:v>18.017262</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>10.155722</x:v>
+        <x:v>19.656262</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>111.651741</x:v>
+        <x:v>155.533404</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>8.321698</x:v>
+        <x:v>11.175505</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>1.891155</x:v>
+        <x:v>3.326301</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>336.521307</x:v>
+        <x:v>-382.182648</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>303.593082</x:v>
+        <x:v>12.341980</x:v>
       </x:c>
       <x:c r="S101" t="n" s="2">
-        <x:v>117.316438</x:v>
+        <x:v>137.685149</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W101" t="n" s="2">
-        <x:v>52.917459</x:v>
+        <x:v>25.727821</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>