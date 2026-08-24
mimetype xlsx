--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R52d60a22e8c742afa1b11c1feec4896f"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R240508f9d8e74ac0aa610670306be0eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52d60a22e8c742afa1b11c1feec4896f" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R240508f9d8e74ac0aa610670306be0eb" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:W101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -239,7127 +239,7127 @@
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>ExchangeGreatBelt</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>ExchangeGermany</x:v>
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>ExchangeSweden</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>ExchangeNorway</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>ExchangeNetherlands</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>ExchangeGreatBritain</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>3069.530618</x:v>
+        <x:v>2628.969958</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>11.579647</x:v>
+        <x:v>5.655206</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>113.810349</x:v>
+        <x:v>124.539917</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>2625.952554</x:v>
+        <x:v>976.469105</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>194.740908</x:v>
+        <x:v>402.055369</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>35.324289</x:v>
+        <x:v>56.179275</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>53.417916</x:v>
+        <x:v>77.934592</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>17.005164</x:v>
+        <x:v>38.754367</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>2.389850</x:v>
+        <x:v>3.771191</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>0.033457</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>-43.486575</x:v>
+        <x:v>-246.941447</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>623.062222</x:v>
+        <x:v>-347.554208</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>0.750000</x:v>
+        <x:v>306.516667</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>-323.660714</x:v>
+        <x:v>389.846576</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
-        <x:v>122.528787</x:v>
+        <x:v>489.633902</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
-        <x:v>-363.917236</x:v>
+        <x:v>352.109445</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>7.914809</x:v>
+        <x:v>21.832109</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>1732.528383</x:v>
+        <x:v>1609.139753</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>26.220687</x:v>
+        <x:v>104.460442</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>27.953105</x:v>
+        <x:v>13.084236</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>1065.154327</x:v>
+        <x:v>351.722230</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>116.161445</x:v>
+        <x:v>28.682980</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>40.899387</x:v>
+        <x:v>19.488080</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>250.722797</x:v>
+        <x:v>133.225209</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>23.093636</x:v>
+        <x:v>42.844458</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>6.840273</x:v>
+        <x:v>3.034431</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>43.516530</x:v>
+        <x:v>247.018170</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>234.277476</x:v>
+        <x:v>455.544829</x:v>
       </x:c>
       <x:c r="S3" t="n" s="2">
-        <x:v>-102.311280</x:v>
+        <x:v>210.034689</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W3" t="n" s="2">
-        <x:v>62.568930</x:v>
+        <x:v>92.606484</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>3099.093338</x:v>
+        <x:v>3068.474110</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>13.770008</x:v>
+        <x:v>12.621774</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>91.650901</x:v>
+        <x:v>117.105635</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>2568.869911</x:v>
+        <x:v>1677.871264</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>198.351085</x:v>
+        <x:v>406.392016</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>39.119330</x:v>
+        <x:v>77.922832</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>56.088590</x:v>
+        <x:v>79.327743</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>18.396488</x:v>
+        <x:v>44.450315</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>2.415643</x:v>
+        <x:v>3.732249</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>0.042951</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>-227.334802</x:v>
+        <x:v>-120.055692</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>2736.966003</x:v>
+        <x:v>221.970974</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>4.283333</x:v>
+        <x:v>295.900000</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>-1268.933333</x:v>
+        <x:v>-230.673794</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>321.076174</x:v>
+        <x:v>650.737657</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>-1455.668945</x:v>
+        <x:v>-168.828862</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>8.503468</x:v>
+        <x:v>16.266996</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>2231.608114</x:v>
+        <x:v>2039.645865</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>32.800646</x:v>
+        <x:v>123.290920</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>18.810460</x:v>
+        <x:v>16.830466</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>1048.337763</x:v>
+        <x:v>577.604622</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>111.970490</x:v>
+        <x:v>28.274321</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>35.252910</x:v>
+        <x:v>27.014856</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>217.637921</x:v>
+        <x:v>183.524158</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>20.029482</x:v>
+        <x:v>43.140249</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>5.930735</x:v>
+        <x:v>4.438857</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>227.320052</x:v>
+        <x:v>120.078088</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>935.189959</x:v>
+        <x:v>497.247865</x:v>
       </x:c>
       <x:c r="S5" t="n" s="2">
-        <x:v>-421.672304</x:v>
+        <x:v>418.201463</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W5" t="n" s="2">
-        <x:v>56.915925</x:v>
+        <x:v>81.784756</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>2875.114287</x:v>
+        <x:v>3038.364018</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>12.108199</x:v>
+        <x:v>28.169302</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>64.153207</x:v>
+        <x:v>117.114073</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>2588.308875</x:v>
+        <x:v>2230.041946</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>210.566833</x:v>
+        <x:v>384.477481</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>46.134000</x:v>
+        <x:v>110.117350</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>55.123889</x:v>
+        <x:v>80.714230</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>21.244261</x:v>
+        <x:v>52.068956</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>2.458425</x:v>
+        <x:v>3.291882</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>0.032527</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>-199.287183</x:v>
+        <x:v>-51.892209</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>2352.620296</x:v>
+        <x:v>935.782366</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
-        <x:v>19.891667</x:v>
+        <x:v>595.633333</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
-        <x:v>-1354.233333</x:v>
+        <x:v>-1104.483333</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>511.661571</x:v>
+        <x:v>521.429169</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>-1455.668945</x:v>
+        <x:v>-864.100529</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>9.066966</x:v>
+        <x:v>14.110205</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>2171.903733</x:v>
+        <x:v>2053.191941</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>28.461348</x:v>
+        <x:v>100.183670</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>13.450650</x:v>
+        <x:v>23.901419</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>1037.839663</x:v>
+        <x:v>769.610986</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>119.220252</x:v>
+        <x:v>28.010706</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>35.386252</x:v>
+        <x:v>28.758206</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>216.913912</x:v>
+        <x:v>193.807108</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>20.197934</x:v>
+        <x:v>16.634645</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>6.023219</x:v>
+        <x:v>4.716360</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>199.183795</x:v>
+        <x:v>51.801532</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>724.118914</x:v>
+        <x:v>462.575043</x:v>
       </x:c>
       <x:c r="S7" t="n" s="2">
-        <x:v>-228.892208</x:v>
+        <x:v>373.192266</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W7" t="n" s="2">
-        <x:v>57.199503</x:v>
+        <x:v>65.985094</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>2717.964524</x:v>
+        <x:v>3124.195450</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>7.359769</x:v>
+        <x:v>41.757200</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>55.895699</x:v>
+        <x:v>109.542264</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>2482.164774</x:v>
+        <x:v>2540.092368</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>259.206038</x:v>
+        <x:v>267.310623</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>47.384056</x:v>
+        <x:v>133.704504</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>56.543871</x:v>
+        <x:v>82.660512</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>21.195466</x:v>
+        <x:v>59.829538</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>2.926513</x:v>
+        <x:v>1.989371</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>0.042327</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>130.750157</x:v>
+        <x:v>-189.430471</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>2264.393924</x:v>
+        <x:v>1549.363201</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>4.208333</x:v>
+        <x:v>679.216667</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>-990.175000</x:v>
+        <x:v>-1358.633333</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>-168.262460</x:v>
+        <x:v>650.336224</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
-        <x:v>-1455.668945</x:v>
+        <x:v>-1443.543219</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>9.386400</x:v>
+        <x:v>13.958736</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>2101.532570</x:v>
+        <x:v>1971.959698</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>9.477218</x:v>
+        <x:v>56.241018</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>15.372653</x:v>
+        <x:v>27.850925</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>1032.075630</x:v>
+        <x:v>810.365296</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>177.224336</x:v>
+        <x:v>18.445522</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>36.941610</x:v>
+        <x:v>17.421591</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>222.329367</x:v>
+        <x:v>125.852297</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>23.684011</x:v>
+        <x:v>10.022182</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>6.576987</x:v>
+        <x:v>2.896750</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>-130.740733</x:v>
+        <x:v>189.493527</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>446.264927</x:v>
+        <x:v>333.407969</x:v>
       </x:c>
       <x:c r="S9" t="n" s="2">
-        <x:v>262.326563</x:v>
+        <x:v>379.962621</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W9" t="n" s="2">
-        <x:v>57.525222</x:v>
+        <x:v>47.234937</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>2664.836576</x:v>
+        <x:v>3386.940550</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>14.823763</x:v>
+        <x:v>54.969895</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>59.822428</x:v>
+        <x:v>121.164482</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>2136.292631</x:v>
+        <x:v>2790.681109</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>356.363279</x:v>
+        <x:v>277.178943</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>28.107324</x:v>
+        <x:v>139.274161</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>55.514036</x:v>
+        <x:v>82.991728</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>28.741240</x:v>
+        <x:v>63.206621</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>3.991496</x:v>
+        <x:v>2.028022</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>0.042195</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>63.805276</x:v>
+        <x:v>-110.179132</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>1988.345981</x:v>
+        <x:v>1646.092003</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>5.658333</x:v>
+        <x:v>688.491667</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>-58.760793</x:v>
+        <x:v>-1366.316667</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>-563.795725</x:v>
+        <x:v>452.723562</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>-1454.114886</x:v>
+        <x:v>-1455.365845</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>11.188724</x:v>
+        <x:v>13.196522</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>1973.298176</x:v>
+        <x:v>2089.456316</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>11.699941</x:v>
+        <x:v>58.830759</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>18.239422</x:v>
+        <x:v>30.424940</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>904.301231</x:v>
+        <x:v>889.057558</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>259.126490</x:v>
+        <x:v>18.406996</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>34.394947</x:v>
+        <x:v>17.615101</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>207.357086</x:v>
+        <x:v>126.545866</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>26.959964</x:v>
+        <x:v>12.296570</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>8.618837</x:v>
+        <x:v>2.926770</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>-63.956219</x:v>
+        <x:v>110.087665</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>206.758977</x:v>
+        <x:v>485.792144</x:v>
       </x:c>
       <x:c r="S11" t="n" s="2">
-        <x:v>359.797500</x:v>
+        <x:v>337.471946</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W11" t="n" s="2">
-        <x:v>58.084637</x:v>
+        <x:v>44.499854</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>2617.648808</x:v>
+        <x:v>3425.162974</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>17.575351</x:v>
+        <x:v>64.090950</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>66.645734</x:v>
+        <x:v>118.506356</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>1685.876808</x:v>
+        <x:v>2809.277644</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>366.768212</x:v>
+        <x:v>267.078976</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>15.851624</x:v>
+        <x:v>142.415164</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>53.746681</x:v>
+        <x:v>83.083412</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>11.927189</x:v>
+        <x:v>62.944866</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>4.162573</x:v>
+        <x:v>1.914832</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>0.042008</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>88.171319</x:v>
+        <x:v>-231.881285</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>1427.067490</x:v>
+        <x:v>1745.688533</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>133.891667</x:v>
+        <x:v>653.941667</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>702.233315</x:v>
+        <x:v>-1368.208333</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
-        <x:v>-590.172863</x:v>
+        <x:v>531.676038</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
-        <x:v>-1366.138300</x:v>
+        <x:v>-1455.365845</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>10.806681</x:v>
+        <x:v>13.071875</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>1975.672203</x:v>
+        <x:v>2112.612833</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>20.327299</x:v>
+        <x:v>90.478894</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>18.827965</x:v>
+        <x:v>29.527297</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>816.730924</x:v>
+        <x:v>905.064921</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>267.165865</x:v>
+        <x:v>19.073200</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>37.421043</x:v>
+        <x:v>17.946760</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>230.259457</x:v>
+        <x:v>128.672963</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>21.290923</x:v>
+        <x:v>12.573603</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>7.207950</x:v>
+        <x:v>2.980218</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>-88.148317</x:v>
+        <x:v>232.017050</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>380.028584</x:v>
+        <x:v>439.573250</x:v>
       </x:c>
       <x:c r="S13" t="n" s="2">
-        <x:v>264.560510</x:v>
+        <x:v>234.704677</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W13" t="n" s="2">
-        <x:v>63.504603</x:v>
+        <x:v>43.387684</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>2545.840626</x:v>
+        <x:v>3412.224616</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>32.865239</x:v>
+        <x:v>68.987451</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>75.647733</x:v>
+        <x:v>109.003113</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>1060.072949</x:v>
+        <x:v>2807.461051</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>376.020742</x:v>
+        <x:v>261.385294</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>25.814316</x:v>
+        <x:v>132.065651</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>53.054275</x:v>
+        <x:v>83.944927</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>51.224964</x:v>
+        <x:v>58.965324</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>4.180646</x:v>
+        <x:v>1.970830</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>0.053943</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>5.296253</x:v>
+        <x:v>-231.445202</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>-14.903178</x:v>
+        <x:v>1834.576975</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>422.750000</x:v>
+        <x:v>578.050000</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>1281.145278</x:v>
+        <x:v>-1364.741667</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>-373.534237</x:v>
+        <x:v>527.366712</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>-453.848297</x:v>
+        <x:v>-1455.365845</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>21.599801</x:v>
+        <x:v>12.834216</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>1741.701464</x:v>
+        <x:v>2130.838804</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>47.673080</x:v>
+        <x:v>104.533071</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>16.803824</x:v>
+        <x:v>26.443160</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>540.412417</x:v>
+        <x:v>926.123132</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>265.429580</x:v>
+        <x:v>19.259094</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>29.511384</x:v>
+        <x:v>18.311942</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>182.836132</x:v>
+        <x:v>131.087574</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>27.662692</x:v>
+        <x:v>12.164118</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>5.927095</x:v>
+        <x:v>3.039702</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>-5.573796</x:v>
+        <x:v>231.433537</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>320.211676</x:v>
+        <x:v>379.571212</x:v>
       </x:c>
       <x:c r="S15" t="n" s="2">
-        <x:v>310.807381</x:v>
+        <x:v>278.872261</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W15" t="n" s="2">
-        <x:v>68.060973</x:v>
+        <x:v>42.752298</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>2436.856638</x:v>
+        <x:v>3035.353660</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>44.818608</x:v>
+        <x:v>86.462241</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>92.789812</x:v>
+        <x:v>82.153039</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>536.862667</x:v>
+        <x:v>2538.218876</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>374.590876</x:v>
+        <x:v>170.980459</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>28.460603</x:v>
+        <x:v>15.828743</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>55.516150</x:v>
+        <x:v>76.212404</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>16.764657</x:v>
+        <x:v>25.313514</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>4.179938</x:v>
+        <x:v>1.946305</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>0.039762</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>35.253077</x:v>
+        <x:v>-358.665029</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>-974.005203</x:v>
+        <x:v>2020.463037</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
-        <x:v>708.541667</x:v>
+        <x:v>691.975000</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
-        <x:v>1224.689242</x:v>
+        <x:v>-1380.225000</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
-        <x:v>44.186249</x:v>
+        <x:v>520.055916</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
-        <x:v>244.168533</x:v>
+        <x:v>-1455.365845</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
-        <x:v>22.775445</x:v>
+        <x:v>10.100273</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>1520.063364</x:v>
+        <x:v>2079.359073</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>98.147682</x:v>
+        <x:v>116.806727</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>22.761143</x:v>
+        <x:v>17.827312</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>261.930145</x:v>
+        <x:v>883.330747</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>239.759496</x:v>
+        <x:v>19.130538</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>16.774300</x:v>
+        <x:v>18.021331</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>112.067988</x:v>
+        <x:v>128.917587</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>10.547193</x:v>
+        <x:v>12.612501</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>4.006022</x:v>
+        <x:v>2.994248</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>-35.228553</x:v>
+        <x:v>358.663027</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>426.226903</x:v>
+        <x:v>206.519084</x:v>
       </x:c>
       <x:c r="S17" t="n" s="2">
-        <x:v>363.071045</x:v>
+        <x:v>314.535971</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W17" t="n" s="2">
-        <x:v>59.231376</x:v>
+        <x:v>43.693528</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>2254.903011</x:v>
+        <x:v>2992.427232</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>69.283670</x:v>
+        <x:v>107.863113</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>118.151135</x:v>
+        <x:v>74.281866</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>210.141083</x:v>
+        <x:v>2219.866420</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>379.304027</x:v>
+        <x:v>245.004645</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>30.836171</x:v>
+        <x:v>12.221837</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>55.436458</x:v>
+        <x:v>75.329335</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>21.713676</x:v>
+        <x:v>24.702278</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>4.188528</x:v>
+        <x:v>2.696509</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>0.041753</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>-82.051010</x:v>
+        <x:v>-93.236364</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>-1623.004024</x:v>
+        <x:v>1651.332961</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
-        <x:v>707.958333</x:v>
+        <x:v>671.608333</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
-        <x:v>1364.211568</x:v>
+        <x:v>-1042.508333</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
-        <x:v>-282.548813</x:v>
+        <x:v>498.630477</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
-        <x:v>1281.240454</x:v>
+        <x:v>-1455.365845</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
-        <x:v>31.315354</x:v>
+        <x:v>10.997978</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>1290.052256</x:v>
+        <x:v>2086.375424</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>115.016271</x:v>
+        <x:v>137.807841</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>28.252049</x:v>
+        <x:v>16.411679</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>109.138356</x:v>
+        <x:v>729.073023</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>259.898836</x:v>
+        <x:v>20.391734</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>14.897112</x:v>
+        <x:v>17.051687</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>102.655086</x:v>
+        <x:v>123.666881</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>10.270914</x:v>
+        <x:v>13.920259</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>3.782638</x:v>
+        <x:v>2.838000</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>81.968111</x:v>
+        <x:v>93.178174</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>174.049248</x:v>
+        <x:v>559.980942</x:v>
       </x:c>
       <x:c r="S19" t="n" s="2">
-        <x:v>390.123633</x:v>
+        <x:v>372.055205</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W19" t="n" s="2">
-        <x:v>65.093268</x:v>
+        <x:v>48.127846</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>2069.347059</x:v>
+        <x:v>2897.132177</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>88.350915</x:v>
+        <x:v>134.011644</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>184.251563</x:v>
+        <x:v>75.495888</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>47.781053</x:v>
+        <x:v>1672.911458</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>388.029783</x:v>
+        <x:v>357.985461</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>36.397700</x:v>
+        <x:v>21.927071</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>56.272986</x:v>
+        <x:v>78.192393</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>17.900021</x:v>
+        <x:v>39.655977</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>4.237926</x:v>
+        <x:v>3.721655</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>0.041828</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>54.745757</x:v>
+        <x:v>-138.031835</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>-854.474388</x:v>
+        <x:v>1827.520630</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>431.541667</x:v>
+        <x:v>705.850000</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>1268.126499</x:v>
+        <x:v>-129.902461</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>-471.109297</x:v>
+        <x:v>-300.752693</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>817.253044</x:v>
+        <x:v>-1451.453009</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>32.875989</x:v>
+        <x:v>15.941455</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>1163.575363</x:v>
+        <x:v>1932.765693</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>171.183545</x:v>
+        <x:v>117.937456</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>35.957869</x:v>
+        <x:v>27.739837</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>29.697708</x:v>
+        <x:v>480.206595</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>249.983354</x:v>
+        <x:v>25.315978</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>11.889019</x:v>
+        <x:v>15.145412</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>84.507861</x:v>
+        <x:v>112.696835</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>7.689032</x:v>
+        <x:v>46.915050</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>3.176511</x:v>
+        <x:v>2.535622</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>-54.694894</x:v>
+        <x:v>138.343740</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>-500.203340</x:v>
+        <x:v>575.451707</x:v>
       </x:c>
       <x:c r="S21" t="n" s="2">
-        <x:v>1124.388698</x:v>
+        <x:v>390.477460</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W21" t="n" s="2">
-        <x:v>58.282439</x:v>
+        <x:v>70.350517</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>2055.706343</x:v>
+        <x:v>2785.910461</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>123.202490</x:v>
+        <x:v>197.748206</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>217.065808</x:v>
+        <x:v>84.640258</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>3.246470</x:v>
+        <x:v>945.336640</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>381.032133</x:v>
+        <x:v>408.476591</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>31.300551</x:v>
+        <x:v>61.787046</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>55.537268</x:v>
+        <x:v>81.797488</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>16.402234</x:v>
+        <x:v>40.328600</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>4.199459</x:v>
+        <x:v>4.164613</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>0.041994</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>61.807451</x:v>
+        <x:v>-21.611368</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>-1242.556953</x:v>
+        <x:v>1216.265387</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>143.325000</x:v>
+        <x:v>707.941667</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>1342.612004</x:v>
+        <x:v>767.800344</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
-        <x:v>455.145593</x:v>
+        <x:v>-471.457996</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
-        <x:v>463.344842</x:v>
+        <x:v>-1237.307015</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>31.677235</x:v>
+        <x:v>22.199295</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>1138.952508</x:v>
+        <x:v>1727.219394</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>260.365187</x:v>
+        <x:v>103.056326</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>46.652194</x:v>
+        <x:v>28.374328</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.713983</x:v>
+        <x:v>292.234608</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>250.129791</x:v>
+        <x:v>26.193432</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>10.769382</x:v>
+        <x:v>14.367640</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>76.332408</x:v>
+        <x:v>108.099896</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>7.078084</x:v>
+        <x:v>51.593502</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>3.022079</x:v>
+        <x:v>6.571247</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>-61.738422</x:v>
+        <x:v>21.583012</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>-592.100750</x:v>
+        <x:v>633.284733</x:v>
       </x:c>
       <x:c r="S23" t="n" s="2">
-        <x:v>1137.728574</x:v>
+        <x:v>441.860670</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W23" t="n" s="2">
-        <x:v>47.990103</x:v>
+        <x:v>97.392845</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>2128.301972</x:v>
+        <x:v>2577.064827</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>124.122226</x:v>
+        <x:v>314.781901</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>266.800267</x:v>
+        <x:v>159.767658</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>2.150780</x:v>
+        <x:v>289.504918</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>393.963072</x:v>
+        <x:v>470.187233</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>31.017363</x:v>
+        <x:v>106.757694</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>55.988242</x:v>
+        <x:v>86.444160</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>37.415864</x:v>
+        <x:v>46.561405</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>4.200909</x:v>
+        <x:v>3.870759</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>0.041414</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>-55.473674</x:v>
+        <x:v>45.344308</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>-345.008785</x:v>
+        <x:v>-1153.086971</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>6.583333</x:v>
+        <x:v>707.541667</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>1380.672237</x:v>
+        <x:v>1308.090397</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>-128.801862</x:v>
+        <x:v>120.162889</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>354.630586</x:v>
+        <x:v>71.136809</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>36.290567</x:v>
+        <x:v>29.990226</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>1209.037030</x:v>
+        <x:v>1571.512914</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>269.891357</x:v>
+        <x:v>225.058595</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>56.288486</x:v>
+        <x:v>30.448075</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>0.214341</x:v>
+        <x:v>128.508644</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>246.011023</x:v>
+        <x:v>22.834352</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>11.891356</x:v>
+        <x:v>10.626553</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>82.269003</x:v>
+        <x:v>87.663469</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>9.337887</x:v>
+        <x:v>42.423629</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>3.163226</x:v>
+        <x:v>1.812238</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>55.424329</x:v>
+        <x:v>-45.352670</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>-634.467231</x:v>
+        <x:v>624.556192</x:v>
       </x:c>
       <x:c r="S25" t="n" s="2">
-        <x:v>1109.013253</x:v>
+        <x:v>442.933838</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W25" t="n" s="2">
-        <x:v>50.411009</x:v>
+        <x:v>87.612861</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>2231.578048</x:v>
+        <x:v>2330.614099</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>167.107602</x:v>
+        <x:v>397.428238</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>296.438377</x:v>
+        <x:v>259.604793</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>2.481630</x:v>
+        <x:v>49.256597</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>416.153521</x:v>
+        <x:v>496.934534</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>40.414799</x:v>
+        <x:v>128.158743</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>56.493404</x:v>
+        <x:v>86.003391</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>22.310562</x:v>
+        <x:v>52.334756</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>4.235277</x:v>
+        <x:v>3.898535</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>0.041864</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>15.179386</x:v>
+        <x:v>66.619029</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>28.595670</x:v>
+        <x:v>-2470.665578</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>62.500000</x:v>
+        <x:v>713.241667</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>1375.582729</x:v>
+        <x:v>1362.563361</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
-        <x:v>-250.020449</x:v>
+        <x:v>633.240246</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
-        <x:v>-5.936323</x:v>
+        <x:v>551.995789</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>28.591309</x:v>
+        <x:v>31.418638</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>1235.391001</x:v>
+        <x:v>1367.272045</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>277.717228</x:v>
+        <x:v>302.477275</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>65.336409</x:v>
+        <x:v>49.097567</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>28.415288</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>256.198309</x:v>
+        <x:v>22.800010</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>11.161963</x:v>
+        <x:v>10.123866</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>76.607825</x:v>
+        <x:v>84.933533</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>7.148512</x:v>
+        <x:v>42.230543</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>3.104495</x:v>
+        <x:v>1.732002</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>-15.203244</x:v>
+        <x:v>-66.580850</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>-621.065132</x:v>
+        <x:v>450.099505</x:v>
       </x:c>
       <x:c r="S27" t="n" s="2">
-        <x:v>1174.384635</x:v>
+        <x:v>441.943306</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W27" t="n" s="2">
-        <x:v>45.196549</x:v>
+        <x:v>87.008241</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>2315.986164</x:v>
+        <x:v>2036.881649</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>211.366385</x:v>
+        <x:v>476.223982</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>329.581707</x:v>
+        <x:v>343.962880</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>2.944722</x:v>
+        <x:v>1.610817</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>428.924095</x:v>
+        <x:v>520.321925</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>56.454499</x:v>
+        <x:v>156.000627</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>56.652728</x:v>
+        <x:v>88.288638</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>32.864026</x:v>
+        <x:v>55.918376</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>4.209847</x:v>
+        <x:v>3.923871</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>0.070993</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>44.924234</x:v>
+        <x:v>52.126316</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>-338.370399</x:v>
+        <x:v>-2412.723667</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>341.675000</x:v>
+        <x:v>713.766667</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>1380.214512</x:v>
+        <x:v>1346.083006</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>-249.836500</x:v>
+        <x:v>650.509183</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>14.310315</x:v>
+        <x:v>40.869030</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>28.852106</x:v>
+        <x:v>29.543689</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>1247.058414</x:v>
+        <x:v>1192.693373</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>309.963159</x:v>
+        <x:v>331.330764</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>74.958033</x:v>
+        <x:v>66.504949</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>253.938324</x:v>
+        <x:v>21.700304</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>11.165526</x:v>
+        <x:v>9.174948</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>76.344357</x:v>
+        <x:v>79.712834</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>8.202516</x:v>
+        <x:v>41.932267</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>3.086105</x:v>
+        <x:v>1.579437</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>-44.924234</x:v>
+        <x:v>-52.033323</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>-589.789625</x:v>
+        <x:v>250.622878</x:v>
       </x:c>
       <x:c r="S29" t="n" s="2">
-        <x:v>1144.114253</x:v>
+        <x:v>442.168315</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W29" t="n" s="2">
-        <x:v>43.122691</x:v>
+        <x:v>81.985669</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>2294.611575</x:v>
+        <x:v>1950.543496</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>216.676283</x:v>
+        <x:v>563.310426</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>345.691641</x:v>
+        <x:v>380.688834</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>2.417770</x:v>
+        <x:v>1.515278</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>473.023685</x:v>
+        <x:v>516.212980</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>77.474418</x:v>
+        <x:v>172.023617</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>53.318965</x:v>
+        <x:v>88.953165</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>35.130971</x:v>
+        <x:v>60.590391</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>4.253491</x:v>
+        <x:v>3.804212</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>0.093679</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>64.438108</x:v>
+        <x:v>114.929404</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>-283.243545</x:v>
+        <x:v>-1195.735547</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>391.791667</x:v>
+        <x:v>714.050000</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>1376.652445</x:v>
+        <x:v>1205.169627</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
-        <x:v>-443.518347</x:v>
+        <x:v>-23.258083</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
-        <x:v>-19.589657</x:v>
+        <x:v>-651.710808</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>27.237762</x:v>
+        <x:v>28.233076</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>1286.823396</x:v>
+        <x:v>1122.953992</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>308.241806</x:v>
+        <x:v>345.917967</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>72.401519</x:v>
+        <x:v>72.693390</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>257.727426</x:v>
+        <x:v>21.649762</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>11.121123</x:v>
+        <x:v>9.066766</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>75.748660</x:v>
+        <x:v>78.652137</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>7.215492</x:v>
+        <x:v>41.563403</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>3.131420</x:v>
+        <x:v>1.561325</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>-64.510234</x:v>
+        <x:v>-114.946626</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>-529.429790</x:v>
+        <x:v>225.980699</x:v>
       </x:c>
       <x:c r="S31" t="n" s="2">
-        <x:v>1145.175972</x:v>
+        <x:v>440.815170</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W31" t="n" s="2">
-        <x:v>42.382990</x:v>
+        <x:v>78.316570</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>2289.731056</x:v>
+        <x:v>2004.952076</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>193.053428</x:v>
+        <x:v>591.409214</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>382.206416</x:v>
+        <x:v>402.123560</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>2.109123</x:v>
+        <x:v>2.160470</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>548.691009</x:v>
+        <x:v>544.647784</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>108.300281</x:v>
+        <x:v>188.740457</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>47.884077</x:v>
+        <x:v>88.671004</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>44.073182</x:v>
+        <x:v>65.538180</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>4.230631</x:v>
+        <x:v>3.943522</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>0.100130</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>335.090627</x:v>
+        <x:v>100.555748</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>526.890374</x:v>
+        <x:v>-298.399064</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>196.375000</x:v>
+        <x:v>712.925000</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>1341.636800</x:v>
+        <x:v>1284.032556</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
-        <x:v>-465.593397</x:v>
+        <x:v>-597.958885</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
-        <x:v>-975.316627</x:v>
+        <x:v>-1083.437472</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>26.767790</x:v>
+        <x:v>27.757699</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>1329.249977</x:v>
+        <x:v>1156.848596</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>258.516430</x:v>
+        <x:v>381.825025</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>82.969770</x:v>
+        <x:v>85.095402</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.094213</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>250.894685</x:v>
+        <x:v>21.752410</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>10.314741</x:v>
+        <x:v>8.977716</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>77.337849</x:v>
+        <x:v>78.226427</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>7.024279</x:v>
+        <x:v>41.433785</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>3.057284</x:v>
+        <x:v>1.547959</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>-335.138524</x:v>
+        <x:v>-100.555748</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>-222.929184</x:v>
+        <x:v>195.874335</x:v>
       </x:c>
       <x:c r="S33" t="n" s="2">
-        <x:v>1197.108435</x:v>
+        <x:v>442.671284</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W33" t="n" s="2">
-        <x:v>45.363959</x:v>
+        <x:v>71.962102</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>2347.896094</x:v>
+        <x:v>2065.088615</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>192.758913</x:v>
+        <x:v>737.397642</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>388.057193</x:v>
+        <x:v>518.655672</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>3.242476</x:v>
+        <x:v>2.690996</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>571.134256</x:v>
+        <x:v>547.590573</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>133.595246</x:v>
+        <x:v>198.966811</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>48.503298</x:v>
+        <x:v>88.368325</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>54.106183</x:v>
+        <x:v>68.057554</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>4.237128</x:v>
+        <x:v>3.904465</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>0.131297</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>269.849495</x:v>
+        <x:v>108.103237</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>481.352753</x:v>
+        <x:v>-201.183857</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>190.975000</x:v>
+        <x:v>714.675000</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>1281.057119</x:v>
+        <x:v>1238.780625</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>-463.219859</x:v>
+        <x:v>-642.179639</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>-807.884404</x:v>
+        <x:v>-1318.738788</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>28.887459</x:v>
+        <x:v>24.650309</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>1413.221095</x:v>
+        <x:v>1217.314490</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>226.038878</x:v>
+        <x:v>424.660360</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>89.524197</x:v>
+        <x:v>103.504398</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.576420</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>261.419870</x:v>
+        <x:v>20.956121</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>9.864151</x:v>
+        <x:v>9.327132</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>82.024040</x:v>
+        <x:v>80.065665</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>7.112441</x:v>
+        <x:v>41.401683</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>3.100132</x:v>
+        <x:v>1.601330</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>-269.750480</x:v>
+        <x:v>-108.017582</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>-189.187575</x:v>
+        <x:v>202.829738</x:v>
       </x:c>
       <x:c r="S35" t="n" s="2">
-        <x:v>1192.499021</x:v>
+        <x:v>440.985645</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W35" t="n" s="2">
-        <x:v>48.077489</x:v>
+        <x:v>66.297790</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>2445.071916</x:v>
+        <x:v>2118.172073</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>194.878998</x:v>
+        <x:v>826.137052</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>348.938741</x:v>
+        <x:v>589.398479</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>55.277820</x:v>
+        <x:v>2.895453</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>573.867357</x:v>
+        <x:v>544.382356</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>135.638147</x:v>
+        <x:v>204.793047</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>46.821264</x:v>
+        <x:v>90.252178</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>59.760511</x:v>
+        <x:v>74.841146</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>4.243230</x:v>
+        <x:v>3.856537</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>0.132559</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>112.676067</x:v>
+        <x:v>56.301832</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>-268.299958</x:v>
+        <x:v>-498.136348</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>246.233333</x:v>
+        <x:v>700.833333</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>1260.112500</x:v>
+        <x:v>1313.780251</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
-        <x:v>-468.722786</x:v>
+        <x:v>-628.638922</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
-        <x:v>143.514132</x:v>
+        <x:v>-1162.524323</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>29.502567</x:v>
+        <x:v>24.024235</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>1457.241286</x:v>
+        <x:v>1280.538599</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>221.682747</x:v>
+        <x:v>471.963872</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>84.963268</x:v>
+        <x:v>143.026763</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>23.279214</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>270.096883</x:v>
+        <x:v>27.307045</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>11.401704</x:v>
+        <x:v>9.311438</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>84.073874</x:v>
+        <x:v>80.455258</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>8.504802</x:v>
+        <x:v>43.679074</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>3.208812</x:v>
+        <x:v>1.611163</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>-112.646911</x:v>
+        <x:v>-56.087467</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>-179.009704</x:v>
+        <x:v>117.791585</x:v>
       </x:c>
       <x:c r="S37" t="n" s="2">
-        <x:v>1041.686598</x:v>
+        <x:v>441.479867</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W37" t="n" s="2">
-        <x:v>47.932028</x:v>
+        <x:v>59.413571</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>2507.801791</x:v>
+        <x:v>2179.983176</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>173.577802</x:v>
+        <x:v>847.070395</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>336.820590</x:v>
+        <x:v>639.041506</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>227.688389</x:v>
+        <x:v>2.545048</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>528.524047</x:v>
+        <x:v>542.010325</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>84.715209</x:v>
+        <x:v>190.545950</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>44.664021</x:v>
+        <x:v>89.339255</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>71.885328</x:v>
+        <x:v>67.957967</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>4.198421</x:v>
+        <x:v>3.931789</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>0.156379</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>-2.853985</x:v>
+        <x:v>43.448408</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>-616.760313</x:v>
+        <x:v>-432.097067</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
-        <x:v>224.216667</x:v>
+        <x:v>699.116667</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
-        <x:v>1370.451904</x:v>
+        <x:v>1320.978975</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
-        <x:v>-337.198830</x:v>
+        <x:v>-658.619434</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
-        <x:v>397.716163</x:v>
+        <x:v>-1175.286607</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
-        <x:v>29.992308</x:v>
+        <x:v>22.349909</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>1546.103227</x:v>
+        <x:v>1277.256051</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>200.247794</x:v>
+        <x:v>474.542406</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>58.588918</x:v>
+        <x:v>160.963709</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>80.314372</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>272.474614</x:v>
+        <x:v>41.384440</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>14.187478</x:v>
+        <x:v>9.744888</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>101.658307</x:v>
+        <x:v>83.276702</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>11.972705</x:v>
+        <x:v>43.513785</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>3.661104</x:v>
+        <x:v>1.696085</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>2.807944</x:v>
+        <x:v>-43.487392</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>-281.169918</x:v>
+        <x:v>64.675051</x:v>
       </x:c>
       <x:c r="S39" t="n" s="2">
-        <x:v>1081.359910</x:v>
+        <x:v>440.946376</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W39" t="n" s="2">
-        <x:v>55.487993</x:v>
+        <x:v>57.877165</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-09 17:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>2528.543476</x:v>
+        <x:v>2185.151409</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>171.049971</x:v>
+        <x:v>785.976252</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>397.034425</x:v>
+        <x:v>662.064308</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>613.760108</x:v>
+        <x:v>2.891124</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>514.518474</x:v>
+        <x:v>555.977735</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>80.249980</x:v>
+        <x:v>206.199142</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>60.033127</x:v>
+        <x:v>90.066419</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>71.009738</x:v>
+        <x:v>71.865639</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>4.242475</x:v>
+        <x:v>3.931379</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>0.169328</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>299.474091</x:v>
+        <x:v>126.702930</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>367.279754</x:v>
+        <x:v>-296.336758</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
-        <x:v>7.516667</x:v>
+        <x:v>699.000000</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
-        <x:v>1370.371971</x:v>
+        <x:v>1259.976475</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
-        <x:v>-626.402346</x:v>
+        <x:v>-614.513207</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
-        <x:v>-801.764287</x:v>
+        <x:v>-1368.650028</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
-        <x:v>24.655300</x:v>
+        <x:v>23.190225</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-09 17:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-09 19:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>1669.747837</x:v>
+        <x:v>1282.171200</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>254.994238</x:v>
+        <x:v>538.970552</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>50.958577</x:v>
+        <x:v>159.057550</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>239.799072</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>267.313761</x:v>
+        <x:v>42.518553</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>20.485945</x:v>
+        <x:v>9.084915</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>139.705159</x:v>
+        <x:v>80.735652</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>14.960444</x:v>
+        <x:v>41.125038</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>4.662364</x:v>
+        <x:v>1.593682</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>-299.490951</x:v>
+        <x:v>-126.652588</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>-267.673840</x:v>
+        <x:v>100.978987</x:v>
       </x:c>
       <x:c r="S41" t="n" s="2">
-        <x:v>1244.033067</x:v>
+        <x:v>434.758859</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W41" t="n" s="2">
-        <x:v>55.918212</x:v>
+        <x:v>52.333388</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-09 16:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>2597.958216</x:v>
+        <x:v>2194.180839</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>280.496895</x:v>
+        <x:v>703.039266</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>457.594137</x:v>
+        <x:v>661.419194</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>1180.425183</x:v>
+        <x:v>16.941484</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>430.310206</x:v>
+        <x:v>551.589479</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>74.582362</x:v>
+        <x:v>197.921525</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>60.122397</x:v>
+        <x:v>89.635658</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>32.942351</x:v>
+        <x:v>69.012158</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>4.148115</x:v>
+        <x:v>3.939129</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>0.110800</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>18.240424</x:v>
+        <x:v>14.706451</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>-146.178013</x:v>
+        <x:v>-53.324469</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>4.608333</x:v>
+        <x:v>700.550000</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>1146.377013</x:v>
+        <x:v>1349.312663</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>-260.449651</x:v>
+        <x:v>-658.628692</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>-685.372337</x:v>
+        <x:v>-1451.933008</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>13.509686</x:v>
+        <x:v>23.551238</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-09 16:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-09 18:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>1836.708322</x:v>
+        <x:v>1366.957884</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>307.911332</x:v>
+        <x:v>549.003373</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>50.816776</x:v>
+        <x:v>127.226853</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>503.417185</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>256.348519</x:v>
+        <x:v>42.833931</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>26.339141</x:v>
+        <x:v>8.988917</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>173.551846</x:v>
+        <x:v>80.265261</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>16.186066</x:v>
+        <x:v>40.816258</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>5.567101</x:v>
+        <x:v>1.578705</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>-18.223701</x:v>
+        <x:v>-14.706451</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>231.752778</x:v>
+        <x:v>89.394871</x:v>
       </x:c>
       <x:c r="S43" t="n" s="2">
-        <x:v>283.041279</x:v>
+        <x:v>441.556166</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W43" t="n" s="2">
-        <x:v>50.539388</x:v>
+        <x:v>53.464947</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-09 15:00:00</x:v>
+        <x:v>2026-08-23 19:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-09 17:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>2576.895374</x:v>
+        <x:v>2284.349299</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>390.181291</x:v>
+        <x:v>659.502890</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>516.959371</x:v>
+        <x:v>649.947609</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>1759.054443</x:v>
+        <x:v>76.355940</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>382.792237</x:v>
+        <x:v>543.311590</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>113.000525</x:v>
+        <x:v>183.813027</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>63.227943</x:v>
+        <x:v>89.073905</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>40.305858</x:v>
+        <x:v>64.557209</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>3.645966</x:v>
+        <x:v>3.912041</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>0.031984</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>73.484437</x:v>
+        <x:v>78.835476</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>657.466676</x:v>
+        <x:v>9.095928</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>86.933333</x:v>
+        <x:v>699.800000</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>276.085690</x:v>
+        <x:v>1274.091445</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
-        <x:v>-348.423433</x:v>
+        <x:v>-679.678621</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
-        <x:v>-1437.850948</x:v>
+        <x:v>-1368.269139</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>11.524634</x:v>
+        <x:v>22.941706</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-09 15:00:00</x:v>
+        <x:v>2026-08-23 19:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-09 17:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>1928.801677</x:v>
+        <x:v>1509.717825</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>294.799082</x:v>
+        <x:v>584.116560</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>52.308148</x:v>
+        <x:v>110.172862</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>767.659094</x:v>
+        <x:v>0.102563</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>194.231955</x:v>
+        <x:v>40.838658</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>32.080667</x:v>
+        <x:v>9.120324</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>209.960678</x:v>
+        <x:v>78.543475</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>18.376403</x:v>
+        <x:v>40.904509</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>6.201207</x:v>
+        <x:v>1.598912</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>-73.473202</x:v>
+        <x:v>-78.835321</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>498.695455</x:v>
+        <x:v>282.102817</x:v>
       </x:c>
       <x:c r="S45" t="n" s="2">
-        <x:v>-72.037811</x:v>
+        <x:v>441.052465</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W45" t="n" s="2">
-        <x:v>51.402003</x:v>
+        <x:v>51.226099</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-09 14:00:00</x:v>
+        <x:v>2026-08-23 18:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-09 16:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>2650.605184</x:v>
+        <x:v>2309.182246</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>445.302589</x:v>
+        <x:v>680.456628</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>470.221130</x:v>
+        <x:v>628.915941</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>2258.906245</x:v>
+        <x:v>97.607585</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>300.738526</x:v>
+        <x:v>551.361916</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>140.224491</x:v>
+        <x:v>190.815188</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>64.605469</x:v>
+        <x:v>89.538218</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>49.468898</x:v>
+        <x:v>66.817458</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>2.655547</x:v>
+        <x:v>3.933595</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>0.032202</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>261.737839</x:v>
+        <x:v>146.790093</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>871.147395</x:v>
+        <x:v>-1141.684762</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>366.291667</x:v>
+        <x:v>700.883333</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>-760.308333</x:v>
+        <x:v>1147.244883</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>-364.443520</x:v>
+        <x:v>483.395799</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
-        <x:v>-1455.974961</x:v>
+        <x:v>-1336.893628</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>10.973255</x:v>
+        <x:v>22.970652</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-09 14:00:00</x:v>
+        <x:v>2026-08-23 18:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-09 16:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>2010.771867</x:v>
+        <x:v>1556.130362</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>281.497418</x:v>
+        <x:v>590.929135</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>57.826229</x:v>
+        <x:v>174.628259</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>965.444079</x:v>
+        <x:v>3.702729</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>131.373999</x:v>
+        <x:v>41.469645</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>34.886354</x:v>
+        <x:v>9.008214</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>232.320583</x:v>
+        <x:v>78.633313</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>21.004109</x:v>
+        <x:v>33.684033</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>6.385496</x:v>
+        <x:v>1.582749</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>-261.797463</x:v>
+        <x:v>-146.767162</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>495.631378</x:v>
+        <x:v>357.510149</x:v>
       </x:c>
       <x:c r="S47" t="n" s="2">
-        <x:v>46.199685</x:v>
+        <x:v>411.749299</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W47" t="n" s="2">
-        <x:v>51.721098</x:v>
+        <x:v>45.153747</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-09 13:00:00</x:v>
+        <x:v>2026-08-23 17:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-09 15:00:00</x:v>
+        <x:v>2026-08-23 19:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>2963.465175</x:v>
+        <x:v>2487.689022</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>403.628227</x:v>
+        <x:v>698.027861</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>375.263035</x:v>
+        <x:v>727.077848</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>2569.047778</x:v>
+        <x:v>232.571334</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>305.986317</x:v>
+        <x:v>502.272187</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>153.512316</x:v>
+        <x:v>170.167863</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>62.583694</x:v>
+        <x:v>87.652153</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>53.557250</x:v>
+        <x:v>60.389532</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>2.601908</x:v>
+        <x:v>3.671075</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>0.032571</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>314.198026</x:v>
+        <x:v>-201.086846</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>1457.506087</x:v>
+        <x:v>-148.500184</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>614.025000</x:v>
+        <x:v>701.041667</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>-1341.916667</x:v>
+        <x:v>435.260497</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>-550.560370</x:v>
+        <x:v>672.260321</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>-1456.000000</x:v>
+        <x:v>-1453.116284</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>10.492543</x:v>
+        <x:v>19.897672</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-09 13:00:00</x:v>
+        <x:v>2026-08-23 17:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-09 15:00:00</x:v>
+        <x:v>2026-08-23 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>2081.866533</x:v>
+        <x:v>1666.164771</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>250.221910</x:v>
+        <x:v>563.951761</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>61.859828</x:v>
+        <x:v>218.734213</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>1081.385835</x:v>
+        <x:v>76.182500</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>111.255932</x:v>
+        <x:v>38.136958</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>36.652159</x:v>
+        <x:v>10.738404</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>242.869070</x:v>
+        <x:v>90.141602</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>21.973846</x:v>
+        <x:v>9.344274</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>6.527358</x:v>
+        <x:v>1.854309</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>-314.158335</x:v>
+        <x:v>201.137764</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>462.426836</x:v>
+        <x:v>22.336376</x:v>
       </x:c>
       <x:c r="S49" t="n" s="2">
-        <x:v>120.852094</x:v>
+        <x:v>433.606609</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W49" t="n" s="2">
-        <x:v>51.539894</x:v>
+        <x:v>38.061936</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-09 12:00:00</x:v>
+        <x:v>2026-08-23 16:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-09 14:00:00</x:v>
+        <x:v>2026-08-23 18:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>2965.867744</x:v>
+        <x:v>2711.716811</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>287.398233</x:v>
+        <x:v>758.910437</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>308.057355</x:v>
+        <x:v>924.700783</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>2759.955186</x:v>
+        <x:v>614.519284</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>276.065337</x:v>
+        <x:v>306.553578</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>125.433508</x:v>
+        <x:v>187.918209</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>60.776518</x:v>
+        <x:v>87.073198</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>44.683664</x:v>
+        <x:v>64.068499</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>2.519909</x:v>
+        <x:v>1.850446</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>0.032012</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>316.131194</x:v>
+        <x:v>-95.576026</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>1687.890650</x:v>
+        <x:v>712.824573</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>429.308333</x:v>
+        <x:v>682.808333</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>-1354.758333</x:v>
+        <x:v>-479.446836</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
-        <x:v>-521.625822</x:v>
+        <x:v>394.508225</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
-        <x:v>-1456.000000</x:v>
+        <x:v>-1448.995892</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>9.575370</x:v>
+        <x:v>16.679707</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-09 12:00:00</x:v>
+        <x:v>2026-08-23 16:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-09 14:00:00</x:v>
+        <x:v>2026-08-23 18:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>2131.662629</x:v>
+        <x:v>1861.472398</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>234.051370</x:v>
+        <x:v>573.647152</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>61.099774</x:v>
+        <x:v>216.974019</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>1139.255431</x:v>
+        <x:v>277.684900</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>110.083629</x:v>
+        <x:v>29.320647</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>36.953544</x:v>
+        <x:v>16.975584</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>244.504820</x:v>
+        <x:v>125.534275</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>22.168910</x:v>
+        <x:v>11.971531</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>6.564622</x:v>
+        <x:v>2.834187</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>-316.154908</x:v>
+        <x:v>95.488706</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>142.570347</x:v>
+        <x:v>124.958995</x:v>
       </x:c>
       <x:c r="S51" t="n" s="2">
-        <x:v>450.565089</x:v>
+        <x:v>386.082401</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W51" t="n" s="2">
-        <x:v>50.664038</x:v>
+        <x:v>41.026628</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-09 11:00:00</x:v>
+        <x:v>2026-08-23 15:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-09 13:00:00</x:v>
+        <x:v>2026-08-23 17:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>2849.705849</x:v>
+        <x:v>3092.458058</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>294.473197</x:v>
+        <x:v>781.455432</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>276.338835</x:v>
+        <x:v>1009.431135</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>2827.181751</x:v>
+        <x:v>943.064558</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>254.539062</x:v>
+        <x:v>229.969432</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>96.290118</x:v>
+        <x:v>233.856088</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>62.303382</x:v>
+        <x:v>88.669231</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>35.092093</x:v>
+        <x:v>76.249296</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>2.554757</x:v>
+        <x:v>0.962616</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>0.032537</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>422.955408</x:v>
+        <x:v>41.435186</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>1360.574651</x:v>
+        <x:v>1106.076894</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>705.050000</x:v>
+        <x:v>350.475000</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>-1339.716667</x:v>
+        <x:v>-1228.675000</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>-691.963275</x:v>
+        <x:v>618.753466</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>-1456.000000</x:v>
+        <x:v>-1159.265275</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>9.038452</x:v>
+        <x:v>15.889903</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-09 11:00:00</x:v>
+        <x:v>2026-08-23 15:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-09 13:00:00</x:v>
+        <x:v>2026-08-23 17:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>2159.857960</x:v>
+        <x:v>2093.692567</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>185.971107</x:v>
+        <x:v>483.608455</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>64.675539</x:v>
+        <x:v>222.591439</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>1153.983217</x:v>
+        <x:v>389.448347</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>109.435043</x:v>
+        <x:v>23.622596</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>37.062184</x:v>
+        <x:v>20.684370</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>244.278954</x:v>
+        <x:v>146.261400</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>22.192277</x:v>
+        <x:v>14.313065</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>6.558652</x:v>
+        <x:v>3.423499</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>-422.910987</x:v>
+        <x:v>-41.322514</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>277.182575</x:v>
+        <x:v>809.217224</x:v>
       </x:c>
       <x:c r="S53" t="n" s="2">
-        <x:v>481.429400</x:v>
+        <x:v>21.844685</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W53" t="n" s="2">
-        <x:v>51.504293</x:v>
+        <x:v>45.574866</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-09 10:00:00</x:v>
+        <x:v>2026-08-23 14:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-09 12:00:00</x:v>
+        <x:v>2026-08-23 16:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>2667.212030</x:v>
+        <x:v>3443.091364</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>310.928729</x:v>
+        <x:v>515.881583</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>275.328321</x:v>
+        <x:v>968.284284</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>2787.447217</x:v>
+        <x:v>788.637240</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>263.407180</x:v>
+        <x:v>223.931288</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>96.484135</x:v>
+        <x:v>257.690028</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>62.370695</x:v>
+        <x:v>82.203924</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>34.908970</x:v>
+        <x:v>83.875038</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>2.654091</x:v>
+        <x:v>0.696661</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>0.032534</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>521.244360</x:v>
+        <x:v>-521.929553</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>841.133421</x:v>
+        <x:v>3058.890233</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>714.841667</x:v>
+        <x:v>11.666667</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>-1165.908333</x:v>
+        <x:v>-1386.925000</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
-        <x:v>-621.660957</x:v>
+        <x:v>509.459603</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
-        <x:v>-1456.000000</x:v>
+        <x:v>-1149.270632</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>9.085632</x:v>
+        <x:v>18.384287</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-09 10:00:00</x:v>
+        <x:v>2026-08-23 14:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-09 12:00:00</x:v>
+        <x:v>2026-08-23 16:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>2083.643237</x:v>
+        <x:v>2061.317638</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>147.684566</x:v>
+        <x:v>253.044982</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>54.411115</x:v>
+        <x:v>131.909302</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>1138.911745</x:v>
+        <x:v>412.021910</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>128.230940</x:v>
+        <x:v>16.490861</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>36.691230</x:v>
+        <x:v>16.263979</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>242.815757</x:v>
+        <x:v>118.218194</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>23.354970</x:v>
+        <x:v>12.236495</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>6.657101</x:v>
+        <x:v>2.712784</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>-521.262839</x:v>
+        <x:v>522.017492</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>361.578585</x:v>
+        <x:v>923.314871</x:v>
       </x:c>
       <x:c r="S55" t="n" s="2">
-        <x:v>464.570065</x:v>
+        <x:v>-346.913232</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W55" t="n" s="2">
-        <x:v>52.861841</x:v>
+        <x:v>50.455477</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-09 09:00:00</x:v>
+        <x:v>2026-08-23 13:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-09 11:00:00</x:v>
+        <x:v>2026-08-23 15:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>2578.582093</x:v>
+        <x:v>3574.962215</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>406.473323</x:v>
+        <x:v>529.324146</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>275.878493</x:v>
+        <x:v>996.650929</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>2576.785140</x:v>
+        <x:v>878.468684</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>287.513534</x:v>
+        <x:v>227.428030</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>119.251206</x:v>
+        <x:v>259.364122</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>63.623249</x:v>
+        <x:v>81.484002</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>42.715904</x:v>
+        <x:v>85.371685</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>2.681743</x:v>
+        <x:v>0.689713</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>0.031726</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>549.917195</x:v>
+        <x:v>-561.290341</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>467.177201</x:v>
+        <x:v>2967.037497</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>710.458333</x:v>
+        <x:v>-5.133333</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>-790.416667</x:v>
+        <x:v>-1386.950000</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>-677.508289</x:v>
+        <x:v>651.821047</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>-1456.000000</x:v>
+        <x:v>-1149.303965</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>10.111271</x:v>
+        <x:v>17.671034</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-09 09:00:00</x:v>
+        <x:v>2026-08-23 13:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-09 11:00:00</x:v>
+        <x:v>2026-08-23 15:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1994.227943</x:v>
+        <x:v>2052.109673</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>132.066762</x:v>
+        <x:v>209.416832</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>25.976740</x:v>
+        <x:v>128.506185</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>1026.486604</x:v>
+        <x:v>388.585605</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>142.519447</x:v>
+        <x:v>16.820828</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>33.580210</x:v>
+        <x:v>16.647476</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>224.653228</x:v>
+        <x:v>119.558402</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>20.083830</x:v>
+        <x:v>12.467205</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>6.259229</x:v>
+        <x:v>2.774832</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>-549.959590</x:v>
+        <x:v>561.300424</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>539.237500</x:v>
+        <x:v>947.745632</x:v>
       </x:c>
       <x:c r="S57" t="n" s="2">
-        <x:v>393.323984</x:v>
+        <x:v>-351.713748</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W57" t="n" s="2">
-        <x:v>53.726318</x:v>
+        <x:v>54.775034</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-09 08:00:00</x:v>
+        <x:v>2026-08-23 12:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-09 10:00:00</x:v>
+        <x:v>2026-08-23 14:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>2553.025370</x:v>
+        <x:v>3850.885412</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>445.746418</x:v>
+        <x:v>585.526254</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>316.441899</x:v>
+        <x:v>1101.821872</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>2164.372548</x:v>
+        <x:v>1106.630620</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>283.278832</x:v>
+        <x:v>235.074259</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>127.780821</x:v>
+        <x:v>267.768403</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>61.988541</x:v>
+        <x:v>81.577229</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>44.982302</x:v>
+        <x:v>87.966170</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>2.577140</x:v>
+        <x:v>0.697816</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>0.033722</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>324.001576</x:v>
+        <x:v>-573.250021</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>360.492962</x:v>
+        <x:v>3371.458320</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
-        <x:v>530.833333</x:v>
+        <x:v>-555.000000</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
-        <x:v>45.063931</x:v>
+        <x:v>-1386.925000</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>-698.568656</x:v>
+        <x:v>686.292722</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>-1456.000000</x:v>
+        <x:v>-1158.753231</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>10.803475</x:v>
+        <x:v>15.923565</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-09 08:00:00</x:v>
+        <x:v>2026-08-23 12:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-09 10:00:00</x:v>
+        <x:v>2026-08-23 14:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>1901.577686</x:v>
+        <x:v>2106.783076</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>131.093652</x:v>
+        <x:v>211.260556</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>14.986312</x:v>
+        <x:v>156.160398</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>793.677282</x:v>
+        <x:v>418.038204</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>180.815056</x:v>
+        <x:v>23.519862</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>27.654455</x:v>
+        <x:v>24.189469</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>190.356492</x:v>
+        <x:v>163.473794</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>17.456732</x:v>
+        <x:v>16.696295</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>5.579338</x:v>
+        <x:v>3.984462</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>-323.893639</x:v>
+        <x:v>573.179575</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>497.570323</x:v>
+        <x:v>733.945292</x:v>
       </x:c>
       <x:c r="S59" t="n" s="2">
-        <x:v>366.281682</x:v>
+        <x:v>-217.664831</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W59" t="n" s="2">
-        <x:v>54.230322</x:v>
+        <x:v>64.676992</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-09 07:00:00</x:v>
+        <x:v>2026-08-23 11:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-09 09:00:00</x:v>
+        <x:v>2026-08-23 13:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>2560.103011</x:v>
+        <x:v>3892.018225</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>525.209329</x:v>
+        <x:v>622.729641</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>433.483120</x:v>
+        <x:v>1189.555923</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>1650.565830</x:v>
+        <x:v>1264.995531</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>356.987452</x:v>
+        <x:v>233.510218</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>123.735837</x:v>
+        <x:v>266.041336</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>61.926993</x:v>
+        <x:v>82.066168</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>50.135588</x:v>
+        <x:v>87.405765</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>3.146928</x:v>
+        <x:v>0.700394</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>0.123465</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>201.138911</x:v>
+        <x:v>-556.338279</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>7.809086</x:v>
+        <x:v>3460.844885</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>253.233333</x:v>
+        <x:v>-602.716667</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>999.130186</x:v>
+        <x:v>-1386.991667</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>-655.810538</x:v>
+        <x:v>679.544741</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
-        <x:v>-1450.712510</x:v>
+        <x:v>-1449.329763</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>12.211237</x:v>
+        <x:v>14.677252</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-09 07:00:00</x:v>
+        <x:v>2026-08-23 11:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-09 09:00:00</x:v>
+        <x:v>2026-08-23 13:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>1770.604302</x:v>
+        <x:v>2115.661631</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>86.914996</x:v>
+        <x:v>16.003343</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>14.630159</x:v>
+        <x:v>169.588349</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>508.764280</x:v>
+        <x:v>509.298822</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>238.673453</x:v>
+        <x:v>21.823898</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>20.227942</x:v>
+        <x:v>21.943547</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>147.749376</x:v>
+        <x:v>150.495486</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>14.185316</x:v>
+        <x:v>16.251327</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>4.780431</x:v>
+        <x:v>3.624929</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>-201.181096</x:v>
+        <x:v>556.352732</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>577.914680</x:v>
+        <x:v>603.340271</x:v>
       </x:c>
       <x:c r="S61" t="n" s="2">
-        <x:v>357.944765</x:v>
+        <x:v>46.938928</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W61" t="n" s="2">
-        <x:v>56.019325</x:v>
+        <x:v>67.456120</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-09 06:00:00</x:v>
+        <x:v>2026-08-23 10:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-09 08:00:00</x:v>
+        <x:v>2026-08-23 12:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>2601.015292</x:v>
+        <x:v>3899.920499</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>676.728432</x:v>
+        <x:v>635.898881</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>571.480013</x:v>
+        <x:v>1144.356835</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1052.920342</x:v>
+        <x:v>1279.904747</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>481.509754</x:v>
+        <x:v>216.617406</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>137.763836</x:v>
+        <x:v>244.811515</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>62.310646</x:v>
+        <x:v>81.888291</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>50.683498</x:v>
+        <x:v>82.118894</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>4.116311</x:v>
+        <x:v>0.679724</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>0.140296</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>-31.902362</x:v>
+        <x:v>-487.650251</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>-1028.060914</x:v>
+        <x:v>3445.190086</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
-        <x:v>532.375000</x:v>
+        <x:v>-599.625000</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
-        <x:v>1366.536247</x:v>
+        <x:v>-1386.966667</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
-        <x:v>-98.461965</x:v>
+        <x:v>698.100823</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
-        <x:v>-1177.123842</x:v>
+        <x:v>-1455.404785</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
-        <x:v>13.297466</x:v>
+        <x:v>14.359675</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-09 06:00:00</x:v>
+        <x:v>2026-08-23 10:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-09 08:00:00</x:v>
+        <x:v>2026-08-23 12:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1589.993243</x:v>
+        <x:v>2164.402316</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>100.296036</x:v>
+        <x:v>168.686818</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>29.824569</x:v>
+        <x:v>145.290931</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>286.812484</x:v>
+        <x:v>546.500131</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>264.191901</x:v>
+        <x:v>20.405469</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>15.592779</x:v>
+        <x:v>20.940390</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>120.629717</x:v>
+        <x:v>144.666976</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>8.749923</x:v>
+        <x:v>15.851734</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>4.108878</x:v>
+        <x:v>3.463061</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>31.924273</x:v>
+        <x:v>487.708470</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>-43.119603</x:v>
+        <x:v>513.404486</x:v>
       </x:c>
       <x:c r="S63" t="n" s="2">
-        <x:v>770.982287</x:v>
+        <x:v>97.483850</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W63" t="n" s="2">
-        <x:v>56.213029</x:v>
+        <x:v>55.501730</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-09 05:00:00</x:v>
+        <x:v>2026-08-23 09:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-09 07:00:00</x:v>
+        <x:v>2026-08-23 11:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>2491.907158</x:v>
+        <x:v>3703.338968</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>757.939927</x:v>
+        <x:v>677.613273</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>641.451695</x:v>
+        <x:v>1096.550364</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>564.405452</x:v>
+        <x:v>1004.804917</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>512.184132</x:v>
+        <x:v>222.799407</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>164.495686</x:v>
+        <x:v>250.889859</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>63.769120</x:v>
+        <x:v>81.679975</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>77.715923</x:v>
+        <x:v>83.751440</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>4.183024</x:v>
+        <x:v>0.687862</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>0.203270</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>-47.694696</x:v>
+        <x:v>-578.393129</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>-2074.540140</x:v>
+        <x:v>3378.653009</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>709.416667</x:v>
+        <x:v>-373.116667</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>1382.219688</x:v>
+        <x:v>-1386.991667</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
-        <x:v>-347.482467</x:v>
+        <x:v>699.815110</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
-        <x:v>83.639878</x:v>
+        <x:v>-1455.404785</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>17.984698</x:v>
+        <x:v>15.644839</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-09 05:00:00</x:v>
+        <x:v>2026-08-23 09:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-09 07:00:00</x:v>
+        <x:v>2026-08-23 11:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>1500.927234</x:v>
+        <x:v>2108.147911</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>154.332672</x:v>
+        <x:v>220.320045</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>70.686431</x:v>
+        <x:v>133.043075</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>200.223139</x:v>
+        <x:v>428.401754</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>267.195903</x:v>
+        <x:v>17.400261</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>18.746939</x:v>
+        <x:v>17.352434</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>140.077598</x:v>
+        <x:v>123.808526</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>12.220559</x:v>
+        <x:v>13.922328</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>4.606653</x:v>
+        <x:v>2.885655</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>47.713192</x:v>
+        <x:v>578.402826</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>-557.121232</x:v>
+        <x:v>412.182790</x:v>
       </x:c>
       <x:c r="S65" t="n" s="2">
-        <x:v>1142.245380</x:v>
+        <x:v>160.428216</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W65" t="n" s="2">
-        <x:v>63.125294</x:v>
+        <x:v>53.489056</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-09 04:00:00</x:v>
+        <x:v>2026-08-23 08:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-09 06:00:00</x:v>
+        <x:v>2026-08-23 10:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>2299.757009</x:v>
+        <x:v>3536.529093</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>839.671519</x:v>
+        <x:v>757.518902</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>694.750650</x:v>
+        <x:v>1034.879287</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>225.963453</x:v>
+        <x:v>775.642469</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>545.742313</x:v>
+        <x:v>223.369964</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>179.665404</x:v>
+        <x:v>252.757899</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>64.647081</x:v>
+        <x:v>79.707737</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>60.778733</x:v>
+        <x:v>84.024805</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>4.410629</x:v>
+        <x:v>0.673746</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>0.169908</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>5.364807</x:v>
+        <x:v>-577.238895</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>-2417.860748</x:v>
+        <x:v>3038.823560</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>671.441667</x:v>
+        <x:v>32.725000</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>1297.417104</x:v>
+        <x:v>-1387.058333</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>-646.811743</x:v>
+        <x:v>676.107737</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>774.406231</x:v>
+        <x:v>-1455.404785</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>17.327995</x:v>
+        <x:v>16.605924</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-09 04:00:00</x:v>
+        <x:v>2026-08-23 08:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-09 06:00:00</x:v>
+        <x:v>2026-08-23 10:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>1312.249760</x:v>
+        <x:v>1966.220799</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>262.209924</x:v>
+        <x:v>237.160343</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>95.994619</x:v>
+        <x:v>138.360321</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>98.925485</x:v>
+        <x:v>301.419202</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>265.219017</x:v>
+        <x:v>16.328127</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>13.468371</x:v>
+        <x:v>16.180289</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>115.424213</x:v>
+        <x:v>116.815904</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>7.688837</x:v>
+        <x:v>13.294074</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>3.781514</x:v>
+        <x:v>3.465429</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>-5.383804</x:v>
+        <x:v>577.262387</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>-792.228673</x:v>
+        <x:v>310.556823</x:v>
       </x:c>
       <x:c r="S67" t="n" s="2">
-        <x:v>1247.150258</x:v>
+        <x:v>235.377900</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W67" t="n" s="2">
-        <x:v>51.754010</x:v>
+        <x:v>58.242818</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-09 03:00:00</x:v>
+        <x:v>2026-08-23 07:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-09 05:00:00</x:v>
+        <x:v>2026-08-23 09:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>2086.383591</x:v>
+        <x:v>3034.475213</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>872.940877</x:v>
+        <x:v>1006.989959</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>742.826859</x:v>
+        <x:v>1011.485454</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>57.075628</x:v>
+        <x:v>593.657814</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>534.101850</x:v>
+        <x:v>225.209363</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>181.414656</x:v>
+        <x:v>258.275157</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>65.589505</x:v>
+        <x:v>85.778118</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>61.781024</x:v>
+        <x:v>84.612620</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>4.415060</x:v>
+        <x:v>0.704741</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>0.129787</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>186.395876</x:v>
+        <x:v>-256.023523</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>-1790.204785</x:v>
+        <x:v>2262.486582</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
-        <x:v>421.308333</x:v>
+        <x:v>523.825000</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
-        <x:v>1342.959534</x:v>
+        <x:v>-1387.525000</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>-435.990474</x:v>
+        <x:v>80.403711</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>-158.360138</x:v>
+        <x:v>-1455.404785</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>18.296889</x:v>
+        <x:v>16.935962</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-09 03:00:00</x:v>
+        <x:v>2026-08-23 07:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-09 05:00:00</x:v>
+        <x:v>2026-08-23 09:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1153.304776</x:v>
+        <x:v>1843.399200</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>396.561246</x:v>
+        <x:v>410.204385</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>120.912937</x:v>
+        <x:v>224.111261</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>28.300094</x:v>
+        <x:v>228.947829</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>249.356516</x:v>
+        <x:v>14.803318</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>10.457861</x:v>
+        <x:v>14.130154</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>102.847383</x:v>
+        <x:v>104.325302</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>6.068218</x:v>
+        <x:v>11.967320</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>3.283484</x:v>
+        <x:v>2.368951</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>-186.447991</x:v>
+        <x:v>255.785112</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>-684.313081</x:v>
+        <x:v>333.409640</x:v>
       </x:c>
       <x:c r="S69" t="n" s="2">
-        <x:v>1106.278109</x:v>
+        <x:v>243.345927</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W69" t="n" s="2">
-        <x:v>43.030110</x:v>
+        <x:v>43.160374</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-09 02:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-09 04:00:00</x:v>
+        <x:v>2026-08-23 08:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>2063.434187</x:v>
+        <x:v>2443.890817</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>962.755292</x:v>
+        <x:v>1241.256929</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>852.407603</x:v>
+        <x:v>1144.167354</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>5.488581</x:v>
+        <x:v>466.861400</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>492.761275</x:v>
+        <x:v>223.507645</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>166.178409</x:v>
+        <x:v>256.079074</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>65.180963</x:v>
+        <x:v>91.362720</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>57.125439</x:v>
+        <x:v>83.945676</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>4.155038</x:v>
+        <x:v>0.722241</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>0.088715</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>254.890495</x:v>
+        <x:v>485.837989</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>-2108.489190</x:v>
+        <x:v>1158.252420</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>132.416667</x:v>
+        <x:v>703.350000</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>1228.184991</x:v>
+        <x:v>-1314.041667</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>94.582830</x:v>
+        <x:v>-642.006177</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
-        <x:v>-144.292922</x:v>
+        <x:v>-1455.404785</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>16.925496</x:v>
+        <x:v>16.332090</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-09 02:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-09 04:00:00</x:v>
+        <x:v>2026-08-23 08:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>1120.132692</x:v>
+        <x:v>1530.260361</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>534.766019</x:v>
+        <x:v>779.932448</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>143.052079</x:v>
+        <x:v>281.031425</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.077541</x:v>
+        <x:v>198.125658</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>243.095662</x:v>
+        <x:v>16.831716</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>9.508642</x:v>
+        <x:v>14.371325</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>97.185715</x:v>
+        <x:v>106.988324</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>5.545208</x:v>
+        <x:v>10.691597</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>3.139224</x:v>
+        <x:v>2.409918</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>-254.921286</x:v>
+        <x:v>-485.772709</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>-709.754425</x:v>
+        <x:v>190.188920</x:v>
       </x:c>
       <x:c r="S71" t="n" s="2">
-        <x:v>1047.438312</x:v>
+        <x:v>415.461739</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W71" t="n" s="2">
-        <x:v>35.976949</x:v>
+        <x:v>31.159522</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-09 01:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-09 03:00:00</x:v>
+        <x:v>2026-08-23 07:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>2166.064663</x:v>
+        <x:v>2107.890524</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>1202.960032</x:v>
+        <x:v>1250.220179</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>974.583416</x:v>
+        <x:v>1116.470279</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>4.278518</x:v>
+        <x:v>163.566711</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>507.221018</x:v>
+        <x:v>231.976201</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>176.393967</x:v>
+        <x:v>264.762264</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>65.538201</x:v>
+        <x:v>93.897757</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>60.098313</x:v>
+        <x:v>88.987568</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>4.214887</x:v>
+        <x:v>0.733725</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>0.089479</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>211.416665</x:v>
+        <x:v>65.531960</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>-1992.195476</x:v>
+        <x:v>829.935374</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>11.591667</x:v>
+        <x:v>705.025000</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>1124.160555</x:v>
+        <x:v>-935.100000</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>215.907681</x:v>
+        <x:v>-313.533207</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>-400.194260</x:v>
+        <x:v>-1454.583287</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>15.130081</x:v>
+        <x:v>18.927789</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-09 01:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-09 03:00:00</x:v>
+        <x:v>2026-08-23 07:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>1180.986509</x:v>
+        <x:v>1288.274113</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>612.344162</x:v>
+        <x:v>795.982095</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>167.628271</x:v>
+        <x:v>285.421225</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>93.454115</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>237.073498</x:v>
+        <x:v>21.145914</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>9.509176</x:v>
+        <x:v>11.576998</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>96.776961</x:v>
+        <x:v>93.518813</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>5.540747</x:v>
+        <x:v>9.672432</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>3.097640</x:v>
+        <x:v>1.966103</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>-211.420381</x:v>
+        <x:v>-65.523382</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>-753.823170</x:v>
+        <x:v>-386.250765</x:v>
       </x:c>
       <x:c r="S73" t="n" s="2">
-        <x:v>1014.259606</x:v>
+        <x:v>427.310565</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W73" t="n" s="2">
-        <x:v>32.843659</x:v>
+        <x:v>29.989573</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-09 02:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>2239.680183</x:v>
+        <x:v>2002.074472</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>1218.375257</x:v>
+        <x:v>1313.547727</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>1050.401525</x:v>
+        <x:v>1122.681845</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>5.767700</x:v>
+        <x:v>31.759758</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>497.596647</x:v>
+        <x:v>231.573105</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>177.879553</x:v>
+        <x:v>263.754126</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>65.932800</x:v>
+        <x:v>93.139780</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>60.280951</x:v>
+        <x:v>86.989083</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>4.053105</x:v>
+        <x:v>0.727986</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>0.088773</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>-36.629101</x:v>
+        <x:v>-168.554568</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>-546.039744</x:v>
+        <x:v>320.517782</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>293.600000</x:v>
+        <x:v>705.566667</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>1108.673993</x:v>
+        <x:v>-703.533333</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
-        <x:v>-685.081296</x:v>
+        <x:v>123.529424</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
-        <x:v>-975.219981</x:v>
+        <x:v>-1419.624910</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>14.765231</x:v>
+        <x:v>19.030930</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-09 02:00:00</x:v>
+        <x:v>2026-08-23 06:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1281.203628</x:v>
+        <x:v>1173.984619</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>649.807755</x:v>
+        <x:v>789.243047</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>174.990687</x:v>
+        <x:v>290.724039</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>15.468458</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>223.714254</x:v>
+        <x:v>19.225871</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>9.511438</x:v>
+        <x:v>9.366178</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>97.164871</x:v>
+        <x:v>80.420233</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>5.539069</x:v>
+        <x:v>7.742107</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>3.001015</x:v>
+        <x:v>1.609479</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>36.652146</x:v>
+        <x:v>168.632725</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>-645.441424</x:v>
+        <x:v>-647.191330</x:v>
       </x:c>
       <x:c r="S75" t="n" s="2">
-        <x:v>726.263816</x:v>
+        <x:v>438.743810</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W75" t="n" s="2">
-        <x:v>31.934931</x:v>
+        <x:v>28.099801</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-08 23:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-09 01:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>2317.682383</x:v>
+        <x:v>1914.117708</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>1266.409593</x:v>
+        <x:v>1298.232754</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>1205.567966</x:v>
+        <x:v>1129.274516</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>7.171614</x:v>
+        <x:v>4.581110</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>457.292507</x:v>
+        <x:v>222.770653</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>179.004681</x:v>
+        <x:v>253.001264</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>65.677617</x:v>
+        <x:v>92.785512</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>60.929418</x:v>
+        <x:v>83.766371</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>3.499206</x:v>
+        <x:v>0.714007</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>0.089075</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>-241.913071</x:v>
+        <x:v>-160.143933</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>-732.708769</x:v>
+        <x:v>79.582537</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>576.425000</x:v>
+        <x:v>709.808333</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>1289.268205</x:v>
+        <x:v>-597.941667</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>-699.983276</x:v>
+        <x:v>252.390174</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
-        <x:v>-1119.047382</x:v>
+        <x:v>-1454.703925</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>13.956932</x:v>
+        <x:v>18.974437</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-08 23:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-09 01:00:00</x:v>
+        <x:v>2026-08-23 05:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>1293.778692</x:v>
+        <x:v>1136.636139</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>638.529333</x:v>
+        <x:v>820.699734</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>177.886123</x:v>
+        <x:v>297.005527</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>195.786327</x:v>
+        <x:v>18.781931</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>9.479243</x:v>
+        <x:v>8.907986</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>95.810756</x:v>
+        <x:v>78.196642</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>5.537062</x:v>
+        <x:v>6.931633</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>2.815157</x:v>
+        <x:v>1.535675</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>241.935194</x:v>
+        <x:v>160.214505</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>-599.588581</x:v>
+        <x:v>-700.241849</x:v>
       </x:c>
       <x:c r="S77" t="n" s="2">
-        <x:v>525.588077</x:v>
+        <x:v>444.604354</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W77" t="n" s="2">
-        <x:v>32.620727</x:v>
+        <x:v>26.843011</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-08 22:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>2321.167070</x:v>
+        <x:v>1927.830963</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>1330.903007</x:v>
+        <x:v>1273.288860</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>1368.451578</x:v>
+        <x:v>1283.045551</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>7.627056</x:v>
+        <x:v>6.417580</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>558.987148</x:v>
+        <x:v>222.706560</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>182.244214</x:v>
+        <x:v>253.952181</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>66.429512</x:v>
+        <x:v>92.547147</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>62.315984</x:v>
+        <x:v>83.778162</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>4.383086</x:v>
+        <x:v>0.713182</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>0.087986</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>-157.179234</x:v>
+        <x:v>-201.662294</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>-689.395216</x:v>
+        <x:v>344.577870</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>487.233333</x:v>
+        <x:v>707.558333</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>1243.508663</x:v>
+        <x:v>-693.391667</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>-696.160575</x:v>
+        <x:v>9.686460</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>-1448.269472</x:v>
+        <x:v>-1455.386963</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>13.005180</x:v>
+        <x:v>18.156888</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-08 22:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-08-23 04:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>1260.856555</x:v>
+        <x:v>1145.192942</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>568.653221</x:v>
+        <x:v>794.053719</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>198.073658</x:v>
+        <x:v>297.591111</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>113.507041</x:v>
+        <x:v>18.769141</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>9.486240</x:v>
+        <x:v>8.915376</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>96.840298</x:v>
+        <x:v>78.126736</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>5.536008</x:v>
+        <x:v>5.217858</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>2.301989</x:v>
+        <x:v>1.537761</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>157.193986</x:v>
+        <x:v>201.673734</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>-443.997907</x:v>
+        <x:v>-700.853771</x:v>
       </x:c>
       <x:c r="S79" t="n" s="2">
-        <x:v>553.262021</x:v>
+        <x:v>440.161277</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W79" t="n" s="2">
-        <x:v>36.988666</x:v>
+        <x:v>26.936000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-08 21:00:00</x:v>
+        <x:v>2026-08-23 01:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-08 23:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>2399.220574</x:v>
+        <x:v>1968.217941</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>1376.360666</x:v>
+        <x:v>1348.082256</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>1479.814306</x:v>
+        <x:v>1413.588761</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>6.264812</x:v>
+        <x:v>15.421341</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>548.736291</x:v>
+        <x:v>212.441764</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>183.312743</x:v>
+        <x:v>241.522324</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>66.209382</x:v>
+        <x:v>91.928786</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>64.745894</x:v>
+        <x:v>80.324837</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>3.950182</x:v>
+        <x:v>0.696022</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>0.092214</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>-350.524173</x:v>
+        <x:v>-247.420989</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>-875.905663</x:v>
+        <x:v>598.522478</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>709.516667</x:v>
+        <x:v>707.241667</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>1340.186479</x:v>
+        <x:v>-781.991667</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
-        <x:v>-698.419108</x:v>
+        <x:v>-256.752677</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1455.386963</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>12.605784</x:v>
+        <x:v>16.754901</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-08 21:00:00</x:v>
+        <x:v>2026-08-23 01:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-08 23:00:00</x:v>
+        <x:v>2026-08-23 03:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1318.579197</x:v>
+        <x:v>1186.538596</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>575.568361</x:v>
+        <x:v>835.072895</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>206.120325</x:v>
+        <x:v>286.193562</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.036694</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>45.342808</x:v>
+        <x:v>18.980236</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>9.369442</x:v>
+        <x:v>8.998850</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>96.000718</x:v>
+        <x:v>78.814460</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>5.478248</x:v>
+        <x:v>5.260149</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>1.793135</x:v>
+        <x:v>1.548582</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>350.551430</x:v>
+        <x:v>247.494129</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>-286.588041</x:v>
+        <x:v>-727.160919</x:v>
       </x:c>
       <x:c r="S81" t="n" s="2">
-        <x:v>314.906077</x:v>
+        <x:v>431.336651</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W81" t="n" s="2">
-        <x:v>38.521708</x:v>
+        <x:v>26.485605</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-08 20:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-08 22:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>2420.552606</x:v>
+        <x:v>2003.504358</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>1336.535536</x:v>
+        <x:v>1415.993887</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>1434.848959</x:v>
+        <x:v>1463.823176</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>10.994416</x:v>
+        <x:v>19.597745</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>522.045612</x:v>
+        <x:v>214.194185</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>186.150835</x:v>
+        <x:v>247.221481</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>66.616568</x:v>
+        <x:v>90.144725</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>65.626503</x:v>
+        <x:v>81.111665</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>3.613839</x:v>
+        <x:v>0.687740</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>0.094708</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>-287.195204</x:v>
+        <x:v>-265.018290</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>-778.358817</x:v>
+        <x:v>507.899917</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>702.241667</x:v>
+        <x:v>714.575000</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>1312.554413</x:v>
+        <x:v>-642.483333</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>-700.096313</x:v>
+        <x:v>-388.856578</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1455.386963</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>13.074714</x:v>
+        <x:v>16.126793</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-08 20:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-08 22:00:00</x:v>
+        <x:v>2026-08-23 02:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>1396.249621</x:v>
+        <x:v>1237.993393</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>690.289429</x:v>
+        <x:v>861.039211</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>215.281755</x:v>
+        <x:v>282.128080</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.099112</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>42.414554</x:v>
+        <x:v>19.828955</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>9.568813</x:v>
+        <x:v>9.443732</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>97.932982</x:v>
+        <x:v>79.020797</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>5.582413</x:v>
+        <x:v>5.291559</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>1.756123</x:v>
+        <x:v>1.560222</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>287.171559</x:v>
+        <x:v>265.010463</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>-235.433320</x:v>
+        <x:v>-707.428508</x:v>
       </x:c>
       <x:c r="S83" t="n" s="2">
-        <x:v>281.586202</x:v>
+        <x:v>422.098883</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W83" t="n" s="2">
-        <x:v>34.712278</x:v>
+        <x:v>26.049628</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-08 19:00:00</x:v>
+        <x:v>2026-08-22 23:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-08 21:00:00</x:v>
+        <x:v>2026-08-23 01:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>2473.946703</x:v>
+        <x:v>2135.783451</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>1280.362838</x:v>
+        <x:v>1415.415714</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>1375.071607</x:v>
+        <x:v>1542.620462</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>62.041714</x:v>
+        <x:v>6.109607</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>387.353322</x:v>
+        <x:v>226.289281</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>193.854939</x:v>
+        <x:v>250.683714</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>66.430744</x:v>
+        <x:v>91.994747</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>74.357108</x:v>
+        <x:v>82.208015</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>2.332878</x:v>
+        <x:v>0.704868</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>0.099322</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>-286.984239</x:v>
+        <x:v>-8.077622</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>-580.393947</x:v>
+        <x:v>379.591463</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
-        <x:v>648.241667</x:v>
+        <x:v>714.116667</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
-        <x:v>1375.400555</x:v>
+        <x:v>-599.808333</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
-        <x:v>-669.101688</x:v>
+        <x:v>-510.678169</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1455.386963</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
-        <x:v>14.346318</x:v>
+        <x:v>15.955439</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-08 19:00:00</x:v>
+        <x:v>2026-08-22 23:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-08 21:00:00</x:v>
+        <x:v>2026-08-23 01:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>1405.407829</x:v>
+        <x:v>1214.967812</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>707.658844</x:v>
+        <x:v>877.186064</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>207.170689</x:v>
+        <x:v>290.757542</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>18.975877</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>44.083730</x:v>
+        <x:v>18.900101</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>11.543222</x:v>
+        <x:v>9.612102</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>108.613000</x:v>
+        <x:v>77.577378</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>7.622494</x:v>
+        <x:v>5.144129</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>2.068140</x:v>
+        <x:v>1.518883</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>286.902159</x:v>
+        <x:v>8.054856</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>-153.316717</x:v>
+        <x:v>-507.863514</x:v>
       </x:c>
       <x:c r="S85" t="n" s="2">
-        <x:v>164.086390</x:v>
+        <x:v>434.080271</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W85" t="n" s="2">
-        <x:v>37.180212</x:v>
+        <x:v>25.158196</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-08 18:00:00</x:v>
+        <x:v>2026-08-22 22:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-08 20:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>2587.749288</x:v>
+        <x:v>2099.128976</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>1164.761772</x:v>
+        <x:v>1416.555954</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>1552.505540</x:v>
+        <x:v>1648.217875</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>271.913310</x:v>
+        <x:v>23.135961</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>238.096302</x:v>
+        <x:v>240.732812</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>189.000109</x:v>
+        <x:v>244.213992</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>65.486063</x:v>
+        <x:v>91.763444</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>67.503021</x:v>
+        <x:v>81.225079</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>1.228646</x:v>
+        <x:v>0.698755</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>0.087738</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>-283.650118</x:v>
+        <x:v>-74.469009</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>-500.697314</x:v>
+        <x:v>63.152152</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>661.800000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>1314.405314</x:v>
+        <x:v>-523.183333</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
-        <x:v>-699.570979</x:v>
+        <x:v>-371.527743</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1455.386963</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>12.983716</x:v>
+        <x:v>15.278182</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-08 18:00:00</x:v>
+        <x:v>2026-08-22 22:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-08 20:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>1497.571602</x:v>
+        <x:v>1255.209334</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>762.741374</x:v>
+        <x:v>905.327516</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>203.833918</x:v>
+        <x:v>298.466013</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>91.771803</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>46.335715</x:v>
+        <x:v>19.043444</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>14.028534</x:v>
+        <x:v>8.916803</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>122.748385</x:v>
+        <x:v>77.766244</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>8.012169</x:v>
+        <x:v>5.222836</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>2.466021</x:v>
+        <x:v>1.537078</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>283.589038</x:v>
+        <x:v>74.468537</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>-75.862709</x:v>
+        <x:v>-510.478859</x:v>
       </x:c>
       <x:c r="S87" t="n" s="2">
-        <x:v>37.907354</x:v>
+        <x:v>374.939723</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W87" t="n" s="2">
-        <x:v>37.055419</x:v>
+        <x:v>24.486059</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-08 17:00:00</x:v>
+        <x:v>2026-08-22 21:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-08 19:00:00</x:v>
+        <x:v>2026-08-22 23:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>2665.090535</x:v>
+        <x:v>2156.252409</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>1143.649603</x:v>
+        <x:v>1366.262634</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>1584.280629</x:v>
+        <x:v>1713.924701</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>700.272171</x:v>
+        <x:v>15.129552</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>205.796654</x:v>
+        <x:v>242.702265</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>182.257595</x:v>
+        <x:v>241.560314</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>65.053809</x:v>
+        <x:v>92.265822</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>64.226801</x:v>
+        <x:v>81.130416</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>1.127550</x:v>
+        <x:v>0.698223</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>0.055244</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>-383.907358</x:v>
+        <x:v>-169.564069</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>-76.548088</x:v>
+        <x:v>-608.975826</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>415.100000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>888.037996</x:v>
+        <x:v>-134.650000</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>-669.191954</x:v>
+        <x:v>57.155340</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1455.386963</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>11.428759</x:v>
+        <x:v>15.290344</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-08 17:00:00</x:v>
+        <x:v>2026-08-22 21:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-08 19:00:00</x:v>
+        <x:v>2026-08-22 23:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>1675.049207</x:v>
+        <x:v>1311.429690</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>840.532636</x:v>
+        <x:v>828.680050</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>241.859970</x:v>
+        <x:v>325.896116</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>239.483040</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>48.424790</x:v>
+        <x:v>20.972581</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>16.515099</x:v>
+        <x:v>9.660255</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>138.097274</x:v>
+        <x:v>76.780961</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>9.363475</x:v>
+        <x:v>5.276287</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>2.865763</x:v>
+        <x:v>1.526696</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>383.912730</x:v>
+        <x:v>169.641511</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>-369.385194</x:v>
+        <x:v>-550.297954</x:v>
       </x:c>
       <x:c r="S89" t="n" s="2">
-        <x:v>123.379623</x:v>
+        <x:v>423.293186</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W89" t="n" s="2">
-        <x:v>33.998535</x:v>
+        <x:v>25.054330</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-08 16:00:00</x:v>
+        <x:v>2026-08-22 20:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-08 18:00:00</x:v>
+        <x:v>2026-08-22 22:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>2939.450569</x:v>
+        <x:v>2287.748325</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>919.287483</x:v>
+        <x:v>1358.224446</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>1630.181828</x:v>
+        <x:v>1756.242493</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>1164.527745</x:v>
+        <x:v>57.967447</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>179.601067</x:v>
+        <x:v>261.039032</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>179.428529</x:v>
+        <x:v>256.384583</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>63.912528</x:v>
+        <x:v>92.769630</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>61.898404</x:v>
+        <x:v>87.836200</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>1.056960</x:v>
+        <x:v>0.715181</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>0.040668</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>-294.488037</x:v>
+        <x:v>-346.619240</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>594.723342</x:v>
+        <x:v>-32.798139</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>448.250000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>133.797231</x:v>
+        <x:v>94.441590</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
-        <x:v>-687.647062</x:v>
+        <x:v>-557.067937</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1455.386963</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>10.444873</x:v>
+        <x:v>15.465554</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-08 16:00:00</x:v>
+        <x:v>2026-08-22 20:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-08 18:00:00</x:v>
+        <x:v>2026-08-22 22:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1790.453647</x:v>
+        <x:v>1328.880619</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>767.224277</x:v>
+        <x:v>584.718544</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>298.261106</x:v>
+        <x:v>364.562203</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>443.273428</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>32.444665</x:v>
+        <x:v>22.269042</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>16.028731</x:v>
+        <x:v>10.704416</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>134.748736</x:v>
+        <x:v>84.190710</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>9.221912</x:v>
+        <x:v>16.753973</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>2.761418</x:v>
+        <x:v>13.681594</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>294.434470</x:v>
+        <x:v>346.655476</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>-310.815748</x:v>
+        <x:v>-530.986082</x:v>
       </x:c>
       <x:c r="S91" t="n" s="2">
-        <x:v>102.870651</x:v>
+        <x:v>416.330742</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W91" t="n" s="2">
-        <x:v>29.922453</x:v>
+        <x:v>48.057217</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-08 15:00:00</x:v>
+        <x:v>2026-08-22 19:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-08 17:00:00</x:v>
+        <x:v>2026-08-22 21:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>2964.877385</x:v>
+        <x:v>2337.141065</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>962.749182</x:v>
+        <x:v>1389.215892</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>1765.932461</x:v>
+        <x:v>1729.185697</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>1930.991566</x:v>
+        <x:v>19.291628</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>170.739750</x:v>
+        <x:v>247.588510</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>199.043832</x:v>
+        <x:v>250.175471</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>64.192893</x:v>
+        <x:v>92.086175</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>65.873558</x:v>
+        <x:v>84.571114</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>1.076485</x:v>
+        <x:v>0.708103</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>0.037665</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>-236.196077</x:v>
+        <x:v>-441.095841</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>471.130733</x:v>
+        <x:v>390.908010</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>436.883333</x:v>
+        <x:v>713.850000</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>-723.608333</x:v>
+        <x:v>16.027649</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
-        <x:v>-688.849544</x:v>
+        <x:v>-699.984381</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1455.386963</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>8.813213</x:v>
+        <x:v>15.376471</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-08 15:00:00</x:v>
+        <x:v>2026-08-22 19:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-08 17:00:00</x:v>
+        <x:v>2026-08-22 21:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1824.655576</x:v>
+        <x:v>1431.630377</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>667.803311</x:v>
+        <x:v>597.223033</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>321.915915</x:v>
+        <x:v>374.165206</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>635.121503</x:v>
+        <x:v>0.571757</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>20.822579</x:v>
+        <x:v>23.554130</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>15.732159</x:v>
+        <x:v>11.331955</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>132.928173</x:v>
+        <x:v>89.581170</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>11.052067</x:v>
+        <x:v>33.354133</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>2.705102</x:v>
+        <x:v>2.148763</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>236.111509</x:v>
+        <x:v>441.083390</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>-309.916015</x:v>
+        <x:v>-576.666989</x:v>
       </x:c>
       <x:c r="S93" t="n" s="2">
-        <x:v>90.379273</x:v>
+        <x:v>435.283829</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W93" t="n" s="2">
-        <x:v>28.229570</x:v>
+        <x:v>40.606371</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-08 14:00:00</x:v>
+        <x:v>2026-08-22 18:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-08 16:00:00</x:v>
+        <x:v>2026-08-22 20:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>3211.048617</x:v>
+        <x:v>2417.405276</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>788.184685</x:v>
+        <x:v>1339.548543</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>1691.239630</x:v>
+        <x:v>1821.004497</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>2201.440223</x:v>
+        <x:v>44.717625</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>178.337090</x:v>
+        <x:v>253.883307</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>208.745192</x:v>
+        <x:v>255.344283</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>65.122614</x:v>
+        <x:v>92.809781</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>68.467976</x:v>
+        <x:v>86.003290</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>1.089889</x:v>
+        <x:v>0.716564</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>0.037580</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>445.759215</x:v>
+        <x:v>-437.861226</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>775.008712</x:v>
+        <x:v>298.019807</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>278.383333</x:v>
+        <x:v>688.725000</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>-1345.166667</x:v>
+        <x:v>80.047980</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>-690.480737</x:v>
+        <x:v>-650.167210</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1455.386963</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>8.984814</x:v>
+        <x:v>15.246299</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-08 14:00:00</x:v>
+        <x:v>2026-08-22 18:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-08 16:00:00</x:v>
+        <x:v>2026-08-22 20:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>1883.384590</x:v>
+        <x:v>1492.830491</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>771.761108</x:v>
+        <x:v>722.868875</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>338.698656</x:v>
+        <x:v>370.166930</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>725.040472</x:v>
+        <x:v>16.138274</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>21.419896</x:v>
+        <x:v>22.568571</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>17.948212</x:v>
+        <x:v>11.184080</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>145.512121</x:v>
+        <x:v>83.380696</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>12.616668</x:v>
+        <x:v>9.461319</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>3.055246</x:v>
+        <x:v>1.694738</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>-445.844724</x:v>
+        <x:v>437.948302</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>56.825341</x:v>
+        <x:v>-590.152336</x:v>
       </x:c>
       <x:c r="S95" t="n" s="2">
-        <x:v>236.351593</x:v>
+        <x:v>407.571043</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W95" t="n" s="2">
-        <x:v>27.503239</x:v>
+        <x:v>28.835323</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-08 13:00:00</x:v>
+        <x:v>2026-08-22 17:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-08 15:00:00</x:v>
+        <x:v>2026-08-22 19:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>3296.651171</x:v>
+        <x:v>2563.472567</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>630.000902</x:v>
+        <x:v>1235.895510</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>1710.235936</x:v>
+        <x:v>2074.368328</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>2443.371711</x:v>
+        <x:v>257.358732</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>178.320014</x:v>
+        <x:v>242.145152</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>207.581115</x:v>
+        <x:v>258.699760</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>64.450572</x:v>
+        <x:v>92.964986</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>68.474930</x:v>
+        <x:v>99.351068</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>1.093766</x:v>
+        <x:v>0.718519</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>0.032107</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>578.325034</x:v>
+        <x:v>-267.482637</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>668.238046</x:v>
+        <x:v>503.521519</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
-        <x:v>283.933333</x:v>
+        <x:v>639.258333</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
-        <x:v>-1382.058333</x:v>
+        <x:v>-556.775000</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>-700.227844</x:v>
+        <x:v>-561.164739</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1455.386963</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>8.765081</x:v>
+        <x:v>14.916088</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-08 13:00:00</x:v>
+        <x:v>2026-08-22 17:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-08 15:00:00</x:v>
+        <x:v>2026-08-22 19:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>2043.068961</x:v>
+        <x:v>1660.654123</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>808.003360</x:v>
+        <x:v>899.772520</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>338.004667</x:v>
+        <x:v>332.003797</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>826.275232</x:v>
+        <x:v>61.792545</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>22.565463</x:v>
+        <x:v>21.438769</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>17.770451</x:v>
+        <x:v>11.744134</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>144.713054</x:v>
+        <x:v>91.304030</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>12.292421</x:v>
+        <x:v>8.329141</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>3.034042</x:v>
+        <x:v>1.941416</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>-578.306423</x:v>
+        <x:v>267.304019</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>404.734039</x:v>
+        <x:v>-452.831031</x:v>
       </x:c>
       <x:c r="S97" t="n" s="2">
-        <x:v>43.982657</x:v>
+        <x:v>417.854784</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W97" t="n" s="2">
-        <x:v>25.571734</x:v>
+        <x:v>26.522273</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-08 12:00:00</x:v>
+        <x:v>2026-08-22 16:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-08 14:00:00</x:v>
+        <x:v>2026-08-22 18:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>3408.991696</x:v>
+        <x:v>2773.124415</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>734.543253</x:v>
+        <x:v>1125.538669</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>1769.066843</x:v>
+        <x:v>2281.588154</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>2624.367334</x:v>
+        <x:v>646.258568</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>179.799971</x:v>
+        <x:v>215.247534</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>210.334256</x:v>
+        <x:v>248.088885</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>66.234640</x:v>
+        <x:v>89.924628</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>68.890980</x:v>
+        <x:v>81.172893</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>1.101317</x:v>
+        <x:v>0.700999</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>0.034506</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>501.666764</x:v>
+        <x:v>-390.548032</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>559.239739</x:v>
+        <x:v>1354.633933</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>226.025000</x:v>
+        <x:v>364.450000</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>-1377.375000</x:v>
+        <x:v>-1189.758333</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>-699.817789</x:v>
+        <x:v>-605.362065</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1448.811418</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>8.308060</x:v>
+        <x:v>11.882244</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-08 12:00:00</x:v>
+        <x:v>2026-08-22 16:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-08 14:00:00</x:v>
+        <x:v>2026-08-22 18:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>2089.892823</x:v>
+        <x:v>1774.237016</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>716.854299</x:v>
+        <x:v>776.241038</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>346.274885</x:v>
+        <x:v>345.972364</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>883.882867</x:v>
+        <x:v>210.582747</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>20.965155</x:v>
+        <x:v>24.925155</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>20.209496</x:v>
+        <x:v>18.917929</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>159.282720</x:v>
+        <x:v>126.811354</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>13.090743</x:v>
+        <x:v>10.042813</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>3.419237</x:v>
+        <x:v>2.924250</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>-501.670503</x:v>
+        <x:v>390.591623</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>525.874802</x:v>
+        <x:v>-126.071006</x:v>
       </x:c>
       <x:c r="S99" t="n" s="2">
-        <x:v>-98.290878</x:v>
+        <x:v>-6.701251</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W99" t="n" s="2">
-        <x:v>28.137930</x:v>
+        <x:v>33.523277</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-08 11:00:00</x:v>
+        <x:v>2026-08-22 15:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-08 13:00:00</x:v>
+        <x:v>2026-08-22 17:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>3406.407556</x:v>
+        <x:v>3253.462161</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>720.548480</x:v>
+        <x:v>967.247927</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>1698.113503</x:v>
+        <x:v>2068.536008</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>2570.414112</x:v>
+        <x:v>944.812265</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>180.351663</x:v>
+        <x:v>230.075487</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>209.992734</x:v>
+        <x:v>264.681778</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>65.515445</x:v>
+        <x:v>88.819923</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>69.069040</x:v>
+        <x:v>86.395959</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>1.080674</x:v>
+        <x:v>0.712284</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>0.034865</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>382.106552</x:v>
+        <x:v>-369.905008</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>577.721006</x:v>
+        <x:v>1557.567611</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>462.008333</x:v>
+        <x:v>-593.033333</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>-1377.175000</x:v>
+        <x:v>-1386.983333</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>-698.253734</x:v>
+        <x:v>557.827904</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>-1455.120117</x:v>
+        <x:v>-1163.293311</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>8.477323</x:v>
+        <x:v>12.378151</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-08 11:00:00</x:v>
+        <x:v>2026-08-22 15:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-08 13:00:00</x:v>
+        <x:v>2026-08-22 17:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>2060.360987</x:v>
+        <x:v>1941.514984</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>767.809663</x:v>
+        <x:v>716.088262</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>338.042617</x:v>
+        <x:v>348.050220</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>978.955492</x:v>
+        <x:v>391.867192</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>18.017262</x:v>
+        <x:v>24.410301</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>19.656262</x:v>
+        <x:v>20.429703</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>155.533404</x:v>
+        <x:v>143.602321</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>11.175505</x:v>
+        <x:v>14.566289</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>3.326301</x:v>
+        <x:v>3.384563</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>-382.182648</x:v>
+        <x:v>369.800061</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>12.341980</x:v>
+        <x:v>368.574243</x:v>
       </x:c>
       <x:c r="S101" t="n" s="2">
-        <x:v>137.685149</x:v>
+        <x:v>-459.258171</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W101" t="n" s="2">
-        <x:v>25.727821</x:v>
+        <x:v>35.215507</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>