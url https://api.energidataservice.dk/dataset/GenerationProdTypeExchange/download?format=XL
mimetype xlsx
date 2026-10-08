--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R240508f9d8e74ac0aa610670306be0eb"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R4ec894750009400aa6e97b51a40f668d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R240508f9d8e74ac0aa610670306be0eb" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4ec894750009400aa6e97b51a40f668d" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:W101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -239,7127 +239,7127 @@
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>ExchangeGreatBelt</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>ExchangeGermany</x:v>
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>ExchangeSweden</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>ExchangeNorway</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>ExchangeNetherlands</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>ExchangeGreatBritain</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>CO2PerkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>2628.969958</x:v>
+        <x:v>2923.545965</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>5.655206</x:v>
+        <x:v>1491.284250</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>124.539917</x:v>
+        <x:v>2363.340602</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>976.469105</x:v>
+        <x:v>29.847214</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>402.055369</x:v>
+        <x:v>437.383691</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>56.179275</x:v>
+        <x:v>232.135164</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>77.934592</x:v>
+        <x:v>81.370099</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>38.754367</x:v>
+        <x:v>74.909347</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>3.771191</x:v>
+        <x:v>2.449751</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>101.620207</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>-246.941447</x:v>
+        <x:v>-56.870302</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>-347.554208</x:v>
+        <x:v>1108.059885</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>306.516667</x:v>
+        <x:v>346.000000</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>389.846576</x:v>
+        <x:v>-1138.816667</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
-        <x:v>489.633902</x:v>
+        <x:v>-700.135742</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
-        <x:v>352.109445</x:v>
+        <x:v>-1449.031533</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>21.832109</x:v>
+        <x:v>26.078601</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>1609.139753</x:v>
+        <x:v>1597.286314</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>104.460442</x:v>
+        <x:v>948.105307</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>13.084236</x:v>
+        <x:v>452.830684</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>351.722230</x:v>
+        <x:v>24.409588</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>28.682980</x:v>
+        <x:v>152.899049</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>19.488080</x:v>
+        <x:v>6.760999</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>133.225209</x:v>
+        <x:v>67.194481</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>42.844458</x:v>
+        <x:v>5.015351</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>3.034431</x:v>
+        <x:v>1.970020</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>247.018170</x:v>
+        <x:v>56.878987</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>455.544829</x:v>
+        <x:v>-530.291232</x:v>
       </x:c>
       <x:c r="S3" t="n" s="2">
-        <x:v>210.034689</x:v>
+        <x:v>411.513081</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W3" t="n" s="2">
-        <x:v>92.606484</x:v>
+        <x:v>17.822566</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 22:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>3068.474110</x:v>
+        <x:v>2856.945900</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>12.621774</x:v>
+        <x:v>1498.414291</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>117.105635</x:v>
+        <x:v>2395.959263</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1677.871264</x:v>
+        <x:v>31.150214</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>406.392016</x:v>
+        <x:v>444.764798</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>77.922832</x:v>
+        <x:v>234.440505</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>79.327743</x:v>
+        <x:v>80.480188</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>44.450315</x:v>
+        <x:v>79.896917</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>3.732249</x:v>
+        <x:v>2.502826</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>112.508450</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>-120.055692</x:v>
+        <x:v>-151.751111</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>221.970974</x:v>
+        <x:v>1037.693459</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>295.900000</x:v>
+        <x:v>346.000000</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>-230.673794</x:v>
+        <x:v>-1099.158333</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>650.737657</x:v>
+        <x:v>-700.135742</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>-168.828862</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>16.266996</x:v>
+        <x:v>27.392330</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 22:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>2039.645865</x:v>
+        <x:v>1651.123134</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>123.290920</x:v>
+        <x:v>948.753375</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>16.830466</x:v>
+        <x:v>420.472220</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>577.604622</x:v>
+        <x:v>24.352133</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>28.274321</x:v>
+        <x:v>193.448648</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>27.014856</x:v>
+        <x:v>6.767067</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>183.524158</x:v>
+        <x:v>67.653718</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>43.140249</x:v>
+        <x:v>5.045866</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>4.438857</x:v>
+        <x:v>2.166699</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>120.078088</x:v>
+        <x:v>151.778589</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>497.247865</x:v>
+        <x:v>-619.577903</x:v>
       </x:c>
       <x:c r="S5" t="n" s="2">
-        <x:v>418.201463</x:v>
+        <x:v>450.262722</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W5" t="n" s="2">
-        <x:v>81.784756</x:v>
+        <x:v>17.921030</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>3038.364018</x:v>
+        <x:v>2997.419039</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>28.169302</x:v>
+        <x:v>1499.464657</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>117.114073</x:v>
+        <x:v>2459.971195</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>2230.041946</x:v>
+        <x:v>34.651183</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>384.477481</x:v>
+        <x:v>469.401224</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>110.117350</x:v>
+        <x:v>238.564224</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>80.714230</x:v>
+        <x:v>80.102988</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>52.068956</x:v>
+        <x:v>90.396018</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>3.291882</x:v>
+        <x:v>2.900968</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>195.400439</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>-51.892209</x:v>
+        <x:v>-216.345149</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>935.782366</x:v>
+        <x:v>779.894480</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
-        <x:v>595.633333</x:v>
+        <x:v>340.025000</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
-        <x:v>-1104.483333</x:v>
+        <x:v>-821.150000</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>521.429169</x:v>
+        <x:v>-700.038365</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>-864.100529</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>14.110205</x:v>
+        <x:v>38.096188</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>2053.191941</x:v>
+        <x:v>1731.923864</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>100.183670</x:v>
+        <x:v>940.578381</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>23.901419</x:v>
+        <x:v>408.805590</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>769.610986</x:v>
+        <x:v>24.339245</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>28.010706</x:v>
+        <x:v>223.377929</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>28.758206</x:v>
+        <x:v>6.001229</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>193.807108</x:v>
+        <x:v>62.912336</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>16.634645</x:v>
+        <x:v>4.224124</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>4.716360</x:v>
+        <x:v>2.112703</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>51.801532</x:v>
+        <x:v>216.345149</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>462.575043</x:v>
+        <x:v>-621.874943</x:v>
       </x:c>
       <x:c r="S7" t="n" s="2">
-        <x:v>373.192266</x:v>
+        <x:v>465.102121</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W7" t="n" s="2">
-        <x:v>65.985094</x:v>
+        <x:v>16.743266</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>3124.195450</x:v>
+        <x:v>3197.565507</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>41.757200</x:v>
+        <x:v>1489.388511</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>109.542264</x:v>
+        <x:v>2446.875047</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>2540.092368</x:v>
+        <x:v>83.824589</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>267.310623</x:v>
+        <x:v>500.620085</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>133.704504</x:v>
+        <x:v>231.967289</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>82.660512</x:v>
+        <x:v>79.617857</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>59.829538</x:v>
+        <x:v>92.607186</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>1.989371</x:v>
+        <x:v>3.223610</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>210.330919</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>-189.430471</x:v>
+        <x:v>-355.328621</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>1549.363201</x:v>
+        <x:v>640.097984</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>679.216667</x:v>
+        <x:v>79.225000</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>-1358.633333</x:v>
+        <x:v>-148.900000</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>650.336224</x:v>
+        <x:v>-700.164124</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
-        <x:v>-1443.543219</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>13.958736</x:v>
+        <x:v>39.794678</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>1971.959698</x:v>
+        <x:v>1859.900299</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>56.241018</x:v>
+        <x:v>918.603758</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>27.850925</x:v>
+        <x:v>374.866670</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>810.365296</x:v>
+        <x:v>24.466319</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>18.445522</x:v>
+        <x:v>255.319488</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>17.421591</x:v>
+        <x:v>6.125220</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>125.852297</x:v>
+        <x:v>63.572409</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>10.022182</x:v>
+        <x:v>4.217976</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>2.896750</x:v>
+        <x:v>2.288458</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>189.493527</x:v>
+        <x:v>355.433723</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>333.407969</x:v>
+        <x:v>-621.456959</x:v>
       </x:c>
       <x:c r="S9" t="n" s="2">
-        <x:v>379.962621</x:v>
+        <x:v>476.463235</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W9" t="n" s="2">
-        <x:v>47.234937</x:v>
+        <x:v>17.148142</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>3386.940550</x:v>
+        <x:v>3140.664167</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>54.969895</x:v>
+        <x:v>1489.862543</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>121.164482</x:v>
+        <x:v>2307.668160</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>2790.681109</x:v>
+        <x:v>60.647836</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>277.178943</x:v>
+        <x:v>645.508560</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>139.274161</x:v>
+        <x:v>233.376019</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>82.991728</x:v>
+        <x:v>79.309793</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>63.206621</x:v>
+        <x:v>97.476947</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>2.028022</x:v>
+        <x:v>4.224673</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>210.104526</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>-110.179132</x:v>
+        <x:v>-386.612935</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>1646.092003</x:v>
+        <x:v>1145.523661</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>688.491667</x:v>
+        <x:v>-211.333333</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>-1366.316667</x:v>
+        <x:v>-379.108333</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>452.723562</x:v>
+        <x:v>-700.164124</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>-1455.365845</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>13.196522</x:v>
+        <x:v>40.282622</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>2089.456316</x:v>
+        <x:v>1934.862302</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>58.830759</x:v>
+        <x:v>879.965470</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>30.424940</x:v>
+        <x:v>359.994721</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>889.057558</x:v>
+        <x:v>24.650716</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>18.406996</x:v>
+        <x:v>304.219263</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>17.615101</x:v>
+        <x:v>6.084309</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>126.545866</x:v>
+        <x:v>63.370243</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>12.296570</x:v>
+        <x:v>4.195126</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>2.926770</x:v>
+        <x:v>2.566812</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>110.087665</x:v>
+        <x:v>386.676180</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>485.792144</x:v>
+        <x:v>-539.649741</x:v>
       </x:c>
       <x:c r="S11" t="n" s="2">
-        <x:v>337.471946</x:v>
+        <x:v>442.789203</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W11" t="n" s="2">
-        <x:v>44.499854</x:v>
+        <x:v>17.243709</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>3425.162974</x:v>
+        <x:v>3311.032794</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>64.090950</x:v>
+        <x:v>1492.282491</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>118.506356</x:v>
+        <x:v>2167.673269</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>2809.277644</x:v>
+        <x:v>80.912942</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>267.078976</x:v>
+        <x:v>546.264452</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>142.415164</x:v>
+        <x:v>231.864671</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>83.083412</x:v>
+        <x:v>78.661518</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>62.944866</x:v>
+        <x:v>94.045973</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>1.914832</x:v>
+        <x:v>3.405752</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>212.345979</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>-231.881285</x:v>
+        <x:v>-246.727041</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>1745.688533</x:v>
+        <x:v>1459.177656</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>653.941667</x:v>
+        <x:v>-246.741667</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>-1368.208333</x:v>
+        <x:v>-406.133333</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
-        <x:v>531.676038</x:v>
+        <x:v>-700.180045</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
-        <x:v>-1455.365845</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>13.071875</x:v>
+        <x:v>42.015976</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>2112.612833</x:v>
+        <x:v>2061.074997</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>90.478894</x:v>
+        <x:v>913.731516</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>29.527297</x:v>
+        <x:v>387.428653</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>905.064921</x:v>
+        <x:v>31.231122</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>19.073200</x:v>
+        <x:v>259.159665</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>17.946760</x:v>
+        <x:v>6.324713</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>128.672963</x:v>
+        <x:v>64.795295</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>12.573603</x:v>
+        <x:v>6.334881</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>2.980218</x:v>
+        <x:v>2.397108</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>232.017050</x:v>
+        <x:v>246.716455</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>439.573250</x:v>
+        <x:v>148.505082</x:v>
       </x:c>
       <x:c r="S13" t="n" s="2">
-        <x:v>234.704677</x:v>
+        <x:v>-5.549494</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W13" t="n" s="2">
-        <x:v>43.387684</x:v>
+        <x:v>17.650588</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>3412.224616</x:v>
+        <x:v>3409.981453</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>68.987451</x:v>
+        <x:v>1495.350919</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>109.003113</x:v>
+        <x:v>2045.585756</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>2807.461051</x:v>
+        <x:v>415.181129</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>261.385294</x:v>
+        <x:v>516.796173</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>132.065651</x:v>
+        <x:v>240.774055</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>83.944927</x:v>
+        <x:v>79.314130</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>58.965324</x:v>
+        <x:v>90.966537</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>1.970830</x:v>
+        <x:v>3.236317</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>210.146401</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>-231.445202</x:v>
+        <x:v>-150.956258</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>1834.576975</x:v>
+        <x:v>1636.937917</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>578.050000</x:v>
+        <x:v>-271.150000</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>-1364.741667</x:v>
+        <x:v>-749.008333</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>527.366712</x:v>
+        <x:v>-697.373465</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>-1455.365845</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>12.834216</x:v>
+        <x:v>39.975544</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>2130.838804</x:v>
+        <x:v>2125.861855</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>104.533071</x:v>
+        <x:v>945.546646</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>26.443160</x:v>
+        <x:v>438.453939</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>926.123132</x:v>
+        <x:v>79.720830</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>19.259094</x:v>
+        <x:v>154.295043</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>18.311942</x:v>
+        <x:v>8.759876</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>131.087574</x:v>
+        <x:v>78.976816</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>12.164118</x:v>
+        <x:v>5.433717</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>3.039702</x:v>
+        <x:v>2.403252</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>231.433537</x:v>
+        <x:v>151.044417</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>379.571212</x:v>
+        <x:v>638.833975</x:v>
       </x:c>
       <x:c r="S15" t="n" s="2">
-        <x:v>278.872261</x:v>
+        <x:v>-377.606656</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W15" t="n" s="2">
-        <x:v>42.752298</x:v>
+        <x:v>19.685434</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>3035.353660</x:v>
+        <x:v>3437.878435</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>86.462241</x:v>
+        <x:v>1495.288001</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>82.153039</x:v>
+        <x:v>2094.503691</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>2538.218876</x:v>
+        <x:v>783.047838</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>170.980459</x:v>
+        <x:v>513.082978</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>15.828743</x:v>
+        <x:v>277.478209</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>76.212404</x:v>
+        <x:v>81.953521</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>25.313514</x:v>
+        <x:v>96.948969</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>1.946305</x:v>
+        <x:v>4.083699</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>120.019974</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>-358.665029</x:v>
+        <x:v>170.672126</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>2020.463037</x:v>
+        <x:v>1232.765926</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
-        <x:v>691.975000</x:v>
+        <x:v>-254.216667</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
-        <x:v>-1380.225000</x:v>
+        <x:v>-1137.525000</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
-        <x:v>520.055916</x:v>
+        <x:v>-584.405007</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
-        <x:v>-1455.365845</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
-        <x:v>10.100273</x:v>
+        <x:v>27.055263</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>2079.359073</x:v>
+        <x:v>2038.766138</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>116.806727</x:v>
+        <x:v>948.356527</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>17.827312</x:v>
+        <x:v>448.221992</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>883.330747</x:v>
+        <x:v>116.468292</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>19.130538</x:v>
+        <x:v>116.683842</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>18.021331</x:v>
+        <x:v>9.009443</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>128.917587</x:v>
+        <x:v>80.185502</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>12.612501</x:v>
+        <x:v>6.239528</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>2.994248</x:v>
+        <x:v>2.097886</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>358.663027</x:v>
+        <x:v>-170.748301</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>206.519084</x:v>
+        <x:v>766.494432</x:v>
       </x:c>
       <x:c r="S17" t="n" s="2">
-        <x:v>314.535971</x:v>
+        <x:v>-284.243005</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W17" t="n" s="2">
-        <x:v>43.693528</x:v>
+        <x:v>19.928662</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>2992.427232</x:v>
+        <x:v>3882.140714</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>107.863113</x:v>
+        <x:v>1486.471995</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>74.281866</x:v>
+        <x:v>2194.553752</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>2219.866420</x:v>
+        <x:v>1108.318351</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>245.004645</x:v>
+        <x:v>472.640627</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>12.221837</x:v>
+        <x:v>292.580382</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>75.329335</x:v>
+        <x:v>81.072782</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>24.702278</x:v>
+        <x:v>99.482557</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>2.696509</x:v>
+        <x:v>2.598481</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>101.968541</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>-93.236364</x:v>
+        <x:v>-23.239322</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>1651.332961</x:v>
+        <x:v>1028.493329</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
-        <x:v>671.608333</x:v>
+        <x:v>-273.800000</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
-        <x:v>-1042.508333</x:v>
+        <x:v>-1138.991667</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
-        <x:v>498.630477</x:v>
+        <x:v>-94.189271</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
-        <x:v>-1455.365845</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
-        <x:v>10.997978</x:v>
+        <x:v>22.907961</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>2086.375424</x:v>
+        <x:v>2121.692482</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>137.807841</x:v>
+        <x:v>836.928189</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>16.411679</x:v>
+        <x:v>466.832990</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>729.073023</x:v>
+        <x:v>140.586131</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>20.391734</x:v>
+        <x:v>118.994489</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>17.051687</x:v>
+        <x:v>9.561242</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>123.666881</x:v>
+        <x:v>82.910871</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>13.920259</x:v>
+        <x:v>6.929813</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>2.838000</x:v>
+        <x:v>2.182365</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>93.178174</x:v>
+        <x:v>23.250962</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>559.980942</x:v>
+        <x:v>899.808372</x:v>
       </x:c>
       <x:c r="S19" t="n" s="2">
-        <x:v>372.055205</x:v>
+        <x:v>-466.292942</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W19" t="n" s="2">
-        <x:v>48.127846</x:v>
+        <x:v>21.422195</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>2897.132177</x:v>
+        <x:v>4125.186024</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>134.011644</x:v>
+        <x:v>1454.912320</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>75.495888</x:v>
+        <x:v>2287.197043</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>1672.911458</x:v>
+        <x:v>1018.944290</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>357.985461</x:v>
+        <x:v>463.923660</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>21.927071</x:v>
+        <x:v>307.416954</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>78.192393</x:v>
+        <x:v>83.437258</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>39.655977</x:v>
+        <x:v>100.540512</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>3.721655</x:v>
+        <x:v>2.439748</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>101.521702</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>-138.031835</x:v>
+        <x:v>-274.523175</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>1827.520630</x:v>
+        <x:v>821.871370</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>705.850000</x:v>
+        <x:v>-343.000000</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>-129.902461</x:v>
+        <x:v>-1138.933333</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>-300.752693</x:v>
+        <x:v>695.257498</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>-1451.453009</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>15.941455</x:v>
+        <x:v>23.239536</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>1932.765693</x:v>
+        <x:v>2053.257634</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>117.937456</x:v>
+        <x:v>535.329305</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>27.739837</x:v>
+        <x:v>428.213434</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>480.206595</x:v>
+        <x:v>139.968969</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>25.315978</x:v>
+        <x:v>155.379005</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>15.145412</x:v>
+        <x:v>10.926418</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>112.696835</x:v>
+        <x:v>81.546900</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>46.915050</x:v>
+        <x:v>8.113659</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>2.535622</x:v>
+        <x:v>5.627935</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>138.343740</x:v>
+        <x:v>274.575058</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>575.451707</x:v>
+        <x:v>920.156463</x:v>
       </x:c>
       <x:c r="S21" t="n" s="2">
-        <x:v>390.477460</x:v>
+        <x:v>-506.579510</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W21" t="n" s="2">
-        <x:v>70.350517</x:v>
+        <x:v>27.232280</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>2785.910461</x:v>
+        <x:v>4076.176545</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>197.748206</x:v>
+        <x:v>1420.461813</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>84.640258</x:v>
+        <x:v>2246.459214</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>945.336640</x:v>
+        <x:v>936.110424</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>408.476591</x:v>
+        <x:v>476.758768</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>61.787046</x:v>
+        <x:v>312.146524</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>81.797488</x:v>
+        <x:v>83.933029</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>40.328600</x:v>
+        <x:v>102.686027</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>4.164613</x:v>
+        <x:v>2.447513</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>100.403194</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>-21.611368</x:v>
+        <x:v>-529.183826</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>1216.265387</x:v>
+        <x:v>1161.541352</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>707.941667</x:v>
+        <x:v>-343.000000</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>767.800344</x:v>
+        <x:v>-1138.866667</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
-        <x:v>-471.457996</x:v>
+        <x:v>700.099003</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
-        <x:v>-1237.307015</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>22.199295</x:v>
+        <x:v>23.821281</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>1727.219394</x:v>
+        <x:v>2218.398468</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>103.056326</x:v>
+        <x:v>366.867704</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>28.374328</x:v>
+        <x:v>344.784195</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>292.234608</x:v>
+        <x:v>155.046100</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>26.193432</x:v>
+        <x:v>121.722079</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>14.367640</x:v>
+        <x:v>9.828236</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>108.099896</x:v>
+        <x:v>84.597578</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>51.593502</x:v>
+        <x:v>7.554721</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>6.571247</x:v>
+        <x:v>2.229878</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>21.583012</x:v>
+        <x:v>529.251608</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>633.284733</x:v>
+        <x:v>830.838878</x:v>
       </x:c>
       <x:c r="S23" t="n" s="2">
-        <x:v>441.860670</x:v>
+        <x:v>-234.322510</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W23" t="n" s="2">
-        <x:v>97.392845</x:v>
+        <x:v>33.456315</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>2577.064827</x:v>
+        <x:v>3795.231764</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>314.781901</x:v>
+        <x:v>1432.370084</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>159.767658</x:v>
+        <x:v>2078.257306</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>289.504918</x:v>
+        <x:v>764.638651</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>470.187233</x:v>
+        <x:v>489.709302</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>106.757694</x:v>
+        <x:v>282.005860</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>86.444160</x:v>
+        <x:v>83.048148</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>46.561405</x:v>
+        <x:v>95.134008</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>3.870759</x:v>
+        <x:v>2.794281</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>111.778004</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>45.344308</x:v>
+        <x:v>-455.189202</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>-1153.086971</x:v>
+        <x:v>1145.422377</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>707.541667</x:v>
+        <x:v>-342.083333</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>1308.090397</x:v>
+        <x:v>-1136.833333</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>120.162889</x:v>
+        <x:v>699.999436</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>71.136809</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>29.990226</x:v>
+        <x:v>26.162046</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>1571.512914</x:v>
+        <x:v>2099.409999</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>225.058595</x:v>
+        <x:v>64.978448</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>30.448075</x:v>
+        <x:v>159.834567</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>128.508644</x:v>
+        <x:v>174.507962</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>22.834352</x:v>
+        <x:v>134.605312</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>10.626553</x:v>
+        <x:v>11.451145</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>87.663469</x:v>
+        <x:v>93.354045</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>42.423629</x:v>
+        <x:v>8.297954</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>1.812238</x:v>
+        <x:v>2.613641</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>-45.352670</x:v>
+        <x:v>455.182807</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>624.556192</x:v>
+        <x:v>877.961280</x:v>
       </x:c>
       <x:c r="S25" t="n" s="2">
-        <x:v>442.933838</x:v>
+        <x:v>116.622838</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W25" t="n" s="2">
-        <x:v>87.612861</x:v>
+        <x:v>61.286660</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>2330.614099</x:v>
+        <x:v>3567.987757</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>397.428238</x:v>
+        <x:v>1329.904413</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>259.604793</x:v>
+        <x:v>1952.173866</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>49.256597</x:v>
+        <x:v>539.369412</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>496.934534</x:v>
+        <x:v>532.722876</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>128.158743</x:v>
+        <x:v>262.770968</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>86.003391</x:v>
+        <x:v>94.880268</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>52.334756</x:v>
+        <x:v>94.599940</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>3.898535</x:v>
+        <x:v>4.593144</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>194.856718</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>66.619029</x:v>
+        <x:v>-370.299856</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>-2470.665578</x:v>
+        <x:v>969.180237</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>713.241667</x:v>
+        <x:v>-294.633333</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>1362.563361</x:v>
+        <x:v>-833.825000</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
-        <x:v>633.240246</x:v>
+        <x:v>547.513928</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
-        <x:v>551.995789</x:v>
+        <x:v>-1455.819824</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>31.418638</x:v>
+        <x:v>39.847766</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>1367.272045</x:v>
+        <x:v>2069.812305</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>302.477275</x:v>
+        <x:v>35.591729</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>49.097567</x:v>
+        <x:v>65.677438</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>28.415288</x:v>
+        <x:v>136.362545</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>22.800010</x:v>
+        <x:v>211.127635</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>10.123866</x:v>
+        <x:v>14.487938</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>84.933533</x:v>
+        <x:v>124.641629</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>42.230543</x:v>
+        <x:v>9.922188</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>1.732002</x:v>
+        <x:v>4.286193</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>-66.580850</x:v>
+        <x:v>370.260925</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>450.099505</x:v>
+        <x:v>905.652688</x:v>
       </x:c>
       <x:c r="S27" t="n" s="2">
-        <x:v>441.943306</x:v>
+        <x:v>191.801398</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W27" t="n" s="2">
-        <x:v>87.008241</x:v>
+        <x:v>85.064441</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>2036.881649</x:v>
+        <x:v>3522.327010</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>476.223982</x:v>
+        <x:v>1229.481801</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>343.962880</x:v>
+        <x:v>1966.412987</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>1.610817</x:v>
+        <x:v>282.522605</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>520.321925</x:v>
+        <x:v>500.472862</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>156.000627</x:v>
+        <x:v>245.367559</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>88.288638</x:v>
+        <x:v>95.220654</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>55.918376</x:v>
+        <x:v>93.465213</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>3.923871</x:v>
+        <x:v>3.496720</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>209.272958</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>52.126316</x:v>
+        <x:v>-362.909123</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>-2412.723667</x:v>
+        <x:v>1001.864627</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>713.766667</x:v>
+        <x:v>-327.766667</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>1346.083006</x:v>
+        <x:v>-19.610728</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>650.509183</x:v>
+        <x:v>55.105156</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>40.869030</x:v>
+        <x:v>-1450.069615</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>29.543689</x:v>
+        <x:v>44.853133</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>1192.693373</x:v>
+        <x:v>2034.487141</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>331.330764</x:v>
+        <x:v>64.925310</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>66.504949</x:v>
+        <x:v>46.287342</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>107.240020</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>21.700304</x:v>
+        <x:v>343.169359</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>9.174948</x:v>
+        <x:v>10.949379</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>79.712834</x:v>
+        <x:v>108.627224</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>41.932267</x:v>
+        <x:v>9.888752</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>1.579437</x:v>
+        <x:v>3.158804</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>-52.033323</x:v>
+        <x:v>362.898273</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>250.622878</x:v>
+        <x:v>874.718286</x:v>
       </x:c>
       <x:c r="S29" t="n" s="2">
-        <x:v>442.168315</x:v>
+        <x:v>102.624392</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W29" t="n" s="2">
-        <x:v>81.985669</x:v>
+        <x:v>64.738059</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>1950.543496</x:v>
+        <x:v>3354.967968</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>563.310426</x:v>
+        <x:v>1146.187710</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>380.688834</x:v>
+        <x:v>2054.457830</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1.515278</x:v>
+        <x:v>117.333721</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>516.212980</x:v>
+        <x:v>623.403490</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>172.023617</x:v>
+        <x:v>236.522429</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>88.953165</x:v>
+        <x:v>92.057886</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>60.590391</x:v>
+        <x:v>99.317200</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>3.804212</x:v>
+        <x:v>4.469140</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>210.151714</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>114.929404</x:v>
+        <x:v>-296.206370</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>-1195.735547</x:v>
+        <x:v>266.359120</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>714.050000</x:v>
+        <x:v>-246.800000</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>1205.169627</x:v>
+        <x:v>813.863053</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
-        <x:v>-23.258083</x:v>
+        <x:v>-587.317101</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
-        <x:v>-651.710808</x:v>
+        <x:v>-1178.831855</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>28.233076</x:v>
+        <x:v>46.000793</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>1122.953992</x:v>
+        <x:v>1988.475477</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>345.917967</x:v>
+        <x:v>158.405181</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>72.693390</x:v>
+        <x:v>42.454271</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>61.849369</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>21.649762</x:v>
+        <x:v>548.269812</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>9.066766</x:v>
+        <x:v>8.562770</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>78.652137</x:v>
+        <x:v>93.332745</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>41.563403</x:v>
+        <x:v>14.259608</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>1.561325</x:v>
+        <x:v>2.763698</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>-114.946626</x:v>
+        <x:v>296.224560</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>225.980699</x:v>
+        <x:v>454.921150</x:v>
       </x:c>
       <x:c r="S31" t="n" s="2">
-        <x:v>440.815170</x:v>
+        <x:v>307.432313</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W31" t="n" s="2">
-        <x:v>78.316570</x:v>
+        <x:v>44.820370</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>2004.952076</x:v>
+        <x:v>3342.394941</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>591.409214</x:v>
+        <x:v>1107.385527</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>402.123560</x:v>
+        <x:v>1943.395933</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>2.160470</x:v>
+        <x:v>57.235837</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>544.647784</x:v>
+        <x:v>644.247358</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>188.740457</x:v>
+        <x:v>239.261077</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>88.671004</x:v>
+        <x:v>92.748208</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>65.538180</x:v>
+        <x:v>101.146682</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>3.943522</x:v>
+        <x:v>4.649037</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>210.268562</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>100.555748</x:v>
+        <x:v>-209.253979</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>-298.399064</x:v>
+        <x:v>-250.138558</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>712.925000</x:v>
+        <x:v>-294.033333</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>1284.032556</x:v>
+        <x:v>973.324401</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
-        <x:v>-597.958885</x:v>
+        <x:v>-693.649540</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
-        <x:v>-1083.437472</x:v>
+        <x:v>-584.192271</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>27.757699</x:v>
+        <x:v>48.166937</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>1156.848596</x:v>
+        <x:v>1907.502779</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>381.825025</x:v>
+        <x:v>190.711442</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>85.095402</x:v>
+        <x:v>35.969688</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>37.754289</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>21.752410</x:v>
+        <x:v>596.119088</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>8.977716</x:v>
+        <x:v>7.758188</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>78.226427</x:v>
+        <x:v>89.789329</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>41.433785</x:v>
+        <x:v>16.577384</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>1.547959</x:v>
+        <x:v>3.178721</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>-100.555748</x:v>
+        <x:v>209.269918</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>195.874335</x:v>
+        <x:v>292.287915</x:v>
       </x:c>
       <x:c r="S33" t="n" s="2">
-        <x:v>442.671284</x:v>
+        <x:v>428.086815</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W33" t="n" s="2">
-        <x:v>71.962102</x:v>
+        <x:v>42.720408</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>2065.088615</x:v>
+        <x:v>3151.029434</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>737.397642</x:v>
+        <x:v>1158.221403</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>518.655672</x:v>
+        <x:v>1581.160002</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>2.690996</x:v>
+        <x:v>51.523189</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>547.590573</x:v>
+        <x:v>656.529558</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>198.966811</x:v>
+        <x:v>238.457849</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>88.368325</x:v>
+        <x:v>92.943354</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>68.057554</x:v>
+        <x:v>102.370901</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>3.904465</x:v>
+        <x:v>4.817850</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>209.733072</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>108.103237</x:v>
+        <x:v>-358.502932</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>-201.183857</x:v>
+        <x:v>-1064.745141</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>714.675000</x:v>
+        <x:v>-296.558333</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>1238.780625</x:v>
+        <x:v>995.748452</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>-642.179639</x:v>
+        <x:v>-232.763187</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>-1318.738788</x:v>
+        <x:v>12.093398</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>24.650309</x:v>
+        <x:v>51.833440</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>1217.314490</x:v>
+        <x:v>1769.987635</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>424.660360</x:v>
+        <x:v>194.275404</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>103.504398</x:v>
+        <x:v>49.892027</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.771021</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>20.956121</x:v>
+        <x:v>582.013534</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>9.327132</x:v>
+        <x:v>7.167544</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>80.065665</x:v>
+        <x:v>87.128884</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>41.401683</x:v>
+        <x:v>20.434303</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>1.601330</x:v>
+        <x:v>2.651234</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>-108.017582</x:v>
+        <x:v>358.516736</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>202.829738</x:v>
+        <x:v>28.118762</x:v>
       </x:c>
       <x:c r="S35" t="n" s="2">
-        <x:v>440.985645</x:v>
+        <x:v>415.018185</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W35" t="n" s="2">
-        <x:v>66.297790</x:v>
+        <x:v>43.226784</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>2118.172073</x:v>
+        <x:v>2983.817107</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>826.137052</x:v>
+        <x:v>1186.240554</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>589.398479</x:v>
+        <x:v>1183.374706</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>2.895453</x:v>
+        <x:v>33.718348</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>544.382356</x:v>
+        <x:v>644.104370</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>204.793047</x:v>
+        <x:v>234.974168</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>90.252178</x:v>
+        <x:v>94.183779</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>74.841146</x:v>
+        <x:v>96.687228</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>3.856537</x:v>
+        <x:v>4.751762</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>210.892072</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>56.301832</x:v>
+        <x:v>-445.431973</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>-498.136348</x:v>
+        <x:v>-2023.763814</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>700.833333</x:v>
+        <x:v>3.158333</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>1313.780251</x:v>
+        <x:v>779.379889</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
-        <x:v>-628.638922</x:v>
+        <x:v>-399.877770</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
-        <x:v>-1162.524323</x:v>
+        <x:v>1381.425454</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>24.024235</x:v>
+        <x:v>57.379822</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>1280.538599</x:v>
+        <x:v>1538.372088</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>471.963872</x:v>
+        <x:v>120.493192</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>143.026763</x:v>
+        <x:v>31.990092</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.385391</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>27.307045</x:v>
+        <x:v>569.623675</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>9.311438</x:v>
+        <x:v>7.217672</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>80.455258</x:v>
+        <x:v>85.465397</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>43.679074</x:v>
+        <x:v>13.709731</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>1.611163</x:v>
+        <x:v>2.720904</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>-56.087467</x:v>
+        <x:v>445.409996</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>117.791585</x:v>
+        <x:v>-122.706787</x:v>
       </x:c>
       <x:c r="S37" t="n" s="2">
-        <x:v>441.479867</x:v>
+        <x:v>360.062824</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W37" t="n" s="2">
-        <x:v>59.413571</x:v>
+        <x:v>45.508468</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>2179.983176</x:v>
+        <x:v>2808.255925</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>847.070395</x:v>
+        <x:v>1144.679116</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>639.041506</x:v>
+        <x:v>673.388421</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>2.545048</x:v>
+        <x:v>29.663605</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>542.010325</x:v>
+        <x:v>662.731428</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>190.545950</x:v>
+        <x:v>235.462416</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>89.339255</x:v>
+        <x:v>94.647723</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>67.957967</x:v>
+        <x:v>93.507237</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>3.931789</x:v>
+        <x:v>5.019586</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>198.770879</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>43.448408</x:v>
+        <x:v>-481.151575</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>-432.097067</x:v>
+        <x:v>-2489.118773</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
-        <x:v>699.116667</x:v>
+        <x:v>268.125000</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
-        <x:v>1320.978975</x:v>
+        <x:v>650.414182</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
-        <x:v>-658.619434</x:v>
+        <x:v>292.612624</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
-        <x:v>-1175.286607</x:v>
+        <x:v>1429.504057</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
-        <x:v>22.349909</x:v>
+        <x:v>64.543572</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>1277.256051</x:v>
+        <x:v>1388.092017</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>474.542406</x:v>
+        <x:v>114.738878</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>160.963709</x:v>
+        <x:v>43.940369</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.682179</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>41.384440</x:v>
+        <x:v>547.166236</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>9.744888</x:v>
+        <x:v>7.144866</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>83.276702</x:v>
+        <x:v>84.278981</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>43.513785</x:v>
+        <x:v>14.400357</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>1.696085</x:v>
+        <x:v>2.567814</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>-43.487392</x:v>
+        <x:v>481.154694</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>64.675051</x:v>
+        <x:v>-286.467259</x:v>
       </x:c>
       <x:c r="S39" t="n" s="2">
-        <x:v>440.946376</x:v>
+        <x:v>354.484903</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W39" t="n" s="2">
-        <x:v>57.877165</x:v>
+        <x:v>46.273131</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>2185.151409</x:v>
+        <x:v>2698.995584</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>785.976252</x:v>
+        <x:v>656.479502</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>662.064308</x:v>
+        <x:v>316.723252</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>2.891124</x:v>
+        <x:v>29.722638</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>555.977735</x:v>
+        <x:v>620.787043</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>206.199142</x:v>
+        <x:v>244.220090</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>90.066419</x:v>
+        <x:v>95.945565</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>71.865639</x:v>
+        <x:v>97.308636</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>3.931379</x:v>
+        <x:v>4.715375</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>198.091821</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>126.702930</x:v>
+        <x:v>-261.282381</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>-296.336758</x:v>
+        <x:v>-2717.160940</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
-        <x:v>699.000000</x:v>
+        <x:v>340.725000</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
-        <x:v>1259.976475</x:v>
+        <x:v>1099.254906</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
-        <x:v>-614.513207</x:v>
+        <x:v>530.762360</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
-        <x:v>-1368.650028</x:v>
+        <x:v>1442.702716</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
-        <x:v>23.190225</x:v>
+        <x:v>89.527540</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>1282.171200</x:v>
+        <x:v>1378.026015</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>538.970552</x:v>
+        <x:v>153.415267</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>159.057550</x:v>
+        <x:v>60.104902</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>25.680988</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>42.518553</x:v>
+        <x:v>542.475646</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>9.084915</x:v>
+        <x:v>6.965826</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>80.735652</x:v>
+        <x:v>83.793714</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>41.125038</x:v>
+        <x:v>17.250102</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>1.593682</x:v>
+        <x:v>2.427478</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>-126.652588</x:v>
+        <x:v>261.157216</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>100.978987</x:v>
+        <x:v>217.699335</x:v>
       </x:c>
       <x:c r="S41" t="n" s="2">
-        <x:v>434.758859</x:v>
+        <x:v>7.055540</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W41" t="n" s="2">
-        <x:v>52.333388</x:v>
+        <x:v>44.446689</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>2194.180839</x:v>
+        <x:v>2751.834028</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>703.039266</x:v>
+        <x:v>351.414497</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>661.419194</x:v>
+        <x:v>219.778813</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>16.941484</x:v>
+        <x:v>29.489353</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>551.589479</x:v>
+        <x:v>574.032285</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>197.921525</x:v>
+        <x:v>222.757317</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>89.635658</x:v>
+        <x:v>93.709111</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>69.012158</x:v>
+        <x:v>124.725329</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>3.939129</x:v>
+        <x:v>4.434922</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>198.167670</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>14.706451</x:v>
+        <x:v>-25.169433</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>-53.324469</x:v>
+        <x:v>-2214.732818</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>700.550000</x:v>
+        <x:v>345.225000</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>1349.312663</x:v>
+        <x:v>1095.539496</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>-658.628692</x:v>
+        <x:v>318.552203</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>-1451.933008</x:v>
+        <x:v>1413.910282</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>23.551238</x:v>
+        <x:v>115.736369</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>1366.957884</x:v>
+        <x:v>1474.541031</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>549.003373</x:v>
+        <x:v>188.784437</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>127.226853</x:v>
+        <x:v>75.602133</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.991640</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>42.833931</x:v>
+        <x:v>534.174970</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>8.988917</x:v>
+        <x:v>7.462521</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>80.265261</x:v>
+        <x:v>86.562229</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>40.816258</x:v>
+        <x:v>25.692380</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>1.578705</x:v>
+        <x:v>2.442942</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>-14.706451</x:v>
+        <x:v>25.145662</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>89.394871</x:v>
+        <x:v>405.731125</x:v>
       </x:c>
       <x:c r="S43" t="n" s="2">
-        <x:v>441.556166</x:v>
+        <x:v>97.950992</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W43" t="n" s="2">
-        <x:v>53.464947</x:v>
+        <x:v>46.179356</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-23 19:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>2284.349299</x:v>
+        <x:v>2734.117793</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>659.502890</x:v>
+        <x:v>408.399714</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>649.947609</x:v>
+        <x:v>254.558968</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>76.355940</x:v>
+        <x:v>29.195024</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>543.311590</x:v>
+        <x:v>452.525579</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>183.813027</x:v>
+        <x:v>80.706646</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>89.073905</x:v>
+        <x:v>86.526949</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>64.557209</x:v>
+        <x:v>90.277446</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>3.912041</x:v>
+        <x:v>8.642139</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>198.055444</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>78.835476</x:v>
+        <x:v>56.986806</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>9.095928</x:v>
+        <x:v>-1557.770010</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>699.800000</x:v>
+        <x:v>346.000000</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>1274.091445</x:v>
+        <x:v>1076.651656</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
-        <x:v>-679.678621</x:v>
+        <x:v>-10.669179</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
-        <x:v>-1368.269139</x:v>
+        <x:v>1214.030611</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>22.941706</x:v>
+        <x:v>123.366214</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-23 19:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>1509.717825</x:v>
+        <x:v>1463.877447</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>584.116560</x:v>
+        <x:v>257.217426</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>110.172862</x:v>
+        <x:v>99.625809</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.102563</x:v>
+        <x:v>26.364733</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>40.838658</x:v>
+        <x:v>524.503056</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>9.120324</x:v>
+        <x:v>8.807379</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>78.543475</x:v>
+        <x:v>95.840106</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>40.904509</x:v>
+        <x:v>24.378114</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>1.598912</x:v>
+        <x:v>4.981328</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>-78.835321</x:v>
+        <x:v>-56.970004</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>282.102817</x:v>
+        <x:v>26.166211</x:v>
       </x:c>
       <x:c r="S45" t="n" s="2">
-        <x:v>441.052465</x:v>
+        <x:v>452.963290</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W45" t="n" s="2">
-        <x:v>51.226099</x:v>
+        <x:v>46.419989</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-23 18:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>2309.182246</x:v>
+        <x:v>2665.455885</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>680.456628</x:v>
+        <x:v>387.227374</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>628.915941</x:v>
+        <x:v>344.467702</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>97.607585</x:v>
+        <x:v>29.264903</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>551.361916</x:v>
+        <x:v>460.145634</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>190.815188</x:v>
+        <x:v>19.981105</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>89.538218</x:v>
+        <x:v>82.850384</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>66.817458</x:v>
+        <x:v>32.875931</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>3.933595</x:v>
+        <x:v>4.400915</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>209.488979</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>146.790093</x:v>
+        <x:v>129.102925</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>-1141.684762</x:v>
+        <x:v>-2414.513420</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>700.883333</x:v>
+        <x:v>345.308333</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>1147.244883</x:v>
+        <x:v>1105.538158</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>483.395799</x:v>
+        <x:v>517.750830</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
-        <x:v>-1336.893628</x:v>
+        <x:v>1411.566132</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>22.970652</x:v>
+        <x:v>116.685533</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-23 18:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>1556.130362</x:v>
+        <x:v>1430.415449</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>590.929135</x:v>
+        <x:v>383.237615</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>174.628259</x:v>
+        <x:v>117.846018</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>3.702729</x:v>
+        <x:v>24.311756</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>41.469645</x:v>
+        <x:v>550.073356</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>9.008214</x:v>
+        <x:v>6.774637</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>78.633313</x:v>
+        <x:v>82.742648</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>33.684033</x:v>
+        <x:v>14.897664</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>1.582749</x:v>
+        <x:v>2.592000</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>-146.767162</x:v>
+        <x:v>-129.110631</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>357.510149</x:v>
+        <x:v>-17.465650</x:v>
       </x:c>
       <x:c r="S47" t="n" s="2">
-        <x:v>411.749299</x:v>
+        <x:v>394.516035</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W47" t="n" s="2">
-        <x:v>45.153747</x:v>
+        <x:v>32.545107</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-23 17:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-23 19:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>2487.689022</x:v>
+        <x:v>2625.898582</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>698.027861</x:v>
+        <x:v>416.912747</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>727.077848</x:v>
+        <x:v>477.645275</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>232.571334</x:v>
+        <x:v>29.300449</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>502.272187</x:v>
+        <x:v>485.305275</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>170.167863</x:v>
+        <x:v>60.499784</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>87.652153</x:v>
+        <x:v>85.695172</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>60.389532</x:v>
+        <x:v>46.540339</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>3.671075</x:v>
+        <x:v>4.121745</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>209.568927</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>-201.086846</x:v>
+        <x:v>146.041516</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>-148.500184</x:v>
+        <x:v>-2116.293320</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>701.041667</x:v>
+        <x:v>327.291667</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>435.260497</x:v>
+        <x:v>1100.206843</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>672.260321</x:v>
+        <x:v>-24.758229</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>-1453.116284</x:v>
+        <x:v>1377.820393</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>19.897672</x:v>
+        <x:v>104.250910</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-23 17:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-23 19:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>1666.164771</x:v>
+        <x:v>1423.428889</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>563.951761</x:v>
+        <x:v>449.603981</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>218.734213</x:v>
+        <x:v>128.230595</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>76.182500</x:v>
+        <x:v>25.042620</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>38.136958</x:v>
+        <x:v>548.722068</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>10.738404</x:v>
+        <x:v>6.757550</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>90.141602</x:v>
+        <x:v>81.641060</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>9.344274</x:v>
+        <x:v>13.279307</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>1.854309</x:v>
+        <x:v>2.689338</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>201.137764</x:v>
+        <x:v>-146.095868</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>22.336376</x:v>
+        <x:v>49.791465</x:v>
       </x:c>
       <x:c r="S49" t="n" s="2">
-        <x:v>433.606609</x:v>
+        <x:v>263.766771</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W49" t="n" s="2">
-        <x:v>38.061936</x:v>
+        <x:v>29.751948</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-23 16:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-23 18:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>2711.716811</x:v>
+        <x:v>2553.623521</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>758.910437</x:v>
+        <x:v>390.398152</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>924.700783</x:v>
+        <x:v>633.376348</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>614.519284</x:v>
+        <x:v>29.338563</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>306.553578</x:v>
+        <x:v>469.494277</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>187.918209</x:v>
+        <x:v>31.112992</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>87.073198</x:v>
+        <x:v>84.141367</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>64.068499</x:v>
+        <x:v>46.649016</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>1.850446</x:v>
+        <x:v>4.291099</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>217.590242</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>-95.576026</x:v>
+        <x:v>207.194350</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>712.824573</x:v>
+        <x:v>-854.604219</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>682.808333</x:v>
+        <x:v>341.083333</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>-479.446836</x:v>
+        <x:v>1125.273035</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
-        <x:v>394.508225</x:v>
+        <x:v>-331.910431</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
-        <x:v>-1448.995892</x:v>
+        <x:v>160.195397</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>16.679707</x:v>
+        <x:v>101.508573</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-23 16:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-23 18:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>1861.472398</x:v>
+        <x:v>1445.971853</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>573.647152</x:v>
+        <x:v>521.236189</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>216.974019</x:v>
+        <x:v>141.459727</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>277.684900</x:v>
+        <x:v>24.796622</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>29.320647</x:v>
+        <x:v>543.404322</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>16.975584</x:v>
+        <x:v>7.090051</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>125.534275</x:v>
+        <x:v>82.993570</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>11.971531</x:v>
+        <x:v>18.409415</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>2.834187</x:v>
+        <x:v>2.818760</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>95.488706</x:v>
+        <x:v>-207.224465</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>124.958995</x:v>
+        <x:v>521.061775</x:v>
       </x:c>
       <x:c r="S51" t="n" s="2">
-        <x:v>386.082401</x:v>
+        <x:v>-210.074114</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W51" t="n" s="2">
-        <x:v>41.026628</x:v>
+        <x:v>29.576512</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-23 15:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-23 17:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>3092.458058</x:v>
+        <x:v>2642.971503</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>781.455432</x:v>
+        <x:v>413.790589</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>1009.431135</x:v>
+        <x:v>731.596389</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>943.064558</x:v>
+        <x:v>29.641170</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>229.969432</x:v>
+        <x:v>481.009372</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>233.856088</x:v>
+        <x:v>14.753135</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>88.669231</x:v>
+        <x:v>82.071580</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>76.249296</x:v>
+        <x:v>40.327531</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>0.962616</x:v>
+        <x:v>4.211852</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>217.955273</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>41.435186</x:v>
+        <x:v>54.543280</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>1106.076894</x:v>
+        <x:v>-1092.195126</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>350.475000</x:v>
+        <x:v>123.475000</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>-1228.675000</x:v>
+        <x:v>1111.371341</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>618.753466</x:v>
+        <x:v>310.903047</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>-1159.265275</x:v>
+        <x:v>119.517071</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>15.889903</x:v>
+        <x:v>94.975545</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-23 15:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-23 17:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>2093.692567</x:v>
+        <x:v>1516.448299</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>483.608455</x:v>
+        <x:v>457.729936</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>222.591439</x:v>
+        <x:v>150.623371</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>389.448347</x:v>
+        <x:v>25.356214</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>23.622596</x:v>
+        <x:v>594.596799</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>20.684370</x:v>
+        <x:v>7.474942</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>146.261400</x:v>
+        <x:v>73.328873</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>14.313065</x:v>
+        <x:v>13.991860</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>3.423499</x:v>
+        <x:v>3.859370</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>-41.322514</x:v>
+        <x:v>-54.522263</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>809.217224</x:v>
+        <x:v>424.732286</x:v>
       </x:c>
       <x:c r="S53" t="n" s="2">
-        <x:v>21.844685</x:v>
+        <x:v>-180.723090</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W53" t="n" s="2">
-        <x:v>45.574866</x:v>
+        <x:v>26.323923</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-23 14:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-23 16:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>3443.091364</x:v>
+        <x:v>2760.162140</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>515.881583</x:v>
+        <x:v>484.226374</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>968.284284</x:v>
+        <x:v>771.957921</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>788.637240</x:v>
+        <x:v>30.464202</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>223.931288</x:v>
+        <x:v>508.733090</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>257.690028</x:v>
+        <x:v>7.893236</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>82.203924</x:v>
+        <x:v>80.989231</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>83.875038</x:v>
+        <x:v>52.439117</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>0.696661</x:v>
+        <x:v>4.514222</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.341003</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>-521.929553</x:v>
+        <x:v>109.573498</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>3058.890233</x:v>
+        <x:v>-1405.678483</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>11.666667</x:v>
+        <x:v>3.975000</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>-1386.925000</x:v>
+        <x:v>1124.942648</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
-        <x:v>509.459603</x:v>
+        <x:v>663.753269</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
-        <x:v>-1149.270632</x:v>
+        <x:v>104.037812</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>18.384287</x:v>
+        <x:v>91.124010</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-23 14:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-23 16:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>2061.317638</x:v>
+        <x:v>1646.461294</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>253.044982</x:v>
+        <x:v>518.965053</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>131.909302</x:v>
+        <x:v>129.165888</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>412.021910</x:v>
+        <x:v>25.622619</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>16.490861</x:v>
+        <x:v>623.730379</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>16.263979</x:v>
+        <x:v>7.384288</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>118.218194</x:v>
+        <x:v>73.638304</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>12.236495</x:v>
+        <x:v>14.244443</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>2.712784</x:v>
+        <x:v>3.294362</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>522.017492</x:v>
+        <x:v>-109.618535</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>923.314871</x:v>
+        <x:v>471.236280</x:v>
       </x:c>
       <x:c r="S55" t="n" s="2">
-        <x:v>-346.913232</x:v>
+        <x:v>-111.201787</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W55" t="n" s="2">
-        <x:v>50.455477</x:v>
+        <x:v>24.964335</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-23 13:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-23 15:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>3574.962215</x:v>
+        <x:v>2790.374204</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>529.324146</x:v>
+        <x:v>503.122655</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>996.650929</x:v>
+        <x:v>768.560605</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>878.468684</x:v>
+        <x:v>37.493459</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>227.428030</x:v>
+        <x:v>581.426472</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>259.364122</x:v>
+        <x:v>61.964540</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>81.484002</x:v>
+        <x:v>84.555707</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>85.371685</x:v>
+        <x:v>187.878802</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>0.689713</x:v>
+        <x:v>25.780965</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.994630</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>-561.290341</x:v>
+        <x:v>336.143810</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>2967.037497</x:v>
+        <x:v>-2035.548546</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>-5.133333</x:v>
+        <x:v>1.883333</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>-1386.950000</x:v>
+        <x:v>1138.990878</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>651.821047</x:v>
+        <x:v>700.255432</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>-1149.303965</x:v>
+        <x:v>178.871461</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>17.671034</x:v>
+        <x:v>104.328010</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-23 13:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-23 15:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>2052.109673</x:v>
+        <x:v>1748.101990</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>209.416832</x:v>
+        <x:v>524.895354</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>128.506185</x:v>
+        <x:v>105.943681</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>388.585605</x:v>
+        <x:v>24.745460</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>16.820828</x:v>
+        <x:v>658.944443</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>16.647476</x:v>
+        <x:v>11.221918</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>119.558402</x:v>
+        <x:v>94.515346</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>12.467205</x:v>
+        <x:v>40.579965</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>2.774832</x:v>
+        <x:v>54.228804</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>561.300424</x:v>
+        <x:v>-336.187308</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>947.745632</x:v>
+        <x:v>163.602548</x:v>
       </x:c>
       <x:c r="S57" t="n" s="2">
-        <x:v>-351.713748</x:v>
+        <x:v>405.611779</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W57" t="n" s="2">
-        <x:v>54.775034</x:v>
+        <x:v>68.289204</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-23 12:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-23 14:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>3850.885412</x:v>
+        <x:v>2946.894028</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>585.526254</x:v>
+        <x:v>528.557661</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>1101.821872</x:v>
+        <x:v>734.912880</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>1106.630620</x:v>
+        <x:v>68.410698</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>235.074259</x:v>
+        <x:v>650.684413</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>267.768403</x:v>
+        <x:v>148.903447</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>81.577229</x:v>
+        <x:v>90.870206</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>87.966170</x:v>
+        <x:v>160.256840</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>0.697816</x:v>
+        <x:v>5.837284</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.116597</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>-573.250021</x:v>
+        <x:v>-76.532636</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>3371.458320</x:v>
+        <x:v>-2572.710478</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
-        <x:v>-555.000000</x:v>
+        <x:v>1.950000</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
-        <x:v>-1386.925000</x:v>
+        <x:v>1138.531784</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>686.292722</x:v>
+        <x:v>700.255432</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>-1158.753231</x:v>
+        <x:v>1147.849900</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>15.923565</x:v>
+        <x:v>91.051368</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-23 12:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-23 14:00:00</x:v>
+        <x:v>2026-10-07 19:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>2106.783076</x:v>
+        <x:v>1889.056729</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>211.260556</x:v>
+        <x:v>305.150324</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>156.160398</x:v>
+        <x:v>92.229764</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>418.038204</x:v>
+        <x:v>25.668770</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>23.519862</x:v>
+        <x:v>670.431463</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>24.189469</x:v>
+        <x:v>7.901232</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>163.473794</x:v>
+        <x:v>81.035206</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>16.696295</x:v>
+        <x:v>26.398744</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>3.984462</x:v>
+        <x:v>3.950032</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>573.179575</x:v>
+        <x:v>76.565633</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>733.945292</x:v>
+        <x:v>194.061816</x:v>
       </x:c>
       <x:c r="S59" t="n" s="2">
-        <x:v>-217.664831</x:v>
+        <x:v>405.663745</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W59" t="n" s="2">
-        <x:v>64.676992</x:v>
+        <x:v>35.277108</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-23 11:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-23 13:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>3892.018225</x:v>
+        <x:v>3100.358492</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>622.729641</x:v>
+        <x:v>688.303997</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>1189.555923</x:v>
+        <x:v>722.060452</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>1264.995531</x:v>
+        <x:v>110.077737</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>233.510218</x:v>
+        <x:v>696.328769</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>266.041336</x:v>
+        <x:v>241.402280</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>82.066168</x:v>
+        <x:v>93.714241</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>87.405765</x:v>
+        <x:v>158.898764</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>0.700394</x:v>
+        <x:v>5.134790</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.158290</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>-556.338279</x:v>
+        <x:v>-56.845215</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>3460.844885</x:v>
+        <x:v>-2775.110330</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>-602.716667</x:v>
+        <x:v>2.000000</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>-1386.991667</x:v>
+        <x:v>1116.213016</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>679.544741</x:v>
+        <x:v>700.255432</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
-        <x:v>-1449.329763</x:v>
+        <x:v>1178.766268</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>14.677252</x:v>
+        <x:v>80.950703</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-23 11:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-23 13:00:00</x:v>
+        <x:v>2026-10-07 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>2115.661631</x:v>
+        <x:v>1945.283664</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>16.003343</x:v>
+        <x:v>176.819357</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>169.588349</x:v>
+        <x:v>66.653930</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>509.298822</x:v>
+        <x:v>28.909579</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>21.823898</x:v>
+        <x:v>628.113515</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>21.943547</x:v>
+        <x:v>7.608371</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>150.495486</x:v>
+        <x:v>87.926393</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>16.251327</x:v>
+        <x:v>15.049266</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>3.624929</x:v>
+        <x:v>3.452859</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>556.352732</x:v>
+        <x:v>56.827523</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>603.340271</x:v>
+        <x:v>580.288233</x:v>
       </x:c>
       <x:c r="S61" t="n" s="2">
-        <x:v>46.938928</x:v>
+        <x:v>293.634640</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W61" t="n" s="2">
-        <x:v>67.456120</x:v>
+        <x:v>40.498368</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-23 10:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-23 12:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>3899.920499</x:v>
+        <x:v>3248.361730</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>635.898881</x:v>
+        <x:v>755.113005</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>1144.356835</x:v>
+        <x:v>671.892281</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>1279.904747</x:v>
+        <x:v>212.393587</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>216.617406</x:v>
+        <x:v>675.884394</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>244.811515</x:v>
+        <x:v>258.423051</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>81.888291</x:v>
+        <x:v>96.069229</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>82.118894</x:v>
+        <x:v>163.445652</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>0.679724</x:v>
+        <x:v>4.984200</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.940269</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>-487.650251</x:v>
+        <x:v>-42.876653</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>3445.190086</x:v>
+        <x:v>-2949.573028</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
-        <x:v>-599.625000</x:v>
+        <x:v>2.000000</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
-        <x:v>-1386.966667</x:v>
+        <x:v>1104.663231</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
-        <x:v>698.100823</x:v>
+        <x:v>643.751232</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
-        <x:v>-1455.404785</x:v>
+        <x:v>1433.251280</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
-        <x:v>14.359675</x:v>
+        <x:v>78.730446</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-23 10:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-23 12:00:00</x:v>
+        <x:v>2026-10-07 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>2164.402316</x:v>
+        <x:v>1968.920190</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>168.686818</x:v>
+        <x:v>95.773533</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>145.290931</x:v>
+        <x:v>48.957493</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>546.500131</x:v>
+        <x:v>97.827947</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>20.405469</x:v>
+        <x:v>644.361219</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>20.940390</x:v>
+        <x:v>9.450641</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>144.666976</x:v>
+        <x:v>99.486961</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>15.851734</x:v>
+        <x:v>22.975394</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>3.463061</x:v>
+        <x:v>3.916704</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>487.708470</x:v>
+        <x:v>42.825152</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>513.404486</x:v>
+        <x:v>643.277259</x:v>
       </x:c>
       <x:c r="S63" t="n" s="2">
-        <x:v>97.483850</x:v>
+        <x:v>260.067888</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W63" t="n" s="2">
-        <x:v>55.501730</x:v>
+        <x:v>47.084090</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-23 09:00:00</x:v>
+        <x:v>2026-10-07 14:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-23 11:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>3703.338968</x:v>
+        <x:v>3111.160415</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>677.613273</x:v>
+        <x:v>647.282079</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>1096.550364</x:v>
+        <x:v>631.739378</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>1004.804917</x:v>
+        <x:v>376.197244</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>222.799407</x:v>
+        <x:v>662.766685</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>250.889859</x:v>
+        <x:v>271.373629</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>81.679975</x:v>
+        <x:v>98.080608</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>83.751440</x:v>
+        <x:v>120.130898</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>0.687862</x:v>
+        <x:v>4.778590</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.638358</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>-578.393129</x:v>
+        <x:v>-203.233657</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>3378.653009</x:v>
+        <x:v>-1027.337129</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>-373.116667</x:v>
+        <x:v>-5.200000</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>-1386.991667</x:v>
+        <x:v>1121.151104</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
-        <x:v>699.815110</x:v>
+        <x:v>-447.833238</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
-        <x:v>-1455.404785</x:v>
+        <x:v>642.625866</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>15.644839</x:v>
+        <x:v>74.976147</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-23 09:00:00</x:v>
+        <x:v>2026-10-07 14:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-23 11:00:00</x:v>
+        <x:v>2026-10-07 16:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>2108.147911</x:v>
+        <x:v>1988.682569</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>220.320045</x:v>
+        <x:v>103.435282</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>133.043075</x:v>
+        <x:v>47.228192</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>428.401754</x:v>
+        <x:v>237.854374</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>17.400261</x:v>
+        <x:v>608.415590</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>17.352434</x:v>
+        <x:v>10.844205</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>123.808526</x:v>
+        <x:v>107.845698</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>13.922328</x:v>
+        <x:v>17.170800</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>2.885655</x:v>
+        <x:v>3.448144</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>578.402826</x:v>
+        <x:v>203.239486</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>412.182790</x:v>
+        <x:v>607.425516</x:v>
       </x:c>
       <x:c r="S65" t="n" s="2">
-        <x:v>160.428216</x:v>
+        <x:v>41.775281</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W65" t="n" s="2">
-        <x:v>53.489056</x:v>
+        <x:v>42.241382</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-23 08:00:00</x:v>
+        <x:v>2026-10-07 13:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-23 10:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>3536.529093</x:v>
+        <x:v>3165.110811</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>757.518902</x:v>
+        <x:v>604.159927</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>1034.879287</x:v>
+        <x:v>620.368239</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>775.642469</x:v>
+        <x:v>488.162210</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>223.369964</x:v>
+        <x:v>617.649054</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>252.757899</x:v>
+        <x:v>264.462116</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>79.707737</x:v>
+        <x:v>97.510470</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>84.024805</x:v>
+        <x:v>101.908763</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>0.673746</x:v>
+        <x:v>4.539224</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.303073</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>-577.238895</x:v>
+        <x:v>-470.696075</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>3038.823560</x:v>
+        <x:v>1331.441460</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>32.725000</x:v>
+        <x:v>-320.550000</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>-1387.058333</x:v>
+        <x:v>856.979053</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>676.107737</x:v>
+        <x:v>-698.524150</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>-1455.404785</x:v>
+        <x:v>-551.602552</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>16.605924</x:v>
+        <x:v>72.720445</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-23 08:00:00</x:v>
+        <x:v>2026-10-07 13:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-23 10:00:00</x:v>
+        <x:v>2026-10-07 15:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>1966.220799</x:v>
+        <x:v>2031.904946</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>237.160343</x:v>
+        <x:v>91.549539</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>138.360321</x:v>
+        <x:v>47.642555</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>301.419202</x:v>
+        <x:v>356.135518</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>16.328127</x:v>
+        <x:v>595.305563</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>16.180289</x:v>
+        <x:v>15.078420</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>116.815904</x:v>
+        <x:v>131.809478</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>13.294074</x:v>
+        <x:v>18.410037</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>3.465429</x:v>
+        <x:v>3.983448</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>577.262387</x:v>
+        <x:v>470.746546</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>310.556823</x:v>
+        <x:v>554.993973</x:v>
       </x:c>
       <x:c r="S67" t="n" s="2">
-        <x:v>235.377900</x:v>
+        <x:v>-253.750133</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W67" t="n" s="2">
-        <x:v>58.242818</x:v>
+        <x:v>45.060970</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-23 07:00:00</x:v>
+        <x:v>2026-10-07 12:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-23 09:00:00</x:v>
+        <x:v>2026-10-07 14:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>3034.475213</x:v>
+        <x:v>3282.067983</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>1006.989959</x:v>
+        <x:v>577.597334</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>1011.485454</x:v>
+        <x:v>563.363784</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>593.657814</x:v>
+        <x:v>543.789376</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>225.209363</x:v>
+        <x:v>583.929547</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>258.275157</x:v>
+        <x:v>240.878137</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>85.778118</x:v>
+        <x:v>95.942517</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>84.612620</x:v>
+        <x:v>85.371761</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>0.704741</x:v>
+        <x:v>4.509535</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.829361</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>-256.023523</x:v>
+        <x:v>-388.146979</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>2262.486582</x:v>
+        <x:v>2809.553311</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
-        <x:v>523.825000</x:v>
+        <x:v>-286.766667</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
-        <x:v>-1387.525000</x:v>
+        <x:v>324.799407</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>80.403711</x:v>
+        <x:v>-662.076028</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>-1455.404785</x:v>
+        <x:v>-1429.506413</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>16.935962</x:v>
+        <x:v>72.966014</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-23 07:00:00</x:v>
+        <x:v>2026-10-07 12:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-23 09:00:00</x:v>
+        <x:v>2026-10-07 14:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1843.399200</x:v>
+        <x:v>2122.194851</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>410.204385</x:v>
+        <x:v>53.246935</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>224.111261</x:v>
+        <x:v>38.758887</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>228.947829</x:v>
+        <x:v>502.801797</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>14.803318</x:v>
+        <x:v>571.954458</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>14.130154</x:v>
+        <x:v>18.411373</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>104.325302</x:v>
+        <x:v>151.394116</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>11.967320</x:v>
+        <x:v>21.340017</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>2.368951</x:v>
+        <x:v>4.461280</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>255.785112</x:v>
+        <x:v>388.096109</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>333.409640</x:v>
+        <x:v>177.774598</x:v>
       </x:c>
       <x:c r="S69" t="n" s="2">
-        <x:v>243.345927</x:v>
+        <x:v>193.955282</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W69" t="n" s="2">
-        <x:v>43.160374</x:v>
+        <x:v>47.615610</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-07 11:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-23 08:00:00</x:v>
+        <x:v>2026-10-07 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>2443.890817</x:v>
+        <x:v>3542.624550</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>1241.256929</x:v>
+        <x:v>561.982388</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>1144.167354</x:v>
+        <x:v>434.804355</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>466.861400</x:v>
+        <x:v>623.011299</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>223.507645</x:v>
+        <x:v>584.072386</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>256.079074</x:v>
+        <x:v>245.963893</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>91.362720</x:v>
+        <x:v>93.690307</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>83.945676</x:v>
+        <x:v>86.832730</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>0.722241</x:v>
+        <x:v>4.394082</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.833792</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>485.837989</x:v>
+        <x:v>-323.700243</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>1158.252420</x:v>
+        <x:v>2973.763501</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>703.350000</x:v>
+        <x:v>-301.691667</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>-1314.041667</x:v>
+        <x:v>93.937289</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>-642.006177</x:v>
+        <x:v>-347.058772</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
-        <x:v>-1455.404785</x:v>
+        <x:v>-1406.210791</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>16.332090</x:v>
+        <x:v>74.442438</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-07 11:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-23 08:00:00</x:v>
+        <x:v>2026-10-07 13:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>1530.260361</x:v>
+        <x:v>2145.813346</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>779.932448</x:v>
+        <x:v>35.147814</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>281.031425</x:v>
+        <x:v>36.536182</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>198.125658</x:v>
+        <x:v>499.852592</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>16.831716</x:v>
+        <x:v>554.799079</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>14.371325</x:v>
+        <x:v>19.606117</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>106.988324</x:v>
+        <x:v>157.913105</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>10.691597</x:v>
+        <x:v>21.006034</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>2.409918</x:v>
+        <x:v>4.614829</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>-485.772709</x:v>
+        <x:v>323.763587</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>190.188920</x:v>
+        <x:v>148.615461</x:v>
       </x:c>
       <x:c r="S71" t="n" s="2">
-        <x:v>415.461739</x:v>
+        <x:v>343.958545</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W71" t="n" s="2">
-        <x:v>31.159522</x:v>
+        <x:v>50.275791</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-07 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-23 07:00:00</x:v>
+        <x:v>2026-10-07 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>2107.890524</x:v>
+        <x:v>3430.890077</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>1250.220179</x:v>
+        <x:v>433.130358</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>1116.470279</x:v>
+        <x:v>335.648390</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>163.566711</x:v>
+        <x:v>619.167179</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>231.976201</x:v>
+        <x:v>590.423016</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>264.762264</x:v>
+        <x:v>227.310904</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>93.897757</x:v>
+        <x:v>95.584946</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>88.987568</x:v>
+        <x:v>84.228313</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>0.733725</x:v>
+        <x:v>4.489458</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.929085</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>65.531960</x:v>
+        <x:v>-356.357019</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>829.935374</x:v>
+        <x:v>3034.587525</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>705.025000</x:v>
+        <x:v>-35.866667</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>-935.100000</x:v>
+        <x:v>26.243303</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>-313.533207</x:v>
+        <x:v>-393.885029</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>-1454.583287</x:v>
+        <x:v>-1452.743685</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>18.927789</x:v>
+        <x:v>81.470242</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-07 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-23 07:00:00</x:v>
+        <x:v>2026-10-07 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>1288.274113</x:v>
+        <x:v>2114.854786</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>795.982095</x:v>
+        <x:v>53.896898</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>285.421225</x:v>
+        <x:v>40.235647</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>93.454115</x:v>
+        <x:v>434.202555</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>21.145914</x:v>
+        <x:v>574.743603</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>11.576998</x:v>
+        <x:v>20.673348</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>93.518813</x:v>
+        <x:v>164.180063</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>9.672432</x:v>
+        <x:v>22.436179</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>1.966103</x:v>
+        <x:v>4.780616</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>-65.523382</x:v>
+        <x:v>356.351063</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>-386.250765</x:v>
+        <x:v>180.424207</x:v>
       </x:c>
       <x:c r="S73" t="n" s="2">
-        <x:v>427.310565</x:v>
+        <x:v>262.930608</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W73" t="n" s="2">
-        <x:v>29.989573</x:v>
+        <x:v>52.967017</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-07 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-07 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>2002.074472</x:v>
+        <x:v>3322.791477</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>1313.547727</x:v>
+        <x:v>376.703681</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>1122.681845</x:v>
+        <x:v>231.945093</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>31.759758</x:v>
+        <x:v>583.631932</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>231.573105</x:v>
+        <x:v>559.695076</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>263.754126</x:v>
+        <x:v>184.417130</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>93.139780</x:v>
+        <x:v>92.655480</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>86.989083</x:v>
+        <x:v>74.638881</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>0.727986</x:v>
+        <x:v>4.390064</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.735174</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>-168.554568</x:v>
+        <x:v>-364.030611</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>320.517782</x:v>
+        <x:v>2512.060063</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>705.566667</x:v>
+        <x:v>2.133333</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>-703.533333</x:v>
+        <x:v>777.810959</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
-        <x:v>123.529424</x:v>
+        <x:v>-549.898910</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
-        <x:v>-1419.624910</x:v>
+        <x:v>-1382.095870</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>19.030930</x:v>
+        <x:v>89.521716</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-07 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-23 06:00:00</x:v>
+        <x:v>2026-10-07 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1173.984619</x:v>
+        <x:v>1979.890231</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>789.243047</x:v>
+        <x:v>71.393077</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>290.724039</x:v>
+        <x:v>34.429739</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>15.468458</x:v>
+        <x:v>278.738596</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>19.225871</x:v>
+        <x:v>583.412317</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>9.366178</x:v>
+        <x:v>8.794113</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>80.420233</x:v>
+        <x:v>95.388915</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>7.742107</x:v>
+        <x:v>15.585103</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>1.609479</x:v>
+        <x:v>2.902618</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>168.632725</x:v>
+        <x:v>364.050603</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>-647.191330</x:v>
+        <x:v>392.534342</x:v>
       </x:c>
       <x:c r="S75" t="n" s="2">
-        <x:v>438.743810</x:v>
+        <x:v>132.660808</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W75" t="n" s="2">
-        <x:v>28.099801</x:v>
+        <x:v>39.589237</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-07 08:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-07 10:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1914.117708</x:v>
+        <x:v>3238.120446</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>1298.232754</x:v>
+        <x:v>409.337789</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>1129.274516</x:v>
+        <x:v>189.214351</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>4.581110</x:v>
+        <x:v>482.526429</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>222.770653</x:v>
+        <x:v>531.719725</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>253.001264</x:v>
+        <x:v>139.947501</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>92.785512</x:v>
+        <x:v>94.956670</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>83.766371</x:v>
+        <x:v>74.017989</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>0.714007</x:v>
+        <x:v>4.373652</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.918559</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>-160.143933</x:v>
+        <x:v>-361.352889</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>79.582537</x:v>
+        <x:v>2295.322077</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>709.808333</x:v>
+        <x:v>2.750000</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>-597.941667</x:v>
+        <x:v>901.186036</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>252.390174</x:v>
+        <x:v>-351.615559</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
-        <x:v>-1454.703925</x:v>
+        <x:v>-1393.181883</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>18.974437</x:v>
+        <x:v>97.119314</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-07 08:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-23 05:00:00</x:v>
+        <x:v>2026-10-07 10:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>1136.636139</x:v>
+        <x:v>1971.995599</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>820.699734</x:v>
+        <x:v>79.212600</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>297.005527</x:v>
+        <x:v>25.634204</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>250.328678</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>18.781931</x:v>
+        <x:v>653.030378</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>8.907986</x:v>
+        <x:v>4.189134</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>78.196642</x:v>
+        <x:v>69.371188</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>6.931633</x:v>
+        <x:v>14.660501</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>1.535675</x:v>
+        <x:v>2.221863</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>160.214505</x:v>
+        <x:v>361.389301</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>-700.241849</x:v>
+        <x:v>529.741214</x:v>
       </x:c>
       <x:c r="S77" t="n" s="2">
-        <x:v>444.604354</x:v>
+        <x:v>-17.783461</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W77" t="n" s="2">
-        <x:v>26.843011</x:v>
+        <x:v>30.728742</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-07 07:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-07 09:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>1927.830963</x:v>
+        <x:v>3099.200056</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>1273.288860</x:v>
+        <x:v>411.204341</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>1283.045551</x:v>
+        <x:v>176.097455</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>6.417580</x:v>
+        <x:v>274.897540</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>222.706560</x:v>
+        <x:v>560.016917</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>253.952181</x:v>
+        <x:v>126.479538</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>92.547147</x:v>
+        <x:v>99.572223</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>83.778162</x:v>
+        <x:v>120.584835</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>0.713182</x:v>
+        <x:v>4.783370</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.068755</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>-201.662294</x:v>
+        <x:v>-269.591206</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>344.577870</x:v>
+        <x:v>69.315035</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>707.558333</x:v>
+        <x:v>2.916667</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>-693.391667</x:v>
+        <x:v>1098.849922</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>9.686460</x:v>
+        <x:v>478.048886</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>-1455.386963</x:v>
+        <x:v>-273.044222</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>18.156888</x:v>
+        <x:v>114.149845</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-07 07:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-23 04:00:00</x:v>
+        <x:v>2026-10-07 09:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>1145.192942</x:v>
+        <x:v>1916.136414</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>794.053719</x:v>
+        <x:v>60.350720</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>297.591111</x:v>
+        <x:v>23.623317</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>136.718124</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>18.769141</x:v>
+        <x:v>656.990164</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>8.915376</x:v>
+        <x:v>2.929559</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>78.126736</x:v>
+        <x:v>61.592394</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>5.217858</x:v>
+        <x:v>28.329276</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>1.537761</x:v>
+        <x:v>6.286678</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>201.673734</x:v>
+        <x:v>269.573855</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>-700.853771</x:v>
+        <x:v>861.042305</x:v>
       </x:c>
       <x:c r="S79" t="n" s="2">
-        <x:v>440.161277</x:v>
+        <x:v>-191.299979</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W79" t="n" s="2">
-        <x:v>26.936000</x:v>
+        <x:v>40.114268</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-23 01:00:00</x:v>
+        <x:v>2026-10-07 06:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-07 08:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>1968.217941</x:v>
+        <x:v>3044.692285</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>1348.082256</x:v>
+        <x:v>351.083970</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>1413.588761</x:v>
+        <x:v>181.281422</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>15.421341</x:v>
+        <x:v>125.757806</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>212.441764</x:v>
+        <x:v>575.776440</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>241.522324</x:v>
+        <x:v>89.566468</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>91.928786</x:v>
+        <x:v>97.374197</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>80.324837</x:v>
+        <x:v>171.390305</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>0.696022</x:v>
+        <x:v>4.965299</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.035890</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>-247.420989</x:v>
+        <x:v>-318.240928</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>598.522478</x:v>
+        <x:v>-958.832649</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>707.241667</x:v>
+        <x:v>3.383333</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>-781.991667</x:v>
+        <x:v>1138.898769</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
-        <x:v>-256.752677</x:v>
+        <x:v>686.320359</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
-        <x:v>-1455.386963</x:v>
+        <x:v>676.931601</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>16.754901</x:v>
+        <x:v>132.902328</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-23 01:00:00</x:v>
+        <x:v>2026-10-07 06:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-23 03:00:00</x:v>
+        <x:v>2026-10-07 08:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>1186.538596</x:v>
+        <x:v>1791.872282</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>835.072895</x:v>
+        <x:v>42.846651</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>286.193562</x:v>
+        <x:v>23.416615</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>59.981171</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>18.980236</x:v>
+        <x:v>687.566851</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>8.998850</x:v>
+        <x:v>2.355733</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>78.814460</x:v>
+        <x:v>58.038931</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>5.260149</x:v>
+        <x:v>33.911216</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>1.548582</x:v>
+        <x:v>2.156377</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>247.494129</x:v>
+        <x:v>318.218773</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>-727.160919</x:v>
+        <x:v>727.538016</x:v>
       </x:c>
       <x:c r="S81" t="n" s="2">
-        <x:v>431.336651</x:v>
+        <x:v>-164.158052</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W81" t="n" s="2">
-        <x:v>26.485605</x:v>
+        <x:v>40.413138</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-23 00:00:00</x:v>
+        <x:v>2026-10-07 05:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-07 07:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>2003.504358</x:v>
+        <x:v>2850.648859</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>1415.993887</x:v>
+        <x:v>236.119019</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>1463.823176</x:v>
+        <x:v>178.873779</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>19.597745</x:v>
+        <x:v>54.389337</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>214.194185</x:v>
+        <x:v>599.355341</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>247.221481</x:v>
+        <x:v>87.654676</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>90.144725</x:v>
+        <x:v>96.994248</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>81.111665</x:v>
+        <x:v>211.268900</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>0.687740</x:v>
+        <x:v>26.162638</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.149711</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>-265.018290</x:v>
+        <x:v>-214.926277</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>507.899917</x:v>
+        <x:v>-1885.726362</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>714.575000</x:v>
+        <x:v>38.950000</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>-642.483333</x:v>
+        <x:v>1138.843242</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>-388.856578</x:v>
+        <x:v>623.758329</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
-        <x:v>-1455.386963</x:v>
+        <x:v>1439.782277</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>16.126793</x:v>
+        <x:v>157.672045</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-23 00:00:00</x:v>
+        <x:v>2026-10-07 05:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-23 02:00:00</x:v>
+        <x:v>2026-10-07 07:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>1237.993393</x:v>
+        <x:v>1600.744130</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>861.039211</x:v>
+        <x:v>32.417886</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>282.128080</x:v>
+        <x:v>20.252053</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>26.039674</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>19.828955</x:v>
+        <x:v>700.430297</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>9.443732</x:v>
+        <x:v>5.676289</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>79.020797</x:v>
+        <x:v>72.413922</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>5.291559</x:v>
+        <x:v>39.298684</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>1.560222</x:v>
+        <x:v>48.891235</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>265.010463</x:v>
+        <x:v>214.926277</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>-707.428508</x:v>
+        <x:v>329.302180</x:v>
       </x:c>
       <x:c r="S83" t="n" s="2">
-        <x:v>422.098883</x:v>
+        <x:v>111.095634</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W83" t="n" s="2">
-        <x:v>26.049628</x:v>
+        <x:v>96.073378</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-22 23:00:00</x:v>
+        <x:v>2026-10-07 04:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-23 01:00:00</x:v>
+        <x:v>2026-10-07 06:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>2135.783451</x:v>
+        <x:v>2623.649858</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>1415.415714</x:v>
+        <x:v>172.785955</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>1542.620462</x:v>
+        <x:v>141.170979</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>6.109607</x:v>
+        <x:v>36.210654</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>226.289281</x:v>
+        <x:v>537.606501</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>250.683714</x:v>
+        <x:v>45.899662</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>91.994747</x:v>
+        <x:v>96.113335</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>82.208015</x:v>
+        <x:v>117.559651</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>0.704868</x:v>
+        <x:v>5.592753</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.919795</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>-8.077622</x:v>
+        <x:v>-73.179884</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>379.591463</x:v>
+        <x:v>-1995.125031</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
-        <x:v>714.116667</x:v>
+        <x:v>27.625000</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
-        <x:v>-599.808333</x:v>
+        <x:v>1136.503082</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
-        <x:v>-510.678169</x:v>
+        <x:v>700.236938</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
-        <x:v>-1455.386963</x:v>
+        <x:v>1455.730469</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
-        <x:v>15.955439</x:v>
+        <x:v>162.900899</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-22 23:00:00</x:v>
+        <x:v>2026-10-07 04:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-23 01:00:00</x:v>
+        <x:v>2026-10-07 06:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>1214.967812</x:v>
+        <x:v>1454.457345</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>877.186064</x:v>
+        <x:v>10.221938</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>290.757542</x:v>
+        <x:v>18.401618</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>26.106105</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>18.900101</x:v>
+        <x:v>678.608955</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>9.612102</x:v>
+        <x:v>3.192036</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>77.577378</x:v>
+        <x:v>60.113938</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>5.144129</x:v>
+        <x:v>33.678593</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>1.518883</x:v>
+        <x:v>25.411694</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>8.054856</x:v>
+        <x:v>73.179884</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>-507.863514</x:v>
+        <x:v>263.100727</x:v>
       </x:c>
       <x:c r="S85" t="n" s="2">
-        <x:v>434.080271</x:v>
+        <x:v>262.441857</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W85" t="n" s="2">
-        <x:v>25.158196</x:v>
+        <x:v>70.619295</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-22 22:00:00</x:v>
+        <x:v>2026-10-07 03:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-23 00:00:00</x:v>
+        <x:v>2026-10-07 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>2099.128976</x:v>
+        <x:v>2370.414964</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>1416.555954</x:v>
+        <x:v>146.427628</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>1648.217875</x:v>
+        <x:v>109.277044</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>23.135961</x:v>
+        <x:v>30.137968</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>240.732812</x:v>
+        <x:v>453.906383</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>244.213992</x:v>
+        <x:v>22.011158</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>91.763444</x:v>
+        <x:v>95.784558</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>81.225079</x:v>
+        <x:v>64.705459</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>0.698755</x:v>
+        <x:v>4.330232</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.042226</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>-74.469009</x:v>
+        <x:v>6.939988</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>63.152152</x:v>
+        <x:v>-2389.194985</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>321.933333</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>-523.183333</x:v>
+        <x:v>1138.941780</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
-        <x:v>-371.527743</x:v>
+        <x:v>695.422351</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
-        <x:v>-1455.386963</x:v>
+        <x:v>1450.749841</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>15.278182</x:v>
+        <x:v>180.141939</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-22 22:00:00</x:v>
+        <x:v>2026-10-07 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-23 00:00:00</x:v>
+        <x:v>2026-10-07 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>1255.209334</x:v>
+        <x:v>1325.777461</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>905.327516</x:v>
+        <x:v>0.280943</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>298.466013</x:v>
+        <x:v>14.643336</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.321442</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>19.043444</x:v>
+        <x:v>602.766577</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>8.916803</x:v>
+        <x:v>6.888313</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>77.766244</x:v>
+        <x:v>83.822502</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>5.222836</x:v>
+        <x:v>19.236081</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>1.537078</x:v>
+        <x:v>2.769837</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>74.468537</x:v>
+        <x:v>-6.920743</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>-510.478859</x:v>
+        <x:v>118.657428</x:v>
       </x:c>
       <x:c r="S87" t="n" s="2">
-        <x:v>374.939723</x:v>
+        <x:v>459.311745</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W87" t="n" s="2">
-        <x:v>24.486059</x:v>
+        <x:v>53.590557</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-22 21:00:00</x:v>
+        <x:v>2026-10-07 02:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-22 23:00:00</x:v>
+        <x:v>2026-10-07 04:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>2156.252409</x:v>
+        <x:v>2398.425414</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>1366.262634</x:v>
+        <x:v>89.626666</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>1713.924701</x:v>
+        <x:v>95.262468</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>15.129552</x:v>
+        <x:v>30.207923</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>242.702265</x:v>
+        <x:v>447.768547</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>241.560314</x:v>
+        <x:v>17.563171</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>92.265822</x:v>
+        <x:v>95.955077</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>81.130416</x:v>
+        <x:v>33.639934</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>0.698223</x:v>
+        <x:v>4.332720</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.946231</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>-169.564069</x:v>
+        <x:v>-11.051515</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>-608.975826</x:v>
+        <x:v>-1929.069373</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>337.325000</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>-134.650000</x:v>
+        <x:v>1056.286648</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>57.155340</x:v>
+        <x:v>699.769226</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>-1455.386963</x:v>
+        <x:v>1211.862691</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>15.290344</x:v>
+        <x:v>189.213967</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-22 21:00:00</x:v>
+        <x:v>2026-10-07 02:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-22 23:00:00</x:v>
+        <x:v>2026-10-07 04:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>1311.429690</x:v>
+        <x:v>1313.299823</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>828.680050</x:v>
+        <x:v>0.159958</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>325.896116</x:v>
+        <x:v>10.751698</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>23.966037</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>20.972581</x:v>
+        <x:v>587.965412</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>9.660255</x:v>
+        <x:v>6.671786</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>76.780961</x:v>
+        <x:v>82.594148</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>5.276287</x:v>
+        <x:v>13.437791</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>1.526696</x:v>
+        <x:v>2.676289</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>169.641511</x:v>
+        <x:v>11.051515</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>-550.297954</x:v>
+        <x:v>98.420299</x:v>
       </x:c>
       <x:c r="S89" t="n" s="2">
-        <x:v>423.293186</x:v>
+        <x:v>475.604888</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W89" t="n" s="2">
-        <x:v>25.054330</x:v>
+        <x:v>52.047654</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-22 20:00:00</x:v>
+        <x:v>2026-10-07 01:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-22 22:00:00</x:v>
+        <x:v>2026-10-07 03:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>2287.748325</x:v>
+        <x:v>2518.052889</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>1358.224446</x:v>
+        <x:v>88.781138</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>1756.242493</x:v>
+        <x:v>103.968225</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>57.967447</x:v>
+        <x:v>30.506266</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>261.039032</x:v>
+        <x:v>444.126358</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>256.384583</x:v>
+        <x:v>17.834387</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>92.769630</x:v>
+        <x:v>96.023031</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>87.836200</x:v>
+        <x:v>45.088936</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>0.715181</x:v>
+        <x:v>4.335789</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.020620</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>-346.619240</x:v>
+        <x:v>-20.860201</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>-32.798139</x:v>
+        <x:v>-1047.462909</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>332.375000</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>94.441590</x:v>
+        <x:v>1116.152040</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
-        <x:v>-557.067937</x:v>
+        <x:v>591.236157</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
-        <x:v>-1455.386963</x:v>
+        <x:v>496.928053</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>15.465554</x:v>
+        <x:v>189.669725</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-22 20:00:00</x:v>
+        <x:v>2026-10-07 01:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-22 22:00:00</x:v>
+        <x:v>2026-10-07 03:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1328.880619</x:v>
+        <x:v>1404.096039</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>584.718544</x:v>
+        <x:v>0.160483</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>364.562203</x:v>
+        <x:v>7.427342</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.052623</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>22.269042</x:v>
+        <x:v>575.799137</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>10.704416</x:v>
+        <x:v>7.492706</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>84.190710</x:v>
+        <x:v>88.043409</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>16.753973</x:v>
+        <x:v>13.727635</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>13.681594</x:v>
+        <x:v>2.763405</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>346.655476</x:v>
+        <x:v>20.860201</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>-530.986082</x:v>
+        <x:v>191.101458</x:v>
       </x:c>
       <x:c r="S91" t="n" s="2">
-        <x:v>416.330742</x:v>
+        <x:v>472.667641</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W91" t="n" s="2">
-        <x:v>48.057217</x:v>
+        <x:v>55.418431</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-22 19:00:00</x:v>
+        <x:v>2026-10-07 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-22 21:00:00</x:v>
+        <x:v>2026-10-07 02:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>2337.141065</x:v>
+        <x:v>2592.526719</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>1389.215892</x:v>
+        <x:v>67.938786</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>1729.185697</x:v>
+        <x:v>108.806956</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>19.291628</x:v>
+        <x:v>30.360344</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>247.588510</x:v>
+        <x:v>449.169004</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>250.175471</x:v>
+        <x:v>16.864340</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>92.086175</x:v>
+        <x:v>95.898473</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>84.571114</x:v>
+        <x:v>54.115864</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>0.708103</x:v>
+        <x:v>4.349517</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.334993</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>-441.095841</x:v>
+        <x:v>-35.753658</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>390.908010</x:v>
+        <x:v>-708.582539</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>713.850000</x:v>
+        <x:v>346.000000</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>16.027649</x:v>
+        <x:v>1126.995776</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
-        <x:v>-699.984381</x:v>
+        <x:v>460.312866</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
-        <x:v>-1455.386963</x:v>
+        <x:v>356.715997</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>15.376471</x:v>
+        <x:v>193.073655</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-22 19:00:00</x:v>
+        <x:v>2026-10-07 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-22 21:00:00</x:v>
+        <x:v>2026-10-07 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1431.630377</x:v>
+        <x:v>1446.810748</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>597.223033</x:v>
+        <x:v>0.077240</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>374.165206</x:v>
+        <x:v>5.457285</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.571757</x:v>
+        <x:v>24.251634</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>23.554130</x:v>
+        <x:v>578.788966</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>11.331955</x:v>
+        <x:v>7.694421</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>89.581170</x:v>
+        <x:v>88.585266</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>33.354133</x:v>
+        <x:v>15.559290</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>2.148763</x:v>
+        <x:v>2.822154</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>441.083390</x:v>
+        <x:v>35.925986</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>-576.666989</x:v>
+        <x:v>217.394612</x:v>
       </x:c>
       <x:c r="S93" t="n" s="2">
-        <x:v>435.283829</x:v>
+        <x:v>470.253891</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W93" t="n" s="2">
-        <x:v>40.606371</x:v>
+        <x:v>56.288127</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-22 18:00:00</x:v>
+        <x:v>2026-10-06 23:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-22 20:00:00</x:v>
+        <x:v>2026-10-07 01:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>2417.405276</x:v>
+        <x:v>2506.594850</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1339.548543</x:v>
+        <x:v>79.388358</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>1821.004497</x:v>
+        <x:v>139.133796</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>44.717625</x:v>
+        <x:v>30.182073</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>253.883307</x:v>
+        <x:v>446.249731</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>255.344283</x:v>
+        <x:v>18.550557</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>92.809781</x:v>
+        <x:v>96.396157</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>86.003290</x:v>
+        <x:v>62.405674</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>0.716564</x:v>
+        <x:v>4.318112</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.116275</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>-437.861226</x:v>
+        <x:v>-36.727982</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>298.019807</x:v>
+        <x:v>-709.016077</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>688.725000</x:v>
+        <x:v>346.000000</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>80.047980</x:v>
+        <x:v>1133.978704</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>-650.167210</x:v>
+        <x:v>398.922704</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>-1455.386963</x:v>
+        <x:v>277.696769</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>15.246299</x:v>
+        <x:v>186.775748</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-22 18:00:00</x:v>
+        <x:v>2026-10-06 23:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-22 20:00:00</x:v>
+        <x:v>2026-10-07 01:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>1492.830491</x:v>
+        <x:v>1423.404035</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>722.868875</x:v>
+        <x:v>0.095075</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>370.166930</x:v>
+        <x:v>5.664215</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>16.138274</x:v>
+        <x:v>23.665570</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>22.568571</x:v>
+        <x:v>576.492747</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>11.184080</x:v>
+        <x:v>7.619236</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>83.380696</x:v>
+        <x:v>88.075026</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>9.461319</x:v>
+        <x:v>19.125872</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>1.694738</x:v>
+        <x:v>2.773445</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>437.948302</x:v>
+        <x:v>36.691130</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>-590.152336</x:v>
+        <x:v>185.570328</x:v>
       </x:c>
       <x:c r="S95" t="n" s="2">
-        <x:v>407.571043</x:v>
+        <x:v>477.631391</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W95" t="n" s="2">
-        <x:v>28.835323</x:v>
+        <x:v>57.785873</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-22 17:00:00</x:v>
+        <x:v>2026-10-06 22:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-22 19:00:00</x:v>
+        <x:v>2026-10-07 00:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>2563.472567</x:v>
+        <x:v>2447.818148</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>1235.895510</x:v>
+        <x:v>120.221528</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>2074.368328</x:v>
+        <x:v>189.318571</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>257.358732</x:v>
+        <x:v>30.169915</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>242.145152</x:v>
+        <x:v>441.734233</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>258.699760</x:v>
+        <x:v>9.761616</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>92.964986</x:v>
+        <x:v>94.700519</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>99.351068</x:v>
+        <x:v>34.272783</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>0.718519</x:v>
+        <x:v>4.339496</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.521381</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>-267.482637</x:v>
+        <x:v>15.381070</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>503.521519</x:v>
+        <x:v>-857.320595</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
-        <x:v>639.258333</x:v>
+        <x:v>346.000000</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
-        <x:v>-556.775000</x:v>
+        <x:v>1121.471643</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>-561.164739</x:v>
+        <x:v>376.550380</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>-1455.386963</x:v>
+        <x:v>301.695608</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>14.916088</x:v>
+        <x:v>171.127387</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-22 17:00:00</x:v>
+        <x:v>2026-10-06 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-22 19:00:00</x:v>
+        <x:v>2026-10-07 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>1660.654123</x:v>
+        <x:v>1432.988183</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>899.772520</x:v>
+        <x:v>0.200425</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>332.003797</x:v>
+        <x:v>5.616086</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>61.792545</x:v>
+        <x:v>23.727824</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>21.438769</x:v>
+        <x:v>589.100499</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>11.744134</x:v>
+        <x:v>7.238581</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>91.304030</x:v>
+        <x:v>86.070707</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>8.329141</x:v>
+        <x:v>13.822015</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>1.941416</x:v>
+        <x:v>2.757327</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>267.304019</x:v>
+        <x:v>-15.398266</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>-452.831031</x:v>
+        <x:v>233.002908</x:v>
       </x:c>
       <x:c r="S97" t="n" s="2">
-        <x:v>417.854784</x:v>
+        <x:v>486.850078</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W97" t="n" s="2">
-        <x:v>26.522273</x:v>
+        <x:v>53.871236</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-22 16:00:00</x:v>
+        <x:v>2026-10-06 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-22 18:00:00</x:v>
+        <x:v>2026-10-06 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>2773.124415</x:v>
+        <x:v>2439.478218</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>1125.538669</x:v>
+        <x:v>184.199732</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>2281.588154</x:v>
+        <x:v>253.993860</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>646.258568</x:v>
+        <x:v>30.184677</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>215.247534</x:v>
+        <x:v>458.258683</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>248.088885</x:v>
+        <x:v>13.378405</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>89.924628</x:v>
+        <x:v>94.334978</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>81.172893</x:v>
+        <x:v>45.300189</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>0.700999</x:v>
+        <x:v>4.447223</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>219.403127</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>-390.548032</x:v>
+        <x:v>28.671033</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>1354.633933</x:v>
+        <x:v>-606.630903</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>364.450000</x:v>
+        <x:v>346.000000</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>-1189.758333</x:v>
+        <x:v>1089.469062</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>-605.362065</x:v>
+        <x:v>645.807808</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
-        <x:v>-1448.811418</x:v>
+        <x:v>-367.339657</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>11.882244</x:v>
+        <x:v>152.848839</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-22 16:00:00</x:v>
+        <x:v>2026-10-06 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-22 18:00:00</x:v>
+        <x:v>2026-10-06 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>1774.237016</x:v>
+        <x:v>1461.812527</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>776.241038</x:v>
+        <x:v>1.846648</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>345.972364</x:v>
+        <x:v>6.993569</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>210.582747</x:v>
+        <x:v>24.142412</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>24.925155</x:v>
+        <x:v>524.771645</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>18.917929</x:v>
+        <x:v>7.452144</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>126.811354</x:v>
+        <x:v>87.317077</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>10.042813</x:v>
+        <x:v>12.280281</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>2.924250</x:v>
+        <x:v>2.802438</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>390.591623</x:v>
+        <x:v>-28.674388</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>-126.071006</x:v>
+        <x:v>332.259566</x:v>
       </x:c>
       <x:c r="S99" t="n" s="2">
-        <x:v>-6.701251</x:v>
+        <x:v>490.621136</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W99" t="n" s="2">
-        <x:v>33.523277</x:v>
+        <x:v>58.420271</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-22 15:00:00</x:v>
+        <x:v>2026-10-06 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-22 17:00:00</x:v>
+        <x:v>2026-10-06 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>3253.462161</x:v>
+        <x:v>2617.597448</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>967.247927</x:v>
+        <x:v>219.228928</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>2068.536008</x:v>
+        <x:v>317.675467</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>944.812265</x:v>
+        <x:v>30.513029</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>230.075487</x:v>
+        <x:v>522.890167</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>264.681778</x:v>
+        <x:v>42.109746</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>88.819923</x:v>
+        <x:v>96.049548</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>86.395959</x:v>
+        <x:v>83.992172</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>0.712284</x:v>
+        <x:v>4.835627</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.137864</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>-369.905008</x:v>
+        <x:v>73.519564</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>1557.567611</x:v>
+        <x:v>-537.910064</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>-593.033333</x:v>
+        <x:v>346.000000</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>-1386.983333</x:v>
+        <x:v>1131.358601</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>557.827904</x:v>
+        <x:v>502.575711</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>-1163.293311</x:v>
+        <x:v>-433.378911</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>12.378151</x:v>
+        <x:v>138.628849</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-22 15:00:00</x:v>
+        <x:v>2026-10-06 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-22 17:00:00</x:v>
+        <x:v>2026-10-06 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Initial</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>1941.514984</x:v>
+        <x:v>1532.253183</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>716.088262</x:v>
+        <x:v>6.130372</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>348.050220</x:v>
+        <x:v>6.161268</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>391.867192</x:v>
+        <x:v>24.739713</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>24.410301</x:v>
+        <x:v>435.010545</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>20.429703</x:v>
+        <x:v>7.741823</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>143.602321</x:v>
+        <x:v>88.946140</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>14.566289</x:v>
+        <x:v>12.882986</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>3.384563</x:v>
+        <x:v>3.166645</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>369.800061</x:v>
+        <x:v>-73.490349</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>368.574243</x:v>
+        <x:v>530.797742</x:v>
       </x:c>
       <x:c r="S101" t="n" s="2">
-        <x:v>-459.258171</x:v>
+        <x:v>490.166297</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="U101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="V101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="W101" t="n" s="2">
-        <x:v>35.215507</x:v>
+        <x:v>67.931906</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>