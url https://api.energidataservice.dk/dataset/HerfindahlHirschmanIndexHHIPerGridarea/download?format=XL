--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R3c0537b38538426193fa6deaf60fd888"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Re7d248856abd47bab5f766934cb53559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,1476 +114,1476 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3c0537b38538426193fa6deaf60fd888" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7d248856abd47bab5f766934cb53559" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:D101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="11" customWidth="1"/>
     <x:col min="2" max="2" width="17" customWidth="1"/>
     <x:col min="3" max="3" width="34" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>GridCompany</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>HhiProfiledandFlexSettlement</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>HhiHourlySettlement</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>3128</x:v>
+        <x:v>3074</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>5637</x:v>
+        <x:v>6925</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>3074</x:v>
+        <x:v>3038</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>1240</x:v>
+        <x:v>1273</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>4117</x:v>
+        <x:v>4077</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>3169</x:v>
+        <x:v>1920</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>3933</x:v>
+        <x:v>3892</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>1308</x:v>
+        <x:v>1412</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>4116</x:v>
+        <x:v>4070</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>3776</x:v>
+        <x:v>3667</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>2331</x:v>
+        <x:v>2311</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>1046</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>2294</x:v>
+        <x:v>2281</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>2583</x:v>
+        <x:v>2249</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>3204</x:v>
+        <x:v>3173</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>2584</x:v>
+        <x:v>2019</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>1784</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>4959</x:v>
+        <x:v>3843</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>2667</x:v>
+        <x:v>2640</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>1378</x:v>
+        <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>3656</x:v>
+        <x:v>3634</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>1545</x:v>
+        <x:v>1606</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>3047</x:v>
+        <x:v>3035</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>1207</x:v>
+        <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>3867</x:v>
+        <x:v>3852</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>1066</x:v>
+        <x:v>1155</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>3748</x:v>
+        <x:v>3723</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>3782</x:v>
+        <x:v>4046</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>3342</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>1336</x:v>
+        <x:v>1347</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>3412</x:v>
+        <x:v>3382</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>1298</x:v>
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>3451</x:v>
+        <x:v>3413</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>2983</x:v>
+        <x:v>3055</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>2431</x:v>
+        <x:v>2413</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>1857</x:v>
+        <x:v>2023</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>4056</x:v>
+        <x:v>4022</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>4659</x:v>
+        <x:v>5165</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>5148</x:v>
+        <x:v>5129</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>1548</x:v>
+        <x:v>1647</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>1657</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>1679</x:v>
+        <x:v>1649</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>2808</x:v>
+        <x:v>2786</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>1267</x:v>
+        <x:v>1305</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>6349</x:v>
+        <x:v>6359</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>4294</x:v>
+        <x:v>4132</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>4440</x:v>
+        <x:v>4432</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>1593</x:v>
+        <x:v>2149</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>3058</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>2399</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>3910</x:v>
+        <x:v>3879</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>2814</x:v>
+        <x:v>3058</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>6064</x:v>
+        <x:v>6038</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>3134</x:v>
+        <x:v>2938</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>3743</x:v>
+        <x:v>3719</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>3121</x:v>
+        <x:v>2235</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>5657</x:v>
+        <x:v>5637</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>1923</x:v>
+        <x:v>2239</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>4480</x:v>
+        <x:v>4436</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>2266</x:v>
+        <x:v>2285</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>3819</x:v>
+        <x:v>3787</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>1206</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>3801</x:v>
+        <x:v>3772</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>2278</x:v>
+        <x:v>2149</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>3019</x:v>
+        <x:v>3000</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>1420</x:v>
+        <x:v>1552</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>3464</x:v>
+        <x:v>3421</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>1684</x:v>
+        <x:v>1583</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>6661</x:v>
+        <x:v>6641</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>2435</x:v>
+        <x:v>2405</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>DK</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>1212</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>1078</x:v>
+        <x:v>1161</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>3139</x:v>
+        <x:v>3128</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>5153</x:v>
+        <x:v>5637</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>3104</x:v>
+        <x:v>3074</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>1277</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>4162</x:v>
+        <x:v>4117</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>3636</x:v>
+        <x:v>3169</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>3967</x:v>
+        <x:v>3933</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>1384</x:v>
+        <x:v>1308</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>4155</x:v>
+        <x:v>4116</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>3760</x:v>
+        <x:v>3776</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>2348</x:v>
+        <x:v>2331</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>1063</x:v>
+        <x:v>1046</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>2309</x:v>
+        <x:v>2294</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>2572</x:v>
+        <x:v>2583</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>3231</x:v>
+        <x:v>3204</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>2355</x:v>
+        <x:v>2584</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>1802</x:v>
+        <x:v>1784</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>5058</x:v>
+        <x:v>4959</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>2684</x:v>
+        <x:v>2667</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>1281</x:v>
+        <x:v>1378</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>3680</x:v>
+        <x:v>3656</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>1506</x:v>
+        <x:v>1545</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>3081</x:v>
+        <x:v>3047</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>1235</x:v>
+        <x:v>1207</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>3892</x:v>
+        <x:v>3867</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>1059</x:v>
+        <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>3796</x:v>
+        <x:v>3748</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>3784</x:v>
+        <x:v>3782</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>3364</x:v>
+        <x:v>3342</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>1371</x:v>
+        <x:v>1336</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>3438</x:v>
+        <x:v>3412</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>1259</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>3469</x:v>
+        <x:v>3451</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>3184</x:v>
+        <x:v>2983</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>2444</x:v>
+        <x:v>2431</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>1791</x:v>
+        <x:v>1857</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>4080</x:v>
+        <x:v>4056</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>4549</x:v>
+        <x:v>4659</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>5174</x:v>
+        <x:v>5148</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>1549</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>1669</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>1760</x:v>
+        <x:v>1679</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>2865</x:v>
+        <x:v>2808</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>1240</x:v>
+        <x:v>1267</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>6425</x:v>
+        <x:v>6349</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>4421</x:v>
+        <x:v>4294</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>4468</x:v>
+        <x:v>4440</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>2165</x:v>
+        <x:v>1593</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>3107</x:v>
+        <x:v>3058</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>2498</x:v>
+        <x:v>2399</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>3944</x:v>
+        <x:v>3910</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>2822</x:v>
+        <x:v>2814</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>6074</x:v>
+        <x:v>6064</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>3241</x:v>
+        <x:v>3134</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>3769</x:v>
+        <x:v>3743</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>3157</x:v>
+        <x:v>3121</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>5666</x:v>
+        <x:v>5657</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>1886</x:v>
+        <x:v>1923</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>4366</x:v>
+        <x:v>4480</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>2201</x:v>
+        <x:v>2266</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>3850</x:v>
+        <x:v>3819</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>1120</x:v>
+        <x:v>1206</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>3826</x:v>
+        <x:v>3801</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>2002</x:v>
+        <x:v>2278</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>3043</x:v>
+        <x:v>3019</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>1374</x:v>
+        <x:v>1420</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>3467</x:v>
+        <x:v>3464</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>1769</x:v>
+        <x:v>1684</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>6710</x:v>
+        <x:v>6661</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>2452</x:v>
+        <x:v>2435</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>DK</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>1216</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>1073</x:v>
+        <x:v>1078</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>3133</x:v>
+        <x:v>3139</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>4518</x:v>
+        <x:v>5153</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>3140</x:v>
+        <x:v>3104</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>1323</x:v>
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>4191</x:v>
+        <x:v>4162</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>2625</x:v>
+        <x:v>3636</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>3996</x:v>
+        <x:v>3967</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>1650</x:v>
+        <x:v>1384</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>4170</x:v>
+        <x:v>4155</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>3928</x:v>
+        <x:v>3760</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>2367</x:v>
+        <x:v>2348</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>1030</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>2322</x:v>
+        <x:v>2309</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>2673</x:v>
+        <x:v>2572</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>3253</x:v>
+        <x:v>3231</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>2027</x:v>
+        <x:v>2355</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>1822</x:v>
+        <x:v>1802</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>3645</x:v>
+        <x:v>5058</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>2705</x:v>
+        <x:v>2684</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>1315</x:v>
+        <x:v>1281</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>3702</x:v>
+        <x:v>3680</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>1416</x:v>
+        <x:v>1506</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>3111</x:v>
+        <x:v>3081</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>1254</x:v>
+        <x:v>1235</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>3909</x:v>
+        <x:v>3892</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>1009</x:v>
+        <x:v>1059</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>3804</x:v>
+        <x:v>3796</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>3545</x:v>
+        <x:v>3784</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>3366</x:v>
+        <x:v>3364</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>1418</x:v>
+        <x:v>1371</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>3465</x:v>
+        <x:v>3438</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>1351</x:v>
+        <x:v>1259</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>3505</x:v>
+        <x:v>3469</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>3207</x:v>
+        <x:v>3184</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>2459</x:v>
+        <x:v>2444</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>1720</x:v>
+        <x:v>1791</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>4103</x:v>
+        <x:v>4080</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>4340</x:v>
+        <x:v>4549</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>5214</x:v>
+        <x:v>5174</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>1559</x:v>
+        <x:v>1549</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>1660</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>1952</x:v>
+        <x:v>1760</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>2922</x:v>
+        <x:v>2865</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>1225</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>6463</x:v>
+        <x:v>6425</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>3894</x:v>
+        <x:v>4421</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>4523</x:v>
+        <x:v>4468</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>3315</x:v>
+        <x:v>2165</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>3178</x:v>
+        <x:v>3107</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>2360</x:v>
+        <x:v>2498</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>3981</x:v>
+        <x:v>3944</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>3196</x:v>
+        <x:v>2822</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>6071</x:v>
+        <x:v>6074</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>3921</x:v>
+        <x:v>3241</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>3791</x:v>
+        <x:v>3769</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>2752</x:v>
+        <x:v>3157</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>