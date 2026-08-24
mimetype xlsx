--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Re7d248856abd47bab5f766934cb53559"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Reafd7d2a3a664bbf9ba568c079810a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,1476 +114,1476 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7d248856abd47bab5f766934cb53559" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reafd7d2a3a664bbf9ba568c079810a6e" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:D101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="11" customWidth="1"/>
     <x:col min="2" max="2" width="17" customWidth="1"/>
     <x:col min="3" max="3" width="34" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>GridCompany</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>HhiProfiledandFlexSettlement</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>HhiHourlySettlement</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>3074</x:v>
+        <x:v>3120</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>6925</x:v>
+        <x:v>7444</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>3038</x:v>
+        <x:v>2994</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>1273</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>4077</x:v>
+        <x:v>4017</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>1920</x:v>
+        <x:v>2232</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>3892</x:v>
+        <x:v>3756</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>1412</x:v>
+        <x:v>1466</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>4070</x:v>
+        <x:v>4048</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>3667</x:v>
+        <x:v>3029</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>2311</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>1050</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>2281</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>2249</x:v>
+        <x:v>2345</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>3173</x:v>
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>1772</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>3843</x:v>
+        <x:v>3879</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>2640</x:v>
+        <x:v>2610</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>1323</x:v>
+        <x:v>1301</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>3634</x:v>
+        <x:v>3590</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>1606</x:v>
+        <x:v>1540</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>3035</x:v>
+        <x:v>2999</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>1264</x:v>
+        <x:v>1270</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>3852</x:v>
+        <x:v>3814</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>1155</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>3723</x:v>
+        <x:v>3631</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>4046</x:v>
+        <x:v>4086</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>3307</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>1347</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>3382</x:v>
+        <x:v>3340</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>1277</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>3413</x:v>
+        <x:v>3372</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>3055</x:v>
+        <x:v>2451</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>2413</x:v>
+        <x:v>2384</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2196</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>4022</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>5165</x:v>
+        <x:v>5380</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>5129</x:v>
+        <x:v>5082</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>1647</x:v>
+        <x:v>1441</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>1635</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>1649</x:v>
+        <x:v>1664</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>2786</x:v>
+        <x:v>2729</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>1305</x:v>
+        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>6359</x:v>
+        <x:v>6257</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>4132</x:v>
+        <x:v>3460</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>4432</x:v>
+        <x:v>4406</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>2149</x:v>
+        <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>3008</x:v>
+        <x:v>2916</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>2176</x:v>
+        <x:v>2514</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>3879</x:v>
+        <x:v>3807</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>3058</x:v>
+        <x:v>2679</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>6038</x:v>
+        <x:v>6008</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>2938</x:v>
+        <x:v>3027</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>3719</x:v>
+        <x:v>3693</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>2235</x:v>
+        <x:v>1946</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>5637</x:v>
+        <x:v>5599</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>2239</x:v>
+        <x:v>2314</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>4436</x:v>
+        <x:v>4386</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>2285</x:v>
+        <x:v>2474</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>3787</x:v>
+        <x:v>3748</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>1218</x:v>
+        <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>3772</x:v>
+        <x:v>3720</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>2149</x:v>
+        <x:v>2606</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>3000</x:v>
+        <x:v>2990</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>1552</x:v>
+        <x:v>1590</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>3421</x:v>
+        <x:v>3343</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>1583</x:v>
+        <x:v>1640</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>6641</x:v>
+        <x:v>6596</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>2405</x:v>
+        <x:v>2313</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>DK</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>1208</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>1161</x:v>
+        <x:v>1152</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>3128</x:v>
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>5637</x:v>
+        <x:v>7492</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>3074</x:v>
+        <x:v>3019</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>1240</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>4117</x:v>
+        <x:v>4033</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>3169</x:v>
+        <x:v>1887</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>3933</x:v>
+        <x:v>3811</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>1308</x:v>
+        <x:v>1324</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>4116</x:v>
+        <x:v>4051</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>3776</x:v>
+        <x:v>3333</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>2331</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>1046</x:v>
+        <x:v>1044</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>2294</x:v>
+        <x:v>2276</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>2583</x:v>
+        <x:v>2410</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>3204</x:v>
+        <x:v>3146</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>2584</x:v>
+        <x:v>2133</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>1784</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>4959</x:v>
+        <x:v>3259</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>2667</x:v>
+        <x:v>2625</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>1378</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>3656</x:v>
+        <x:v>3610</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>1545</x:v>
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>3047</x:v>
+        <x:v>3015</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>1207</x:v>
+        <x:v>1225</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>3867</x:v>
+        <x:v>3832</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>1066</x:v>
+        <x:v>1239</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>3748</x:v>
+        <x:v>3651</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>3782</x:v>
+        <x:v>4281</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>3342</x:v>
+        <x:v>3277</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>1336</x:v>
+        <x:v>1361</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>3412</x:v>
+        <x:v>3360</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>1298</x:v>
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>3451</x:v>
+        <x:v>3385</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>2983</x:v>
+        <x:v>2527</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>2431</x:v>
+        <x:v>2399</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>1857</x:v>
+        <x:v>2134</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>4056</x:v>
+        <x:v>3969</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>4659</x:v>
+        <x:v>5237</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>5148</x:v>
+        <x:v>5116</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>1548</x:v>
+        <x:v>1587</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>1657</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>1679</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>2808</x:v>
+        <x:v>2749</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>1267</x:v>
+        <x:v>1351</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>6349</x:v>
+        <x:v>6283</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>4294</x:v>
+        <x:v>4609</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>4440</x:v>
+        <x:v>4422</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>1593</x:v>
+        <x:v>1738</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>3058</x:v>
+        <x:v>2952</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>2399</x:v>
+        <x:v>2411</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>3910</x:v>
+        <x:v>3850</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>2814</x:v>
+        <x:v>2887</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>6064</x:v>
+        <x:v>6035</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>3134</x:v>
+        <x:v>2943</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>3743</x:v>
+        <x:v>3702</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>3121</x:v>
+        <x:v>1781</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>5657</x:v>
+        <x:v>5612</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>1923</x:v>
+        <x:v>2201</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>4480</x:v>
+        <x:v>4413</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>2266</x:v>
+        <x:v>2322</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>3819</x:v>
+        <x:v>3750</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>1206</x:v>
+        <x:v>1254</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>3801</x:v>
+        <x:v>3747</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>2278</x:v>
+        <x:v>2475</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>3019</x:v>
+        <x:v>2978</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>1420</x:v>
+        <x:v>1543</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>3464</x:v>
+        <x:v>3384</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>1684</x:v>
+        <x:v>1578</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>6661</x:v>
+        <x:v>6622</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>2435</x:v>
+        <x:v>2316</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>DK</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>1212</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>1078</x:v>
+        <x:v>1187</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>3139</x:v>
+        <x:v>3074</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>5153</x:v>
+        <x:v>6925</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>3104</x:v>
+        <x:v>3038</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>1277</x:v>
+        <x:v>1273</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>4162</x:v>
+        <x:v>4077</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>3636</x:v>
+        <x:v>1920</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>3967</x:v>
+        <x:v>3892</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>1384</x:v>
+        <x:v>1412</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>4155</x:v>
+        <x:v>4070</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>3760</x:v>
+        <x:v>3667</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>2348</x:v>
+        <x:v>2311</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>1063</x:v>
+        <x:v>1050</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>2309</x:v>
+        <x:v>2281</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>2572</x:v>
+        <x:v>2249</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>3231</x:v>
+        <x:v>3173</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>2355</x:v>
+        <x:v>2019</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>1802</x:v>
+        <x:v>1772</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>5058</x:v>
+        <x:v>3843</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>2684</x:v>
+        <x:v>2640</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>1281</x:v>
+        <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>3680</x:v>
+        <x:v>3634</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>1506</x:v>
+        <x:v>1606</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>3081</x:v>
+        <x:v>3035</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>1235</x:v>
+        <x:v>1264</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>3892</x:v>
+        <x:v>3852</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>1059</x:v>
+        <x:v>1155</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>3796</x:v>
+        <x:v>3723</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>3784</x:v>
+        <x:v>4046</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>3364</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>1371</x:v>
+        <x:v>1347</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>3438</x:v>
+        <x:v>3382</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>1259</x:v>
+        <x:v>1277</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>3469</x:v>
+        <x:v>3413</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>3184</x:v>
+        <x:v>3055</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>2444</x:v>
+        <x:v>2413</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>1791</x:v>
+        <x:v>2023</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>4080</x:v>
+        <x:v>4022</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>4549</x:v>
+        <x:v>5165</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>5174</x:v>
+        <x:v>5129</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>1549</x:v>
+        <x:v>1647</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>1669</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>1760</x:v>
+        <x:v>1649</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>2865</x:v>
+        <x:v>2786</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>1240</x:v>
+        <x:v>1305</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>6425</x:v>
+        <x:v>6359</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>4421</x:v>
+        <x:v>4132</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>4468</x:v>
+        <x:v>4432</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>2165</x:v>
+        <x:v>2149</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>3107</x:v>
+        <x:v>3008</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>2498</x:v>
+        <x:v>2176</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>3944</x:v>
+        <x:v>3879</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>2822</x:v>
+        <x:v>3058</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>6074</x:v>
+        <x:v>6038</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>3241</x:v>
+        <x:v>2938</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>3769</x:v>
+        <x:v>3719</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>3157</x:v>
+        <x:v>2235</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>