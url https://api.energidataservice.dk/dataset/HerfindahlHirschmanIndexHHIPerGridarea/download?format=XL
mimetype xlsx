--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Reafd7d2a3a664bbf9ba568c079810a6e"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R4c6a24f6641549b8bacfae6960494469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,1476 +114,1476 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reafd7d2a3a664bbf9ba568c079810a6e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c6a24f6641549b8bacfae6960494469" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:D101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="11" customWidth="1"/>
     <x:col min="2" max="2" width="17" customWidth="1"/>
     <x:col min="3" max="3" width="34" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>GridCompany</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>HhiProfiledandFlexSettlement</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>HhiHourlySettlement</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>3120</x:v>
+        <x:v>3085</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>7444</x:v>
+        <x:v>5188</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>2994</x:v>
+        <x:v>2986</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>1160</x:v>
+        <x:v>1184</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>4017</x:v>
+        <x:v>3988</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>2232</x:v>
+        <x:v>1996</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>3756</x:v>
+        <x:v>3729</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>1466</x:v>
+        <x:v>1300</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>4048</x:v>
+        <x:v>4012</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>3029</x:v>
+        <x:v>2813</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>2275</x:v>
+        <x:v>2264</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>1017</x:v>
+        <x:v>1001</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>2287</x:v>
+        <x:v>2284</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>2345</x:v>
+        <x:v>2541</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>3118</x:v>
+        <x:v>3102</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>2046</x:v>
+        <x:v>2031</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>1748</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>3879</x:v>
+        <x:v>3103</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
         <x:v>2610</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>1301</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>3590</x:v>
+        <x:v>3577</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>1540</x:v>
+        <x:v>1523</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>2999</x:v>
+        <x:v>2987</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>1270</x:v>
+        <x:v>1179</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
         <x:v>3814</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>1306</x:v>
+        <x:v>1216</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>3631</x:v>
+        <x:v>3680</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>4086</x:v>
+        <x:v>4085</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>3245</x:v>
+        <x:v>3232</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>1392</x:v>
+        <x:v>1329</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>3340</x:v>
+        <x:v>3323</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>1296</x:v>
+        <x:v>1258</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>3372</x:v>
+        <x:v>3359</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>2451</x:v>
+        <x:v>2981</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>2384</x:v>
+        <x:v>2380</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>2196</x:v>
+        <x:v>2141</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>3926</x:v>
+        <x:v>3897</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>5380</x:v>
+        <x:v>5313</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>5082</x:v>
+        <x:v>5059</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>1441</x:v>
+        <x:v>1734</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>1608</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>1664</x:v>
+        <x:v>1715</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>2729</x:v>
+        <x:v>2708</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>1356</x:v>
+        <x:v>1325</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>6257</x:v>
+        <x:v>6211</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>3460</x:v>
+        <x:v>4470</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>4406</x:v>
+        <x:v>4372</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>1608</x:v>
+        <x:v>1665</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>2916</x:v>
+        <x:v>2913</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>2514</x:v>
+        <x:v>2490</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>3807</x:v>
+        <x:v>3798</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>2679</x:v>
+        <x:v>2755</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>6008</x:v>
+        <x:v>5996</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>3027</x:v>
+        <x:v>3102</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>3693</x:v>
+        <x:v>3684</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>1946</x:v>
+        <x:v>1756</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>5599</x:v>
+        <x:v>5590</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>2314</x:v>
+        <x:v>2282</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>4386</x:v>
+        <x:v>4375</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>2474</x:v>
+        <x:v>2354</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>3748</x:v>
+        <x:v>3736</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>1016</x:v>
+        <x:v>1162</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>3720</x:v>
+        <x:v>3709</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>2606</x:v>
+        <x:v>2531</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>2990</x:v>
+        <x:v>2983</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>1590</x:v>
+        <x:v>1596</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>3343</x:v>
+        <x:v>3329</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>1640</x:v>
+        <x:v>1657</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>6596</x:v>
+        <x:v>6597</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>2313</x:v>
+        <x:v>2257</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>DK</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>1210</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>1152</x:v>
+        <x:v>1169</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>3118</x:v>
+        <x:v>3120</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>7492</x:v>
+        <x:v>7444</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>3019</x:v>
+        <x:v>2994</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>1198</x:v>
+        <x:v>1160</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>4033</x:v>
+        <x:v>4017</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>1887</x:v>
+        <x:v>2232</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>3811</x:v>
+        <x:v>3756</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>1324</x:v>
+        <x:v>1466</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>4051</x:v>
+        <x:v>4048</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>3333</x:v>
+        <x:v>3029</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>2293</x:v>
+        <x:v>2275</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>1044</x:v>
+        <x:v>1017</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>2276</x:v>
+        <x:v>2287</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>2410</x:v>
+        <x:v>2345</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>3146</x:v>
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>2133</x:v>
+        <x:v>2046</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>1758</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>3259</x:v>
+        <x:v>3879</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>2625</x:v>
+        <x:v>2610</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>1289</x:v>
+        <x:v>1301</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>3610</x:v>
+        <x:v>3590</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>1538</x:v>
+        <x:v>1540</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>3015</x:v>
+        <x:v>2999</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>1225</x:v>
+        <x:v>1270</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>3832</x:v>
+        <x:v>3814</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>1239</x:v>
+        <x:v>1306</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>3651</x:v>
+        <x:v>3631</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>4281</x:v>
+        <x:v>4086</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>3277</x:v>
+        <x:v>3245</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>1361</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>3360</x:v>
+        <x:v>3340</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>1278</x:v>
+        <x:v>1296</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>3385</x:v>
+        <x:v>3372</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>2527</x:v>
+        <x:v>2451</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>2399</x:v>
+        <x:v>2384</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>2134</x:v>
+        <x:v>2196</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>3969</x:v>
+        <x:v>3926</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>5237</x:v>
+        <x:v>5380</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>5116</x:v>
+        <x:v>5082</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>1587</x:v>
+        <x:v>1441</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>1622</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>1717</x:v>
+        <x:v>1664</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>2749</x:v>
+        <x:v>2729</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>1351</x:v>
+        <x:v>1356</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>6283</x:v>
+        <x:v>6257</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>4609</x:v>
+        <x:v>3460</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>4422</x:v>
+        <x:v>4406</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>1738</x:v>
+        <x:v>1608</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>2952</x:v>
+        <x:v>2916</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>2411</x:v>
+        <x:v>2514</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>3850</x:v>
+        <x:v>3807</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>2887</x:v>
+        <x:v>2679</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>6035</x:v>
+        <x:v>6008</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>2943</x:v>
+        <x:v>3027</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>3702</x:v>
+        <x:v>3693</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>1781</x:v>
+        <x:v>1946</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>5612</x:v>
+        <x:v>5599</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>2201</x:v>
+        <x:v>2314</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>4413</x:v>
+        <x:v>4386</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>2322</x:v>
+        <x:v>2474</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>3750</x:v>
+        <x:v>3748</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>1254</x:v>
+        <x:v>1016</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>3747</x:v>
+        <x:v>3720</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>2475</x:v>
+        <x:v>2606</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>2978</x:v>
+        <x:v>2990</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>1543</x:v>
+        <x:v>1590</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>3384</x:v>
+        <x:v>3343</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>1578</x:v>
+        <x:v>1640</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>6622</x:v>
+        <x:v>6596</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>2316</x:v>
+        <x:v>2313</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>DK</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>1204</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>1187</x:v>
+        <x:v>1152</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>3074</x:v>
+        <x:v>3118</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>6925</x:v>
+        <x:v>7492</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>3038</x:v>
+        <x:v>3019</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>1273</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>4077</x:v>
+        <x:v>4033</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>1920</x:v>
+        <x:v>1887</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>3892</x:v>
+        <x:v>3811</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>1412</x:v>
+        <x:v>1324</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>4070</x:v>
+        <x:v>4051</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>3667</x:v>
+        <x:v>3333</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>2311</x:v>
+        <x:v>2293</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>1050</x:v>
+        <x:v>1044</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>2281</x:v>
+        <x:v>2276</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>2249</x:v>
+        <x:v>2410</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>3173</x:v>
+        <x:v>3146</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>2019</x:v>
+        <x:v>2133</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>1772</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>3843</x:v>
+        <x:v>3259</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>2640</x:v>
+        <x:v>2625</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>1323</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>3634</x:v>
+        <x:v>3610</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>1606</x:v>
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>3035</x:v>
+        <x:v>3015</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>1264</x:v>
+        <x:v>1225</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>3852</x:v>
+        <x:v>3832</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>1155</x:v>
+        <x:v>1239</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>3723</x:v>
+        <x:v>3651</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>4046</x:v>
+        <x:v>4281</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>3307</x:v>
+        <x:v>3277</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>1347</x:v>
+        <x:v>1361</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>3382</x:v>
+        <x:v>3360</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>1277</x:v>
+        <x:v>1278</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>3413</x:v>
+        <x:v>3385</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>3055</x:v>
+        <x:v>2527</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>2413</x:v>
+        <x:v>2399</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>2023</x:v>
+        <x:v>2134</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>4022</x:v>
+        <x:v>3969</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>5165</x:v>
+        <x:v>5237</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>5129</x:v>
+        <x:v>5116</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>1647</x:v>
+        <x:v>1587</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>1635</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>1649</x:v>
+        <x:v>1717</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>2786</x:v>
+        <x:v>2749</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>1305</x:v>
+        <x:v>1351</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>6359</x:v>
+        <x:v>6283</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>4132</x:v>
+        <x:v>4609</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>4432</x:v>
+        <x:v>4422</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>2149</x:v>
+        <x:v>1738</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>3008</x:v>
+        <x:v>2952</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>2176</x:v>
+        <x:v>2411</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>3879</x:v>
+        <x:v>3850</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>3058</x:v>
+        <x:v>2887</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>6038</x:v>
+        <x:v>6035</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>2938</x:v>
+        <x:v>2943</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>3719</x:v>
+        <x:v>3702</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>2235</x:v>
+        <x:v>1781</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>