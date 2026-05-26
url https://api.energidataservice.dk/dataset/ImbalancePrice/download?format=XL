--- v0 (2026-05-26)
+++ v1 (2026-05-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Ra54a8791bf6b48cf820c6eab16fd0097"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Re2b6074de9684cf396e1ba053f253d61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra54a8791bf6b48cf820c6eab16fd0097" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2b6074de9684cf396e1ba053f253d61" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:R101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -219,5603 +219,5603 @@
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>aFRRDownMW</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>aFRRVWADownEUR</x:v>
       </x:c>
       <x:c r="N1" t="str" s="1">
         <x:v>aFRRVWADownDKK</x:v>
       </x:c>
       <x:c r="O1" t="str" s="1">
         <x:v>mFRRMarginalPriceUpEUR</x:v>
       </x:c>
       <x:c r="P1" t="str" s="1">
         <x:v>mFRRMarginalPriceUpDKK</x:v>
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>mFRRMarginalPriceDownEUR</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>mFRRMarginalPriceDownDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 10:30:00</x:v>
+        <x:v>2026-05-26 11:30:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 12:30:00</x:v>
+        <x:v>2026-05-26 13:30:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>-241.000000</x:v>
+        <x:v>-357.100000</x:v>
       </x:c>
       <x:c r="E2" s="2"/>
       <x:c r="F2" s="2"/>
       <x:c r="G2" t="n" s="2">
-        <x:v>-1.430000</x:v>
+        <x:v>-2.280000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>14.720000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>110.000000</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>-1.500000</x:v>
+        <x:v>-1.920000</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>15.220000</x:v>
+        <x:v>7.330000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>113.740000</x:v>
+        <x:v>54.780000</x:v>
       </x:c>
       <x:c r="O2" s="2"/>
       <x:c r="P2" s="2"/>
       <x:c r="Q2" s="2"/>
       <x:c r="R2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 10:30:00</x:v>
+        <x:v>2026-05-26 11:30:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 12:30:00</x:v>
+        <x:v>2026-05-26 13:30:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>-106.000000</x:v>
+        <x:v>-134.000000</x:v>
       </x:c>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
       <x:c r="G3" t="n" s="2">
-        <x:v>2.920000</x:v>
+        <x:v>2.350000</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.990000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>176.010000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1315.340000</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>-10.530000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>-4.140000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>-30.940000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O3" s="2"/>
       <x:c r="P3" s="2"/>
       <x:c r="Q3" s="2"/>
       <x:c r="R3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 10:15:00</x:v>
+        <x:v>2026-05-26 11:15:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 12:15:00</x:v>
+        <x:v>2026-05-26 13:15:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>-255.000000</x:v>
+        <x:v>-317.700000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>-0.250000</x:v>
+        <x:v>-6.690000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>-1.870000</x:v>
+        <x:v>-50.000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>-0.250000</x:v>
+        <x:v>-0.530000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>4.250000</x:v>
+        <x:v>0.500000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>48.050000</x:v>
+        <x:v>0.690000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>359.080000</x:v>
+        <x:v>5.160000</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>-0.990000</x:v>
+        <x:v>-0.790000</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>3.590000</x:v>
+        <x:v>20.600000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>26.830000</x:v>
+        <x:v>153.950000</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>4.090000</x:v>
+        <x:v>-0.530000</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>30.560000</x:v>
+        <x:v>-3.960000</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>-0.250000</x:v>
+        <x:v>-6.690000</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>-1.870000</x:v>
+        <x:v>-50.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 10:15:00</x:v>
+        <x:v>2026-05-26 11:15:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 12:15:00</x:v>
+        <x:v>2026-05-26 13:15:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-163.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>3.630000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>27.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>3.630000</x:v>
+        <x:v>2.630000</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.160000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>34.740000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>259.620000</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>-22.720000</x:v>
+        <x:v>-1.740000</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>-12.780000</x:v>
+        <x:v>3.590000</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>-95.510000</x:v>
+        <x:v>26.830000</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>4.090000</x:v>
+        <x:v>2.630000</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>30.560000</x:v>
+        <x:v>19.650000</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>3.630000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>27.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-05-26 11:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 12:00:00</x:v>
+        <x:v>2026-05-26 13:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>-303.000000</x:v>
+        <x:v>-297.900000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>-21.110000</x:v>
+        <x:v>-6.690000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>-157.760000</x:v>
+        <x:v>-50.000000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>-0.140000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>5.810000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>28.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>216.200000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>-1.330000</x:v>
+        <x:v>-2.250000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>-21.110000</x:v>
+        <x:v>3.770000</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>-157.760000</x:v>
+        <x:v>28.170000</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>4.040000</x:v>
+        <x:v>-0.140000</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>30.190000</x:v>
+        <x:v>-1.050000</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>-6.690000</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>-0.070000</x:v>
+        <x:v>-50.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-05-26 11:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 12:00:00</x:v>
+        <x:v>2026-05-26 13:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>44.000000</x:v>
+        <x:v>-204.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>10.450000</x:v>
+        <x:v>-1.980000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>78.090000</x:v>
+        <x:v>-14.800000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>3.920000</x:v>
+        <x:v>2.920000</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.760000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>10.450000</x:v>
+        <x:v>71.750000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>78.090000</x:v>
+        <x:v>536.190000</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>-13.100000</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>-8.250000</x:v>
+        <x:v>12.750000</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>-61.650000</x:v>
+        <x:v>95.280000</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>4.040000</x:v>
+        <x:v>2.920000</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>30.190000</x:v>
+        <x:v>21.820000</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>3.920000</x:v>
+        <x:v>-1.980000</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>29.290000</x:v>
+        <x:v>-14.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 09:45:00</x:v>
+        <x:v>2026-05-26 10:45:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 11:45:00</x:v>
+        <x:v>2026-05-26 12:45:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>-146.000000</x:v>
+        <x:v>-267.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>-20.610000</x:v>
+        <x:v>-3.200000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>-154.020000</x:v>
+        <x:v>-23.910000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>-2.700000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>3.690000</x:v>
+        <x:v>0.460000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>61.590000</x:v>
+        <x:v>30.180000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>460.270000</x:v>
+        <x:v>225.540000</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>-5.970000</x:v>
+        <x:v>-2.760000</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>-20.610000</x:v>
+        <x:v>-1.290000</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>-154.020000</x:v>
+        <x:v>-9.640000</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>3.950000</x:v>
+        <x:v>-2.700000</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>29.520000</x:v>
+        <x:v>-20.180000</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>-3.200000</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>0.600000</x:v>
+        <x:v>-23.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 09:45:00</x:v>
+        <x:v>2026-05-26 10:45:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 11:45:00</x:v>
+        <x:v>2026-05-26 12:45:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>-204.000000</x:v>
+        <x:v>-115.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>3.230000</x:v>
+        <x:v>-3.200000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>24.140000</x:v>
+        <x:v>-23.910000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>3.230000</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>19.260000</x:v>
+        <x:v>1.840000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>694.390000</x:v>
+        <x:v>46.050000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>5189.250000</x:v>
+        <x:v>344.140000</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.940000</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.580000</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>64.120000</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>3.950000</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>29.520000</x:v>
+        <x:v>18.080000</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>3.230000</x:v>
+        <x:v>-3.200000</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>24.140000</x:v>
+        <x:v>-23.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 09:30:00</x:v>
+        <x:v>2026-05-26 10:30:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 11:30:00</x:v>
+        <x:v>2026-05-26 12:30:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>-127.000000</x:v>
+        <x:v>-241.000000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>-1.430000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>-10.690000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>0.460000</x:v>
+        <x:v>-1.430000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>7.510000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>118.550000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>885.940000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>-2.010000</x:v>
+        <x:v>-1.500000</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>15.220000</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>113.740000</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>4.120000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>30.790000</x:v>
+        <x:v>7.470000</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>0.460000</x:v>
+        <x:v>-1.430000</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>3.440000</x:v>
+        <x:v>-10.690000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 09:30:00</x:v>
+        <x:v>2026-05-26 10:30:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 11:30:00</x:v>
+        <x:v>2026-05-26 12:30:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>-90.000000</x:v>
+        <x:v>-106.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>3.670000</x:v>
+        <x:v>-4.140000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>27.430000</x:v>
+        <x:v>-30.940000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>3.670000</x:v>
+        <x:v>2.920000</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>12.650000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>490.140000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>3662.870000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>-0.250000</x:v>
+        <x:v>-10.530000</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>14.120000</x:v>
+        <x:v>-4.140000</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>105.520000</x:v>
+        <x:v>-30.940000</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>4.120000</x:v>
+        <x:v>2.920000</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>30.790000</x:v>
+        <x:v>21.820000</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>3.670000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>27.430000</x:v>
+        <x:v>7.470000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 09:15:00</x:v>
+        <x:v>2026-05-26 10:15:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 11:15:00</x:v>
+        <x:v>2026-05-26 12:15:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>-443.400000</x:v>
+        <x:v>-255.000000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.250000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.870000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>0.500000</x:v>
+        <x:v>-0.250000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>3.950000</x:v>
+        <x:v>4.250000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>69.810000</x:v>
+        <x:v>48.050000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>521.700000</x:v>
+        <x:v>359.080000</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>-2.810000</x:v>
+        <x:v>-0.990000</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>0.890000</x:v>
+        <x:v>3.590000</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>6.650000</x:v>
+        <x:v>26.830000</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>0.500000</x:v>
+        <x:v>4.090000</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>3.740000</x:v>
+        <x:v>30.560000</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.250000</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 09:15:00</x:v>
+        <x:v>2026-05-26 10:15:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 11:15:00</x:v>
+        <x:v>2026-05-26 12:15:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>-139.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>1.350000</x:v>
+        <x:v>3.630000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>10.090000</x:v>
+        <x:v>27.130000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>3.890000</x:v>
+        <x:v>3.630000</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>56.090000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>419.170000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>-4.060000</x:v>
+        <x:v>-22.720000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>1.350000</x:v>
+        <x:v>-12.780000</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>10.090000</x:v>
+        <x:v>-95.510000</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>3.890000</x:v>
+        <x:v>4.090000</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>29.070000</x:v>
+        <x:v>30.560000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>2.000000</x:v>
+        <x:v>3.630000</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>14.950000</x:v>
+        <x:v>27.130000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-05-26 10:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-05-26 12:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>-333.000000</x:v>
+        <x:v>-303.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>-21.110000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>3.210000</x:v>
+        <x:v>-157.760000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>0.930000</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>5.810000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>19.200000</x:v>
+        <x:v>28.930000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>143.480000</x:v>
+        <x:v>216.200000</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>-2.640000</x:v>
+        <x:v>-1.330000</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>0.920000</x:v>
+        <x:v>-21.110000</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>6.880000</x:v>
+        <x:v>-157.760000</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>0.930000</x:v>
+        <x:v>4.040000</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>6.950000</x:v>
+        <x:v>30.190000</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>3.210000</x:v>
+        <x:v>-0.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-05-26 10:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-05-26 12:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>-85.000000</x:v>
+        <x:v>44.000000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>10.450000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>3.210000</x:v>
+        <x:v>78.090000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>4.330000</x:v>
+        <x:v>3.920000</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.480000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>38.780000</x:v>
+        <x:v>10.450000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>289.810000</x:v>
+        <x:v>78.090000</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>-2.610000</x:v>
+        <x:v>-13.100000</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>1.480000</x:v>
+        <x:v>-8.250000</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>11.060000</x:v>
+        <x:v>-61.650000</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>4.330000</x:v>
+        <x:v>4.040000</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>32.360000</x:v>
+        <x:v>30.190000</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>3.920000</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>3.210000</x:v>
+        <x:v>29.290000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 08:45:00</x:v>
+        <x:v>2026-05-26 09:45:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 10:45:00</x:v>
+        <x:v>2026-05-26 11:45:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>-186.000000</x:v>
+        <x:v>-146.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>-1.210000</x:v>
+        <x:v>-20.610000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>-9.040000</x:v>
+        <x:v>-154.020000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>1.500000</x:v>
+        <x:v>0.080000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>1.550000</x:v>
+        <x:v>3.690000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>31.150000</x:v>
+        <x:v>61.590000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>232.790000</x:v>
+        <x:v>460.270000</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>-1.260000</x:v>
+        <x:v>-5.970000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>4.740000</x:v>
+        <x:v>-20.610000</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>35.420000</x:v>
+        <x:v>-154.020000</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>1.500000</x:v>
+        <x:v>3.950000</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>11.210000</x:v>
+        <x:v>29.520000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>-1.210000</x:v>
+        <x:v>0.080000</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>-9.040000</x:v>
+        <x:v>0.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 08:45:00</x:v>
+        <x:v>2026-05-26 09:45:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 10:45:00</x:v>
+        <x:v>2026-05-26 11:45:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>-91.000000</x:v>
+        <x:v>-204.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>-1.210000</x:v>
+        <x:v>3.230000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>-9.040000</x:v>
+        <x:v>24.140000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>1.730000</x:v>
+        <x:v>3.230000</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.300000</x:v>
+        <x:v>19.260000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>28.170000</x:v>
+        <x:v>694.390000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>210.520000</x:v>
+        <x:v>5189.250000</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>-0.470000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>12.210000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>91.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>1.730000</x:v>
+        <x:v>3.950000</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>12.930000</x:v>
+        <x:v>29.520000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>-1.210000</x:v>
+        <x:v>3.230000</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>-9.040000</x:v>
+        <x:v>24.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 08:30:00</x:v>
+        <x:v>2026-05-26 09:30:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 10:30:00</x:v>
+        <x:v>2026-05-26 11:30:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>-360.000000</x:v>
+        <x:v>-127.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>-7.380000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>-55.150000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>1.900000</x:v>
+        <x:v>0.460000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>4.820000</x:v>
+        <x:v>7.510000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>104.650000</x:v>
+        <x:v>118.550000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>782.060000</x:v>
+        <x:v>885.940000</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>-2.730000</x:v>
+        <x:v>-2.010000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>-7.380000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>-55.150000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>1.900000</x:v>
+        <x:v>4.120000</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>14.200000</x:v>
+        <x:v>30.790000</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>0.460000</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>3.440000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 08:30:00</x:v>
+        <x:v>2026-05-26 09:30:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 10:30:00</x:v>
+        <x:v>2026-05-26 11:30:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-90.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>3.670000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>27.430000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>2.180000</x:v>
+        <x:v>3.670000</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>16.810000</x:v>
+        <x:v>12.650000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>122.010000</x:v>
+        <x:v>490.140000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>911.790000</x:v>
+        <x:v>3662.870000</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.250000</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>14.120000</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>105.520000</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>2.180000</x:v>
+        <x:v>4.120000</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>16.290000</x:v>
+        <x:v>30.790000</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>3.670000</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>27.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 08:15:00</x:v>
+        <x:v>2026-05-26 09:15:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 10:15:00</x:v>
+        <x:v>2026-05-26 11:15:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>-461.000000</x:v>
+        <x:v>-443.400000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>-19.260000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>-143.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>3.800000</x:v>
+        <x:v>0.500000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>3.330000</x:v>
+        <x:v>3.950000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>87.930000</x:v>
+        <x:v>69.810000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>657.110000</x:v>
+        <x:v>521.700000</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>-7.320000</x:v>
+        <x:v>-2.810000</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>-19.260000</x:v>
+        <x:v>0.890000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>-143.930000</x:v>
+        <x:v>6.650000</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>3.800000</x:v>
+        <x:v>0.500000</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>28.400000</x:v>
+        <x:v>3.740000</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>-4.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>-29.890000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 08:15:00</x:v>
+        <x:v>2026-05-26 09:15:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 10:15:00</x:v>
+        <x:v>2026-05-26 11:15:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>-79.000000</x:v>
+        <x:v>-139.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>-5.610000</x:v>
+        <x:v>1.350000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>-41.920000</x:v>
+        <x:v>10.090000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>3.890000</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>12.710000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>123.640000</x:v>
+        <x:v>56.090000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>923.970000</x:v>
+        <x:v>419.170000</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>-1.230000</x:v>
+        <x:v>-4.060000</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>-5.610000</x:v>
+        <x:v>1.350000</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>-41.920000</x:v>
+        <x:v>10.090000</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>3.890000</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>29.000000</x:v>
+        <x:v>29.070000</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>-4.000000</x:v>
+        <x:v>2.000000</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>-29.890000</x:v>
+        <x:v>14.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-05-26 09:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-05-26 11:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>-292.000000</x:v>
+        <x:v>-333.000000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>-10.670000</x:v>
+        <x:v>0.430000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>-79.740000</x:v>
+        <x:v>3.210000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>22.240000</x:v>
+        <x:v>0.930000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>19.200000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>143.480000</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>-4.420000</x:v>
+        <x:v>-2.640000</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>-10.670000</x:v>
+        <x:v>0.920000</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>-79.740000</x:v>
+        <x:v>6.880000</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>22.240000</x:v>
+        <x:v>0.930000</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>166.200000</x:v>
+        <x:v>6.950000</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.430000</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.210000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-05-26 09:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-05-26 11:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>-163.000000</x:v>
+        <x:v>-85.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>-10.560000</x:v>
+        <x:v>0.430000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>-78.920000</x:v>
+        <x:v>3.210000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>22.160000</x:v>
+        <x:v>4.330000</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>1.400000</x:v>
+        <x:v>0.480000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>79.260000</x:v>
+        <x:v>38.780000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>592.320000</x:v>
+        <x:v>289.810000</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>-1.320000</x:v>
+        <x:v>-2.610000</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>-10.560000</x:v>
+        <x:v>1.480000</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>-78.920000</x:v>
+        <x:v>11.060000</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>22.160000</x:v>
+        <x:v>4.330000</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>165.600000</x:v>
+        <x:v>32.360000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.430000</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.210000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 07:45:00</x:v>
+        <x:v>2026-05-26 08:45:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 09:45:00</x:v>
+        <x:v>2026-05-26 10:45:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>49.000000</x:v>
+        <x:v>-186.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>15.530000</x:v>
+        <x:v>-1.210000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>116.060000</x:v>
+        <x:v>-9.040000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>15.530000</x:v>
+        <x:v>1.500000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.550000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>31.150000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>232.790000</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.260000</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.740000</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>35.420000</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>15.530000</x:v>
+        <x:v>1.500000</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>116.060000</x:v>
+        <x:v>11.210000</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>14.720000</x:v>
+        <x:v>-1.210000</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>110.000000</x:v>
+        <x:v>-9.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 07:45:00</x:v>
+        <x:v>2026-05-26 08:45:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 09:45:00</x:v>
+        <x:v>2026-05-26 10:45:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>-75.400000</x:v>
+        <x:v>-91.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>14.720000</x:v>
+        <x:v>-1.210000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>110.000000</x:v>
+        <x:v>-9.040000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>15.250000</x:v>
+        <x:v>1.730000</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.300000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>28.170000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>210.520000</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.470000</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>12.210000</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>91.250000</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>15.250000</x:v>
+        <x:v>1.730000</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>113.960000</x:v>
+        <x:v>12.930000</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>14.720000</x:v>
+        <x:v>-1.210000</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>110.000000</x:v>
+        <x:v>-9.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 07:30:00</x:v>
+        <x:v>2026-05-26 08:30:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 09:30:00</x:v>
+        <x:v>2026-05-26 10:30:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>128.000000</x:v>
+        <x:v>-360.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>143.810000</x:v>
+        <x:v>-7.380000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>1074.710000</x:v>
+        <x:v>-55.150000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>70.010000</x:v>
+        <x:v>1.900000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0.780000</x:v>
+        <x:v>4.820000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>143.810000</x:v>
+        <x:v>104.650000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1074.710000</x:v>
+        <x:v>782.060000</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>-1.150000</x:v>
+        <x:v>-2.730000</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>7.590000</x:v>
+        <x:v>-7.380000</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>56.720000</x:v>
+        <x:v>-55.150000</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>70.010000</x:v>
+        <x:v>1.900000</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>523.190000</x:v>
+        <x:v>14.200000</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>70.010000</x:v>
+        <x:v>-5.000000</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>523.190000</x:v>
+        <x:v>-37.370000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 07:30:00</x:v>
+        <x:v>2026-05-26 08:30:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 09:30:00</x:v>
+        <x:v>2026-05-26 10:30:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>-86.000000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>-5.000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>-37.370000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>68.700000</x:v>
+        <x:v>2.180000</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>3.110000</x:v>
+        <x:v>16.810000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>118.230000</x:v>
+        <x:v>122.010000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>883.540000</x:v>
+        <x:v>911.790000</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>-2.010000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>-2.510000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>-18.760000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>68.700000</x:v>
+        <x:v>2.180000</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>513.400000</x:v>
+        <x:v>16.290000</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
         <x:v>-5.000000</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
         <x:v>-37.370000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 07:15:00</x:v>
+        <x:v>2026-05-26 08:15:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 09:15:00</x:v>
+        <x:v>2026-05-26 10:15:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>226.000000</x:v>
+        <x:v>-461.000000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>170.890000</x:v>
+        <x:v>-19.260000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>1277.080000</x:v>
+        <x:v>-143.930000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>92.610000</x:v>
+        <x:v>3.800000</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>1.420000</x:v>
+        <x:v>3.330000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>170.890000</x:v>
+        <x:v>87.930000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1277.080000</x:v>
+        <x:v>657.110000</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>-2.860000</x:v>
+        <x:v>-7.320000</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>4.110000</x:v>
+        <x:v>-19.260000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>30.710000</x:v>
+        <x:v>-143.930000</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>95.380000</x:v>
+        <x:v>3.800000</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>712.780000</x:v>
+        <x:v>28.400000</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>92.610000</x:v>
+        <x:v>-4.000000</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>692.080000</x:v>
+        <x:v>-29.890000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 07:15:00</x:v>
+        <x:v>2026-05-26 08:15:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 09:15:00</x:v>
+        <x:v>2026-05-26 10:15:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>-113.000000</x:v>
+        <x:v>-79.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>9.500000</x:v>
+        <x:v>-5.610000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>70.990000</x:v>
+        <x:v>-41.920000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>90.900000</x:v>
+        <x:v>3.880000</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>1.860000</x:v>
+        <x:v>12.710000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>156.350000</x:v>
+        <x:v>123.640000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1168.420000</x:v>
+        <x:v>923.970000</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>-4.500000</x:v>
+        <x:v>-1.230000</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>9.500000</x:v>
+        <x:v>-5.610000</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>70.990000</x:v>
+        <x:v>-41.920000</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>95.380000</x:v>
+        <x:v>3.880000</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>712.780000</x:v>
+        <x:v>29.000000</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>90.900000</x:v>
+        <x:v>-4.000000</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>679.300000</x:v>
+        <x:v>-29.890000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-05-26 08:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-05-26 10:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>220.000000</x:v>
+        <x:v>-292.000000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>197.930000</x:v>
+        <x:v>-10.670000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>1479.150000</x:v>
+        <x:v>-79.740000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>137.050000</x:v>
+        <x:v>22.240000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>3.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>197.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>1479.150000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>-0.170000</x:v>
+        <x:v>-4.420000</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>86.510000</x:v>
+        <x:v>-10.670000</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>646.500000</x:v>
+        <x:v>-79.740000</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>137.050000</x:v>
+        <x:v>22.240000</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>1024.190000</x:v>
+        <x:v>166.200000</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>104.940000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>784.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-05-26 08:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-05-26 10:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>-101.000000</x:v>
+        <x:v>-163.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>104.940000</x:v>
+        <x:v>-10.560000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>784.230000</x:v>
+        <x:v>-78.920000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>134.550000</x:v>
+        <x:v>22.160000</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.400000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>79.260000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>592.320000</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.320000</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-10.560000</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-78.920000</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>134.550000</x:v>
+        <x:v>22.160000</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>1005.510000</x:v>
+        <x:v>165.600000</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>104.940000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>784.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 06:45:00</x:v>
+        <x:v>2026-05-26 07:45:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 08:45:00</x:v>
+        <x:v>2026-05-26 09:45:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>203.000000</x:v>
+        <x:v>49.000000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>177.850000</x:v>
+        <x:v>15.530000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>1329.090000</x:v>
+        <x:v>116.060000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>89.690000</x:v>
+        <x:v>15.530000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>1.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>177.850000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1329.090000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>-0.750000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>23.020000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>172.030000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>105.410000</x:v>
+        <x:v>15.530000</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>787.740000</x:v>
+        <x:v>116.060000</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>89.690000</x:v>
+        <x:v>14.720000</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>670.260000</x:v>
+        <x:v>110.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 06:45:00</x:v>
+        <x:v>2026-05-26 07:45:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 08:45:00</x:v>
+        <x:v>2026-05-26 09:45:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>-43.000000</x:v>
+        <x:v>-75.400000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>28.490000</x:v>
+        <x:v>14.720000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>212.910000</x:v>
+        <x:v>110.000000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>88.030000</x:v>
+        <x:v>15.250000</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>-0.220000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>28.490000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>212.910000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>105.410000</x:v>
+        <x:v>15.250000</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>787.740000</x:v>
+        <x:v>113.960000</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>88.030000</x:v>
+        <x:v>14.720000</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>657.860000</x:v>
+        <x:v>110.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 06:30:00</x:v>
+        <x:v>2026-05-26 07:30:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 08:30:00</x:v>
+        <x:v>2026-05-26 09:30:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>37.000000</x:v>
+        <x:v>128.000000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>173.990000</x:v>
+        <x:v>143.810000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>1300.240000</x:v>
+        <x:v>1074.710000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>108.860000</x:v>
+        <x:v>70.010000</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>1.360000</x:v>
+        <x:v>0.780000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>173.990000</x:v>
+        <x:v>143.810000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1300.240000</x:v>
+        <x:v>1074.710000</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>-0.400000</x:v>
+        <x:v>-1.150000</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>43.990000</x:v>
+        <x:v>7.590000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>328.740000</x:v>
+        <x:v>56.720000</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>123.410000</x:v>
+        <x:v>70.010000</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>922.260000</x:v>
+        <x:v>523.190000</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>108.860000</x:v>
+        <x:v>70.010000</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>813.520000</x:v>
+        <x:v>523.190000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 06:30:00</x:v>
+        <x:v>2026-05-26 07:30:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 08:30:00</x:v>
+        <x:v>2026-05-26 09:30:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-86.000000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>106.850000</x:v>
+        <x:v>-5.000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>798.500000</x:v>
+        <x:v>-37.370000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>106.850000</x:v>
+        <x:v>68.700000</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>3.110000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>120.630000</x:v>
+        <x:v>118.230000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>901.480000</x:v>
+        <x:v>883.540000</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>-4.780000</x:v>
+        <x:v>-2.010000</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>11.580000</x:v>
+        <x:v>-2.510000</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>86.540000</x:v>
+        <x:v>-18.760000</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>123.410000</x:v>
+        <x:v>68.700000</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>922.260000</x:v>
+        <x:v>513.400000</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>106.850000</x:v>
+        <x:v>-5.000000</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>798.500000</x:v>
+        <x:v>-37.370000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 06:15:00</x:v>
+        <x:v>2026-05-26 07:15:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 08:15:00</x:v>
+        <x:v>2026-05-26 09:15:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>-27.000000</x:v>
+        <x:v>226.000000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>83.900000</x:v>
+        <x:v>170.890000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>626.990000</x:v>
+        <x:v>1277.080000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>130.330000</x:v>
+        <x:v>92.610000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>2.550000</x:v>
+        <x:v>1.420000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>185.380000</x:v>
+        <x:v>170.890000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>1385.360000</x:v>
+        <x:v>1277.080000</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>-0.630000</x:v>
+        <x:v>-2.860000</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>83.900000</x:v>
+        <x:v>4.110000</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>626.990000</x:v>
+        <x:v>30.710000</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>130.330000</x:v>
+        <x:v>95.380000</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>973.970000</x:v>
+        <x:v>712.780000</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>112.860000</x:v>
+        <x:v>92.610000</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>843.410000</x:v>
+        <x:v>692.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 06:15:00</x:v>
+        <x:v>2026-05-26 07:15:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 08:15:00</x:v>
+        <x:v>2026-05-26 09:15:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>-34.000000</x:v>
+        <x:v>-113.000000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>36.940000</x:v>
+        <x:v>9.500000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>276.060000</x:v>
+        <x:v>70.990000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>127.930000</x:v>
+        <x:v>90.900000</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>1.820000</x:v>
+        <x:v>1.860000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>180.690000</x:v>
+        <x:v>156.350000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>1350.310000</x:v>
+        <x:v>1168.420000</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>-0.160000</x:v>
+        <x:v>-4.500000</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>36.940000</x:v>
+        <x:v>9.500000</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>276.060000</x:v>
+        <x:v>70.990000</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>127.930000</x:v>
+        <x:v>95.380000</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>956.030000</x:v>
+        <x:v>712.780000</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>112.860000</x:v>
+        <x:v>90.900000</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>843.410000</x:v>
+        <x:v>679.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-05-26 07:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-05-26 09:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>-41.000000</x:v>
+        <x:v>220.000000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>84.800000</x:v>
+        <x:v>197.930000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>633.720000</x:v>
+        <x:v>1479.150000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>159.300000</x:v>
+        <x:v>137.050000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.560000</x:v>
+        <x:v>3.110000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>173.960000</x:v>
+        <x:v>197.930000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1300.020000</x:v>
+        <x:v>1479.150000</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>-0.610000</x:v>
+        <x:v>-0.170000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>84.800000</x:v>
+        <x:v>86.510000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>633.720000</x:v>
+        <x:v>646.500000</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>159.300000</x:v>
+        <x:v>137.050000</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>1190.460000</x:v>
+        <x:v>1024.190000</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>127.550000</x:v>
+        <x:v>104.940000</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>953.190000</x:v>
+        <x:v>784.230000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-05-26 07:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-05-26 09:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-101.000000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>156.380000</x:v>
+        <x:v>104.940000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>1168.640000</x:v>
+        <x:v>784.230000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>156.380000</x:v>
+        <x:v>134.550000</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>1.960000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>200.800000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>1500.600000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>-0.210000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>62.680000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>468.410000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>156.380000</x:v>
+        <x:v>134.550000</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>1168.640000</x:v>
+        <x:v>1005.510000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>127.550000</x:v>
+        <x:v>104.940000</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>953.190000</x:v>
+        <x:v>784.230000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 05:45:00</x:v>
+        <x:v>2026-05-26 06:45:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 07:45:00</x:v>
+        <x:v>2026-05-26 08:45:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>203.000000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>119.320000</x:v>
+        <x:v>177.850000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>891.690000</x:v>
+        <x:v>1329.090000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>119.320000</x:v>
+        <x:v>89.690000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.470000</x:v>
+        <x:v>1.230000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>177.850000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>1329.090000</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>-0.690000</x:v>
+        <x:v>-0.750000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>87.530000</x:v>
+        <x:v>23.020000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>654.120000</x:v>
+        <x:v>172.030000</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>122.000000</x:v>
+        <x:v>105.410000</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>911.720000</x:v>
+        <x:v>787.740000</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>119.320000</x:v>
+        <x:v>89.690000</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>891.690000</x:v>
+        <x:v>670.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 05:45:00</x:v>
+        <x:v>2026-05-26 06:45:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 07:45:00</x:v>
+        <x:v>2026-05-26 08:45:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>-75.000000</x:v>
+        <x:v>-43.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>88.640000</x:v>
+        <x:v>28.490000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>662.420000</x:v>
+        <x:v>212.910000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>117.120000</x:v>
+        <x:v>88.030000</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>1.030000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>192.090000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>1435.510000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>-0.260000</x:v>
+        <x:v>-0.220000</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>88.640000</x:v>
+        <x:v>28.490000</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>662.420000</x:v>
+        <x:v>212.910000</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>122.000000</x:v>
+        <x:v>105.410000</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>911.720000</x:v>
+        <x:v>787.740000</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>117.120000</x:v>
+        <x:v>88.030000</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>875.250000</x:v>
+        <x:v>657.860000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 05:30:00</x:v>
+        <x:v>2026-05-26 06:30:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 07:30:00</x:v>
+        <x:v>2026-05-26 08:30:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>144.000000</x:v>
+        <x:v>37.000000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>189.770000</x:v>
+        <x:v>173.990000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>1418.170000</x:v>
+        <x:v>1300.240000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>139.800000</x:v>
+        <x:v>108.860000</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.250000</x:v>
+        <x:v>1.360000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>173.990000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>1300.240000</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>-1.450000</x:v>
+        <x:v>-0.400000</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>59.080000</x:v>
+        <x:v>43.990000</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>441.510000</x:v>
+        <x:v>328.740000</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>189.770000</x:v>
+        <x:v>123.410000</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>1418.170000</x:v>
+        <x:v>922.260000</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>139.800000</x:v>
+        <x:v>108.860000</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>1044.740000</x:v>
+        <x:v>813.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 05:30:00</x:v>
+        <x:v>2026-05-26 06:30:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 07:30:00</x:v>
+        <x:v>2026-05-26 08:30:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>-45.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>54.420000</x:v>
+        <x:v>106.850000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>406.690000</x:v>
+        <x:v>798.500000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>137.240000</x:v>
+        <x:v>106.850000</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.190000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>181.740000</x:v>
+        <x:v>120.630000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>1358.160000</x:v>
+        <x:v>901.480000</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>-0.440000</x:v>
+        <x:v>-4.780000</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>54.420000</x:v>
+        <x:v>11.580000</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>406.690000</x:v>
+        <x:v>86.540000</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>189.770000</x:v>
+        <x:v>123.410000</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>1418.170000</x:v>
+        <x:v>922.260000</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>137.240000</x:v>
+        <x:v>106.850000</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>1025.610000</x:v>
+        <x:v>798.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-26 05:15:00</x:v>
+        <x:v>2026-05-26 06:15:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 07:15:00</x:v>
+        <x:v>2026-05-26 08:15:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>124.000000</x:v>
+        <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>602.340000</x:v>
+        <x:v>83.900000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>4501.350000</x:v>
+        <x:v>626.990000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>145.250000</x:v>
+        <x:v>130.330000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>2.550000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>185.380000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>1385.360000</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>-3.270000</x:v>
+        <x:v>-0.630000</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>29.970000</x:v>
+        <x:v>83.900000</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>223.970000</x:v>
+        <x:v>626.990000</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>602.340000</x:v>
+        <x:v>130.330000</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>4501.350000</x:v>
+        <x:v>973.970000</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>145.250000</x:v>
+        <x:v>112.860000</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>1085.470000</x:v>
+        <x:v>843.410000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-26 05:15:00</x:v>
+        <x:v>2026-05-26 06:15:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 07:15:00</x:v>
+        <x:v>2026-05-26 08:15:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>53.000000</x:v>
+        <x:v>-34.000000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>602.340000</x:v>
+        <x:v>36.940000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>4501.350000</x:v>
+        <x:v>276.060000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>142.610000</x:v>
+        <x:v>127.930000</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>1.820000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>170.590000</x:v>
+        <x:v>180.690000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>1274.840000</x:v>
+        <x:v>1350.310000</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>-2.690000</x:v>
+        <x:v>-0.160000</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>57.020000</x:v>
+        <x:v>36.940000</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>426.120000</x:v>
+        <x:v>276.060000</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>602.340000</x:v>
+        <x:v>127.930000</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>4501.350000</x:v>
+        <x:v>956.030000</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>142.610000</x:v>
+        <x:v>112.860000</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>1065.740000</x:v>
+        <x:v>843.410000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-05-26 06:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-05-26 08:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>241.000000</x:v>
+        <x:v>-41.000000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>648.980000</x:v>
+        <x:v>84.800000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>4849.890000</x:v>
+        <x:v>633.720000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>161.790000</x:v>
+        <x:v>159.300000</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>1.230000</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>173.540000</x:v>
+        <x:v>173.960000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1296.880000</x:v>
+        <x:v>1300.020000</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>-0.400000</x:v>
+        <x:v>-0.610000</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>78.970000</x:v>
+        <x:v>84.800000</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>590.150000</x:v>
+        <x:v>633.720000</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>648.980000</x:v>
+        <x:v>159.300000</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>4849.890000</x:v>
+        <x:v>1190.460000</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>161.790000</x:v>
+        <x:v>127.550000</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>1209.070000</x:v>
+        <x:v>953.190000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-05-26 06:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-05-26 08:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>34.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>648.980000</x:v>
+        <x:v>156.380000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>4849.890000</x:v>
+        <x:v>1168.640000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>158.850000</x:v>
+        <x:v>156.380000</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.490000</x:v>
+        <x:v>1.960000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>208.410000</x:v>
+        <x:v>200.800000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>1557.470000</x:v>
+        <x:v>1500.600000</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>-2.600000</x:v>
+        <x:v>-0.210000</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>44.480000</x:v>
+        <x:v>62.680000</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>332.400000</x:v>
+        <x:v>468.410000</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>648.980000</x:v>
+        <x:v>156.380000</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>4849.890000</x:v>
+        <x:v>1168.640000</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>158.850000</x:v>
+        <x:v>127.550000</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>1187.100000</x:v>
+        <x:v>953.190000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-26 04:45:00</x:v>
+        <x:v>2026-05-26 05:45:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 06:45:00</x:v>
+        <x:v>2026-05-26 07:45:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>198.200000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>334.630000</x:v>
+        <x:v>119.320000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>2500.720000</x:v>
+        <x:v>891.690000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>143.190000</x:v>
+        <x:v>119.320000</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.300000</x:v>
+        <x:v>0.470000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>170.620000</x:v>
+        <x:v>174.010000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1275.060000</x:v>
+        <x:v>1300.390000</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>-0.660000</x:v>
+        <x:v>-0.690000</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>86.940000</x:v>
+        <x:v>87.530000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>649.710000</x:v>
+        <x:v>654.120000</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>334.630000</x:v>
+        <x:v>122.000000</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>2500.720000</x:v>
+        <x:v>911.720000</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>143.190000</x:v>
+        <x:v>119.320000</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>1070.070000</x:v>
+        <x:v>891.690000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-26 04:45:00</x:v>
+        <x:v>2026-05-26 05:45:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 06:45:00</x:v>
+        <x:v>2026-05-26 07:45:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-75.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>140.560000</x:v>
+        <x:v>88.640000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>1050.420000</x:v>
+        <x:v>662.420000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>140.560000</x:v>
+        <x:v>117.120000</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.870000</x:v>
+        <x:v>1.030000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>151.920000</x:v>
+        <x:v>192.090000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>1135.310000</x:v>
+        <x:v>1435.510000</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>-0.730000</x:v>
+        <x:v>-0.260000</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>54.690000</x:v>
+        <x:v>88.640000</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>408.700000</x:v>
+        <x:v>662.420000</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>334.630000</x:v>
+        <x:v>122.000000</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>2500.720000</x:v>
+        <x:v>911.720000</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>140.560000</x:v>
+        <x:v>117.120000</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>1050.420000</x:v>
+        <x:v>875.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-26 04:30:00</x:v>
+        <x:v>2026-05-26 05:30:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 06:30:00</x:v>
+        <x:v>2026-05-26 07:30:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>220.000000</x:v>
+        <x:v>144.000000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>412.400000</x:v>
+        <x:v>189.770000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>3081.910000</x:v>
+        <x:v>1418.170000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>143.590000</x:v>
+        <x:v>139.800000</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.890000</x:v>
+        <x:v>0.250000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>172.600000</x:v>
+        <x:v>173.990000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>1289.860000</x:v>
+        <x:v>1300.240000</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>-0.180000</x:v>
+        <x:v>-1.450000</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>88.970000</x:v>
+        <x:v>59.080000</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>664.880000</x:v>
+        <x:v>441.510000</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>412.400000</x:v>
+        <x:v>189.770000</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>3081.910000</x:v>
+        <x:v>1418.170000</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>143.590000</x:v>
+        <x:v>139.800000</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>1073.060000</x:v>
+        <x:v>1044.740000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-26 04:30:00</x:v>
+        <x:v>2026-05-26 05:30:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 06:30:00</x:v>
+        <x:v>2026-05-26 07:30:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>84.000000</x:v>
+        <x:v>-45.000000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>412.400000</x:v>
+        <x:v>54.420000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>3081.910000</x:v>
+        <x:v>406.690000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>140.470000</x:v>
+        <x:v>137.240000</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>0.190000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>153.940000</x:v>
+        <x:v>181.740000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>1150.410000</x:v>
+        <x:v>1358.160000</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>-1.470000</x:v>
+        <x:v>-0.440000</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>67.140000</x:v>
+        <x:v>54.420000</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>501.740000</x:v>
+        <x:v>406.690000</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>412.400000</x:v>
+        <x:v>189.770000</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>3081.910000</x:v>
+        <x:v>1418.170000</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>140.470000</x:v>
+        <x:v>137.240000</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>1049.750000</x:v>
+        <x:v>1025.610000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-26 04:15:00</x:v>
+        <x:v>2026-05-26 05:15:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 06:15:00</x:v>
+        <x:v>2026-05-26 07:15:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>55.900000</x:v>
+        <x:v>124.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>602.340000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>4501.350000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>146.910000</x:v>
+        <x:v>145.250000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.440000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>172.680000</x:v>
+        <x:v>174.010000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>1290.450000</x:v>
+        <x:v>1300.390000</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>-0.140000</x:v>
+        <x:v>-3.270000</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>90.500000</x:v>
+        <x:v>29.970000</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>676.320000</x:v>
+        <x:v>223.970000</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>602.340000</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>4501.350000</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>146.910000</x:v>
+        <x:v>145.250000</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>1097.870000</x:v>
+        <x:v>1085.470000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-26 04:15:00</x:v>
+        <x:v>2026-05-26 05:15:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 06:15:00</x:v>
+        <x:v>2026-05-26 07:15:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>-27.000000</x:v>
+        <x:v>53.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>100.460000</x:v>
+        <x:v>602.340000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>750.750000</x:v>
+        <x:v>4501.350000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>132.000000</x:v>
+        <x:v>142.610000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>2.590000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>159.990000</x:v>
+        <x:v>170.590000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>1195.620000</x:v>
+        <x:v>1274.840000</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>-0.100000</x:v>
+        <x:v>-2.690000</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>100.460000</x:v>
+        <x:v>57.020000</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>750.750000</x:v>
+        <x:v>426.120000</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>602.340000</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>4501.350000</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>132.000000</x:v>
+        <x:v>142.610000</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>986.450000</x:v>
+        <x:v>1065.740000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-05-26 05:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-05-26 07:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>241.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>138.730000</x:v>
+        <x:v>648.980000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>1036.740000</x:v>
+        <x:v>4849.890000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>138.730000</x:v>
+        <x:v>161.790000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>0.250000</x:v>
+        <x:v>1.230000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>174.000000</x:v>
+        <x:v>173.540000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>1300.320000</x:v>
+        <x:v>1296.880000</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>-0.780000</x:v>
+        <x:v>-0.400000</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>89.330000</x:v>
+        <x:v>78.970000</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>667.570000</x:v>
+        <x:v>590.150000</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>138.730000</x:v>
+        <x:v>648.980000</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>1036.740000</x:v>
+        <x:v>4849.890000</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>112.070000</x:v>
+        <x:v>161.790000</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>837.510000</x:v>
+        <x:v>1209.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-05-26 05:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-05-26 07:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>34.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>101.490000</x:v>
+        <x:v>648.980000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>758.440000</x:v>
+        <x:v>4849.890000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>101.490000</x:v>
+        <x:v>158.850000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>1.450000</x:v>
+        <x:v>0.490000</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>151.150000</x:v>
+        <x:v>208.410000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1129.560000</x:v>
+        <x:v>1557.470000</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>-0.370000</x:v>
+        <x:v>-2.600000</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>102.270000</x:v>
+        <x:v>44.480000</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>764.270000</x:v>
+        <x:v>332.400000</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>101.490000</x:v>
+        <x:v>648.980000</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>758.440000</x:v>
+        <x:v>4849.890000</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>101.490000</x:v>
+        <x:v>158.850000</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>758.440000</x:v>
+        <x:v>1187.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-26 03:45:00</x:v>
+        <x:v>2026-05-26 04:45:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 05:45:00</x:v>
+        <x:v>2026-05-26 06:45:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>-91.000000</x:v>
+        <x:v>198.200000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>87.490000</x:v>
+        <x:v>334.630000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>653.820000</x:v>
+        <x:v>2500.720000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>137.690000</x:v>
+        <x:v>143.190000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.640000</x:v>
+        <x:v>0.300000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>171.140000</x:v>
+        <x:v>170.620000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>1278.950000</x:v>
+        <x:v>1275.060000</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>-0.380000</x:v>
+        <x:v>-0.660000</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>87.490000</x:v>
+        <x:v>86.940000</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>653.820000</x:v>
+        <x:v>649.710000</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>137.690000</x:v>
+        <x:v>334.630000</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>1028.970000</x:v>
+        <x:v>2500.720000</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>109.000000</x:v>
+        <x:v>143.190000</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>814.570000</x:v>
+        <x:v>1070.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-26 03:45:00</x:v>
+        <x:v>2026-05-26 04:45:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 05:45:00</x:v>
+        <x:v>2026-05-26 06:45:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>82.680000</x:v>
+        <x:v>140.560000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>617.880000</x:v>
+        <x:v>1050.420000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>82.680000</x:v>
+        <x:v>140.560000</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>0.870000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>143.750000</x:v>
+        <x:v>151.920000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>1074.260000</x:v>
+        <x:v>1135.310000</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>-0.950000</x:v>
+        <x:v>-0.730000</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>94.020000</x:v>
+        <x:v>54.690000</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>702.620000</x:v>
+        <x:v>408.700000</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>82.680000</x:v>
+        <x:v>334.630000</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>617.880000</x:v>
+        <x:v>2500.720000</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>82.680000</x:v>
+        <x:v>140.560000</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>617.880000</x:v>
+        <x:v>1050.420000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-26 03:30:00</x:v>
+        <x:v>2026-05-26 04:30:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 05:30:00</x:v>
+        <x:v>2026-05-26 06:30:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>-177.000000</x:v>
+        <x:v>220.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>85.980000</x:v>
+        <x:v>412.400000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>642.540000</x:v>
+        <x:v>3081.910000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>131.010000</x:v>
+        <x:v>143.590000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>0.690000</x:v>
+        <x:v>0.890000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>170.040000</x:v>
+        <x:v>172.600000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>1270.730000</x:v>
+        <x:v>1289.860000</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>-0.190000</x:v>
+        <x:v>-0.180000</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>85.980000</x:v>
+        <x:v>88.970000</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>642.540000</x:v>
+        <x:v>664.880000</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>131.010000</x:v>
+        <x:v>412.400000</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>979.050000</x:v>
+        <x:v>3081.910000</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>106.150000</x:v>
+        <x:v>143.590000</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>793.270000</x:v>
+        <x:v>1073.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-26 03:30:00</x:v>
+        <x:v>2026-05-26 04:30:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 05:30:00</x:v>
+        <x:v>2026-05-26 06:30:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>-44.000000</x:v>
+        <x:v>84.000000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>45.170000</x:v>
+        <x:v>412.400000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>337.560000</x:v>
+        <x:v>3081.910000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>79.810000</x:v>
+        <x:v>140.470000</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.250000</x:v>
+        <x:v>0.220000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>140.020000</x:v>
+        <x:v>153.940000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>1046.380000</x:v>
+        <x:v>1150.410000</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>-0.550000</x:v>
+        <x:v>-1.470000</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>45.170000</x:v>
+        <x:v>67.140000</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>337.560000</x:v>
+        <x:v>501.740000</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>79.810000</x:v>
+        <x:v>412.400000</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>596.430000</x:v>
+        <x:v>3081.910000</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>79.810000</x:v>
+        <x:v>140.470000</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>596.430000</x:v>
+        <x:v>1049.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-26 03:15:00</x:v>
+        <x:v>2026-05-26 04:15:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 05:15:00</x:v>
+        <x:v>2026-05-26 06:15:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>-127.000000</x:v>
+        <x:v>55.900000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>88.140000</x:v>
+        <x:v>174.010000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>658.680000</x:v>
+        <x:v>1300.390000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>124.830000</x:v>
+        <x:v>146.910000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0.620000</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>170.400000</x:v>
+        <x:v>172.680000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>1273.420000</x:v>
+        <x:v>1290.450000</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>-0.180000</x:v>
+        <x:v>-0.140000</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>88.140000</x:v>
+        <x:v>90.500000</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>658.680000</x:v>
+        <x:v>676.320000</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>124.830000</x:v>
+        <x:v>174.010000</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>932.870000</x:v>
+        <x:v>1300.390000</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>104.400000</x:v>
+        <x:v>146.910000</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>780.190000</x:v>
+        <x:v>1097.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-26 03:15:00</x:v>
+        <x:v>2026-05-26 04:15:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 05:15:00</x:v>
+        <x:v>2026-05-26 06:15:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>-64.000000</x:v>
+        <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>11.010000</x:v>
+        <x:v>100.460000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>82.280000</x:v>
+        <x:v>750.750000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>75.340000</x:v>
+        <x:v>132.000000</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>0.190000</x:v>
+        <x:v>2.590000</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>132.890000</x:v>
+        <x:v>159.990000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>993.100000</x:v>
+        <x:v>1195.620000</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>-0.410000</x:v>
+        <x:v>-0.100000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>49.270000</x:v>
+        <x:v>100.460000</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>368.200000</x:v>
+        <x:v>750.750000</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>75.340000</x:v>
+        <x:v>174.010000</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
-        <x:v>563.020000</x:v>
+        <x:v>1300.390000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>11.010000</x:v>
+        <x:v>132.000000</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>82.280000</x:v>
+        <x:v>986.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-05-26 04:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-05-26 06:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>-101.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>73.080000</x:v>
+        <x:v>138.730000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>546.130000</x:v>
+        <x:v>1036.740000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>122.110000</x:v>
+        <x:v>138.730000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.250000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>170.130000</x:v>
+        <x:v>174.000000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1271.400000</x:v>
+        <x:v>1300.320000</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>-1.290000</x:v>
+        <x:v>-0.780000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>73.080000</x:v>
+        <x:v>89.330000</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>546.130000</x:v>
+        <x:v>667.570000</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>122.110000</x:v>
+        <x:v>138.730000</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>912.540000</x:v>
+        <x:v>1036.740000</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>103.510000</x:v>
+        <x:v>112.070000</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>773.540000</x:v>
+        <x:v>837.510000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-05-26 04:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-05-26 06:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>-58.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>5.000000</x:v>
+        <x:v>101.490000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>37.370000</x:v>
+        <x:v>758.440000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>74.200000</x:v>
+        <x:v>101.490000</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>1.450000</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>135.750000</x:v>
+        <x:v>151.150000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1014.470000</x:v>
+        <x:v>1129.560000</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>-0.500000</x:v>
+        <x:v>-0.370000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>59.690000</x:v>
+        <x:v>102.270000</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>446.070000</x:v>
+        <x:v>764.270000</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>74.200000</x:v>
+        <x:v>101.490000</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>554.500000</x:v>
+        <x:v>758.440000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>5.000000</x:v>
+        <x:v>101.490000</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>37.370000</x:v>
+        <x:v>758.440000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-26 02:45:00</x:v>
+        <x:v>2026-05-26 03:45:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 04:45:00</x:v>
+        <x:v>2026-05-26 05:45:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>-94.000000</x:v>
+        <x:v>-91.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>85.630000</x:v>
+        <x:v>87.490000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>639.920000</x:v>
+        <x:v>653.820000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>122.710000</x:v>
+        <x:v>137.690000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.640000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>173.140000</x:v>
+        <x:v>171.140000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1293.890000</x:v>
+        <x:v>1278.950000</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>-0.900000</x:v>
+        <x:v>-0.380000</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>85.630000</x:v>
+        <x:v>87.490000</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>639.920000</x:v>
+        <x:v>653.820000</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>122.710000</x:v>
+        <x:v>137.690000</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>917.020000</x:v>
+        <x:v>1028.970000</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>102.190000</x:v>
+        <x:v>109.000000</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>763.680000</x:v>
+        <x:v>814.570000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-26 02:45:00</x:v>
+        <x:v>2026-05-26 03:45:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 04:45:00</x:v>
+        <x:v>2026-05-26 05:45:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>74.270000</x:v>
+        <x:v>82.680000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>555.030000</x:v>
+        <x:v>617.880000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>74.270000</x:v>
+        <x:v>82.680000</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>1.490000</x:v>
+        <x:v>0.400000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>132.800000</x:v>
+        <x:v>143.750000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>992.430000</x:v>
+        <x:v>1074.260000</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>-0.950000</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>86.410000</x:v>
+        <x:v>94.020000</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>645.750000</x:v>
+        <x:v>702.620000</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>74.270000</x:v>
+        <x:v>82.680000</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>555.030000</x:v>
+        <x:v>617.880000</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>74.270000</x:v>
+        <x:v>82.680000</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>555.030000</x:v>
+        <x:v>617.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-26 02:30:00</x:v>
+        <x:v>2026-05-26 03:30:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 04:30:00</x:v>
+        <x:v>2026-05-26 05:30:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>-70.000000</x:v>
+        <x:v>-177.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>89.300000</x:v>
+        <x:v>85.980000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>667.350000</x:v>
+        <x:v>642.540000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>120.040000</x:v>
+        <x:v>131.010000</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>0.690000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>163.740000</x:v>
+        <x:v>170.040000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1223.650000</x:v>
+        <x:v>1270.730000</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>-0.380000</x:v>
+        <x:v>-0.190000</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>89.300000</x:v>
+        <x:v>85.980000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>667.350000</x:v>
+        <x:v>642.540000</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>120.540000</x:v>
+        <x:v>131.010000</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>900.810000</x:v>
+        <x:v>979.050000</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>120.040000</x:v>
+        <x:v>106.150000</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>897.070000</x:v>
+        <x:v>793.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-26 02:30:00</x:v>
+        <x:v>2026-05-26 03:30:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 04:30:00</x:v>
+        <x:v>2026-05-26 05:30:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>69.000000</x:v>
+        <x:v>-44.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>120.540000</x:v>
+        <x:v>45.170000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>900.810000</x:v>
+        <x:v>337.560000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>73.580000</x:v>
+        <x:v>79.810000</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>0.250000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>117.430000</x:v>
+        <x:v>140.020000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>877.570000</x:v>
+        <x:v>1046.380000</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>-0.060000</x:v>
+        <x:v>-0.550000</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>59.700000</x:v>
+        <x:v>45.170000</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>446.140000</x:v>
+        <x:v>337.560000</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>120.540000</x:v>
+        <x:v>79.810000</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>900.810000</x:v>
+        <x:v>596.430000</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>73.580000</x:v>
+        <x:v>79.810000</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>549.870000</x:v>
+        <x:v>596.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-26 02:15:00</x:v>
+        <x:v>2026-05-26 03:15:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 04:15:00</x:v>
+        <x:v>2026-05-26 05:15:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>-113.000000</x:v>
+        <x:v>-127.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>90.000000</x:v>
+        <x:v>88.140000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>672.580000</x:v>
+        <x:v>658.680000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>117.840000</x:v>
+        <x:v>124.830000</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.660000</x:v>
+        <x:v>0.620000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>174.000000</x:v>
+        <x:v>170.400000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>1300.320000</x:v>
+        <x:v>1273.420000</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>-0.140000</x:v>
+        <x:v>-0.180000</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>90.000000</x:v>
+        <x:v>88.140000</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>672.580000</x:v>
+        <x:v>658.680000</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>138.630000</x:v>
+        <x:v>124.830000</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>1036.000000</x:v>
+        <x:v>932.870000</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>117.840000</x:v>
+        <x:v>104.400000</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>880.630000</x:v>
+        <x:v>780.190000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-26 02:15:00</x:v>
+        <x:v>2026-05-26 03:15:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 04:15:00</x:v>
+        <x:v>2026-05-26 05:15:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>111.000000</x:v>
+        <x:v>-64.000000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>138.630000</x:v>
+        <x:v>11.010000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>1036.000000</x:v>
+        <x:v>82.280000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>71.940000</x:v>
+        <x:v>75.340000</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>0.190000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>132.090000</x:v>
+        <x:v>132.890000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>987.120000</x:v>
+        <x:v>993.100000</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>-1.410000</x:v>
+        <x:v>-0.410000</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>48.090000</x:v>
+        <x:v>49.270000</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>359.380000</x:v>
+        <x:v>368.200000</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>138.630000</x:v>
+        <x:v>75.340000</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>1036.000000</x:v>
+        <x:v>563.020000</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>71.940000</x:v>
+        <x:v>11.010000</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>537.610000</x:v>
+        <x:v>82.280000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-05-26 03:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-05-26 05:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>-141.000000</x:v>
+        <x:v>-101.000000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>86.430000</x:v>
+        <x:v>73.080000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>645.900000</x:v>
+        <x:v>546.130000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>117.530000</x:v>
+        <x:v>122.110000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>1.060000</x:v>
+        <x:v>0.240000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>170.130000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>1271.400000</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>-0.370000</x:v>
+        <x:v>-1.290000</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>86.430000</x:v>
+        <x:v>73.080000</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>645.900000</x:v>
+        <x:v>546.130000</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>117.810000</x:v>
+        <x:v>122.110000</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>880.410000</x:v>
+        <x:v>912.540000</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>117.530000</x:v>
+        <x:v>103.510000</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>878.310000</x:v>
+        <x:v>773.540000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-05-26 03:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-05-26 05:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>114.000000</x:v>
+        <x:v>-58.000000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>124.750000</x:v>
+        <x:v>5.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>932.270000</x:v>
+        <x:v>37.370000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>71.460000</x:v>
+        <x:v>74.200000</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.910000</x:v>
+        <x:v>0.340000</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>124.750000</x:v>
+        <x:v>135.750000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>932.270000</x:v>
+        <x:v>1014.470000</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>-0.730000</x:v>
+        <x:v>-0.500000</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>8.800000</x:v>
+        <x:v>59.690000</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>65.760000</x:v>
+        <x:v>446.070000</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>117.810000</x:v>
+        <x:v>74.200000</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>880.410000</x:v>
+        <x:v>554.500000</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>71.460000</x:v>
+        <x:v>5.000000</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>534.030000</x:v>
+        <x:v>37.370000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-26 01:45:00</x:v>
+        <x:v>2026-05-26 02:45:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 03:45:00</x:v>
+        <x:v>2026-05-26 04:45:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>-175.000000</x:v>
+        <x:v>-94.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>85.420000</x:v>
+        <x:v>85.630000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>638.350000</x:v>
+        <x:v>639.920000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>119.860000</x:v>
+        <x:v>122.710000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>149.570000</x:v>
+        <x:v>173.140000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1117.750000</x:v>
+        <x:v>1293.890000</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>-0.420000</x:v>
+        <x:v>-0.900000</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>85.420000</x:v>
+        <x:v>85.630000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>638.350000</x:v>
+        <x:v>639.920000</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>119.860000</x:v>
+        <x:v>122.710000</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>895.730000</x:v>
+        <x:v>917.020000</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>97.640000</x:v>
+        <x:v>102.190000</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>729.670000</x:v>
+        <x:v>763.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-26 01:45:00</x:v>
+        <x:v>2026-05-26 02:45:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 03:45:00</x:v>
+        <x:v>2026-05-26 04:45:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>95.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>134.250000</x:v>
+        <x:v>74.270000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>1003.260000</x:v>
+        <x:v>555.030000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>70.100000</x:v>
+        <x:v>74.270000</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>0.990000</x:v>
+        <x:v>1.490000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>134.250000</x:v>
+        <x:v>132.800000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>1003.260000</x:v>
+        <x:v>992.430000</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>-0.290000</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>59.700000</x:v>
+        <x:v>86.410000</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>446.140000</x:v>
+        <x:v>645.750000</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>97.640000</x:v>
+        <x:v>74.270000</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>729.670000</x:v>
+        <x:v>555.030000</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>70.100000</x:v>
+        <x:v>74.270000</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>523.860000</x:v>
+        <x:v>555.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-26 01:30:00</x:v>
+        <x:v>2026-05-26 02:30:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 03:30:00</x:v>
+        <x:v>2026-05-26 04:30:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>-165.000000</x:v>
+        <x:v>-70.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>86.720000</x:v>
+        <x:v>89.300000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>648.070000</x:v>
+        <x:v>667.350000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>120.990000</x:v>
+        <x:v>120.040000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.560000</x:v>
+        <x:v>0.080000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>168.600000</x:v>
+        <x:v>163.740000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1259.960000</x:v>
+        <x:v>1223.650000</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>-0.360000</x:v>
+        <x:v>-0.380000</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>86.720000</x:v>
+        <x:v>89.300000</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>648.070000</x:v>
+        <x:v>667.350000</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>120.990000</x:v>
+        <x:v>120.540000</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>904.170000</x:v>
+        <x:v>900.810000</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>96.930000</x:v>
+        <x:v>120.040000</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>724.370000</x:v>
+        <x:v>897.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-26 01:30:00</x:v>
+        <x:v>2026-05-26 02:30:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 03:30:00</x:v>
+        <x:v>2026-05-26 04:30:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>51.000000</x:v>
+        <x:v>69.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>126.130000</x:v>
+        <x:v>120.540000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>942.580000</x:v>
+        <x:v>900.810000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>70.350000</x:v>
+        <x:v>73.580000</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.360000</x:v>
+        <x:v>0.400000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>126.130000</x:v>
+        <x:v>117.430000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>942.580000</x:v>
+        <x:v>877.570000</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>-1.140000</x:v>
+        <x:v>-0.060000</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>25.800000</x:v>
+        <x:v>59.700000</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>192.810000</x:v>
+        <x:v>446.140000</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>96.930000</x:v>
+        <x:v>120.540000</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>724.370000</x:v>
+        <x:v>900.810000</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>70.350000</x:v>
+        <x:v>73.580000</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>525.730000</x:v>
+        <x:v>549.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-26 01:15:00</x:v>
+        <x:v>2026-05-26 02:15:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 03:15:00</x:v>
+        <x:v>2026-05-26 04:15:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>-110.000000</x:v>
+        <x:v>-113.000000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>86.410000</x:v>
+        <x:v>90.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>645.750000</x:v>
+        <x:v>672.580000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>121.050000</x:v>
+        <x:v>117.840000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.190000</x:v>
+        <x:v>0.660000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>126.180000</x:v>
+        <x:v>174.000000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>942.960000</x:v>
+        <x:v>1300.320000</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>-0.620000</x:v>
+        <x:v>-0.140000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>86.410000</x:v>
+        <x:v>90.000000</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>645.750000</x:v>
+        <x:v>672.580000</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>121.050000</x:v>
+        <x:v>138.630000</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>904.620000</x:v>
+        <x:v>1036.000000</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>97.640000</x:v>
+        <x:v>117.840000</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>729.670000</x:v>
+        <x:v>880.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-26 01:15:00</x:v>
+        <x:v>2026-05-26 02:15:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 03:15:00</x:v>
+        <x:v>2026-05-26 04:15:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>111.000000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>76.500000</x:v>
+        <x:v>138.630000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>571.690000</x:v>
+        <x:v>1036.000000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>76.500000</x:v>
+        <x:v>71.940000</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.730000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>117.510000</x:v>
+        <x:v>132.090000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>878.160000</x:v>
+        <x:v>987.120000</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>-0.240000</x:v>
+        <x:v>-1.410000</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>20.690000</x:v>
+        <x:v>48.090000</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>154.620000</x:v>
+        <x:v>359.380000</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>76.500000</x:v>
+        <x:v>138.630000</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>571.690000</x:v>
+        <x:v>1036.000000</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>76.500000</x:v>
+        <x:v>71.940000</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>571.690000</x:v>
+        <x:v>537.610000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-05-26 02:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-05-26 04:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>-120.000000</x:v>
+        <x:v>-141.000000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>85.440000</x:v>
+        <x:v>86.430000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>638.500000</x:v>
+        <x:v>645.900000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>122.820000</x:v>
+        <x:v>117.530000</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>1.060000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>160.990000</x:v>
+        <x:v>174.010000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1203.090000</x:v>
+        <x:v>1300.390000</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>-0.800000</x:v>
+        <x:v>-0.370000</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>85.440000</x:v>
+        <x:v>86.430000</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>638.500000</x:v>
+        <x:v>645.900000</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>122.820000</x:v>
+        <x:v>117.810000</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>917.850000</x:v>
+        <x:v>880.410000</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>97.630000</x:v>
+        <x:v>117.530000</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>729.600000</x:v>
+        <x:v>878.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-05-26 02:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-05-26 04:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>114.000000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>124.750000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>637.080000</x:v>
+        <x:v>932.270000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>71.460000</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>1.050000</x:v>
+        <x:v>0.910000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>115.080000</x:v>
+        <x:v>124.750000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>860.000000</x:v>
+        <x:v>932.270000</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>-0.150000</x:v>
+        <x:v>-0.730000</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>48.850000</x:v>
+        <x:v>8.800000</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>365.060000</x:v>
+        <x:v>65.760000</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>117.810000</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>637.080000</x:v>
+        <x:v>880.410000</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>71.460000</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>637.080000</x:v>
+        <x:v>534.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-26 00:45:00</x:v>
+        <x:v>2026-05-26 01:45:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 02:45:00</x:v>
+        <x:v>2026-05-26 03:45:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>-77.000000</x:v>
+        <x:v>-175.000000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>69.640000</x:v>
+        <x:v>85.420000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>520.430000</x:v>
+        <x:v>638.350000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>117.330000</x:v>
+        <x:v>119.860000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>144.530000</x:v>
+        <x:v>149.570000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1080.090000</x:v>
+        <x:v>1117.750000</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>-1.410000</x:v>
+        <x:v>-0.420000</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>69.640000</x:v>
+        <x:v>85.420000</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>520.430000</x:v>
+        <x:v>638.350000</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>117.330000</x:v>
+        <x:v>119.860000</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>876.820000</x:v>
+        <x:v>895.730000</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>99.040000</x:v>
+        <x:v>97.640000</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>740.140000</x:v>
+        <x:v>729.670000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-26 00:45:00</x:v>
+        <x:v>2026-05-26 01:45:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 02:45:00</x:v>
+        <x:v>2026-05-26 03:45:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>95.000000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>71.300000</x:v>
+        <x:v>134.250000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>532.830000</x:v>
+        <x:v>1003.260000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>71.300000</x:v>
+        <x:v>70.100000</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>0.990000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>110.710000</x:v>
+        <x:v>134.250000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>827.350000</x:v>
+        <x:v>1003.260000</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>-0.640000</x:v>
+        <x:v>-0.290000</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>31.620000</x:v>
+        <x:v>59.700000</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>236.300000</x:v>
+        <x:v>446.140000</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>94.100000</x:v>
+        <x:v>97.640000</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>703.220000</x:v>
+        <x:v>729.670000</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>71.300000</x:v>
+        <x:v>70.100000</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>532.830000</x:v>
+        <x:v>523.860000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-26 00:30:00</x:v>
+        <x:v>2026-05-26 01:30:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-26 02:30:00</x:v>
+        <x:v>2026-05-26 03:30:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>-105.000000</x:v>
+        <x:v>-165.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>85.390000</x:v>
+        <x:v>86.720000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>638.130000</x:v>
+        <x:v>648.070000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>120.140000</x:v>
+        <x:v>120.990000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>130.730000</x:v>
+        <x:v>168.600000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>976.960000</x:v>
+        <x:v>1259.960000</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>-1.310000</x:v>
+        <x:v>-0.360000</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>85.390000</x:v>
+        <x:v>86.720000</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>638.130000</x:v>
+        <x:v>648.070000</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>120.140000</x:v>
+        <x:v>120.990000</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>897.820000</x:v>
+        <x:v>904.170000</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>99.110000</x:v>
+        <x:v>96.930000</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>740.660000</x:v>
+        <x:v>724.370000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-26 00:30:00</x:v>
+        <x:v>2026-05-26 01:30:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-26 02:30:00</x:v>
+        <x:v>2026-05-26 03:30:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>27.000000</x:v>
+        <x:v>51.000000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>77.310000</x:v>
+        <x:v>126.130000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>577.750000</x:v>
+        <x:v>942.580000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>77.310000</x:v>
+        <x:v>70.350000</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.360000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>126.130000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>942.580000</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>-4.170000</x:v>
+        <x:v>-1.140000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>14.680000</x:v>
+        <x:v>25.800000</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>109.710000</x:v>
+        <x:v>192.810000</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>77.310000</x:v>
+        <x:v>96.930000</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>577.750000</x:v>
+        <x:v>724.370000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>-1.750000</x:v>
+        <x:v>70.350000</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>-13.080000</x:v>
+        <x:v>525.730000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-26 00:15:00</x:v>
+        <x:v>2026-05-26 01:15:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-26 02:15:00</x:v>
+        <x:v>2026-05-26 03:15:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>-91.000000</x:v>
+        <x:v>-110.000000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>85.460000</x:v>
+        <x:v>86.410000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>638.650000</x:v>
+        <x:v>645.750000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>121.080000</x:v>
+        <x:v>121.050000</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>0.470000</x:v>
+        <x:v>0.190000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>136.840000</x:v>
+        <x:v>126.180000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>1022.620000</x:v>
+        <x:v>942.960000</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>-0.370000</x:v>
+        <x:v>-0.620000</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>85.460000</x:v>
+        <x:v>86.410000</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>638.650000</x:v>
+        <x:v>645.750000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>121.080000</x:v>
+        <x:v>121.050000</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>904.840000</x:v>
+        <x:v>904.620000</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>99.150000</x:v>
+        <x:v>97.640000</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>740.960000</x:v>
+        <x:v>729.670000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-26 00:15:00</x:v>
+        <x:v>2026-05-26 01:15:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-26 02:15:00</x:v>
+        <x:v>2026-05-26 03:15:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>-38.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>-6.700000</x:v>
+        <x:v>76.500000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>-50.070000</x:v>
+        <x:v>571.690000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>76.500000</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>0.730000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>112.900000</x:v>
+        <x:v>117.510000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>843.710000</x:v>
+        <x:v>878.160000</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>-1.480000</x:v>
+        <x:v>-0.240000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>28.940000</x:v>
+        <x:v>20.690000</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>216.270000</x:v>
+        <x:v>154.620000</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>76.500000</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>637.080000</x:v>
+        <x:v>571.690000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>-6.700000</x:v>
+        <x:v>76.500000</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>-50.070000</x:v>
+        <x:v>571.690000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-05-26 01:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-05-26 03:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>-40.000000</x:v>
+        <x:v>-120.000000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>86.850000</x:v>
+        <x:v>85.440000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>649.040000</x:v>
+        <x:v>638.500000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>124.030000</x:v>
+        <x:v>122.820000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>0.310000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>132.820000</x:v>
+        <x:v>160.990000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>992.580000</x:v>
+        <x:v>1203.090000</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>-0.640000</x:v>
+        <x:v>-0.800000</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>86.850000</x:v>
+        <x:v>85.440000</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>649.040000</x:v>
+        <x:v>638.500000</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>124.030000</x:v>
+        <x:v>122.820000</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>926.890000</x:v>
+        <x:v>917.850000</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>99.190000</x:v>
+        <x:v>97.630000</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>741.260000</x:v>
+        <x:v>729.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-05-26 01:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-05-26 03:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>-79.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>-8.000000</x:v>
+        <x:v>85.250000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>-59.780000</x:v>
+        <x:v>637.080000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>96.180000</x:v>
+        <x:v>85.250000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1.290000</x:v>
+        <x:v>1.050000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>130.390000</x:v>
+        <x:v>115.080000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>974.420000</x:v>
+        <x:v>860.000000</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>-0.980000</x:v>
+        <x:v>-0.150000</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>9.920000</x:v>
+        <x:v>48.850000</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>74.130000</x:v>
+        <x:v>365.060000</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>96.180000</x:v>
+        <x:v>85.250000</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>718.760000</x:v>
+        <x:v>637.080000</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>-8.000000</x:v>
+        <x:v>85.250000</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>-59.780000</x:v>
+        <x:v>637.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-25 23:45:00</x:v>
+        <x:v>2026-05-26 00:45:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-26 01:45:00</x:v>
+        <x:v>2026-05-26 02:45:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>-74.000000</x:v>
+        <x:v>-77.000000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>85.550000</x:v>
+        <x:v>69.640000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>639.320000</x:v>
+        <x:v>520.430000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>118.930000</x:v>
+        <x:v>117.330000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>115.000000</x:v>
+        <x:v>144.530000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>859.410000</x:v>
+        <x:v>1080.090000</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>-0.250000</x:v>
+        <x:v>-1.410000</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>85.550000</x:v>
+        <x:v>69.640000</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>639.320000</x:v>
+        <x:v>520.430000</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>118.930000</x:v>
+        <x:v>117.330000</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>888.780000</x:v>
+        <x:v>876.820000</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>101.070000</x:v>
+        <x:v>99.040000</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>755.310000</x:v>
+        <x:v>740.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-25 23:45:00</x:v>
+        <x:v>2026-05-26 00:45:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-26 01:45:00</x:v>
+        <x:v>2026-05-26 02:45:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>-65.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>71.300000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>-50.000000</x:v>
+        <x:v>532.830000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>82.960000</x:v>
+        <x:v>71.300000</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.340000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>110.710000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>827.350000</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>-5.330000</x:v>
+        <x:v>-0.640000</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>13.990000</x:v>
+        <x:v>31.620000</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>104.550000</x:v>
+        <x:v>236.300000</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>82.960000</x:v>
+        <x:v>94.100000</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>619.970000</x:v>
+        <x:v>703.220000</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>71.300000</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>-50.000000</x:v>
+        <x:v>532.830000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-25 23:30:00</x:v>
+        <x:v>2026-05-26 00:30:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-26 01:30:00</x:v>
+        <x:v>2026-05-26 02:30:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>-95.000000</x:v>
+        <x:v>-105.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>84.150000</x:v>
+        <x:v>85.390000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>628.860000</x:v>
+        <x:v>638.130000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>122.830000</x:v>
+        <x:v>120.140000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>0.090000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>117.230000</x:v>
+        <x:v>130.730000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>876.070000</x:v>
+        <x:v>976.960000</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>-0.680000</x:v>
+        <x:v>-1.310000</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>84.150000</x:v>
+        <x:v>85.390000</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>628.860000</x:v>
+        <x:v>638.130000</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>122.830000</x:v>
+        <x:v>120.140000</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>917.920000</x:v>
+        <x:v>897.820000</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>103.040000</x:v>
+        <x:v>99.110000</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>770.030000</x:v>
+        <x:v>740.660000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-25 23:30:00</x:v>
+        <x:v>2026-05-26 00:30:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-26 01:30:00</x:v>
+        <x:v>2026-05-26 02:30:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>-39.000000</x:v>
+        <x:v>27.000000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>77.310000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>577.750000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>88.830000</x:v>
+        <x:v>77.310000</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>-10.830000</x:v>
+        <x:v>-4.170000</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>-3.560000</x:v>
+        <x:v>14.680000</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>-26.600000</x:v>
+        <x:v>109.710000</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>88.830000</x:v>
+        <x:v>77.310000</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>663.840000</x:v>
+        <x:v>577.750000</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>-1.750000</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>-13.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-25 23:15:00</x:v>
+        <x:v>2026-05-26 00:15:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 01:15:00</x:v>
+        <x:v>2026-05-26 02:15:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>-165.000000</x:v>
+        <x:v>-91.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>81.930000</x:v>
+        <x:v>85.460000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>612.270000</x:v>
+        <x:v>638.650000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>126.600000</x:v>
+        <x:v>121.080000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.470000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>115.000000</x:v>
+        <x:v>136.840000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>859.410000</x:v>
+        <x:v>1022.620000</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>-0.800000</x:v>
+        <x:v>-0.370000</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>81.930000</x:v>
+        <x:v>85.460000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>612.270000</x:v>
+        <x:v>638.650000</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>126.600000</x:v>
+        <x:v>121.080000</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>946.090000</x:v>
+        <x:v>904.840000</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>103.060000</x:v>
+        <x:v>99.150000</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>770.180000</x:v>
+        <x:v>740.960000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-25 23:15:00</x:v>
+        <x:v>2026-05-26 00:15:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-26 01:15:00</x:v>
+        <x:v>2026-05-26 02:15:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-38.000000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>95.640000</x:v>
+        <x:v>-6.700000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>714.730000</x:v>
+        <x:v>-50.070000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>95.640000</x:v>
+        <x:v>85.250000</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>112.900000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>843.710000</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>-12.430000</x:v>
+        <x:v>-1.480000</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>-5.590000</x:v>
+        <x:v>28.940000</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>-41.770000</x:v>
+        <x:v>216.270000</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>100.500000</x:v>
+        <x:v>85.250000</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>751.050000</x:v>
+        <x:v>637.080000</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>95.640000</x:v>
+        <x:v>-6.700000</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>714.730000</x:v>
+        <x:v>-50.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-05-26 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-05-26 02:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>-157.000000</x:v>
+        <x:v>-40.000000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>86.190000</x:v>
+        <x:v>86.850000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>644.110000</x:v>
+        <x:v>649.040000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>134.230000</x:v>
+        <x:v>124.030000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.090000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>115.000000</x:v>
+        <x:v>132.820000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>859.410000</x:v>
+        <x:v>992.580000</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>-0.690000</x:v>
+        <x:v>-0.640000</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>86.190000</x:v>
+        <x:v>86.850000</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>644.110000</x:v>
+        <x:v>649.040000</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>134.230000</x:v>
+        <x:v>124.030000</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>1003.110000</x:v>
+        <x:v>926.890000</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>103.290000</x:v>
+        <x:v>99.190000</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>771.900000</x:v>
+        <x:v>741.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-05-26 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-05-26 02:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-79.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>-8.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>783.700000</x:v>
+        <x:v>-59.780000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>96.180000</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.290000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>130.390000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>974.420000</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>-13.860000</x:v>
+        <x:v>-0.980000</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>3.720000</x:v>
+        <x:v>9.920000</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>27.800000</x:v>
+        <x:v>74.130000</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>96.180000</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>783.700000</x:v>
+        <x:v>718.760000</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>101.000000</x:v>
+        <x:v>-8.000000</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>754.780000</x:v>
+        <x:v>-59.780000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-25 22:45:00</x:v>
+        <x:v>2026-05-25 23:45:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-26 00:45:00</x:v>
+        <x:v>2026-05-26 01:45:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>-97.000000</x:v>
+        <x:v>-74.000000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>88.800000</x:v>
+        <x:v>85.550000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>663.610000</x:v>
+        <x:v>639.320000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>122.180000</x:v>
+        <x:v>118.930000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0.030000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>128.110000</x:v>
+        <x:v>115.000000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>957.380000</x:v>
+        <x:v>859.410000</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>-0.160000</x:v>
+        <x:v>-0.250000</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>88.800000</x:v>
+        <x:v>85.550000</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>663.610000</x:v>
+        <x:v>639.320000</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>122.180000</x:v>
+        <x:v>118.930000</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>913.060000</x:v>
+        <x:v>888.780000</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>104.180000</x:v>
+        <x:v>101.070000</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>778.550000</x:v>
+        <x:v>755.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-25 22:45:00</x:v>
+        <x:v>2026-05-25 23:45:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-26 00:45:00</x:v>
+        <x:v>2026-05-26 01:45:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>-47.000000</x:v>
+        <x:v>-65.000000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>9.530000</x:v>
+        <x:v>-6.690000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>71.220000</x:v>
+        <x:v>-50.000000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>89.830000</x:v>
+        <x:v>82.960000</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>-12.210000</x:v>
+        <x:v>-5.330000</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>9.530000</x:v>
+        <x:v>13.990000</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>71.220000</x:v>
+        <x:v>104.550000</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>89.830000</x:v>
+        <x:v>82.960000</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>671.310000</x:v>
+        <x:v>619.970000</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>85.430000</x:v>
+        <x:v>-6.690000</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>638.430000</x:v>
+        <x:v>-50.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-25 22:30:00</x:v>
+        <x:v>2026-05-25 23:30:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-26 00:30:00</x:v>
+        <x:v>2026-05-26 01:30:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>-87.000000</x:v>
+        <x:v>-95.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>90.000000</x:v>
+        <x:v>84.150000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>672.580000</x:v>
+        <x:v>628.860000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>130.160000</x:v>
+        <x:v>122.830000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.090000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>130.840000</x:v>
+        <x:v>117.230000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>977.780000</x:v>
+        <x:v>876.070000</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>-0.070000</x:v>
+        <x:v>-0.680000</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>90.000000</x:v>
+        <x:v>84.150000</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>672.580000</x:v>
+        <x:v>628.860000</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>130.160000</x:v>
+        <x:v>122.830000</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>972.700000</x:v>
+        <x:v>917.920000</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>106.210000</x:v>
+        <x:v>103.040000</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>793.720000</x:v>
+        <x:v>770.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-25 22:30:00</x:v>
+        <x:v>2026-05-25 23:30:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-26 00:30:00</x:v>
+        <x:v>2026-05-26 01:30:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>-71.000000</x:v>
+        <x:v>-39.000000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>8.150000</x:v>
+        <x:v>-5.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>60.910000</x:v>
+        <x:v>-37.370000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>96.310000</x:v>
+        <x:v>88.830000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>-9.940000</x:v>
+        <x:v>-10.830000</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>8.150000</x:v>
+        <x:v>-3.560000</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>60.910000</x:v>
+        <x:v>-26.600000</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>96.500000</x:v>
+        <x:v>88.830000</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>721.150000</x:v>
+        <x:v>663.840000</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>96.310000</x:v>
+        <x:v>-5.000000</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>719.730000</x:v>
+        <x:v>-37.370000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 22:15:00</x:v>
+        <x:v>2026-05-25 23:15:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-26 00:15:00</x:v>
+        <x:v>2026-05-26 01:15:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>-83.000000</x:v>
+        <x:v>-165.000000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>87.340000</x:v>
+        <x:v>81.930000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>652.700000</x:v>
+        <x:v>612.270000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>140.110000</x:v>
+        <x:v>126.600000</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.330000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>169.970000</x:v>
+        <x:v>115.000000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>1270.200000</x:v>
+        <x:v>859.410000</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>-0.870000</x:v>
+        <x:v>-0.800000</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>87.340000</x:v>
+        <x:v>81.930000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>652.700000</x:v>
+        <x:v>612.270000</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>140.110000</x:v>
+        <x:v>126.600000</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>1047.060000</x:v>
+        <x:v>946.090000</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>111.230000</x:v>
+        <x:v>103.060000</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>831.230000</x:v>
+        <x:v>770.180000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-25 22:15:00</x:v>
+        <x:v>2026-05-25 23:15:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-26 00:15:00</x:v>
+        <x:v>2026-05-26 01:15:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>-91.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>53.400000</x:v>
+        <x:v>95.640000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>399.060000</x:v>
+        <x:v>714.730000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>92.610000</x:v>
+        <x:v>95.640000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.120000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>121.440000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>907.530000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>-0.500000</x:v>
+        <x:v>-12.430000</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>53.400000</x:v>
+        <x:v>-5.590000</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>399.060000</x:v>
+        <x:v>-41.770000</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>111.230000</x:v>
+        <x:v>100.500000</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>831.230000</x:v>
+        <x:v>751.050000</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>92.610000</x:v>
+        <x:v>95.640000</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>692.080000</x:v>
+        <x:v>714.730000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>