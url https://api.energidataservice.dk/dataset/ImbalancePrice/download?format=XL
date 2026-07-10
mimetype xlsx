--- v1 (2026-05-26)
+++ v2 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Re2b6074de9684cf396e1ba053f253d61"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R717b6f2f8c1b4e9989df2efc9cabb5ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re2b6074de9684cf396e1ba053f253d61" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R717b6f2f8c1b4e9989df2efc9cabb5ed" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:R101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -219,5603 +219,5603 @@
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>aFRRDownMW</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>aFRRVWADownEUR</x:v>
       </x:c>
       <x:c r="N1" t="str" s="1">
         <x:v>aFRRVWADownDKK</x:v>
       </x:c>
       <x:c r="O1" t="str" s="1">
         <x:v>mFRRMarginalPriceUpEUR</x:v>
       </x:c>
       <x:c r="P1" t="str" s="1">
         <x:v>mFRRMarginalPriceUpDKK</x:v>
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>mFRRMarginalPriceDownEUR</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>mFRRMarginalPriceDownDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 11:30:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 13:30:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>-357.100000</x:v>
+        <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="E2" s="2"/>
       <x:c r="F2" s="2"/>
       <x:c r="G2" t="n" s="2">
-        <x:v>-2.280000</x:v>
+        <x:v>46.230000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>2.230000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>14.720000</x:v>
+        <x:v>75.730000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>110.000000</x:v>
+        <x:v>566.100000</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>-1.920000</x:v>
+        <x:v>-1.780000</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>7.330000</x:v>
+        <x:v>13.700000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>54.780000</x:v>
+        <x:v>102.410000</x:v>
       </x:c>
       <x:c r="O2" s="2"/>
       <x:c r="P2" s="2"/>
       <x:c r="Q2" s="2"/>
       <x:c r="R2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 11:30:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 13:30:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>-134.000000</x:v>
+        <x:v>-99.000000</x:v>
       </x:c>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
       <x:c r="G3" t="n" s="2">
-        <x:v>2.350000</x:v>
+        <x:v>46.150000</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>10.990000</x:v>
+        <x:v>0.090000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>176.010000</x:v>
+        <x:v>69.980000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>1315.340000</x:v>
+        <x:v>523.120000</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2.130000</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>22.340000</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>167.000000</x:v>
       </x:c>
       <x:c r="O3" s="2"/>
       <x:c r="P3" s="2"/>
       <x:c r="Q3" s="2"/>
       <x:c r="R3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 11:15:00</x:v>
+        <x:v>2026-07-10 12:45:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 13:15:00</x:v>
+        <x:v>2026-07-10 14:45:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>-317.700000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>-50.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>-0.530000</x:v>
+        <x:v>41.990000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>0.500000</x:v>
+        <x:v>2.800000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>0.690000</x:v>
+        <x:v>46.350000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>5.160000</x:v>
+        <x:v>346.480000</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>-0.790000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>20.600000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>153.950000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>-0.530000</x:v>
+        <x:v>41.990000</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>-3.960000</x:v>
+        <x:v>313.890000</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>-50.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 11:15:00</x:v>
+        <x:v>2026-07-10 12:45:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 13:15:00</x:v>
+        <x:v>2026-07-10 14:45:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>-163.000000</x:v>
+        <x:v>-134.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>2.630000</x:v>
+        <x:v>42.110000</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>1.160000</x:v>
+        <x:v>0.880000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>34.740000</x:v>
+        <x:v>71.060000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>259.620000</x:v>
+        <x:v>531.190000</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>-1.740000</x:v>
+        <x:v>-0.790000</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>3.590000</x:v>
+        <x:v>33.470000</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>26.830000</x:v>
+        <x:v>250.200000</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>2.630000</x:v>
+        <x:v>42.110000</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>19.650000</x:v>
+        <x:v>314.780000</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 12:30:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 13:00:00</x:v>
+        <x:v>2026-07-10 14:30:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>-297.900000</x:v>
+        <x:v>-67.000000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>3.340000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>-50.000000</x:v>
+        <x:v>24.970000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>-0.140000</x:v>
+        <x:v>42.910000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.210000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>32.990000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>246.610000</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>-2.250000</x:v>
+        <x:v>-3.340000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>3.770000</x:v>
+        <x:v>9.920000</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>28.170000</x:v>
+        <x:v>74.150000</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>-0.140000</x:v>
+        <x:v>42.910000</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>-1.050000</x:v>
+        <x:v>320.770000</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>3.340000</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>-50.000000</x:v>
+        <x:v>24.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 12:30:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 13:00:00</x:v>
+        <x:v>2026-07-10 14:30:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>-204.000000</x:v>
+        <x:v>-139.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>-1.980000</x:v>
+        <x:v>3.340000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>-14.800000</x:v>
+        <x:v>24.970000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>2.920000</x:v>
+        <x:v>43.050000</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>8.760000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>71.750000</x:v>
+        <x:v>2.880000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>536.190000</x:v>
+        <x:v>21.530000</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>-5.870000</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>12.750000</x:v>
+        <x:v>16.850000</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>95.280000</x:v>
+        <x:v>125.960000</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>2.920000</x:v>
+        <x:v>43.050000</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>21.820000</x:v>
+        <x:v>321.810000</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>-1.980000</x:v>
+        <x:v>3.340000</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>-14.800000</x:v>
+        <x:v>24.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 10:45:00</x:v>
+        <x:v>2026-07-10 12:15:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 12:45:00</x:v>
+        <x:v>2026-07-10 14:15:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>-267.000000</x:v>
+        <x:v>-37.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>-3.200000</x:v>
+        <x:v>8.000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>-23.910000</x:v>
+        <x:v>59.800000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>-2.700000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.460000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>30.180000</x:v>
+        <x:v>21.450000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>225.540000</x:v>
+        <x:v>160.350000</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>-2.760000</x:v>
+        <x:v>-1.300000</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>-1.290000</x:v>
+        <x:v>15.850000</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>-9.640000</x:v>
+        <x:v>118.480000</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>-2.700000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>-20.180000</x:v>
+        <x:v>299.010000</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>-3.200000</x:v>
+        <x:v>8.000000</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>-23.910000</x:v>
+        <x:v>59.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 10:45:00</x:v>
+        <x:v>2026-07-10 12:15:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 12:45:00</x:v>
+        <x:v>2026-07-10 14:15:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>-115.000000</x:v>
+        <x:v>-89.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>-3.200000</x:v>
+        <x:v>8.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>-23.910000</x:v>
+        <x:v>59.800000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>40.070000</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>1.840000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>46.050000</x:v>
+        <x:v>45.590000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>344.140000</x:v>
+        <x:v>340.800000</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>-0.940000</x:v>
+        <x:v>-5.060000</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>8.580000</x:v>
+        <x:v>15.480000</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>64.120000</x:v>
+        <x:v>115.720000</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>40.070000</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>18.080000</x:v>
+        <x:v>299.540000</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>-3.200000</x:v>
+        <x:v>8.000000</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>-23.910000</x:v>
+        <x:v>59.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 10:30:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 12:30:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>-241.000000</x:v>
+        <x:v>-88.000000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>-1.430000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>-10.690000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>-1.430000</x:v>
+        <x:v>38.900000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>28.430000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>212.520000</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>-1.500000</x:v>
+        <x:v>-7.900000</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>15.220000</x:v>
+        <x:v>9.170000</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>113.740000</x:v>
+        <x:v>68.550000</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>38.900000</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>7.470000</x:v>
+        <x:v>290.790000</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>-1.430000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>-10.690000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 10:30:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 12:30:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>-106.000000</x:v>
+        <x:v>-111.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>-4.140000</x:v>
+        <x:v>-2.220000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>-30.940000</x:v>
+        <x:v>-16.600000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>2.920000</x:v>
+        <x:v>39.020000</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>-10.530000</x:v>
+        <x:v>-14.590000</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>-4.140000</x:v>
+        <x:v>-2.220000</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>-30.940000</x:v>
+        <x:v>-16.600000</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>2.920000</x:v>
+        <x:v>39.020000</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>21.820000</x:v>
+        <x:v>291.690000</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>7.470000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 10:15:00</x:v>
+        <x:v>2026-07-10 11:45:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 12:15:00</x:v>
+        <x:v>2026-07-10 13:45:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>-255.000000</x:v>
+        <x:v>-201.000000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>-0.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>-1.870000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>-0.250000</x:v>
+        <x:v>30.000000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>4.250000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>48.050000</x:v>
+        <x:v>38.260000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>359.080000</x:v>
+        <x:v>286.000000</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>-0.990000</x:v>
+        <x:v>-8.920000</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>3.590000</x:v>
+        <x:v>7.860000</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>26.830000</x:v>
+        <x:v>58.760000</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>4.090000</x:v>
+        <x:v>30.000000</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>30.560000</x:v>
+        <x:v>224.260000</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>-0.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>-1.870000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 10:15:00</x:v>
+        <x:v>2026-07-10 11:45:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 12:15:00</x:v>
+        <x:v>2026-07-10 13:45:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-157.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>3.630000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>27.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>3.630000</x:v>
+        <x:v>30.150000</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>-22.720000</x:v>
+        <x:v>-14.370000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>-12.780000</x:v>
+        <x:v>0.590000</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>-95.510000</x:v>
+        <x:v>4.410000</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>4.090000</x:v>
+        <x:v>30.150000</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>30.560000</x:v>
+        <x:v>225.380000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>3.630000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>27.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 11:30:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 12:00:00</x:v>
+        <x:v>2026-07-10 13:30:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>-303.000000</x:v>
+        <x:v>-257.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>-21.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>-157.760000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>37.000000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>5.810000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>28.930000</x:v>
+        <x:v>36.110000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>216.200000</x:v>
+        <x:v>269.930000</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>-1.330000</x:v>
+        <x:v>-0.330000</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>-21.110000</x:v>
+        <x:v>16.220000</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>-157.760000</x:v>
+        <x:v>121.250000</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>4.040000</x:v>
+        <x:v>37.000000</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>30.190000</x:v>
+        <x:v>276.590000</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>-0.070000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 11:30:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 12:00:00</x:v>
+        <x:v>2026-07-10 13:30:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>44.000000</x:v>
+        <x:v>-95.000000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>10.450000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>78.090000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>3.920000</x:v>
+        <x:v>37.210000</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.280000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>10.450000</x:v>
+        <x:v>65.200000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>78.090000</x:v>
+        <x:v>487.390000</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>-13.100000</x:v>
+        <x:v>-4.300000</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>-8.250000</x:v>
+        <x:v>27.420000</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>-61.650000</x:v>
+        <x:v>204.970000</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>4.040000</x:v>
+        <x:v>37.210000</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>30.190000</x:v>
+        <x:v>278.160000</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>3.920000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>29.290000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 09:45:00</x:v>
+        <x:v>2026-07-10 11:15:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 11:45:00</x:v>
+        <x:v>2026-07-10 13:15:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>-146.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>-20.610000</x:v>
+        <x:v>39.000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>-154.020000</x:v>
+        <x:v>291.540000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>39.000000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>3.690000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>61.590000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>460.270000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>-5.970000</x:v>
+        <x:v>-2.670000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>-20.610000</x:v>
+        <x:v>14.010000</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>-154.020000</x:v>
+        <x:v>104.730000</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>3.950000</x:v>
+        <x:v>39.000000</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>29.520000</x:v>
+        <x:v>291.540000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>7.360000</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>0.600000</x:v>
+        <x:v>55.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 09:45:00</x:v>
+        <x:v>2026-07-10 11:15:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 11:45:00</x:v>
+        <x:v>2026-07-10 13:15:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>-204.000000</x:v>
+        <x:v>-174.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>3.230000</x:v>
+        <x:v>7.360000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>24.140000</x:v>
+        <x:v>55.020000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>3.230000</x:v>
+        <x:v>39.270000</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>19.260000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>694.390000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>5189.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-5.360000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>12.430000</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>92.920000</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>3.950000</x:v>
+        <x:v>39.270000</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>29.520000</x:v>
+        <x:v>293.560000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>3.230000</x:v>
+        <x:v>7.360000</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>24.140000</x:v>
+        <x:v>55.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 09:30:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 11:30:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>-127.000000</x:v>
+        <x:v>-32.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>13.210000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>98.750000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>0.460000</x:v>
+        <x:v>43.440000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>7.510000</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>118.550000</x:v>
+        <x:v>49.000000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>885.940000</x:v>
+        <x:v>366.290000</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>-2.010000</x:v>
+        <x:v>-1.370000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>13.210000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>98.750000</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>4.120000</x:v>
+        <x:v>43.440000</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>30.790000</x:v>
+        <x:v>324.730000</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>0.460000</x:v>
+        <x:v>20.180000</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>3.440000</x:v>
+        <x:v>150.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 09:30:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 11:30:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>-90.000000</x:v>
+        <x:v>-52.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>3.670000</x:v>
+        <x:v>20.180000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>27.430000</x:v>
+        <x:v>150.850000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>3.670000</x:v>
+        <x:v>43.490000</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>12.650000</x:v>
+        <x:v>0.520000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>490.140000</x:v>
+        <x:v>67.060000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>3662.870000</x:v>
+        <x:v>501.290000</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>-0.250000</x:v>
+        <x:v>-2.230000</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>14.120000</x:v>
+        <x:v>23.060000</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>105.520000</x:v>
+        <x:v>172.380000</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>4.120000</x:v>
+        <x:v>43.490000</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>30.790000</x:v>
+        <x:v>325.100000</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>3.670000</x:v>
+        <x:v>20.180000</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>27.430000</x:v>
+        <x:v>150.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 09:15:00</x:v>
+        <x:v>2026-07-10 10:45:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 11:15:00</x:v>
+        <x:v>2026-07-10 12:45:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>-443.400000</x:v>
+        <x:v>-169.000000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.360000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>55.020000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>0.500000</x:v>
+        <x:v>40.020000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>3.950000</x:v>
+        <x:v>0.850000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>69.810000</x:v>
+        <x:v>61.780000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>521.700000</x:v>
+        <x:v>461.820000</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>-2.810000</x:v>
+        <x:v>-2.690000</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>0.890000</x:v>
+        <x:v>8.820000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>6.650000</x:v>
+        <x:v>65.930000</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>0.500000</x:v>
+        <x:v>40.020000</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>3.740000</x:v>
+        <x:v>299.160000</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.360000</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>55.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 09:15:00</x:v>
+        <x:v>2026-07-10 10:45:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 11:15:00</x:v>
+        <x:v>2026-07-10 12:45:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>-139.000000</x:v>
+        <x:v>-102.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>1.350000</x:v>
+        <x:v>7.360000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>10.090000</x:v>
+        <x:v>55.020000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>3.890000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.570000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>56.090000</x:v>
+        <x:v>60.110000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>419.170000</x:v>
+        <x:v>449.340000</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>-4.060000</x:v>
+        <x:v>-2.410000</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>1.350000</x:v>
+        <x:v>25.230000</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>10.090000</x:v>
+        <x:v>188.600000</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>3.890000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>29.070000</x:v>
+        <x:v>299.010000</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>2.000000</x:v>
+        <x:v>7.360000</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>14.950000</x:v>
+        <x:v>55.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 10:30:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 12:30:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>-333.000000</x:v>
+        <x:v>-63.000000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>13.620000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>3.210000</x:v>
+        <x:v>101.810000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>0.930000</x:v>
+        <x:v>52.740000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>19.200000</x:v>
+        <x:v>69.760000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>143.480000</x:v>
+        <x:v>521.480000</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>-2.640000</x:v>
+        <x:v>-1.440000</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>0.920000</x:v>
+        <x:v>21.780000</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>6.880000</x:v>
+        <x:v>162.810000</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>0.930000</x:v>
+        <x:v>52.740000</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>6.950000</x:v>
+        <x:v>394.250000</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>13.620000</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>3.210000</x:v>
+        <x:v>101.810000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 10:30:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 12:30:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>-85.000000</x:v>
+        <x:v>-171.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>13.620000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>3.210000</x:v>
+        <x:v>101.810000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>4.330000</x:v>
+        <x:v>52.740000</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.480000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>38.780000</x:v>
+        <x:v>73.090000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>289.810000</x:v>
+        <x:v>546.370000</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>-2.610000</x:v>
+        <x:v>-1.130000</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>1.480000</x:v>
+        <x:v>39.050000</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>11.060000</x:v>
+        <x:v>291.910000</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>4.330000</x:v>
+        <x:v>52.740000</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>32.360000</x:v>
+        <x:v>394.250000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>13.620000</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>3.210000</x:v>
+        <x:v>101.810000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 08:45:00</x:v>
+        <x:v>2026-07-10 10:15:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 10:45:00</x:v>
+        <x:v>2026-07-10 12:15:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>-186.000000</x:v>
+        <x:v>-111.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>-1.210000</x:v>
+        <x:v>17.000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>-9.040000</x:v>
+        <x:v>127.080000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>1.500000</x:v>
+        <x:v>66.880000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>1.550000</x:v>
+        <x:v>0.690000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>31.150000</x:v>
+        <x:v>88.070000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>232.790000</x:v>
+        <x:v>658.350000</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>-1.260000</x:v>
+        <x:v>-0.560000</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>4.740000</x:v>
+        <x:v>19.880000</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>35.420000</x:v>
+        <x:v>148.610000</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>1.500000</x:v>
+        <x:v>66.880000</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>11.210000</x:v>
+        <x:v>499.950000</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>-1.210000</x:v>
+        <x:v>17.000000</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>-9.040000</x:v>
+        <x:v>127.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 08:45:00</x:v>
+        <x:v>2026-07-10 10:15:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 10:45:00</x:v>
+        <x:v>2026-07-10 12:15:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>-91.000000</x:v>
+        <x:v>-153.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>-1.210000</x:v>
+        <x:v>17.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>-9.040000</x:v>
+        <x:v>127.080000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>1.730000</x:v>
+        <x:v>65.680000</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>0.300000</x:v>
+        <x:v>3.730000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>28.170000</x:v>
+        <x:v>138.660000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>210.520000</x:v>
+        <x:v>1036.530000</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>-0.470000</x:v>
+        <x:v>-0.190000</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>12.210000</x:v>
+        <x:v>23.550000</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>91.250000</x:v>
+        <x:v>176.040000</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>1.730000</x:v>
+        <x:v>65.680000</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>12.930000</x:v>
+        <x:v>490.980000</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>-1.210000</x:v>
+        <x:v>17.000000</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>-9.040000</x:v>
+        <x:v>127.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 08:30:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 10:30:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>-360.000000</x:v>
+        <x:v>-63.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>-7.380000</x:v>
+        <x:v>14.250000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>-55.150000</x:v>
+        <x:v>106.520000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>1.900000</x:v>
+        <x:v>78.200000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>4.820000</x:v>
+        <x:v>5.030000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>104.650000</x:v>
+        <x:v>117.640000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>782.060000</x:v>
+        <x:v>879.390000</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>-2.730000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>-7.380000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>-55.150000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>1.900000</x:v>
+        <x:v>78.200000</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>14.200000</x:v>
+        <x:v>584.570000</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>14.250000</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>106.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 08:30:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 10:30:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>-117.000000</x:v>
+        <x:v>-199.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>14.250000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>106.520000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>2.180000</x:v>
+        <x:v>76.800000</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>16.810000</x:v>
+        <x:v>3.460000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>122.010000</x:v>
+        <x:v>119.180000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>911.790000</x:v>
+        <x:v>890.910000</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>2.180000</x:v>
+        <x:v>76.800000</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>16.290000</x:v>
+        <x:v>574.100000</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>14.250000</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>106.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 08:15:00</x:v>
+        <x:v>2026-07-10 09:45:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 10:15:00</x:v>
+        <x:v>2026-07-10 11:45:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>-461.000000</x:v>
+        <x:v>-74.000000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>-19.260000</x:v>
+        <x:v>10.720000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>-143.930000</x:v>
+        <x:v>80.140000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>3.800000</x:v>
+        <x:v>65.710000</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>3.330000</x:v>
+        <x:v>0.330000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>87.930000</x:v>
+        <x:v>77.440000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>657.110000</x:v>
+        <x:v>578.890000</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>-7.320000</x:v>
+        <x:v>-0.030000</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>-19.260000</x:v>
+        <x:v>56.810000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>-143.930000</x:v>
+        <x:v>424.670000</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>3.800000</x:v>
+        <x:v>65.710000</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>28.400000</x:v>
+        <x:v>491.200000</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>-4.000000</x:v>
+        <x:v>10.720000</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>-29.890000</x:v>
+        <x:v>80.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 08:15:00</x:v>
+        <x:v>2026-07-10 09:45:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 10:15:00</x:v>
+        <x:v>2026-07-10 11:45:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>-79.000000</x:v>
+        <x:v>-191.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>-5.610000</x:v>
+        <x:v>10.720000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>-41.920000</x:v>
+        <x:v>80.140000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>65.880000</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>12.710000</x:v>
+        <x:v>7.570000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>123.640000</x:v>
+        <x:v>167.820000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>923.970000</x:v>
+        <x:v>1254.500000</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>-1.230000</x:v>
+        <x:v>-0.060000</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>-5.610000</x:v>
+        <x:v>66.120000</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>-41.920000</x:v>
+        <x:v>494.270000</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>65.880000</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>29.000000</x:v>
+        <x:v>492.470000</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>-4.000000</x:v>
+        <x:v>10.720000</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>-29.890000</x:v>
+        <x:v>80.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 09:30:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 11:30:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>-292.000000</x:v>
+        <x:v>-0.800000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>-10.670000</x:v>
+        <x:v>75.000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>-79.740000</x:v>
+        <x:v>560.650000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>22.240000</x:v>
+        <x:v>75.000000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.600000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>99.760000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>745.740000</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>-4.420000</x:v>
+        <x:v>-2.080000</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>-10.670000</x:v>
+        <x:v>20.130000</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>-79.740000</x:v>
+        <x:v>150.480000</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>22.240000</x:v>
+        <x:v>75.000000</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>166.200000</x:v>
+        <x:v>560.650000</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>40.130000</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>299.980000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 09:30:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 11:30:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>-163.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>-10.560000</x:v>
+        <x:v>75.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>-78.920000</x:v>
+        <x:v>560.650000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>22.160000</x:v>
+        <x:v>75.000000</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>1.400000</x:v>
+        <x:v>0.900000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>79.260000</x:v>
+        <x:v>91.550000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>592.320000</x:v>
+        <x:v>684.360000</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>-1.320000</x:v>
+        <x:v>-3.810000</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>-10.560000</x:v>
+        <x:v>14.720000</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>-78.920000</x:v>
+        <x:v>110.040000</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>22.160000</x:v>
+        <x:v>75.000000</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>165.600000</x:v>
+        <x:v>560.650000</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>40.130000</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>299.980000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 07:45:00</x:v>
+        <x:v>2026-07-10 09:15:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 09:45:00</x:v>
+        <x:v>2026-07-10 11:15:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>49.000000</x:v>
+        <x:v>-28.000000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>15.530000</x:v>
+        <x:v>12.400000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>116.060000</x:v>
+        <x:v>92.690000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>15.530000</x:v>
+        <x:v>82.550000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-12.540000</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>12.400000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>92.690000</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>15.530000</x:v>
+        <x:v>82.550000</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>116.060000</x:v>
+        <x:v>617.090000</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>14.720000</x:v>
+        <x:v>81.990000</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>110.000000</x:v>
+        <x:v>612.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 07:45:00</x:v>
+        <x:v>2026-07-10 09:15:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 09:45:00</x:v>
+        <x:v>2026-07-10 11:15:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>-75.400000</x:v>
+        <x:v>117.200000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>14.720000</x:v>
+        <x:v>128.910000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>110.000000</x:v>
+        <x:v>963.640000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>15.250000</x:v>
+        <x:v>82.550000</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-11.480000</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>15.920000</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>119.010000</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>15.250000</x:v>
+        <x:v>128.910000</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>113.960000</x:v>
+        <x:v>963.640000</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>14.720000</x:v>
+        <x:v>82.550000</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>110.000000</x:v>
+        <x:v>617.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 07:30:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 09:30:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>128.000000</x:v>
+        <x:v>57.000000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>143.810000</x:v>
+        <x:v>126.940000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>1074.710000</x:v>
+        <x:v>948.910000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>70.010000</x:v>
+        <x:v>89.700000</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.780000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>143.810000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1074.710000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>-1.150000</x:v>
+        <x:v>-12.720000</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>7.590000</x:v>
+        <x:v>28.650000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>56.720000</x:v>
+        <x:v>214.170000</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>70.010000</x:v>
+        <x:v>126.940000</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>523.190000</x:v>
+        <x:v>948.910000</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>70.010000</x:v>
+        <x:v>89.700000</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>523.190000</x:v>
+        <x:v>670.530000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 07:30:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 09:30:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>-86.000000</x:v>
+        <x:v>137.000000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>267.550000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>2000.020000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>68.700000</x:v>
+        <x:v>89.710000</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>3.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>118.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>883.540000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>-2.010000</x:v>
+        <x:v>-9.540000</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>-2.510000</x:v>
+        <x:v>34.860000</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>-18.760000</x:v>
+        <x:v>260.590000</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>68.700000</x:v>
+        <x:v>267.550000</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>513.400000</x:v>
+        <x:v>2000.020000</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>89.710000</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>670.610000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 07:15:00</x:v>
+        <x:v>2026-07-10 08:45:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 09:15:00</x:v>
+        <x:v>2026-07-10 10:45:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>226.000000</x:v>
+        <x:v>131.600000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>170.890000</x:v>
+        <x:v>126.870000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>1277.080000</x:v>
+        <x:v>948.390000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>92.610000</x:v>
+        <x:v>84.610000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1.420000</x:v>
+        <x:v>0.570000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>170.890000</x:v>
+        <x:v>113.680000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>1277.080000</x:v>
+        <x:v>849.790000</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>-2.860000</x:v>
+        <x:v>-1.950000</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>4.110000</x:v>
+        <x:v>77.020000</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>30.710000</x:v>
+        <x:v>575.750000</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>95.380000</x:v>
+        <x:v>126.870000</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>712.780000</x:v>
+        <x:v>948.390000</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>92.610000</x:v>
+        <x:v>84.610000</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>692.080000</x:v>
+        <x:v>632.490000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 07:15:00</x:v>
+        <x:v>2026-07-10 08:45:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 09:15:00</x:v>
+        <x:v>2026-07-10 10:45:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>-113.000000</x:v>
+        <x:v>101.400000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>9.500000</x:v>
+        <x:v>267.600000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>70.990000</x:v>
+        <x:v>2000.390000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>90.900000</x:v>
+        <x:v>84.690000</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>1.860000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>156.350000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>1168.420000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>-4.500000</x:v>
+        <x:v>-1.780000</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>9.500000</x:v>
+        <x:v>63.460000</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>70.990000</x:v>
+        <x:v>474.380000</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>95.380000</x:v>
+        <x:v>267.600000</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>712.780000</x:v>
+        <x:v>2000.390000</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>90.900000</x:v>
+        <x:v>84.690000</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>679.300000</x:v>
+        <x:v>633.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 08:30:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 10:30:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>220.000000</x:v>
+        <x:v>211.100000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>197.930000</x:v>
+        <x:v>310.250000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>1479.150000</x:v>
+        <x:v>2319.210000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>137.050000</x:v>
+        <x:v>94.350000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>3.110000</x:v>
+        <x:v>0.870000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>197.930000</x:v>
+        <x:v>232.950000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1479.150000</x:v>
+        <x:v>1741.370000</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>-0.170000</x:v>
+        <x:v>-6.820000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>86.510000</x:v>
+        <x:v>28.620000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>646.500000</x:v>
+        <x:v>213.940000</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>137.050000</x:v>
+        <x:v>310.250000</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>1024.190000</x:v>
+        <x:v>2319.210000</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>104.940000</x:v>
+        <x:v>94.350000</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>784.230000</x:v>
+        <x:v>705.290000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 08:30:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 10:30:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>-101.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>104.940000</x:v>
+        <x:v>94.290000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>784.230000</x:v>
+        <x:v>704.850000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>134.550000</x:v>
+        <x:v>94.290000</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.110000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>257.660000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1926.090000</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.520000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>42.730000</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>319.420000</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>134.550000</x:v>
+        <x:v>310.250000</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>1005.510000</x:v>
+        <x:v>2319.210000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>104.940000</x:v>
+        <x:v>94.290000</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>784.230000</x:v>
+        <x:v>704.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 06:45:00</x:v>
+        <x:v>2026-07-10 08:15:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 08:45:00</x:v>
+        <x:v>2026-07-10 10:15:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>203.000000</x:v>
+        <x:v>149.500000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>177.850000</x:v>
+        <x:v>250.600000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>1329.090000</x:v>
+        <x:v>1873.310000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>89.690000</x:v>
+        <x:v>109.610000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>177.850000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>1329.090000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>-0.750000</x:v>
+        <x:v>-31.600000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>23.020000</x:v>
+        <x:v>3.570000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>172.030000</x:v>
+        <x:v>26.690000</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>105.410000</x:v>
+        <x:v>250.600000</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>787.740000</x:v>
+        <x:v>1873.310000</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>89.690000</x:v>
+        <x:v>109.610000</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>670.260000</x:v>
+        <x:v>819.370000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 06:45:00</x:v>
+        <x:v>2026-07-10 08:15:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 08:45:00</x:v>
+        <x:v>2026-07-10 10:15:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>-43.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>28.490000</x:v>
+        <x:v>108.950000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>212.910000</x:v>
+        <x:v>814.430000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>88.030000</x:v>
+        <x:v>108.950000</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>20.910000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>490.950000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3670.000000</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>-0.220000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>28.490000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>212.910000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>105.410000</x:v>
+        <x:v>250.600000</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>787.740000</x:v>
+        <x:v>1873.310000</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>88.030000</x:v>
+        <x:v>108.950000</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>657.860000</x:v>
+        <x:v>814.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 06:30:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 08:30:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>37.000000</x:v>
+        <x:v>133.000000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>173.990000</x:v>
+        <x:v>139.950000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>1300.240000</x:v>
+        <x:v>1046.170000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>108.860000</x:v>
+        <x:v>113.630000</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>1.360000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>173.990000</x:v>
+        <x:v>139.950000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1300.240000</x:v>
+        <x:v>1046.170000</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>-0.400000</x:v>
+        <x:v>-3.730000</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>43.990000</x:v>
+        <x:v>44.680000</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>328.740000</x:v>
+        <x:v>334.000000</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>123.410000</x:v>
+        <x:v>113.630000</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>922.260000</x:v>
+        <x:v>849.420000</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>108.860000</x:v>
+        <x:v>103.130000</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>813.520000</x:v>
+        <x:v>770.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 06:30:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 08:30:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>106.850000</x:v>
+        <x:v>103.130000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>798.500000</x:v>
+        <x:v>770.930000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>106.850000</x:v>
+        <x:v>111.590000</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>7.010000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>120.630000</x:v>
+        <x:v>177.650000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>901.480000</x:v>
+        <x:v>1327.990000</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>-4.780000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>11.580000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>86.540000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>123.410000</x:v>
+        <x:v>111.590000</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>922.260000</x:v>
+        <x:v>834.170000</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>106.850000</x:v>
+        <x:v>103.130000</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>798.500000</x:v>
+        <x:v>770.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-26 06:15:00</x:v>
+        <x:v>2026-07-10 07:45:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 08:15:00</x:v>
+        <x:v>2026-07-10 09:45:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>-27.000000</x:v>
+        <x:v>-35.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>83.900000</x:v>
+        <x:v>58.070000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>626.990000</x:v>
+        <x:v>434.090000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>130.330000</x:v>
+        <x:v>104.650000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>2.550000</x:v>
+        <x:v>0.140000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>185.380000</x:v>
+        <x:v>137.400000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1385.360000</x:v>
+        <x:v>1027.110000</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>-0.630000</x:v>
+        <x:v>-2.270000</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>83.900000</x:v>
+        <x:v>58.070000</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>626.990000</x:v>
+        <x:v>434.090000</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>130.330000</x:v>
+        <x:v>104.650000</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>973.970000</x:v>
+        <x:v>782.290000</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>112.860000</x:v>
+        <x:v>97.800000</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>843.410000</x:v>
+        <x:v>731.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-26 06:15:00</x:v>
+        <x:v>2026-07-10 07:45:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 08:15:00</x:v>
+        <x:v>2026-07-10 09:45:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>-34.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>36.940000</x:v>
+        <x:v>105.370000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>276.060000</x:v>
+        <x:v>787.670000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>127.930000</x:v>
+        <x:v>105.370000</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>1.820000</x:v>
+        <x:v>0.210000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>180.690000</x:v>
+        <x:v>131.450000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>1350.310000</x:v>
+        <x:v>982.630000</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>-0.160000</x:v>
+        <x:v>-0.320000</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>36.940000</x:v>
+        <x:v>70.100000</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>276.060000</x:v>
+        <x:v>524.020000</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>127.930000</x:v>
+        <x:v>105.370000</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>956.030000</x:v>
+        <x:v>787.670000</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>112.860000</x:v>
+        <x:v>97.800000</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>843.410000</x:v>
+        <x:v>731.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 07:30:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 09:30:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>-41.000000</x:v>
+        <x:v>-82.000000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>84.800000</x:v>
+        <x:v>84.150000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>633.720000</x:v>
+        <x:v>629.050000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>159.300000</x:v>
+        <x:v>115.250000</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0.560000</x:v>
+        <x:v>0.890000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>173.960000</x:v>
+        <x:v>168.220000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1300.020000</x:v>
+        <x:v>1257.490000</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>-0.610000</x:v>
+        <x:v>-0.390000</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>84.800000</x:v>
+        <x:v>84.150000</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>633.720000</x:v>
+        <x:v>629.050000</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>159.300000</x:v>
+        <x:v>115.250000</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>1190.460000</x:v>
+        <x:v>861.530000</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>127.550000</x:v>
+        <x:v>99.000000</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>953.190000</x:v>
+        <x:v>740.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 07:30:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 09:30:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>156.380000</x:v>
+        <x:v>117.280000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>1168.640000</x:v>
+        <x:v>876.700000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>156.380000</x:v>
+        <x:v>117.280000</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>1.960000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>200.800000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>1500.600000</x:v>
+        <x:v>783.930000</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>-0.210000</x:v>
+        <x:v>-0.820000</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>62.680000</x:v>
+        <x:v>61.850000</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>468.410000</x:v>
+        <x:v>462.350000</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>156.380000</x:v>
+        <x:v>117.280000</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>1168.640000</x:v>
+        <x:v>876.700000</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>127.550000</x:v>
+        <x:v>99.000000</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>953.190000</x:v>
+        <x:v>740.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-26 05:45:00</x:v>
+        <x:v>2026-07-10 07:15:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 07:45:00</x:v>
+        <x:v>2026-07-10 09:15:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>119.320000</x:v>
+        <x:v>130.790000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>891.690000</x:v>
+        <x:v>977.690000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>119.320000</x:v>
+        <x:v>130.790000</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.470000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>190.240000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>1422.100000</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>-0.690000</x:v>
+        <x:v>-0.410000</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>87.530000</x:v>
+        <x:v>75.410000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>654.120000</x:v>
+        <x:v>563.710000</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>122.000000</x:v>
+        <x:v>130.790000</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>911.720000</x:v>
+        <x:v>977.690000</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>119.320000</x:v>
+        <x:v>107.010000</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>891.690000</x:v>
+        <x:v>799.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-26 05:45:00</x:v>
+        <x:v>2026-07-10 07:15:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 07:45:00</x:v>
+        <x:v>2026-07-10 09:15:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>-75.000000</x:v>
+        <x:v>-78.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>88.640000</x:v>
+        <x:v>57.800000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>662.420000</x:v>
+        <x:v>432.070000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>117.120000</x:v>
+        <x:v>128.440000</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>1.030000</x:v>
+        <x:v>1.590000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>192.090000</x:v>
+        <x:v>141.540000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>1435.510000</x:v>
+        <x:v>1058.050000</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>-0.260000</x:v>
+        <x:v>-0.310000</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>88.640000</x:v>
+        <x:v>57.800000</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>662.420000</x:v>
+        <x:v>432.070000</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>122.000000</x:v>
+        <x:v>128.440000</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>911.720000</x:v>
+        <x:v>960.130000</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>117.120000</x:v>
+        <x:v>107.010000</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>875.250000</x:v>
+        <x:v>799.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-26 05:30:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 07:30:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>144.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>189.770000</x:v>
+        <x:v>138.120000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>1418.170000</x:v>
+        <x:v>1032.490000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>139.800000</x:v>
+        <x:v>138.120000</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.250000</x:v>
+        <x:v>0.880000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>173.990000</x:v>
+        <x:v>204.710000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>1300.240000</x:v>
+        <x:v>1530.270000</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>-1.450000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>59.080000</x:v>
+        <x:v>88.360000</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>441.510000</x:v>
+        <x:v>660.520000</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>189.770000</x:v>
+        <x:v>138.120000</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>1418.170000</x:v>
+        <x:v>1032.490000</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>139.800000</x:v>
+        <x:v>112.740000</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>1044.740000</x:v>
+        <x:v>842.770000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-26 05:30:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 07:30:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>-45.000000</x:v>
+        <x:v>-44.000000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>54.420000</x:v>
+        <x:v>112.740000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>406.690000</x:v>
+        <x:v>842.770000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>137.240000</x:v>
+        <x:v>129.800000</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.190000</x:v>
+        <x:v>7.170000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>181.740000</x:v>
+        <x:v>230.400000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>1358.160000</x:v>
+        <x:v>1722.310000</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>-0.440000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>54.420000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>406.690000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>189.770000</x:v>
+        <x:v>129.800000</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>1418.170000</x:v>
+        <x:v>970.290000</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>137.240000</x:v>
+        <x:v>112.740000</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>1025.610000</x:v>
+        <x:v>842.770000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-26 05:15:00</x:v>
+        <x:v>2026-07-10 06:45:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 07:15:00</x:v>
+        <x:v>2026-07-10 08:45:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>124.000000</x:v>
+        <x:v>128.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>602.340000</x:v>
+        <x:v>171.410000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>4501.350000</x:v>
+        <x:v>1281.340000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>145.250000</x:v>
+        <x:v>112.000000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>1.140000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>171.410000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>1281.340000</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>-3.270000</x:v>
+        <x:v>-0.130000</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>29.970000</x:v>
+        <x:v>87.970000</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>223.970000</x:v>
+        <x:v>657.600000</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>602.340000</x:v>
+        <x:v>112.000000</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>4501.350000</x:v>
+        <x:v>837.230000</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>145.250000</x:v>
+        <x:v>104.920000</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>1085.470000</x:v>
+        <x:v>784.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-26 05:15:00</x:v>
+        <x:v>2026-07-10 06:45:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 07:15:00</x:v>
+        <x:v>2026-07-10 08:45:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>53.000000</x:v>
+        <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>602.340000</x:v>
+        <x:v>75.550000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>4501.350000</x:v>
+        <x:v>564.760000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>142.610000</x:v>
+        <x:v>123.840000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>1.380000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>170.590000</x:v>
+        <x:v>139.710000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>1274.840000</x:v>
+        <x:v>1044.370000</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>-2.690000</x:v>
+        <x:v>-0.060000</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>57.020000</x:v>
+        <x:v>75.550000</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>426.120000</x:v>
+        <x:v>564.760000</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>602.340000</x:v>
+        <x:v>123.840000</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>4501.350000</x:v>
+        <x:v>925.740000</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>142.610000</x:v>
+        <x:v>104.920000</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>1065.740000</x:v>
+        <x:v>784.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 06:30:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 08:30:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>241.000000</x:v>
+        <x:v>149.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>648.980000</x:v>
+        <x:v>294.360000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>4849.890000</x:v>
+        <x:v>2200.430000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>161.790000</x:v>
+        <x:v>131.000000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>1.230000</x:v>
+        <x:v>1.210000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>173.540000</x:v>
+        <x:v>187.610000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>1296.880000</x:v>
+        <x:v>1402.440000</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>-0.400000</x:v>
+        <x:v>-0.060000</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>78.970000</x:v>
+        <x:v>87.970000</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>590.150000</x:v>
+        <x:v>657.600000</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>648.980000</x:v>
+        <x:v>294.360000</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>4849.890000</x:v>
+        <x:v>2200.430000</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>161.790000</x:v>
+        <x:v>131.000000</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>1209.070000</x:v>
+        <x:v>979.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 06:30:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 08:30:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>34.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>648.980000</x:v>
+        <x:v>294.360000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>4849.890000</x:v>
+        <x:v>2200.430000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>158.850000</x:v>
+        <x:v>131.880000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0.490000</x:v>
+        <x:v>2.560000</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>208.410000</x:v>
+        <x:v>154.200000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1557.470000</x:v>
+        <x:v>1152.690000</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>-2.600000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>44.480000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>332.400000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>648.980000</x:v>
+        <x:v>294.360000</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>4849.890000</x:v>
+        <x:v>2200.430000</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>158.850000</x:v>
+        <x:v>131.880000</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>1187.100000</x:v>
+        <x:v>985.840000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-26 04:45:00</x:v>
+        <x:v>2026-07-10 06:15:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 06:45:00</x:v>
+        <x:v>2026-07-10 08:15:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>198.200000</x:v>
+        <x:v>151.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>334.630000</x:v>
+        <x:v>428.060000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>2500.720000</x:v>
+        <x:v>3199.880000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>143.190000</x:v>
+        <x:v>140.690000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.300000</x:v>
+        <x:v>1.690000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>170.620000</x:v>
+        <x:v>171.070000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>1275.060000</x:v>
+        <x:v>1278.800000</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>-0.660000</x:v>
+        <x:v>-0.130000</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>86.940000</x:v>
+        <x:v>89.090000</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>649.710000</x:v>
+        <x:v>665.970000</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>334.630000</x:v>
+        <x:v>428.060000</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>2500.720000</x:v>
+        <x:v>3199.880000</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>143.190000</x:v>
+        <x:v>140.690000</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>1070.070000</x:v>
+        <x:v>1051.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-26 04:45:00</x:v>
+        <x:v>2026-07-10 06:15:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 06:45:00</x:v>
+        <x:v>2026-07-10 08:15:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>82.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>140.560000</x:v>
+        <x:v>428.060000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>1050.420000</x:v>
+        <x:v>3199.880000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>140.560000</x:v>
+        <x:v>139.370000</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>0.870000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>151.920000</x:v>
+        <x:v>158.670000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>1135.310000</x:v>
+        <x:v>1186.110000</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>-0.730000</x:v>
+        <x:v>-1.250000</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>54.690000</x:v>
+        <x:v>75.980000</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>408.700000</x:v>
+        <x:v>567.970000</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>334.630000</x:v>
+        <x:v>428.060000</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>2500.720000</x:v>
+        <x:v>3199.880000</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>140.560000</x:v>
+        <x:v>139.370000</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>1050.420000</x:v>
+        <x:v>1041.830000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-26 04:30:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 06:30:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>220.000000</x:v>
+        <x:v>102.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>412.400000</x:v>
+        <x:v>294.360000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>3081.910000</x:v>
+        <x:v>2200.430000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>143.590000</x:v>
+        <x:v>154.670000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>0.890000</x:v>
+        <x:v>2.560000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>172.600000</x:v>
+        <x:v>190.130000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>1289.860000</x:v>
+        <x:v>1421.280000</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>-0.180000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>88.970000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>664.880000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>412.400000</x:v>
+        <x:v>294.360000</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>3081.910000</x:v>
+        <x:v>2200.430000</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>143.590000</x:v>
+        <x:v>154.670000</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>1073.060000</x:v>
+        <x:v>1156.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-26 04:30:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 06:30:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>84.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>412.400000</x:v>
+        <x:v>153.950000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>3081.910000</x:v>
+        <x:v>1150.820000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>140.470000</x:v>
+        <x:v>153.950000</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>2.890000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>153.940000</x:v>
+        <x:v>157.110000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>1150.410000</x:v>
+        <x:v>1174.440000</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>-1.470000</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>67.140000</x:v>
+        <x:v>90.870000</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>501.740000</x:v>
+        <x:v>679.280000</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>412.400000</x:v>
+        <x:v>294.360000</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>3081.910000</x:v>
+        <x:v>2200.430000</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>140.470000</x:v>
+        <x:v>153.950000</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>1049.750000</x:v>
+        <x:v>1150.820000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-26 04:15:00</x:v>
+        <x:v>2026-07-10 05:45:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 06:15:00</x:v>
+        <x:v>2026-07-10 07:45:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>55.900000</x:v>
+        <x:v>-56.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>87.970000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>657.600000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>146.910000</x:v>
+        <x:v>131.920000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0.440000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>172.680000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>1290.450000</x:v>
+        <x:v>762.260000</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>-0.140000</x:v>
+        <x:v>-0.370000</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>90.500000</x:v>
+        <x:v>87.970000</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>676.320000</x:v>
+        <x:v>657.600000</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>131.920000</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>986.140000</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>146.910000</x:v>
+        <x:v>110.010000</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>1097.870000</x:v>
+        <x:v>822.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-26 04:15:00</x:v>
+        <x:v>2026-07-10 05:45:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 06:15:00</x:v>
+        <x:v>2026-07-10 07:45:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
         <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>100.460000</x:v>
+        <x:v>96.330000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>750.750000</x:v>
+        <x:v>720.100000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>132.000000</x:v>
+        <x:v>132.420000</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>2.590000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>159.990000</x:v>
+        <x:v>130.340000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>1195.620000</x:v>
+        <x:v>974.330000</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>-0.100000</x:v>
+        <x:v>-0.200000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>100.460000</x:v>
+        <x:v>96.330000</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>750.750000</x:v>
+        <x:v>720.100000</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>132.420000</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>989.880000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>132.000000</x:v>
+        <x:v>110.010000</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>986.450000</x:v>
+        <x:v>822.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 05:30:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 07:30:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-138.000000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>138.730000</x:v>
+        <x:v>87.970000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>1036.740000</x:v>
+        <x:v>657.600000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>138.730000</x:v>
+        <x:v>144.960000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.250000</x:v>
+        <x:v>0.960000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>174.000000</x:v>
+        <x:v>180.470000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1300.320000</x:v>
+        <x:v>1349.070000</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>-0.780000</x:v>
+        <x:v>-0.100000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>89.330000</x:v>
+        <x:v>87.970000</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>667.570000</x:v>
+        <x:v>657.600000</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>138.730000</x:v>
+        <x:v>144.960000</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>1036.740000</x:v>
+        <x:v>1083.620000</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>112.070000</x:v>
+        <x:v>110.180000</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>837.510000</x:v>
+        <x:v>823.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 05:30:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 07:30:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-63.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>101.490000</x:v>
+        <x:v>110.180000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>758.440000</x:v>
+        <x:v>823.630000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>101.490000</x:v>
+        <x:v>144.970000</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>1.450000</x:v>
+        <x:v>3.470000</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>151.150000</x:v>
+        <x:v>157.710000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1129.560000</x:v>
+        <x:v>1178.930000</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>-0.370000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>102.270000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>764.270000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>101.490000</x:v>
+        <x:v>144.970000</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>758.440000</x:v>
+        <x:v>1083.690000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>101.490000</x:v>
+        <x:v>110.180000</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>758.440000</x:v>
+        <x:v>823.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-26 03:45:00</x:v>
+        <x:v>2026-07-10 05:15:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 05:45:00</x:v>
+        <x:v>2026-07-10 07:15:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>-91.000000</x:v>
+        <x:v>-146.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>87.490000</x:v>
+        <x:v>87.970000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>653.820000</x:v>
+        <x:v>657.600000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>137.690000</x:v>
+        <x:v>153.350000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0.640000</x:v>
+        <x:v>1.670000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>171.140000</x:v>
+        <x:v>175.850000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1278.950000</x:v>
+        <x:v>1314.530000</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>-0.380000</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>87.490000</x:v>
+        <x:v>87.970000</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>653.820000</x:v>
+        <x:v>657.600000</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>137.690000</x:v>
+        <x:v>153.350000</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>1028.970000</x:v>
+        <x:v>1146.340000</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>109.000000</x:v>
+        <x:v>110.030000</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>814.570000</x:v>
+        <x:v>822.510000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-26 03:45:00</x:v>
+        <x:v>2026-07-10 05:15:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 05:45:00</x:v>
+        <x:v>2026-07-10 07:15:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-63.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>82.680000</x:v>
+        <x:v>41.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>617.880000</x:v>
+        <x:v>306.490000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>82.680000</x:v>
+        <x:v>153.370000</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>2.720000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>143.750000</x:v>
+        <x:v>142.500000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1074.260000</x:v>
+        <x:v>1065.230000</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>-0.950000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>94.020000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>702.620000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>82.680000</x:v>
+        <x:v>153.370000</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>617.880000</x:v>
+        <x:v>1146.490000</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>82.680000</x:v>
+        <x:v>41.000000</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>617.880000</x:v>
+        <x:v>306.490000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-26 03:30:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 05:30:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>-177.000000</x:v>
+        <x:v>-80.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>85.980000</x:v>
+        <x:v>110.500000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>642.540000</x:v>
+        <x:v>826.020000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>131.010000</x:v>
+        <x:v>161.180000</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.690000</x:v>
+        <x:v>2.020000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>170.040000</x:v>
+        <x:v>220.740000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1270.730000</x:v>
+        <x:v>1650.100000</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>-0.190000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>85.980000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>642.540000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>131.010000</x:v>
+        <x:v>161.180000</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>979.050000</x:v>
+        <x:v>1204.870000</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>106.150000</x:v>
+        <x:v>110.500000</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>793.270000</x:v>
+        <x:v>826.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-26 03:30:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 05:30:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>-44.000000</x:v>
+        <x:v>-74.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>45.170000</x:v>
+        <x:v>13.280000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>337.560000</x:v>
+        <x:v>99.270000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>79.810000</x:v>
+        <x:v>160.540000</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>0.250000</x:v>
+        <x:v>2.350000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>140.020000</x:v>
+        <x:v>154.960000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>1046.380000</x:v>
+        <x:v>1158.370000</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>-0.550000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>45.170000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>337.560000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>79.810000</x:v>
+        <x:v>160.540000</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>596.430000</x:v>
+        <x:v>1200.080000</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>79.810000</x:v>
+        <x:v>13.280000</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>596.430000</x:v>
+        <x:v>99.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-26 03:15:00</x:v>
+        <x:v>2026-07-10 04:45:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 05:15:00</x:v>
+        <x:v>2026-07-10 06:45:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>-127.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>88.140000</x:v>
+        <x:v>150.080000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>658.680000</x:v>
+        <x:v>1121.890000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>124.830000</x:v>
+        <x:v>150.080000</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.620000</x:v>
+        <x:v>1.760000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>170.400000</x:v>
+        <x:v>177.860000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>1273.420000</x:v>
+        <x:v>1329.560000</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>-0.180000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>88.140000</x:v>
+        <x:v>96.100000</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>658.680000</x:v>
+        <x:v>718.380000</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>124.830000</x:v>
+        <x:v>150.080000</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>932.870000</x:v>
+        <x:v>1121.890000</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>104.400000</x:v>
+        <x:v>110.500000</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>780.190000</x:v>
+        <x:v>826.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-26 03:15:00</x:v>
+        <x:v>2026-07-10 04:45:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 05:15:00</x:v>
+        <x:v>2026-07-10 06:45:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>-64.000000</x:v>
+        <x:v>-53.000000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>11.010000</x:v>
+        <x:v>110.500000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>82.280000</x:v>
+        <x:v>826.020000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>75.340000</x:v>
+        <x:v>150.090000</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.190000</x:v>
+        <x:v>1.400000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>132.890000</x:v>
+        <x:v>137.590000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>993.100000</x:v>
+        <x:v>1028.530000</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>-0.410000</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>49.270000</x:v>
+        <x:v>114.650000</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>368.200000</x:v>
+        <x:v>857.040000</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>75.340000</x:v>
+        <x:v>150.090000</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>563.020000</x:v>
+        <x:v>1121.970000</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>11.010000</x:v>
+        <x:v>110.500000</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>82.280000</x:v>
+        <x:v>826.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 04:30:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 06:30:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>-101.000000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>73.080000</x:v>
+        <x:v>159.550000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>546.130000</x:v>
+        <x:v>1192.680000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>122.110000</x:v>
+        <x:v>152.300000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>1.130000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>170.130000</x:v>
+        <x:v>159.550000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>1271.400000</x:v>
+        <x:v>1192.680000</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>-1.290000</x:v>
+        <x:v>-0.030000</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>73.080000</x:v>
+        <x:v>87.970000</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>546.130000</x:v>
+        <x:v>657.600000</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>122.110000</x:v>
+        <x:v>152.300000</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>912.540000</x:v>
+        <x:v>1138.490000</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>103.510000</x:v>
+        <x:v>109.930000</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>773.540000</x:v>
+        <x:v>821.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 04:30:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 06:30:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>-58.000000</x:v>
+        <x:v>-55.000000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>5.000000</x:v>
+        <x:v>90.870000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>37.370000</x:v>
+        <x:v>679.280000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>74.200000</x:v>
+        <x:v>152.300000</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>1.220000</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>135.750000</x:v>
+        <x:v>145.300000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>1014.470000</x:v>
+        <x:v>1086.160000</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>-0.500000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>59.690000</x:v>
+        <x:v>90.870000</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>446.070000</x:v>
+        <x:v>679.280000</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>74.200000</x:v>
+        <x:v>152.300000</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>554.500000</x:v>
+        <x:v>1138.490000</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>5.000000</x:v>
+        <x:v>109.930000</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>37.370000</x:v>
+        <x:v>821.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-26 02:45:00</x:v>
+        <x:v>2026-07-10 04:15:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 04:45:00</x:v>
+        <x:v>2026-07-10 06:15:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>-94.000000</x:v>
+        <x:v>33.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>85.630000</x:v>
+        <x:v>259.950000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>639.920000</x:v>
+        <x:v>1943.200000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>122.710000</x:v>
+        <x:v>155.830000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.900000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>173.140000</x:v>
+        <x:v>143.020000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1293.890000</x:v>
+        <x:v>1069.120000</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>-0.900000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>85.630000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>639.920000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>122.710000</x:v>
+        <x:v>259.950000</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>917.020000</x:v>
+        <x:v>1943.200000</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>102.190000</x:v>
+        <x:v>155.830000</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>763.680000</x:v>
+        <x:v>1164.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-26 02:45:00</x:v>
+        <x:v>2026-07-10 04:15:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 04:45:00</x:v>
+        <x:v>2026-07-10 06:15:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>74.270000</x:v>
+        <x:v>157.040000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>555.030000</x:v>
+        <x:v>1173.920000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>74.270000</x:v>
+        <x:v>157.040000</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>1.490000</x:v>
+        <x:v>5.060000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>132.800000</x:v>
+        <x:v>170.960000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>992.430000</x:v>
+        <x:v>1277.980000</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>86.410000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>645.750000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>74.270000</x:v>
+        <x:v>259.950000</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>555.030000</x:v>
+        <x:v>1943.200000</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>74.270000</x:v>
+        <x:v>157.040000</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>555.030000</x:v>
+        <x:v>1173.920000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-26 02:30:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 04:30:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>-70.000000</x:v>
+        <x:v>-43.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>89.300000</x:v>
+        <x:v>146.950000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>667.350000</x:v>
+        <x:v>1098.500000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>120.040000</x:v>
+        <x:v>146.950000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>2.250000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>163.740000</x:v>
+        <x:v>222.270000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1223.650000</x:v>
+        <x:v>1661.530000</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>-0.380000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>89.300000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>667.350000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>120.540000</x:v>
+        <x:v>214.030000</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>900.810000</x:v>
+        <x:v>1599.940000</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>120.040000</x:v>
+        <x:v>146.950000</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>897.070000</x:v>
+        <x:v>1098.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-26 02:30:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 04:30:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>69.000000</x:v>
+        <x:v>53.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>120.540000</x:v>
+        <x:v>214.030000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>900.810000</x:v>
+        <x:v>1599.940000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>73.580000</x:v>
+        <x:v>153.340000</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>2.370000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>117.430000</x:v>
+        <x:v>171.210000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>877.570000</x:v>
+        <x:v>1279.850000</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>-0.060000</x:v>
+        <x:v>-0.130000</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>59.700000</x:v>
+        <x:v>76.450000</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>446.140000</x:v>
+        <x:v>571.490000</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>120.540000</x:v>
+        <x:v>214.030000</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>900.810000</x:v>
+        <x:v>1599.940000</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>73.580000</x:v>
+        <x:v>153.340000</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>549.870000</x:v>
+        <x:v>1146.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-26 02:15:00</x:v>
+        <x:v>2026-07-10 03:45:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 04:15:00</x:v>
+        <x:v>2026-07-10 05:45:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>-113.000000</x:v>
+        <x:v>-61.000000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>90.000000</x:v>
+        <x:v>108.970000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>672.580000</x:v>
+        <x:v>814.580000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>117.840000</x:v>
+        <x:v>145.820000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0.660000</x:v>
+        <x:v>1.820000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>174.000000</x:v>
+        <x:v>162.250000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>1300.320000</x:v>
+        <x:v>1212.870000</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>-0.140000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>90.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>672.580000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>138.630000</x:v>
+        <x:v>145.820000</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>1036.000000</x:v>
+        <x:v>1090.050000</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>117.840000</x:v>
+        <x:v>108.970000</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>880.630000</x:v>
+        <x:v>814.580000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-26 02:15:00</x:v>
+        <x:v>2026-07-10 03:45:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 04:15:00</x:v>
+        <x:v>2026-07-10 05:45:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>111.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>138.630000</x:v>
+        <x:v>139.590000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>1036.000000</x:v>
+        <x:v>1043.480000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>71.940000</x:v>
+        <x:v>139.590000</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>132.090000</x:v>
+        <x:v>125.830000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>987.120000</x:v>
+        <x:v>940.620000</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>-1.410000</x:v>
+        <x:v>-0.040000</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>48.090000</x:v>
+        <x:v>96.530000</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>359.380000</x:v>
+        <x:v>721.590000</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>138.630000</x:v>
+        <x:v>139.590000</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>1036.000000</x:v>
+        <x:v>1043.480000</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>71.940000</x:v>
+        <x:v>59.530000</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>537.610000</x:v>
+        <x:v>445.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 03:30:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 05:30:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>-141.000000</x:v>
+        <x:v>-75.000000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>86.430000</x:v>
+        <x:v>109.710000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>645.900000</x:v>
+        <x:v>820.120000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>117.530000</x:v>
+        <x:v>142.430000</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>1.060000</x:v>
+        <x:v>1.190000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>144.770000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1300.390000</x:v>
+        <x:v>1082.200000</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>-0.370000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>86.430000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>645.900000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>117.810000</x:v>
+        <x:v>142.430000</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>880.410000</x:v>
+        <x:v>1064.710000</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>117.530000</x:v>
+        <x:v>109.710000</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>878.310000</x:v>
+        <x:v>820.120000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 03:30:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 05:30:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>114.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>124.750000</x:v>
+        <x:v>140.400000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>932.270000</x:v>
+        <x:v>1049.530000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>71.460000</x:v>
+        <x:v>140.400000</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>0.910000</x:v>
+        <x:v>0.740000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>124.750000</x:v>
+        <x:v>126.710000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>932.270000</x:v>
+        <x:v>947.200000</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>-0.730000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>8.800000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>65.760000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>117.810000</x:v>
+        <x:v>140.400000</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>880.410000</x:v>
+        <x:v>1049.530000</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>71.460000</x:v>
+        <x:v>109.710000</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>534.030000</x:v>
+        <x:v>820.120000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-26 01:45:00</x:v>
+        <x:v>2026-07-10 03:15:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 03:45:00</x:v>
+        <x:v>2026-07-10 05:15:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>-175.000000</x:v>
+        <x:v>-99.000000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>85.420000</x:v>
+        <x:v>107.850000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>638.350000</x:v>
+        <x:v>806.210000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>119.860000</x:v>
+        <x:v>141.560000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>1.990000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>149.570000</x:v>
+        <x:v>152.740000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1117.750000</x:v>
+        <x:v>1141.780000</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>-0.420000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>85.420000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>638.350000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>119.860000</x:v>
+        <x:v>141.560000</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>895.730000</x:v>
+        <x:v>1058.200000</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>97.640000</x:v>
+        <x:v>107.850000</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>729.670000</x:v>
+        <x:v>806.210000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-26 01:45:00</x:v>
+        <x:v>2026-07-10 03:15:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 03:45:00</x:v>
+        <x:v>2026-07-10 05:15:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>95.000000</x:v>
+        <x:v>-28.000000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>134.250000</x:v>
+        <x:v>107.850000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>1003.260000</x:v>
+        <x:v>806.210000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>70.100000</x:v>
+        <x:v>141.200000</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.990000</x:v>
+        <x:v>3.070000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>134.250000</x:v>
+        <x:v>136.250000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>1003.260000</x:v>
+        <x:v>1018.510000</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>-0.290000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>59.700000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>446.140000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>97.640000</x:v>
+        <x:v>141.200000</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>729.670000</x:v>
+        <x:v>1055.510000</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>70.100000</x:v>
+        <x:v>107.850000</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>523.860000</x:v>
+        <x:v>806.210000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-26 01:30:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-26 03:30:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>-165.000000</x:v>
+        <x:v>-115.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>86.720000</x:v>
+        <x:v>107.500000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>648.070000</x:v>
+        <x:v>803.590000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>120.990000</x:v>
+        <x:v>140.320000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>0.560000</x:v>
+        <x:v>2.070000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>168.600000</x:v>
+        <x:v>155.070000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>1259.960000</x:v>
+        <x:v>1159.190000</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>-0.360000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>86.720000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>648.070000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>120.990000</x:v>
+        <x:v>140.320000</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>904.170000</x:v>
+        <x:v>1048.930000</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>96.930000</x:v>
+        <x:v>107.500000</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>724.370000</x:v>
+        <x:v>803.590000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-26 01:30:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-26 03:30:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>51.000000</x:v>
+        <x:v>-79.000000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>126.130000</x:v>
+        <x:v>107.500000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>942.580000</x:v>
+        <x:v>803.590000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>70.350000</x:v>
+        <x:v>139.470000</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.360000</x:v>
+        <x:v>3.090000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>126.130000</x:v>
+        <x:v>153.320000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>942.580000</x:v>
+        <x:v>1146.110000</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>-1.140000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>25.800000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>192.810000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>96.930000</x:v>
+        <x:v>139.470000</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>724.370000</x:v>
+        <x:v>1042.580000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>70.350000</x:v>
+        <x:v>107.500000</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>525.730000</x:v>
+        <x:v>803.590000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-26 01:15:00</x:v>
+        <x:v>2026-07-10 02:45:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-26 03:15:00</x:v>
+        <x:v>2026-07-10 04:45:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>-110.000000</x:v>
+        <x:v>-61.000000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>86.410000</x:v>
+        <x:v>104.140000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>645.750000</x:v>
+        <x:v>778.480000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>121.050000</x:v>
+        <x:v>139.890000</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>0.190000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>126.180000</x:v>
+        <x:v>102.020000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>942.960000</x:v>
+        <x:v>762.630000</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>-0.620000</x:v>
+        <x:v>-0.150000</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>86.410000</x:v>
+        <x:v>104.140000</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>645.750000</x:v>
+        <x:v>778.480000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>121.050000</x:v>
+        <x:v>139.890000</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>904.620000</x:v>
+        <x:v>1045.720000</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>97.640000</x:v>
+        <x:v>108.300000</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>729.670000</x:v>
+        <x:v>809.570000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-26 01:15:00</x:v>
+        <x:v>2026-07-10 02:45:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-26 03:15:00</x:v>
+        <x:v>2026-07-10 04:45:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-50.000000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>76.500000</x:v>
+        <x:v>73.440000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>571.690000</x:v>
+        <x:v>548.990000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>76.500000</x:v>
+        <x:v>140.000000</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>0.730000</x:v>
+        <x:v>1.690000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>117.510000</x:v>
+        <x:v>148.590000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>878.160000</x:v>
+        <x:v>1110.750000</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>-0.240000</x:v>
+        <x:v>-1.220000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>20.690000</x:v>
+        <x:v>73.440000</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>154.620000</x:v>
+        <x:v>548.990000</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>76.500000</x:v>
+        <x:v>140.000000</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>571.690000</x:v>
+        <x:v>1046.540000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>76.500000</x:v>
+        <x:v>108.300000</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>571.690000</x:v>
+        <x:v>809.570000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 02:30:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 04:30:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>-120.000000</x:v>
+        <x:v>-69.000000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>85.440000</x:v>
+        <x:v>104.830000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>638.500000</x:v>
+        <x:v>783.640000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>122.820000</x:v>
+        <x:v>137.520000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>0.150000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>160.990000</x:v>
+        <x:v>105.230000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>1203.090000</x:v>
+        <x:v>786.630000</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>-0.800000</x:v>
+        <x:v>-0.150000</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>85.440000</x:v>
+        <x:v>104.830000</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>638.500000</x:v>
+        <x:v>783.640000</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>122.820000</x:v>
+        <x:v>137.520000</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>917.850000</x:v>
+        <x:v>1028.000000</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>97.630000</x:v>
+        <x:v>107.000000</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>729.600000</x:v>
+        <x:v>799.860000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 02:30:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 04:30:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>137.700000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>637.080000</x:v>
+        <x:v>1029.350000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>137.700000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1.050000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>115.080000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>860.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>-0.150000</x:v>
+        <x:v>-7.320000</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>48.850000</x:v>
+        <x:v>46.780000</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>365.060000</x:v>
+        <x:v>349.690000</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>198.040000</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>637.080000</x:v>
+        <x:v>1480.410000</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>137.700000</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>637.080000</x:v>
+        <x:v>1029.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-26 00:45:00</x:v>
+        <x:v>2026-07-10 02:15:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-26 02:45:00</x:v>
+        <x:v>2026-07-10 04:15:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>-77.000000</x:v>
+        <x:v>-65.000000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>69.640000</x:v>
+        <x:v>104.520000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>520.430000</x:v>
+        <x:v>781.320000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>117.330000</x:v>
+        <x:v>137.800000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>1.620000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>144.530000</x:v>
+        <x:v>142.020000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>1080.090000</x:v>
+        <x:v>1061.640000</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>-1.410000</x:v>
+        <x:v>-0.140000</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>69.640000</x:v>
+        <x:v>104.520000</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>520.430000</x:v>
+        <x:v>781.320000</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>117.330000</x:v>
+        <x:v>137.800000</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>876.820000</x:v>
+        <x:v>1030.100000</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>99.040000</x:v>
+        <x:v>107.440000</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>740.140000</x:v>
+        <x:v>803.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-26 00:45:00</x:v>
+        <x:v>2026-07-10 02:15:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-26 02:45:00</x:v>
+        <x:v>2026-07-10 04:15:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>71.300000</x:v>
+        <x:v>137.990000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>532.830000</x:v>
+        <x:v>1031.520000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>71.300000</x:v>
+        <x:v>137.990000</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
         <x:v>0.340000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>110.710000</x:v>
+        <x:v>129.820000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>827.350000</x:v>
+        <x:v>970.440000</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>-0.640000</x:v>
+        <x:v>-0.710000</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>31.620000</x:v>
+        <x:v>70.490000</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>236.300000</x:v>
+        <x:v>526.930000</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>94.100000</x:v>
+        <x:v>186.340000</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>703.220000</x:v>
+        <x:v>1392.950000</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>71.300000</x:v>
+        <x:v>137.990000</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>532.830000</x:v>
+        <x:v>1031.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-26 00:30:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-26 02:30:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>-105.000000</x:v>
+        <x:v>-37.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>85.390000</x:v>
+        <x:v>101.530000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>638.130000</x:v>
+        <x:v>758.970000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>120.140000</x:v>
+        <x:v>137.280000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>130.730000</x:v>
+        <x:v>135.130000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>976.960000</x:v>
+        <x:v>1010.140000</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>-1.310000</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>85.390000</x:v>
+        <x:v>101.530000</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>638.130000</x:v>
+        <x:v>758.970000</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>120.140000</x:v>
+        <x:v>137.280000</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>897.820000</x:v>
+        <x:v>1026.210000</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>99.110000</x:v>
+        <x:v>107.270000</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>740.660000</x:v>
+        <x:v>801.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-26 00:30:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-26 02:30:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>27.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>77.310000</x:v>
+        <x:v>137.370000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>577.750000</x:v>
+        <x:v>1026.880000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>77.310000</x:v>
+        <x:v>137.370000</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.570000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>136.140000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1017.690000</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>-4.170000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>14.680000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>109.710000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>77.310000</x:v>
+        <x:v>178.180000</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>577.750000</x:v>
+        <x:v>1331.950000</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>-1.750000</x:v>
+        <x:v>137.370000</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>-13.080000</x:v>
+        <x:v>1026.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-26 00:15:00</x:v>
+        <x:v>2026-07-10 01:45:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 02:15:00</x:v>
+        <x:v>2026-07-10 03:45:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>-91.000000</x:v>
+        <x:v>-53.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>85.460000</x:v>
+        <x:v>96.030000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>638.650000</x:v>
+        <x:v>717.850000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>121.080000</x:v>
+        <x:v>137.840000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.470000</x:v>
+        <x:v>0.430000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>136.840000</x:v>
+        <x:v>126.850000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>1022.620000</x:v>
+        <x:v>948.240000</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>-0.370000</x:v>
+        <x:v>-0.150000</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>85.460000</x:v>
+        <x:v>96.030000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>638.650000</x:v>
+        <x:v>717.850000</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>121.080000</x:v>
+        <x:v>183.910000</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>904.840000</x:v>
+        <x:v>1374.780000</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>99.150000</x:v>
+        <x:v>137.840000</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>740.960000</x:v>
+        <x:v>1030.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-26 00:15:00</x:v>
+        <x:v>2026-07-10 01:45:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-26 02:15:00</x:v>
+        <x:v>2026-07-10 03:45:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>-38.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>-6.700000</x:v>
+        <x:v>137.680000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>-50.070000</x:v>
+        <x:v>1029.200000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>137.680000</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>0.310000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>112.900000</x:v>
+        <x:v>139.330000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>843.710000</x:v>
+        <x:v>1041.530000</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>-1.480000</x:v>
+        <x:v>-0.280000</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>28.940000</x:v>
+        <x:v>85.400000</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>216.270000</x:v>
+        <x:v>638.390000</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>85.250000</x:v>
+        <x:v>183.910000</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>637.080000</x:v>
+        <x:v>1374.780000</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>-6.700000</x:v>
+        <x:v>137.680000</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>-50.070000</x:v>
+        <x:v>1029.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 01:30:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 03:30:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>-40.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>86.850000</x:v>
+        <x:v>137.700000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>649.040000</x:v>
+        <x:v>1029.350000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>124.030000</x:v>
+        <x:v>137.700000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>0.260000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>132.820000</x:v>
+        <x:v>104.580000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>992.580000</x:v>
+        <x:v>781.770000</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>-0.640000</x:v>
+        <x:v>-0.100000</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>86.850000</x:v>
+        <x:v>95.360000</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>649.040000</x:v>
+        <x:v>712.840000</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>124.030000</x:v>
+        <x:v>217.780000</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>926.890000</x:v>
+        <x:v>1627.970000</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>99.190000</x:v>
+        <x:v>137.700000</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>741.260000</x:v>
+        <x:v>1029.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 01:30:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 03:30:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>-79.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>-8.000000</x:v>
+        <x:v>137.710000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>-59.780000</x:v>
+        <x:v>1029.420000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>96.180000</x:v>
+        <x:v>137.710000</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>1.290000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>130.390000</x:v>
+        <x:v>104.870000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>974.420000</x:v>
+        <x:v>783.930000</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>-0.980000</x:v>
+        <x:v>-3.360000</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>9.920000</x:v>
+        <x:v>77.070000</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>74.130000</x:v>
+        <x:v>576.120000</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>96.180000</x:v>
+        <x:v>217.780000</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>718.760000</x:v>
+        <x:v>1627.970000</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>-8.000000</x:v>
+        <x:v>137.710000</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>-59.780000</x:v>
+        <x:v>1029.420000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-25 23:45:00</x:v>
+        <x:v>2026-07-10 01:15:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-26 01:45:00</x:v>
+        <x:v>2026-07-10 03:15:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>-74.000000</x:v>
+        <x:v>29.000000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>85.550000</x:v>
+        <x:v>327.660000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>639.320000</x:v>
+        <x:v>2449.360000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>118.930000</x:v>
+        <x:v>137.980000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.260000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>115.000000</x:v>
+        <x:v>109.600000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>859.410000</x:v>
+        <x:v>819.290000</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>-0.250000</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>85.550000</x:v>
+        <x:v>99.400000</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>639.320000</x:v>
+        <x:v>743.040000</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>118.930000</x:v>
+        <x:v>327.660000</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>888.780000</x:v>
+        <x:v>2449.360000</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>101.070000</x:v>
+        <x:v>137.980000</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>755.310000</x:v>
+        <x:v>1031.440000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-25 23:45:00</x:v>
+        <x:v>2026-07-10 01:15:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-26 01:45:00</x:v>
+        <x:v>2026-07-10 03:15:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>-65.000000</x:v>
+        <x:v>46.000000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>327.660000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>-50.000000</x:v>
+        <x:v>2449.360000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>82.960000</x:v>
+        <x:v>137.920000</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>-5.330000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>13.990000</x:v>
+        <x:v>36.860000</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>104.550000</x:v>
+        <x:v>275.540000</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>82.960000</x:v>
+        <x:v>327.660000</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>619.970000</x:v>
+        <x:v>2449.360000</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>137.920000</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>-50.000000</x:v>
+        <x:v>1030.990000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-25 23:30:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-26 01:30:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>-95.000000</x:v>
+        <x:v>33.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>84.150000</x:v>
+        <x:v>294.310000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>628.860000</x:v>
+        <x:v>2200.060000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>122.830000</x:v>
+        <x:v>138.550000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.090000</x:v>
+        <x:v>0.170000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>117.230000</x:v>
+        <x:v>101.970000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>876.070000</x:v>
+        <x:v>762.260000</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>-0.680000</x:v>
+        <x:v>-0.150000</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>84.150000</x:v>
+        <x:v>87.970000</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>628.860000</x:v>
+        <x:v>657.600000</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>122.830000</x:v>
+        <x:v>294.310000</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>917.920000</x:v>
+        <x:v>2200.060000</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>103.040000</x:v>
+        <x:v>138.550000</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>770.030000</x:v>
+        <x:v>1035.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-25 23:30:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-26 01:30:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>-39.000000</x:v>
+        <x:v>29.000000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>294.310000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>2200.060000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>88.830000</x:v>
+        <x:v>138.560000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>-10.830000</x:v>
+        <x:v>-8.830000</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>-3.560000</x:v>
+        <x:v>45.680000</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>-26.600000</x:v>
+        <x:v>341.470000</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>88.830000</x:v>
+        <x:v>294.310000</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>663.840000</x:v>
+        <x:v>2200.060000</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>138.560000</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>-37.370000</x:v>
+        <x:v>1035.780000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 23:15:00</x:v>
+        <x:v>2026-07-10 00:45:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-26 01:15:00</x:v>
+        <x:v>2026-07-10 02:45:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>-165.000000</x:v>
+        <x:v>60.000000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>81.930000</x:v>
+        <x:v>200.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>612.270000</x:v>
+        <x:v>1495.060000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>126.600000</x:v>
+        <x:v>138.680000</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>115.000000</x:v>
+        <x:v>121.440000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>859.410000</x:v>
+        <x:v>907.800000</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>-0.800000</x:v>
+        <x:v>-0.060000</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>81.930000</x:v>
+        <x:v>92.700000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>612.270000</x:v>
+        <x:v>692.960000</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>126.600000</x:v>
+        <x:v>200.000000</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>946.090000</x:v>
+        <x:v>1495.060000</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>103.060000</x:v>
+        <x:v>138.680000</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>770.180000</x:v>
+        <x:v>1036.670000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-25 23:15:00</x:v>
+        <x:v>2026-07-10 00:45:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-26 01:15:00</x:v>
+        <x:v>2026-07-10 02:45:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>95.640000</x:v>
+        <x:v>138.140000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>714.730000</x:v>
+        <x:v>1032.640000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>95.640000</x:v>
+        <x:v>138.140000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>108.740000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>812.860000</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>-12.430000</x:v>
+        <x:v>-0.920000</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>-5.590000</x:v>
+        <x:v>92.240000</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>-41.770000</x:v>
+        <x:v>689.520000</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>100.500000</x:v>
+        <x:v>200.000000</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>751.050000</x:v>
+        <x:v>1495.060000</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>95.640000</x:v>
+        <x:v>138.140000</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>714.730000</x:v>
+        <x:v>1032.640000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>