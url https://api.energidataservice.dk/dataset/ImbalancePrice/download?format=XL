--- v2 (2026-07-10)
+++ v3 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R717b6f2f8c1b4e9989df2efc9cabb5ed"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R8d8053e626214be0b5b469abe957a1f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R717b6f2f8c1b4e9989df2efc9cabb5ed" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d8053e626214be0b5b469abe957a1f3" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:R101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -219,5603 +219,5603 @@
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>aFRRDownMW</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>aFRRVWADownEUR</x:v>
       </x:c>
       <x:c r="N1" t="str" s="1">
         <x:v>aFRRVWADownDKK</x:v>
       </x:c>
       <x:c r="O1" t="str" s="1">
         <x:v>mFRRMarginalPriceUpEUR</x:v>
       </x:c>
       <x:c r="P1" t="str" s="1">
         <x:v>mFRRMarginalPriceUpDKK</x:v>
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>mFRRMarginalPriceDownEUR</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>mFRRMarginalPriceDownDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:15:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-08-24 19:15:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>-27.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E2" s="2"/>
       <x:c r="F2" s="2"/>
       <x:c r="G2" t="n" s="2">
-        <x:v>46.230000</x:v>
+        <x:v>210.860000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>2.230000</x:v>
+        <x:v>0.150000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>75.730000</x:v>
+        <x:v>224.700000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>566.100000</x:v>
+        <x:v>1679.790000</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>-1.780000</x:v>
+        <x:v>-5.430000</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>13.700000</x:v>
+        <x:v>69.980000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>102.410000</x:v>
+        <x:v>523.150000</x:v>
       </x:c>
       <x:c r="O2" s="2"/>
       <x:c r="P2" s="2"/>
       <x:c r="Q2" s="2"/>
       <x:c r="R2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:15:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-08-24 19:15:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>-99.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
       <x:c r="G3" t="n" s="2">
-        <x:v>46.150000</x:v>
+        <x:v>214.730000</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.090000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>69.980000</x:v>
+        <x:v>222.780000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>523.120000</x:v>
+        <x:v>1665.440000</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>-2.130000</x:v>
+        <x:v>-9.910000</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>22.340000</x:v>
+        <x:v>133.870000</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>167.000000</x:v>
+        <x:v>1000.770000</x:v>
       </x:c>
       <x:c r="O3" s="2"/>
       <x:c r="P3" s="2"/>
       <x:c r="Q3" s="2"/>
       <x:c r="R3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-10 12:45:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 14:45:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>-41.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>113.750000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>850.360000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>41.990000</x:v>
+        <x:v>189.580000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>2.800000</x:v>
+        <x:v>0.560000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>46.350000</x:v>
+        <x:v>232.030000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>346.480000</x:v>
+        <x:v>1734.590000</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.320000</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>113.750000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>850.360000</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>41.990000</x:v>
+        <x:v>219.380000</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>313.890000</x:v>
+        <x:v>1640.020000</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>189.580000</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1417.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-10 12:45:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 14:45:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>-134.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>193.070000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1443.330000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>42.110000</x:v>
+        <x:v>193.070000</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0.880000</x:v>
+        <x:v>0.570000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>71.060000</x:v>
+        <x:v>219.880000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>531.190000</x:v>
+        <x:v>1643.760000</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>-0.790000</x:v>
+        <x:v>-4.440000</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>33.470000</x:v>
+        <x:v>142.020000</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>250.200000</x:v>
+        <x:v>1061.700000</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>42.110000</x:v>
+        <x:v>219.380000</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>314.780000</x:v>
+        <x:v>1640.020000</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>193.070000</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1443.330000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-10 12:30:00</x:v>
+        <x:v>2026-08-24 16:45:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 14:30:00</x:v>
+        <x:v>2026-08-24 18:45:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>-67.000000</x:v>
+        <x:v>-28.000000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>3.340000</x:v>
+        <x:v>134.400000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>24.970000</x:v>
+        <x:v>1004.730000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>42.910000</x:v>
+        <x:v>216.140000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.210000</x:v>
+        <x:v>0.520000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>32.990000</x:v>
+        <x:v>274.800000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>246.610000</x:v>
+        <x:v>2054.320000</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>-3.340000</x:v>
+        <x:v>-0.270000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>9.920000</x:v>
+        <x:v>134.400000</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>74.150000</x:v>
+        <x:v>1004.730000</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>42.910000</x:v>
+        <x:v>216.140000</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>320.770000</x:v>
+        <x:v>1615.800000</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>3.340000</x:v>
+        <x:v>216.140000</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>24.970000</x:v>
+        <x:v>1615.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-10 12:30:00</x:v>
+        <x:v>2026-08-24 16:45:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 14:30:00</x:v>
+        <x:v>2026-08-24 18:45:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>-139.000000</x:v>
+        <x:v>51.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>3.340000</x:v>
+        <x:v>222.130000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>24.970000</x:v>
+        <x:v>1660.580000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>43.050000</x:v>
+        <x:v>220.150000</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>1.350000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>2.880000</x:v>
+        <x:v>222.130000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>21.530000</x:v>
+        <x:v>1660.580000</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>-5.870000</x:v>
+        <x:v>-1.260000</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>16.850000</x:v>
+        <x:v>206.940000</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>125.960000</x:v>
+        <x:v>1547.020000</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>43.050000</x:v>
+        <x:v>220.150000</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>321.810000</x:v>
+        <x:v>1645.780000</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>3.340000</x:v>
+        <x:v>220.150000</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>24.970000</x:v>
+        <x:v>1645.780000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-10 12:15:00</x:v>
+        <x:v>2026-08-24 16:30:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 14:15:00</x:v>
+        <x:v>2026-08-24 18:30:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>-37.000000</x:v>
+        <x:v>-76.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>8.000000</x:v>
+        <x:v>112.400000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>59.800000</x:v>
+        <x:v>840.270000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>40.000000</x:v>
+        <x:v>185.050000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>1.130000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>21.450000</x:v>
+        <x:v>266.100000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>160.350000</x:v>
+        <x:v>1989.280000</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>-1.300000</x:v>
+        <x:v>-0.480000</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>15.850000</x:v>
+        <x:v>112.400000</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>118.480000</x:v>
+        <x:v>840.270000</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>40.000000</x:v>
+        <x:v>185.050000</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>299.010000</x:v>
+        <x:v>1383.380000</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>8.000000</x:v>
+        <x:v>156.440000</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>59.800000</x:v>
+        <x:v>1169.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-10 12:15:00</x:v>
+        <x:v>2026-08-24 16:30:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 14:15:00</x:v>
+        <x:v>2026-08-24 18:30:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>-89.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>8.000000</x:v>
+        <x:v>188.450000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>59.800000</x:v>
+        <x:v>1408.800000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>40.070000</x:v>
+        <x:v>188.450000</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>1.620000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>45.590000</x:v>
+        <x:v>231.720000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>340.800000</x:v>
+        <x:v>1732.270000</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>-5.060000</x:v>
+        <x:v>-1.050000</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>15.480000</x:v>
+        <x:v>124.830000</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>115.720000</x:v>
+        <x:v>933.190000</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>40.070000</x:v>
+        <x:v>188.450000</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>299.540000</x:v>
+        <x:v>1408.800000</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>8.000000</x:v>
+        <x:v>156.440000</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>59.800000</x:v>
+        <x:v>1169.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:15:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:15:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>-88.000000</x:v>
+        <x:v>-43.000000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>174.010000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1300.850000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>38.900000</x:v>
+        <x:v>174.010000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>2.600000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>28.430000</x:v>
+        <x:v>234.830000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>212.520000</x:v>
+        <x:v>1755.520000</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>-7.900000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>9.170000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>68.550000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>38.900000</x:v>
+        <x:v>174.010000</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>290.790000</x:v>
+        <x:v>1300.850000</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>174.010000</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1300.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:15:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:15:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>-111.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>-2.220000</x:v>
+        <x:v>177.210000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>-16.600000</x:v>
+        <x:v>1324.770000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>39.020000</x:v>
+        <x:v>177.210000</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.360000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>218.160000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1630.900000</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>-14.590000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>-2.220000</x:v>
+        <x:v>177.210000</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>-16.600000</x:v>
+        <x:v>1324.770000</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>39.020000</x:v>
+        <x:v>177.210000</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>291.690000</x:v>
+        <x:v>1324.770000</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>177.210000</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1324.770000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-10 11:45:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 13:45:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>-201.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>157.610000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1178.250000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>30.000000</x:v>
+        <x:v>157.610000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>2.130000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>38.260000</x:v>
+        <x:v>202.810000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>286.000000</x:v>
+        <x:v>1516.150000</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>-8.920000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>7.860000</x:v>
+        <x:v>112.190000</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>58.760000</x:v>
+        <x:v>838.700000</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>30.000000</x:v>
+        <x:v>157.610000</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>224.260000</x:v>
+        <x:v>1178.250000</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>124.010000</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>927.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-10 11:45:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 13:45:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>-157.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>160.500000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1199.850000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>30.150000</x:v>
+        <x:v>160.500000</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.590000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>204.240000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1526.840000</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>-14.370000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>0.590000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>4.410000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>30.150000</x:v>
+        <x:v>160.500000</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>225.380000</x:v>
+        <x:v>1199.850000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>124.010000</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>927.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-10 11:30:00</x:v>
+        <x:v>2026-08-24 15:45:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 13:30:00</x:v>
+        <x:v>2026-08-24 17:45:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>-257.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>173.690000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1298.450000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>37.000000</x:v>
+        <x:v>173.690000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.550000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>36.110000</x:v>
+        <x:v>241.460000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>269.930000</x:v>
+        <x:v>1805.080000</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>-0.330000</x:v>
+        <x:v>-0.160000</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>16.220000</x:v>
+        <x:v>111.130000</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>121.250000</x:v>
+        <x:v>830.770000</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>37.000000</x:v>
+        <x:v>239.710000</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>276.590000</x:v>
+        <x:v>1792.000000</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>173.690000</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1298.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-10 11:30:00</x:v>
+        <x:v>2026-08-24 15:45:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 13:30:00</x:v>
+        <x:v>2026-08-24 17:45:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>-95.000000</x:v>
+        <x:v>36.000000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>239.710000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1792.000000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>37.210000</x:v>
+        <x:v>176.890000</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.280000</x:v>
+        <x:v>4.470000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>65.200000</x:v>
+        <x:v>236.500000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>487.390000</x:v>
+        <x:v>1768.000000</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>-4.300000</x:v>
+        <x:v>-0.680000</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>27.420000</x:v>
+        <x:v>164.420000</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>204.970000</x:v>
+        <x:v>1229.150000</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>37.210000</x:v>
+        <x:v>239.710000</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>278.160000</x:v>
+        <x:v>1792.000000</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>176.890000</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1322.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-10 11:15:00</x:v>
+        <x:v>2026-08-24 15:30:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 13:15:00</x:v>
+        <x:v>2026-08-24 17:30:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>39.000000</x:v>
+        <x:v>156.290000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>291.540000</x:v>
+        <x:v>1168.380000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>39.000000</x:v>
+        <x:v>156.290000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.950000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>191.920000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1434.740000</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>-2.670000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>14.010000</x:v>
+        <x:v>129.860000</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>104.730000</x:v>
+        <x:v>970.790000</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>39.000000</x:v>
+        <x:v>156.290000</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>291.540000</x:v>
+        <x:v>1168.380000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>7.360000</x:v>
+        <x:v>146.290000</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>55.020000</x:v>
+        <x:v>1093.620000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-10 11:15:00</x:v>
+        <x:v>2026-08-24 15:30:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 13:15:00</x:v>
+        <x:v>2026-08-24 17:30:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>-174.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>7.360000</x:v>
+        <x:v>159.160000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>55.020000</x:v>
+        <x:v>1189.830000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>39.270000</x:v>
+        <x:v>159.160000</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.020000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>197.730000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1478.170000</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>-5.360000</x:v>
+        <x:v>-0.510000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>12.430000</x:v>
+        <x:v>107.580000</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>92.920000</x:v>
+        <x:v>804.240000</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>39.270000</x:v>
+        <x:v>159.160000</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>293.560000</x:v>
+        <x:v>1189.830000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>7.360000</x:v>
+        <x:v>146.290000</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>55.020000</x:v>
+        <x:v>1093.620000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:15:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:15:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>-32.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>13.210000</x:v>
+        <x:v>130.790000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>98.750000</x:v>
+        <x:v>977.750000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>43.440000</x:v>
+        <x:v>130.790000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>0.560000</x:v>
+        <x:v>1.390000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>49.000000</x:v>
+        <x:v>187.820000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>366.290000</x:v>
+        <x:v>1404.090000</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>-1.370000</x:v>
+        <x:v>-1.610000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>13.210000</x:v>
+        <x:v>74.920000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>98.750000</x:v>
+        <x:v>560.080000</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>43.440000</x:v>
+        <x:v>143.700000</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>324.730000</x:v>
+        <x:v>1074.260000</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>20.180000</x:v>
+        <x:v>130.790000</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>150.850000</x:v>
+        <x:v>977.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:15:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:15:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>-52.000000</x:v>
+        <x:v>-53.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>20.180000</x:v>
+        <x:v>117.730000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>150.850000</x:v>
+        <x:v>880.110000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>43.490000</x:v>
+        <x:v>133.180000</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.520000</x:v>
+        <x:v>0.400000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>67.060000</x:v>
+        <x:v>184.870000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>501.290000</x:v>
+        <x:v>1382.030000</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>-2.230000</x:v>
+        <x:v>-1.640000</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>23.060000</x:v>
+        <x:v>117.730000</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>172.380000</x:v>
+        <x:v>880.110000</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>43.490000</x:v>
+        <x:v>143.700000</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>325.100000</x:v>
+        <x:v>1074.260000</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>20.180000</x:v>
+        <x:v>133.180000</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>150.850000</x:v>
+        <x:v>995.610000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-10 10:45:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 12:45:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>-169.000000</x:v>
+        <x:v>-81.700000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>7.360000</x:v>
+        <x:v>72.920000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>55.020000</x:v>
+        <x:v>545.130000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>40.020000</x:v>
+        <x:v>113.120000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.850000</x:v>
+        <x:v>0.410000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>61.780000</x:v>
+        <x:v>168.950000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>461.820000</x:v>
+        <x:v>1263.020000</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>-2.690000</x:v>
+        <x:v>-1.090000</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>8.820000</x:v>
+        <x:v>72.920000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>65.930000</x:v>
+        <x:v>545.130000</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>40.020000</x:v>
+        <x:v>113.120000</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>299.160000</x:v>
+        <x:v>845.650000</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>7.360000</x:v>
+        <x:v>99.870000</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>55.020000</x:v>
+        <x:v>746.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-10 10:45:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 12:45:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>-102.000000</x:v>
+        <x:v>-77.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>7.360000</x:v>
+        <x:v>99.870000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>55.020000</x:v>
+        <x:v>746.600000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>40.000000</x:v>
+        <x:v>115.180000</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.570000</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>60.110000</x:v>
+        <x:v>181.730000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>449.340000</x:v>
+        <x:v>1358.560000</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>-2.410000</x:v>
+        <x:v>-1.150000</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>25.230000</x:v>
+        <x:v>108.960000</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>188.600000</x:v>
+        <x:v>814.550000</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>40.000000</x:v>
+        <x:v>115.180000</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>299.010000</x:v>
+        <x:v>861.050000</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>7.360000</x:v>
+        <x:v>99.870000</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>55.020000</x:v>
+        <x:v>746.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-10 10:30:00</x:v>
+        <x:v>2026-08-24 14:45:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 12:30:00</x:v>
+        <x:v>2026-08-24 16:45:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>-63.000000</x:v>
+        <x:v>-55.000000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>13.620000</x:v>
+        <x:v>82.050000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>101.810000</x:v>
+        <x:v>613.380000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>52.740000</x:v>
+        <x:v>127.580000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>2.410000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>69.760000</x:v>
+        <x:v>174.390000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>521.480000</x:v>
+        <x:v>1303.690000</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>-1.440000</x:v>
+        <x:v>-0.590000</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>21.780000</x:v>
+        <x:v>82.050000</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>162.810000</x:v>
+        <x:v>613.380000</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>52.740000</x:v>
+        <x:v>127.580000</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>394.250000</x:v>
+        <x:v>953.750000</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>13.620000</x:v>
+        <x:v>127.580000</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>101.810000</x:v>
+        <x:v>953.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-10 10:30:00</x:v>
+        <x:v>2026-08-24 14:45:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 12:30:00</x:v>
+        <x:v>2026-08-24 16:45:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>-171.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>13.620000</x:v>
+        <x:v>129.900000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>101.810000</x:v>
+        <x:v>971.090000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>52.740000</x:v>
+        <x:v>129.900000</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>1.840000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>73.090000</x:v>
+        <x:v>191.970000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>546.370000</x:v>
+        <x:v>1435.110000</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>-1.130000</x:v>
+        <x:v>-1.780000</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>39.050000</x:v>
+        <x:v>90.820000</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>291.910000</x:v>
+        <x:v>678.940000</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>52.740000</x:v>
+        <x:v>129.900000</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>394.250000</x:v>
+        <x:v>971.090000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>13.620000</x:v>
+        <x:v>129.900000</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>101.810000</x:v>
+        <x:v>971.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-10 10:15:00</x:v>
+        <x:v>2026-08-24 14:30:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 12:15:00</x:v>
+        <x:v>2026-08-24 16:30:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>-111.000000</x:v>
+        <x:v>-67.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>17.000000</x:v>
+        <x:v>111.730000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>127.080000</x:v>
+        <x:v>835.260000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>66.880000</x:v>
+        <x:v>111.730000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0.690000</x:v>
+        <x:v>1.250000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>88.070000</x:v>
+        <x:v>166.610000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>658.350000</x:v>
+        <x:v>1245.530000</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>-0.560000</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>19.880000</x:v>
+        <x:v>112.190000</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>148.610000</x:v>
+        <x:v>838.700000</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>66.880000</x:v>
+        <x:v>182.400000</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>499.950000</x:v>
+        <x:v>1363.570000</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>17.000000</x:v>
+        <x:v>111.730000</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>127.080000</x:v>
+        <x:v>835.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-10 10:15:00</x:v>
+        <x:v>2026-08-24 14:30:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 12:15:00</x:v>
+        <x:v>2026-08-24 16:30:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>-153.000000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>17.000000</x:v>
+        <x:v>182.400000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>127.080000</x:v>
+        <x:v>1363.570000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>65.680000</x:v>
+        <x:v>110.990000</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>3.730000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>138.660000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>1036.530000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>-0.190000</x:v>
+        <x:v>-18.330000</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>23.550000</x:v>
+        <x:v>7.920000</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>176.040000</x:v>
+        <x:v>59.210000</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>65.680000</x:v>
+        <x:v>182.400000</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>490.980000</x:v>
+        <x:v>1363.570000</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>17.000000</x:v>
+        <x:v>110.990000</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>127.080000</x:v>
+        <x:v>829.730000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:15:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:15:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>-63.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>14.250000</x:v>
+        <x:v>99.390000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>106.520000</x:v>
+        <x:v>743.010000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>78.200000</x:v>
+        <x:v>99.390000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>5.030000</x:v>
+        <x:v>0.260000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>117.640000</x:v>
+        <x:v>149.830000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>879.390000</x:v>
+        <x:v>1120.080000</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.860000</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>39.460000</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>294.990000</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>78.200000</x:v>
+        <x:v>99.390000</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>584.570000</x:v>
+        <x:v>743.010000</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>14.250000</x:v>
+        <x:v>99.390000</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>106.520000</x:v>
+        <x:v>743.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:15:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:15:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>-199.000000</x:v>
+        <x:v>-58.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>14.250000</x:v>
+        <x:v>79.980000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>106.520000</x:v>
+        <x:v>597.910000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>76.800000</x:v>
+        <x:v>99.780000</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>3.460000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>119.180000</x:v>
+        <x:v>141.100000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>890.910000</x:v>
+        <x:v>1054.820000</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-4.480000</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>79.980000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>597.910000</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>76.800000</x:v>
+        <x:v>99.780000</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>574.100000</x:v>
+        <x:v>745.930000</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>14.250000</x:v>
+        <x:v>99.780000</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>106.520000</x:v>
+        <x:v>745.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-10 09:45:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 11:45:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>-74.000000</x:v>
+        <x:v>9.100000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>10.720000</x:v>
+        <x:v>93.870000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>80.140000</x:v>
+        <x:v>701.740000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>65.710000</x:v>
+        <x:v>93.870000</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0.330000</x:v>
+        <x:v>0.850000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>77.440000</x:v>
+        <x:v>147.640000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>578.890000</x:v>
+        <x:v>1103.710000</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>-0.030000</x:v>
+        <x:v>-8.710000</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>56.810000</x:v>
+        <x:v>12.270000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>424.670000</x:v>
+        <x:v>91.730000</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>65.710000</x:v>
+        <x:v>93.870000</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>491.200000</x:v>
+        <x:v>701.740000</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>10.720000</x:v>
+        <x:v>93.370000</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>80.140000</x:v>
+        <x:v>698.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-10 09:45:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 11:45:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>-191.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>10.720000</x:v>
+        <x:v>92.140000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>80.140000</x:v>
+        <x:v>688.810000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>65.880000</x:v>
+        <x:v>92.140000</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>7.570000</x:v>
+        <x:v>7.170000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>167.820000</x:v>
+        <x:v>166.550000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1254.500000</x:v>
+        <x:v>1245.080000</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>-0.060000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>66.120000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>494.270000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>65.880000</x:v>
+        <x:v>92.140000</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>492.470000</x:v>
+        <x:v>688.810000</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>10.720000</x:v>
+        <x:v>92.140000</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>80.140000</x:v>
+        <x:v>688.810000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-10 09:30:00</x:v>
+        <x:v>2026-08-24 13:45:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 11:30:00</x:v>
+        <x:v>2026-08-24 15:45:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>-0.800000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>75.000000</x:v>
+        <x:v>106.280000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>560.650000</x:v>
+        <x:v>794.520000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>75.000000</x:v>
+        <x:v>106.280000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>2.600000</x:v>
+        <x:v>0.330000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>99.760000</x:v>
+        <x:v>73.910000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>745.740000</x:v>
+        <x:v>552.530000</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>-2.080000</x:v>
+        <x:v>-0.610000</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>20.130000</x:v>
+        <x:v>46.230000</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>150.480000</x:v>
+        <x:v>345.600000</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>75.000000</x:v>
+        <x:v>106.280000</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>560.650000</x:v>
+        <x:v>794.520000</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>40.130000</x:v>
+        <x:v>106.280000</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>299.980000</x:v>
+        <x:v>794.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-10 09:30:00</x:v>
+        <x:v>2026-08-24 13:45:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 11:30:00</x:v>
+        <x:v>2026-08-24 15:45:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>54.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>75.000000</x:v>
+        <x:v>164.030000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>560.650000</x:v>
+        <x:v>1226.240000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>75.000000</x:v>
+        <x:v>104.320000</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>0.900000</x:v>
+        <x:v>1.020000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>91.550000</x:v>
+        <x:v>164.030000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>684.360000</x:v>
+        <x:v>1226.240000</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>-3.810000</x:v>
+        <x:v>-1.320000</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>14.720000</x:v>
+        <x:v>75.920000</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>110.040000</x:v>
+        <x:v>567.560000</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>75.000000</x:v>
+        <x:v>104.320000</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>560.650000</x:v>
+        <x:v>779.870000</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>40.130000</x:v>
+        <x:v>104.320000</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>299.980000</x:v>
+        <x:v>779.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-10 09:15:00</x:v>
+        <x:v>2026-08-24 13:30:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 11:15:00</x:v>
+        <x:v>2026-08-24 15:30:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>-28.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>12.400000</x:v>
+        <x:v>92.150000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>92.690000</x:v>
+        <x:v>688.890000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>82.550000</x:v>
+        <x:v>92.150000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.350000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>111.900000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>836.530000</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>-12.540000</x:v>
+        <x:v>-6.320000</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>12.400000</x:v>
+        <x:v>13.480000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>92.690000</x:v>
+        <x:v>100.770000</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>82.550000</x:v>
+        <x:v>92.150000</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>617.090000</x:v>
+        <x:v>688.890000</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>81.990000</x:v>
+        <x:v>92.150000</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>612.900000</x:v>
+        <x:v>688.890000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-10 09:15:00</x:v>
+        <x:v>2026-08-24 13:30:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 11:15:00</x:v>
+        <x:v>2026-08-24 15:30:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>117.200000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>128.910000</x:v>
+        <x:v>90.450000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>963.640000</x:v>
+        <x:v>676.180000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>82.550000</x:v>
+        <x:v>90.450000</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.160000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>136.230000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1018.410000</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>-11.480000</x:v>
+        <x:v>-4.640000</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>15.920000</x:v>
+        <x:v>37.970000</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>119.010000</x:v>
+        <x:v>283.850000</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>128.910000</x:v>
+        <x:v>90.450000</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>963.640000</x:v>
+        <x:v>676.180000</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>82.550000</x:v>
+        <x:v>90.450000</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>617.090000</x:v>
+        <x:v>676.180000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 13:15:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:15:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>57.000000</x:v>
+        <x:v>-116.000000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>126.940000</x:v>
+        <x:v>28.530000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>948.910000</x:v>
+        <x:v>213.280000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>89.700000</x:v>
+        <x:v>78.650000</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>99.320000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>742.490000</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>-12.720000</x:v>
+        <x:v>-4.990000</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>28.650000</x:v>
+        <x:v>28.530000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>214.170000</x:v>
+        <x:v>213.280000</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>126.940000</x:v>
+        <x:v>78.650000</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>948.910000</x:v>
+        <x:v>587.960000</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>89.700000</x:v>
+        <x:v>34.020000</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>670.530000</x:v>
+        <x:v>254.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 13:15:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:15:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>137.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>267.550000</x:v>
+        <x:v>80.070000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>2000.020000</x:v>
+        <x:v>598.580000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>89.710000</x:v>
+        <x:v>80.070000</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.500000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>133.500000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>998.010000</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>-9.540000</x:v>
+        <x:v>-0.700000</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>34.860000</x:v>
+        <x:v>76.160000</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>260.590000</x:v>
+        <x:v>569.350000</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>267.550000</x:v>
+        <x:v>80.070000</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>2000.020000</x:v>
+        <x:v>598.580000</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>89.710000</x:v>
+        <x:v>34.020000</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>670.610000</x:v>
+        <x:v>254.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-10 08:45:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 10:45:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>131.600000</x:v>
+        <x:v>-75.000000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>126.870000</x:v>
+        <x:v>2.970000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>948.390000</x:v>
+        <x:v>22.200000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>84.610000</x:v>
+        <x:v>63.120000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0.570000</x:v>
+        <x:v>0.170000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>113.680000</x:v>
+        <x:v>98.170000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>849.790000</x:v>
+        <x:v>733.890000</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>-1.950000</x:v>
+        <x:v>-17.590000</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>77.020000</x:v>
+        <x:v>2.970000</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>575.750000</x:v>
+        <x:v>22.200000</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>126.870000</x:v>
+        <x:v>63.120000</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>948.390000</x:v>
+        <x:v>471.870000</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>84.610000</x:v>
+        <x:v>63.120000</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>632.490000</x:v>
+        <x:v>471.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-10 08:45:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 10:45:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>101.400000</x:v>
+        <x:v>83.000000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>267.600000</x:v>
+        <x:v>103.020000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>2000.390000</x:v>
+        <x:v>770.150000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>84.690000</x:v>
+        <x:v>63.560000</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>103.020000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>770.150000</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>-1.780000</x:v>
+        <x:v>-14.790000</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>63.460000</x:v>
+        <x:v>-0.090000</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>474.380000</x:v>
+        <x:v>-0.670000</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>267.600000</x:v>
+        <x:v>63.560000</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>2000.390000</x:v>
+        <x:v>475.160000</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>84.690000</x:v>
+        <x:v>63.560000</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>633.080000</x:v>
+        <x:v>475.160000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-10 08:30:00</x:v>
+        <x:v>2026-08-24 12:45:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 10:30:00</x:v>
+        <x:v>2026-08-24 14:45:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>211.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>310.250000</x:v>
+        <x:v>88.380000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>2319.210000</x:v>
+        <x:v>660.700000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>94.350000</x:v>
+        <x:v>88.380000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.870000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>232.950000</x:v>
+        <x:v>66.880000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1741.370000</x:v>
+        <x:v>499.970000</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>-6.820000</x:v>
+        <x:v>-18.660000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>28.620000</x:v>
+        <x:v>-6.370000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>213.940000</x:v>
+        <x:v>-47.620000</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>310.250000</x:v>
+        <x:v>118.330000</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>2319.210000</x:v>
+        <x:v>884.600000</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>94.350000</x:v>
+        <x:v>88.380000</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>705.290000</x:v>
+        <x:v>660.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-10 08:30:00</x:v>
+        <x:v>2026-08-24 12:45:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 10:30:00</x:v>
+        <x:v>2026-08-24 14:45:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>44.000000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>94.290000</x:v>
+        <x:v>118.330000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>704.850000</x:v>
+        <x:v>884.600000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>94.290000</x:v>
+        <x:v>86.760000</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>10.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>257.660000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>1926.090000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>-0.520000</x:v>
+        <x:v>-14.400000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>42.730000</x:v>
+        <x:v>2.810000</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>319.420000</x:v>
+        <x:v>21.010000</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>310.250000</x:v>
+        <x:v>118.330000</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>2319.210000</x:v>
+        <x:v>884.600000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>94.290000</x:v>
+        <x:v>86.760000</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>704.850000</x:v>
+        <x:v>648.590000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-10 08:15:00</x:v>
+        <x:v>2026-08-24 12:30:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 10:15:00</x:v>
+        <x:v>2026-08-24 14:30:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>149.500000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>250.600000</x:v>
+        <x:v>61.370000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>1873.310000</x:v>
+        <x:v>458.780000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>109.610000</x:v>
+        <x:v>61.370000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>66.880000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>499.970000</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>-31.600000</x:v>
+        <x:v>-12.540000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>3.570000</x:v>
+        <x:v>6.760000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>26.690000</x:v>
+        <x:v>50.540000</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>250.600000</x:v>
+        <x:v>96.360000</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>1873.310000</x:v>
+        <x:v>720.360000</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>109.610000</x:v>
+        <x:v>61.370000</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>819.370000</x:v>
+        <x:v>458.780000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-10 08:15:00</x:v>
+        <x:v>2026-08-24 12:30:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 10:15:00</x:v>
+        <x:v>2026-08-24 14:30:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>108.950000</x:v>
+        <x:v>62.470000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>814.430000</x:v>
+        <x:v>467.010000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>108.950000</x:v>
+        <x:v>62.470000</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>20.910000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>490.950000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>3670.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-9.380000</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.710000</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>65.110000</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>250.600000</x:v>
+        <x:v>96.360000</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>1873.310000</x:v>
+        <x:v>720.360000</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>108.950000</x:v>
+        <x:v>62.470000</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>814.430000</x:v>
+        <x:v>467.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 12:15:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:15:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>133.000000</x:v>
+        <x:v>80.700000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>139.950000</x:v>
+        <x:v>112.150000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>1046.170000</x:v>
+        <x:v>838.400000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>113.630000</x:v>
+        <x:v>56.620000</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>139.950000</x:v>
+        <x:v>66.880000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1046.170000</x:v>
+        <x:v>499.970000</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>-3.730000</x:v>
+        <x:v>-8.870000</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>44.680000</x:v>
+        <x:v>8.450000</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>334.000000</x:v>
+        <x:v>63.170000</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>113.630000</x:v>
+        <x:v>112.150000</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>849.420000</x:v>
+        <x:v>838.400000</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>103.130000</x:v>
+        <x:v>56.620000</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>770.930000</x:v>
+        <x:v>423.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 12:15:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:15:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>-27.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>103.130000</x:v>
+        <x:v>57.630000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>770.930000</x:v>
+        <x:v>430.820000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>111.590000</x:v>
+        <x:v>57.630000</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>7.010000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>177.650000</x:v>
+        <x:v>99.720000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>1327.990000</x:v>
+        <x:v>745.480000</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-3.050000</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>45.330000</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>338.870000</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>111.590000</x:v>
+        <x:v>88.850000</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>834.170000</x:v>
+        <x:v>664.220000</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>103.130000</x:v>
+        <x:v>57.630000</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>770.930000</x:v>
+        <x:v>430.820000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-10 07:45:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 09:45:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>-35.000000</x:v>
+        <x:v>-91.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>58.070000</x:v>
+        <x:v>43.400000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>434.090000</x:v>
+        <x:v>324.450000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>104.650000</x:v>
+        <x:v>53.770000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.140000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>137.400000</x:v>
+        <x:v>70.740000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1027.110000</x:v>
+        <x:v>528.830000</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>-2.270000</x:v>
+        <x:v>-3.530000</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>58.070000</x:v>
+        <x:v>43.400000</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>434.090000</x:v>
+        <x:v>324.450000</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>104.650000</x:v>
+        <x:v>53.770000</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>782.290000</x:v>
+        <x:v>401.970000</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>97.800000</x:v>
+        <x:v>53.770000</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>731.080000</x:v>
+        <x:v>401.970000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-10 07:45:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 09:45:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-68.000000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>105.370000</x:v>
+        <x:v>54.730000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>787.670000</x:v>
+        <x:v>409.150000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>105.370000</x:v>
+        <x:v>54.730000</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.210000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>131.450000</x:v>
+        <x:v>94.190000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>982.630000</x:v>
+        <x:v>704.140000</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>-0.320000</x:v>
+        <x:v>-1.830000</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>70.100000</x:v>
+        <x:v>67.480000</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>524.020000</x:v>
+        <x:v>504.460000</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>105.370000</x:v>
+        <x:v>54.730000</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>787.670000</x:v>
+        <x:v>409.150000</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>97.800000</x:v>
+        <x:v>54.730000</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>731.080000</x:v>
+        <x:v>409.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 07:30:00</x:v>
+        <x:v>2026-08-24 11:45:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 09:30:00</x:v>
+        <x:v>2026-08-24 13:45:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>-82.000000</x:v>
+        <x:v>-63.000000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>84.150000</x:v>
+        <x:v>47.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>629.050000</x:v>
+        <x:v>351.360000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>115.250000</x:v>
+        <x:v>62.150000</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0.890000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>168.220000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1257.490000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>-0.390000</x:v>
+        <x:v>-6.060000</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>84.150000</x:v>
+        <x:v>49.430000</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>629.050000</x:v>
+        <x:v>369.520000</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>115.250000</x:v>
+        <x:v>62.150000</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>861.530000</x:v>
+        <x:v>464.610000</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>99.000000</x:v>
+        <x:v>47.000000</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>740.050000</x:v>
+        <x:v>351.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-10 07:30:00</x:v>
+        <x:v>2026-08-24 11:45:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 09:30:00</x:v>
+        <x:v>2026-08-24 13:45:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>28.000000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>117.280000</x:v>
+        <x:v>61.010000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>876.700000</x:v>
+        <x:v>456.090000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>117.280000</x:v>
+        <x:v>61.010000</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>783.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>-0.820000</x:v>
+        <x:v>-5.820000</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>61.850000</x:v>
+        <x:v>48.790000</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>462.350000</x:v>
+        <x:v>364.740000</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>117.280000</x:v>
+        <x:v>61.010000</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>876.700000</x:v>
+        <x:v>456.090000</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>99.000000</x:v>
+        <x:v>47.000000</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>740.050000</x:v>
+        <x:v>351.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-10 07:15:00</x:v>
+        <x:v>2026-08-24 11:30:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 09:15:00</x:v>
+        <x:v>2026-08-24 13:30:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-68.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>130.790000</x:v>
+        <x:v>64.490000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>977.690000</x:v>
+        <x:v>482.110000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>130.790000</x:v>
+        <x:v>67.810000</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>190.240000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1422.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>-0.410000</x:v>
+        <x:v>-4.310000</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>75.410000</x:v>
+        <x:v>64.490000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>563.710000</x:v>
+        <x:v>482.110000</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>130.790000</x:v>
+        <x:v>103.850000</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>977.690000</x:v>
+        <x:v>776.350000</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>107.010000</x:v>
+        <x:v>67.810000</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>799.930000</x:v>
+        <x:v>506.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-10 07:15:00</x:v>
+        <x:v>2026-08-24 11:30:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 09:15:00</x:v>
+        <x:v>2026-08-24 13:30:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>-78.000000</x:v>
+        <x:v>52.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>57.800000</x:v>
+        <x:v>103.850000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>432.070000</x:v>
+        <x:v>776.350000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>128.440000</x:v>
+        <x:v>69.030000</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>1.590000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>141.540000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>1058.050000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>-0.310000</x:v>
+        <x:v>-12.940000</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>57.800000</x:v>
+        <x:v>29.920000</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>432.070000</x:v>
+        <x:v>223.670000</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>128.440000</x:v>
+        <x:v>103.850000</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>960.130000</x:v>
+        <x:v>776.350000</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>107.010000</x:v>
+        <x:v>69.030000</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>799.930000</x:v>
+        <x:v>516.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 11:15:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 13:15:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>138.120000</x:v>
+        <x:v>59.140000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>1032.490000</x:v>
+        <x:v>442.110000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>138.120000</x:v>
+        <x:v>59.140000</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.880000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>204.710000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>1530.270000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-3.890000</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>88.360000</x:v>
+        <x:v>54.020000</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>660.520000</x:v>
+        <x:v>403.840000</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>138.120000</x:v>
+        <x:v>100.670000</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>1032.490000</x:v>
+        <x:v>752.580000</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>112.740000</x:v>
+        <x:v>59.140000</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>842.770000</x:v>
+        <x:v>442.110000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 11:15:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 13:15:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>-44.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>112.740000</x:v>
+        <x:v>60.200000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>842.770000</x:v>
+        <x:v>450.040000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>129.800000</x:v>
+        <x:v>60.200000</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>7.170000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>230.400000</x:v>
+        <x:v>16.070000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>1722.310000</x:v>
+        <x:v>120.130000</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-3.650000</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>60.020000</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>448.690000</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>129.800000</x:v>
+        <x:v>100.670000</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>970.290000</x:v>
+        <x:v>752.580000</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>112.740000</x:v>
+        <x:v>60.200000</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>842.770000</x:v>
+        <x:v>450.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-10 06:45:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 08:45:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>128.000000</x:v>
+        <x:v>26.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>171.410000</x:v>
+        <x:v>53.770000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>1281.340000</x:v>
+        <x:v>401.970000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>112.000000</x:v>
+        <x:v>53.770000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>1.140000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>171.410000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>1281.340000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>-0.130000</x:v>
+        <x:v>-3.090000</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>87.970000</x:v>
+        <x:v>76.230000</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>657.600000</x:v>
+        <x:v>569.870000</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>112.000000</x:v>
+        <x:v>53.770000</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>837.230000</x:v>
+        <x:v>401.970000</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>104.920000</x:v>
+        <x:v>45.000000</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>784.310000</x:v>
+        <x:v>336.410000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-10 06:45:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 08:45:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>-27.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>75.550000</x:v>
+        <x:v>54.730000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>564.760000</x:v>
+        <x:v>409.150000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>123.840000</x:v>
+        <x:v>54.730000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>1.380000</x:v>
+        <x:v>0.440000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>139.710000</x:v>
+        <x:v>97.850000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>1044.370000</x:v>
+        <x:v>731.500000</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>-0.060000</x:v>
+        <x:v>-0.940000</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>75.550000</x:v>
+        <x:v>74.150000</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>564.760000</x:v>
+        <x:v>554.320000</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>123.840000</x:v>
+        <x:v>54.730000</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>925.740000</x:v>
+        <x:v>409.150000</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>104.920000</x:v>
+        <x:v>45.000000</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>784.310000</x:v>
+        <x:v>336.410000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-10 06:30:00</x:v>
+        <x:v>2026-08-24 10:45:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 08:30:00</x:v>
+        <x:v>2026-08-24 12:45:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>149.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>294.360000</x:v>
+        <x:v>52.170000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>2200.430000</x:v>
+        <x:v>390.010000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>131.000000</x:v>
+        <x:v>52.170000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>1.210000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>187.610000</x:v>
+        <x:v>113.510000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>1402.440000</x:v>
+        <x:v>848.570000</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>-0.060000</x:v>
+        <x:v>-0.430000</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>87.970000</x:v>
+        <x:v>84.510000</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>657.600000</x:v>
+        <x:v>631.770000</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>294.360000</x:v>
+        <x:v>52.170000</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>2200.430000</x:v>
+        <x:v>390.010000</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>131.000000</x:v>
+        <x:v>51.460000</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>979.260000</x:v>
+        <x:v>384.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-10 06:30:00</x:v>
+        <x:v>2026-08-24 10:45:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 08:30:00</x:v>
+        <x:v>2026-08-24 12:45:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>34.000000</x:v>
+        <x:v>54.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>294.360000</x:v>
+        <x:v>98.410000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>2200.430000</x:v>
+        <x:v>735.680000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>131.880000</x:v>
+        <x:v>53.100000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>2.560000</x:v>
+        <x:v>0.280000</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>154.200000</x:v>
+        <x:v>98.410000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>1152.690000</x:v>
+        <x:v>735.680000</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.590000</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>83.100000</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>621.230000</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>294.360000</x:v>
+        <x:v>53.100000</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>2200.430000</x:v>
+        <x:v>396.960000</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>131.880000</x:v>
+        <x:v>51.460000</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>985.840000</x:v>
+        <x:v>384.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-10 06:15:00</x:v>
+        <x:v>2026-08-24 10:30:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 08:15:00</x:v>
+        <x:v>2026-08-24 12:30:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>151.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>428.060000</x:v>
+        <x:v>58.380000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>3199.880000</x:v>
+        <x:v>436.430000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>140.690000</x:v>
+        <x:v>58.380000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>1.690000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>171.070000</x:v>
+        <x:v>112.990000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>1278.800000</x:v>
+        <x:v>844.680000</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>-0.130000</x:v>
+        <x:v>-0.790000</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>89.090000</x:v>
+        <x:v>77.290000</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>665.970000</x:v>
+        <x:v>577.800000</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>428.060000</x:v>
+        <x:v>58.380000</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>3199.880000</x:v>
+        <x:v>436.430000</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>140.690000</x:v>
+        <x:v>40.360000</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>1051.700000</x:v>
+        <x:v>301.720000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-10 06:15:00</x:v>
+        <x:v>2026-08-24 10:30:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 08:15:00</x:v>
+        <x:v>2026-08-24 12:30:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>82.000000</x:v>
+        <x:v>41.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>428.060000</x:v>
+        <x:v>99.180000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>3199.880000</x:v>
+        <x:v>741.440000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>139.370000</x:v>
+        <x:v>59.420000</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>158.670000</x:v>
+        <x:v>99.180000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>1186.110000</x:v>
+        <x:v>741.440000</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>-1.250000</x:v>
+        <x:v>-1.800000</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>75.980000</x:v>
+        <x:v>62.900000</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>567.970000</x:v>
+        <x:v>470.220000</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>428.060000</x:v>
+        <x:v>59.420000</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>3199.880000</x:v>
+        <x:v>444.210000</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>139.370000</x:v>
+        <x:v>40.360000</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>1041.830000</x:v>
+        <x:v>301.720000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 10:15:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 12:15:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>102.000000</x:v>
+        <x:v>-46.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>294.360000</x:v>
+        <x:v>44.350000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>2200.430000</x:v>
+        <x:v>331.550000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>154.670000</x:v>
+        <x:v>53.860000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>2.560000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>190.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>1421.280000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.200000</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>72.140000</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>539.300000</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>294.360000</x:v>
+        <x:v>53.860000</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>2200.430000</x:v>
+        <x:v>402.640000</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>154.670000</x:v>
+        <x:v>44.350000</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>1156.200000</x:v>
+        <x:v>331.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 10:15:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 12:15:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>153.950000</x:v>
+        <x:v>54.830000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>1150.820000</x:v>
+        <x:v>409.890000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>153.950000</x:v>
+        <x:v>54.830000</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>2.890000</x:v>
+        <x:v>1.460000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>157.110000</x:v>
+        <x:v>121.780000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>1174.440000</x:v>
+        <x:v>910.390000</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>-0.470000</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>90.870000</x:v>
+        <x:v>68.190000</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>679.280000</x:v>
+        <x:v>509.770000</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>294.360000</x:v>
+        <x:v>54.830000</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>2200.430000</x:v>
+        <x:v>409.890000</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>153.950000</x:v>
+        <x:v>44.350000</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>1150.820000</x:v>
+        <x:v>331.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-10 05:45:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 07:45:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>-56.000000</x:v>
+        <x:v>-131.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>87.970000</x:v>
+        <x:v>45.930000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>657.600000</x:v>
+        <x:v>343.360000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>131.920000</x:v>
+        <x:v>62.490000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.770000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>117.850000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>762.260000</x:v>
+        <x:v>881.010000</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>-0.370000</x:v>
+        <x:v>-0.120000</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>87.970000</x:v>
+        <x:v>71.450000</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>657.600000</x:v>
+        <x:v>534.140000</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>131.920000</x:v>
+        <x:v>62.490000</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>986.140000</x:v>
+        <x:v>467.160000</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>110.010000</x:v>
+        <x:v>45.930000</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>822.360000</x:v>
+        <x:v>343.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-10 05:45:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 07:45:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>-27.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>96.330000</x:v>
+        <x:v>63.610000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>720.100000</x:v>
+        <x:v>475.530000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>132.420000</x:v>
+        <x:v>63.610000</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>2.140000</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>130.340000</x:v>
+        <x:v>129.640000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>974.330000</x:v>
+        <x:v>969.150000</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>-0.200000</x:v>
+        <x:v>-0.150000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>96.330000</x:v>
+        <x:v>58.700000</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>720.100000</x:v>
+        <x:v>438.820000</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>132.420000</x:v>
+        <x:v>63.610000</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
-        <x:v>989.880000</x:v>
+        <x:v>475.530000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>110.010000</x:v>
+        <x:v>45.930000</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>822.360000</x:v>
+        <x:v>343.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-10 05:30:00</x:v>
+        <x:v>2026-08-24 09:45:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 07:30:00</x:v>
+        <x:v>2026-08-24 11:45:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>-138.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>87.970000</x:v>
+        <x:v>59.230000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>657.600000</x:v>
+        <x:v>442.790000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>144.960000</x:v>
+        <x:v>59.230000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0.960000</x:v>
+        <x:v>5.970000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>180.470000</x:v>
+        <x:v>147.000000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1349.070000</x:v>
+        <x:v>1098.930000</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>-0.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>87.970000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>657.600000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>144.960000</x:v>
+        <x:v>95.700000</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>1083.620000</x:v>
+        <x:v>715.420000</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>110.180000</x:v>
+        <x:v>59.230000</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>823.630000</x:v>
+        <x:v>442.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-10 05:30:00</x:v>
+        <x:v>2026-08-24 09:45:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 07:30:00</x:v>
+        <x:v>2026-08-24 11:45:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>-63.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>110.180000</x:v>
+        <x:v>61.330000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>823.630000</x:v>
+        <x:v>458.480000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>144.970000</x:v>
+        <x:v>61.330000</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>3.470000</x:v>
+        <x:v>6.380000</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>157.710000</x:v>
+        <x:v>137.280000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1178.930000</x:v>
+        <x:v>1026.260000</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>144.970000</x:v>
+        <x:v>95.700000</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>1083.690000</x:v>
+        <x:v>715.420000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>110.180000</x:v>
+        <x:v>61.330000</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>823.630000</x:v>
+        <x:v>458.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-10 05:15:00</x:v>
+        <x:v>2026-08-24 09:30:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 07:15:00</x:v>
+        <x:v>2026-08-24 11:30:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>-146.000000</x:v>
+        <x:v>137.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>87.970000</x:v>
+        <x:v>140.200000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>657.600000</x:v>
+        <x:v>1048.090000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>153.350000</x:v>
+        <x:v>72.700000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>1.670000</x:v>
+        <x:v>6.420000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>175.850000</x:v>
+        <x:v>140.200000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1314.530000</x:v>
+        <x:v>1048.090000</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>87.970000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>657.600000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>153.350000</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>1146.340000</x:v>
+        <x:v>598.060000</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>110.030000</x:v>
+        <x:v>72.700000</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>822.510000</x:v>
+        <x:v>543.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-10 05:15:00</x:v>
+        <x:v>2026-08-24 09:30:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 07:15:00</x:v>
+        <x:v>2026-08-24 11:30:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>-63.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>41.000000</x:v>
+        <x:v>75.010000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>306.490000</x:v>
+        <x:v>560.750000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>153.370000</x:v>
+        <x:v>75.010000</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>2.720000</x:v>
+        <x:v>7.450000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>142.500000</x:v>
+        <x:v>141.470000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1065.230000</x:v>
+        <x:v>1057.590000</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.040000</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>75.110000</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>561.500000</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>153.370000</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>1146.490000</x:v>
+        <x:v>598.060000</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>41.000000</x:v>
+        <x:v>75.010000</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>306.490000</x:v>
+        <x:v>560.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 09:15:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 11:15:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>-80.000000</x:v>
+        <x:v>97.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>110.500000</x:v>
+        <x:v>135.050000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>826.020000</x:v>
+        <x:v>1009.590000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>161.180000</x:v>
+        <x:v>80.570000</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>2.020000</x:v>
+        <x:v>0.640000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>220.740000</x:v>
+        <x:v>135.050000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1650.100000</x:v>
+        <x:v>1009.590000</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.510000</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>80.640000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>602.840000</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>161.180000</x:v>
+        <x:v>80.570000</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>1204.870000</x:v>
+        <x:v>602.320000</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>110.500000</x:v>
+        <x:v>59.000000</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>826.020000</x:v>
+        <x:v>441.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 09:15:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 11:15:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>-74.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>13.280000</x:v>
+        <x:v>83.080000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>99.270000</x:v>
+        <x:v>621.080000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>160.540000</x:v>
+        <x:v>83.080000</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>2.350000</x:v>
+        <x:v>2.120000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>154.960000</x:v>
+        <x:v>125.770000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>1158.370000</x:v>
+        <x:v>940.220000</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.040000</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>83.130000</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>621.450000</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>160.540000</x:v>
+        <x:v>83.080000</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>1200.080000</x:v>
+        <x:v>621.080000</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>13.280000</x:v>
+        <x:v>59.000000</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>99.270000</x:v>
+        <x:v>441.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-10 04:45:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 06:45:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>78.300000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>150.080000</x:v>
+        <x:v>140.260000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>1121.890000</x:v>
+        <x:v>1048.540000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>150.080000</x:v>
+        <x:v>102.070000</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>1.760000</x:v>
+        <x:v>0.780000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>177.860000</x:v>
+        <x:v>137.330000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>1329.560000</x:v>
+        <x:v>1026.640000</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.390000</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>96.100000</x:v>
+        <x:v>73.560000</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>718.380000</x:v>
+        <x:v>549.910000</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>150.080000</x:v>
+        <x:v>140.260000</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>1121.890000</x:v>
+        <x:v>1048.540000</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>110.500000</x:v>
+        <x:v>102.070000</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>826.020000</x:v>
+        <x:v>763.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-10 04:45:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 06:45:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>-53.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>110.500000</x:v>
+        <x:v>104.790000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>826.020000</x:v>
+        <x:v>783.380000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>150.090000</x:v>
+        <x:v>104.790000</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>1.400000</x:v>
+        <x:v>0.850000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>137.590000</x:v>
+        <x:v>152.810000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>1028.530000</x:v>
+        <x:v>1142.360000</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>-0.860000</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>114.650000</x:v>
+        <x:v>102.530000</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>857.040000</x:v>
+        <x:v>766.480000</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>150.090000</x:v>
+        <x:v>140.260000</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>1121.970000</x:v>
+        <x:v>1048.540000</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>110.500000</x:v>
+        <x:v>104.790000</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>826.020000</x:v>
+        <x:v>783.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-10 04:30:00</x:v>
+        <x:v>2026-08-24 08:45:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 06:30:00</x:v>
+        <x:v>2026-08-24 10:45:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>40.000000</x:v>
+        <x:v>42.000000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>159.550000</x:v>
+        <x:v>127.190000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>1192.680000</x:v>
+        <x:v>950.830000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>152.300000</x:v>
+        <x:v>82.430000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>1.130000</x:v>
+        <x:v>0.080000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>159.550000</x:v>
+        <x:v>127.190000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>1192.680000</x:v>
+        <x:v>950.830000</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>-0.030000</x:v>
+        <x:v>-0.750000</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>87.970000</x:v>
+        <x:v>75.020000</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>657.600000</x:v>
+        <x:v>560.830000</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>152.300000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>1138.490000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>109.930000</x:v>
+        <x:v>82.430000</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>821.760000</x:v>
+        <x:v>616.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-10 04:30:00</x:v>
+        <x:v>2026-08-24 08:45:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 06:30:00</x:v>
+        <x:v>2026-08-24 10:45:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>-55.000000</x:v>
+        <x:v>-58.000000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>90.870000</x:v>
+        <x:v>65.720000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>679.280000</x:v>
+        <x:v>491.300000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>152.300000</x:v>
+        <x:v>84.310000</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1.220000</x:v>
+        <x:v>0.450000</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>145.300000</x:v>
+        <x:v>125.890000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>1086.160000</x:v>
+        <x:v>941.120000</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.920000</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>90.870000</x:v>
+        <x:v>65.720000</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>679.280000</x:v>
+        <x:v>491.300000</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>152.300000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>1138.490000</x:v>
+        <x:v>747.570000</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>109.930000</x:v>
+        <x:v>84.310000</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>821.760000</x:v>
+        <x:v>630.280000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-10 04:15:00</x:v>
+        <x:v>2026-08-24 08:30:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 06:15:00</x:v>
+        <x:v>2026-08-24 10:30:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>33.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>259.950000</x:v>
+        <x:v>107.980000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>1943.200000</x:v>
+        <x:v>807.230000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>155.830000</x:v>
+        <x:v>107.980000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.900000</x:v>
+        <x:v>0.200000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>143.020000</x:v>
+        <x:v>172.370000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1069.120000</x:v>
+        <x:v>1288.590000</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-3.200000</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>76.080000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>568.750000</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>259.950000</x:v>
+        <x:v>127.000000</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>1943.200000</x:v>
+        <x:v>949.410000</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>155.830000</x:v>
+        <x:v>107.980000</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>1164.880000</x:v>
+        <x:v>807.230000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-10 04:15:00</x:v>
+        <x:v>2026-08-24 08:30:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 06:15:00</x:v>
+        <x:v>2026-08-24 10:30:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>157.040000</x:v>
+        <x:v>109.790000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>1173.920000</x:v>
+        <x:v>820.760000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>157.040000</x:v>
+        <x:v>109.790000</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>5.060000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>170.960000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>1277.980000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-7.550000</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>80.510000</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>601.870000</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>259.950000</x:v>
+        <x:v>127.000000</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>1943.200000</x:v>
+        <x:v>949.410000</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>157.040000</x:v>
+        <x:v>109.790000</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>1173.920000</x:v>
+        <x:v>820.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 08:15:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 10:15:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>-43.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>146.950000</x:v>
+        <x:v>117.690000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>1098.500000</x:v>
+        <x:v>879.820000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>146.950000</x:v>
+        <x:v>117.690000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>2.250000</x:v>
+        <x:v>0.240000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>222.270000</x:v>
+        <x:v>175.790000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1661.530000</x:v>
+        <x:v>1314.150000</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-4.620000</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>52.540000</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>392.770000</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>214.030000</x:v>
+        <x:v>122.590000</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>1599.940000</x:v>
+        <x:v>916.450000</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>146.950000</x:v>
+        <x:v>117.690000</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>1098.500000</x:v>
+        <x:v>879.820000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 08:15:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 10:15:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>53.000000</x:v>
+        <x:v>-44.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>214.030000</x:v>
+        <x:v>60.880000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>1599.940000</x:v>
+        <x:v>455.120000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>153.340000</x:v>
+        <x:v>119.340000</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>2.370000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>171.210000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>1279.850000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>-0.130000</x:v>
+        <x:v>-9.240000</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>76.450000</x:v>
+        <x:v>60.880000</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>571.490000</x:v>
+        <x:v>455.120000</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>214.030000</x:v>
+        <x:v>122.590000</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>1599.940000</x:v>
+        <x:v>916.450000</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>153.340000</x:v>
+        <x:v>119.340000</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>1146.260000</x:v>
+        <x:v>892.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-10 03:45:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 05:45:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>-61.000000</x:v>
+        <x:v>-78.000000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>108.970000</x:v>
+        <x:v>71.820000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>814.580000</x:v>
+        <x:v>536.900000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>145.820000</x:v>
+        <x:v>134.960000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>1.820000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>162.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>1212.870000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-8.180000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>71.820000</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>536.900000</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>145.820000</x:v>
+        <x:v>134.960000</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>1090.050000</x:v>
+        <x:v>1008.920000</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>108.970000</x:v>
+        <x:v>113.570000</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>814.580000</x:v>
+        <x:v>849.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-10 03:45:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 05:45:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-47.000000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>139.590000</x:v>
+        <x:v>71.540000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>1043.480000</x:v>
+        <x:v>534.810000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>139.590000</x:v>
+        <x:v>134.280000</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0.800000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>125.830000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>940.620000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>-0.040000</x:v>
+        <x:v>-8.600000</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>96.530000</x:v>
+        <x:v>71.540000</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>721.590000</x:v>
+        <x:v>534.810000</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>139.590000</x:v>
+        <x:v>134.280000</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>1043.480000</x:v>
+        <x:v>1003.840000</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>59.530000</x:v>
+        <x:v>113.570000</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>445.000000</x:v>
+        <x:v>849.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-10 03:30:00</x:v>
+        <x:v>2026-08-24 07:45:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 05:30:00</x:v>
+        <x:v>2026-08-24 09:45:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>-75.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>109.710000</x:v>
+        <x:v>120.230000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>820.120000</x:v>
+        <x:v>898.800000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>142.430000</x:v>
+        <x:v>120.230000</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>1.190000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>144.770000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1082.200000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-4.390000</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>56.240000</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>420.430000</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>142.430000</x:v>
+        <x:v>120.230000</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>1064.710000</x:v>
+        <x:v>898.800000</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>109.710000</x:v>
+        <x:v>108.550000</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>820.120000</x:v>
+        <x:v>811.490000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-10 03:30:00</x:v>
+        <x:v>2026-08-24 07:45:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 05:30:00</x:v>
+        <x:v>2026-08-24 09:45:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-60.000000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>140.400000</x:v>
+        <x:v>57.420000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>1049.530000</x:v>
+        <x:v>429.250000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>140.400000</x:v>
+        <x:v>118.050000</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>0.740000</x:v>
+        <x:v>0.080000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>126.710000</x:v>
+        <x:v>179.720000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>947.200000</x:v>
+        <x:v>1343.530000</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-3.920000</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>57.420000</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>429.250000</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>140.400000</x:v>
+        <x:v>118.050000</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>1049.530000</x:v>
+        <x:v>882.510000</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>109.710000</x:v>
+        <x:v>108.550000</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>820.120000</x:v>
+        <x:v>811.490000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-10 03:15:00</x:v>
+        <x:v>2026-08-24 07:30:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 05:15:00</x:v>
+        <x:v>2026-08-24 09:30:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>-99.000000</x:v>
+        <x:v>125.100000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>107.850000</x:v>
+        <x:v>254.160000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>806.210000</x:v>
+        <x:v>1900.020000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>141.560000</x:v>
+        <x:v>130.990000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>1.990000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>152.740000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1141.780000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-4.030000</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>86.050000</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>643.280000</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>141.560000</x:v>
+        <x:v>254.160000</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>1058.200000</x:v>
+        <x:v>1900.020000</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>107.850000</x:v>
+        <x:v>130.990000</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>806.210000</x:v>
+        <x:v>979.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-10 03:15:00</x:v>
+        <x:v>2026-08-24 07:30:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 05:15:00</x:v>
+        <x:v>2026-08-24 09:30:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>-28.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>107.850000</x:v>
+        <x:v>128.620000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>806.210000</x:v>
+        <x:v>961.520000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>141.200000</x:v>
+        <x:v>128.620000</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>3.070000</x:v>
+        <x:v>4.320000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>136.250000</x:v>
+        <x:v>216.640000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>1018.510000</x:v>
+        <x:v>1619.540000</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2.050000</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>91.920000</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>687.170000</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>141.200000</x:v>
+        <x:v>254.160000</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>1055.510000</x:v>
+        <x:v>1900.020000</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>107.850000</x:v>
+        <x:v>128.620000</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>806.210000</x:v>
+        <x:v>961.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 07:15:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 09:15:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>-115.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>107.500000</x:v>
+        <x:v>150.710000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>803.590000</x:v>
+        <x:v>1126.660000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>140.320000</x:v>
+        <x:v>150.710000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>2.070000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>155.070000</x:v>
+        <x:v>214.120000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>1159.190000</x:v>
+        <x:v>1600.700000</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2.290000</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>57.140000</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>427.160000</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>140.320000</x:v>
+        <x:v>150.710000</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>1048.930000</x:v>
+        <x:v>1126.660000</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>107.500000</x:v>
+        <x:v>148.300000</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>803.590000</x:v>
+        <x:v>1108.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 07:15:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 09:15:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>-79.000000</x:v>
+        <x:v>53.000000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>107.500000</x:v>
+        <x:v>225.900000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>803.590000</x:v>
+        <x:v>1688.760000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>139.470000</x:v>
+        <x:v>150.390000</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>3.090000</x:v>
+        <x:v>0.470000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>153.320000</x:v>
+        <x:v>225.900000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>1146.110000</x:v>
+        <x:v>1688.760000</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-3.180000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>82.900000</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>619.740000</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>139.470000</x:v>
+        <x:v>150.390000</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>1042.580000</x:v>
+        <x:v>1124.270000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>107.500000</x:v>
+        <x:v>148.300000</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>803.590000</x:v>
+        <x:v>1108.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-10 02:45:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 04:45:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>-61.000000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>104.140000</x:v>
+        <x:v>334.450000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>778.480000</x:v>
+        <x:v>2500.250000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>139.890000</x:v>
+        <x:v>173.820000</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>102.020000</x:v>
+        <x:v>214.330000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>762.630000</x:v>
+        <x:v>1602.270000</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>-0.150000</x:v>
+        <x:v>-2.080000</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>104.140000</x:v>
+        <x:v>104.260000</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>778.480000</x:v>
+        <x:v>779.420000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>139.890000</x:v>
+        <x:v>334.450000</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>1045.720000</x:v>
+        <x:v>2500.250000</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>108.300000</x:v>
+        <x:v>173.820000</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>809.570000</x:v>
+        <x:v>1299.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-10 02:45:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 04:45:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>-50.000000</x:v>
+        <x:v>111.000000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>73.440000</x:v>
+        <x:v>334.450000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>548.990000</x:v>
+        <x:v>2500.250000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>140.000000</x:v>
+        <x:v>174.780000</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>1.690000</x:v>
+        <x:v>0.230000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>148.590000</x:v>
+        <x:v>255.950000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>1110.750000</x:v>
+        <x:v>1913.410000</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>-1.220000</x:v>
+        <x:v>-3.260000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>73.440000</x:v>
+        <x:v>92.720000</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>548.990000</x:v>
+        <x:v>693.150000</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>140.000000</x:v>
+        <x:v>334.450000</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>1046.540000</x:v>
+        <x:v>2500.250000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>108.300000</x:v>
+        <x:v>174.780000</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>809.570000</x:v>
+        <x:v>1306.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-10 02:30:00</x:v>
+        <x:v>2026-08-24 06:45:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 04:30:00</x:v>
+        <x:v>2026-08-24 08:45:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>-69.000000</x:v>
+        <x:v>65.000000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>104.830000</x:v>
+        <x:v>674.970000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>783.640000</x:v>
+        <x:v>5045.870000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>137.520000</x:v>
+        <x:v>154.100000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>0.150000</x:v>
+        <x:v>13.830000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>105.230000</x:v>
+        <x:v>674.970000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>786.630000</x:v>
+        <x:v>5045.870000</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>-0.150000</x:v>
+        <x:v>-1.010000</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>104.830000</x:v>
+        <x:v>86.900000</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>783.640000</x:v>
+        <x:v>649.640000</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>137.520000</x:v>
+        <x:v>307.560000</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>1028.000000</x:v>
+        <x:v>2299.230000</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>107.000000</x:v>
+        <x:v>154.100000</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>799.860000</x:v>
+        <x:v>1152.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-10 02:30:00</x:v>
+        <x:v>2026-08-24 06:45:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 04:30:00</x:v>
+        <x:v>2026-08-24 08:45:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>114.000000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>137.700000</x:v>
+        <x:v>307.560000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>1029.350000</x:v>
+        <x:v>2299.230000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>137.700000</x:v>
+        <x:v>153.190000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.200000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>245.230000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1833.270000</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>-7.320000</x:v>
+        <x:v>-0.710000</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>46.780000</x:v>
+        <x:v>93.250000</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>349.690000</x:v>
+        <x:v>697.110000</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>198.040000</x:v>
+        <x:v>307.560000</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>1480.410000</x:v>
+        <x:v>2299.230000</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>137.700000</x:v>
+        <x:v>153.190000</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>1029.350000</x:v>
+        <x:v>1145.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-10 02:15:00</x:v>
+        <x:v>2026-08-24 06:30:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 04:15:00</x:v>
+        <x:v>2026-08-24 08:30:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>-65.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>104.520000</x:v>
+        <x:v>171.570000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>781.320000</x:v>
+        <x:v>1282.610000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>137.800000</x:v>
+        <x:v>171.570000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>1.620000</x:v>
+        <x:v>15.020000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>142.020000</x:v>
+        <x:v>469.780000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>1061.640000</x:v>
+        <x:v>3511.930000</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>-0.140000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>104.520000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>781.320000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>137.800000</x:v>
+        <x:v>171.570000</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>1030.100000</x:v>
+        <x:v>1282.610000</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>107.440000</x:v>
+        <x:v>171.570000</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>803.150000</x:v>
+        <x:v>1282.610000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-10 02:15:00</x:v>
+        <x:v>2026-08-24 06:30:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 04:15:00</x:v>
+        <x:v>2026-08-24 08:30:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>82.600000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>137.990000</x:v>
+        <x:v>708.590000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>1031.520000</x:v>
+        <x:v>5297.210000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>137.990000</x:v>
+        <x:v>170.900000</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>17.090000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>129.820000</x:v>
+        <x:v>708.590000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>970.440000</x:v>
+        <x:v>5297.210000</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>-0.710000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>70.490000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>526.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>186.340000</x:v>
+        <x:v>401.340000</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>1392.950000</x:v>
+        <x:v>3000.300000</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>137.990000</x:v>
+        <x:v>170.900000</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>1031.520000</x:v>
+        <x:v>1277.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 06:15:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 08:15:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>-37.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>101.530000</x:v>
+        <x:v>181.280000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>758.970000</x:v>
+        <x:v>1355.190000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>137.280000</x:v>
+        <x:v>181.280000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>3.670000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>135.130000</x:v>
+        <x:v>240.890000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>1010.140000</x:v>
+        <x:v>1800.820000</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>101.530000</x:v>
+        <x:v>113.940000</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>758.970000</x:v>
+        <x:v>851.780000</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>137.280000</x:v>
+        <x:v>181.280000</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>1026.210000</x:v>
+        <x:v>1355.190000</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>107.270000</x:v>
+        <x:v>181.280000</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>801.880000</x:v>
+        <x:v>1355.190000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 06:15:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 08:15:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>54.100000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>137.370000</x:v>
+        <x:v>611.820000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>1026.880000</x:v>
+        <x:v>4573.780000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>137.370000</x:v>
+        <x:v>180.640000</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>1.570000</x:v>
+        <x:v>19.520000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>136.140000</x:v>
+        <x:v>611.820000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>1017.690000</x:v>
+        <x:v>4573.780000</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>178.180000</x:v>
+        <x:v>401.340000</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>1331.950000</x:v>
+        <x:v>3000.300000</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>137.370000</x:v>
+        <x:v>180.640000</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>1026.880000</x:v>
+        <x:v>1350.410000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-10 01:45:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 03:45:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>-53.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>96.030000</x:v>
+        <x:v>207.140000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>717.850000</x:v>
+        <x:v>1548.520000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>137.840000</x:v>
+        <x:v>207.140000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>0.320000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>126.850000</x:v>
+        <x:v>193.000000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>948.240000</x:v>
+        <x:v>1442.810000</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>-0.150000</x:v>
+        <x:v>-0.610000</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>96.030000</x:v>
+        <x:v>107.190000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>717.850000</x:v>
+        <x:v>801.320000</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>183.910000</x:v>
+        <x:v>207.140000</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>1374.780000</x:v>
+        <x:v>1548.520000</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>137.840000</x:v>
+        <x:v>207.140000</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>1030.400000</x:v>
+        <x:v>1548.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-10 01:45:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 03:45:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>50.800000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>137.680000</x:v>
+        <x:v>401.300000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>1029.200000</x:v>
+        <x:v>3000.000000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>137.680000</x:v>
+        <x:v>205.620000</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>11.500000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>139.330000</x:v>
+        <x:v>305.710000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>1041.530000</x:v>
+        <x:v>2285.400000</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>-0.280000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>85.400000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>638.390000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>183.910000</x:v>
+        <x:v>401.300000</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>1374.780000</x:v>
+        <x:v>3000.000000</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>137.680000</x:v>
+        <x:v>205.620000</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>1029.200000</x:v>
+        <x:v>1537.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-10 01:30:00</x:v>
+        <x:v>2026-08-24 05:45:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 03:30:00</x:v>
+        <x:v>2026-08-24 07:45:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>137.700000</x:v>
+        <x:v>180.070000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1029.350000</x:v>
+        <x:v>1346.150000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>137.700000</x:v>
+        <x:v>180.070000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>0.260000</x:v>
+        <x:v>2.400000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>104.580000</x:v>
+        <x:v>181.950000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>781.770000</x:v>
+        <x:v>1360.200000</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>-0.100000</x:v>
+        <x:v>-0.060000</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>95.360000</x:v>
+        <x:v>106.360000</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>712.840000</x:v>
+        <x:v>795.120000</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>217.780000</x:v>
+        <x:v>180.070000</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>1627.970000</x:v>
+        <x:v>1346.150000</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>137.700000</x:v>
+        <x:v>150.000000</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>1029.350000</x:v>
+        <x:v>1121.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-10 01:30:00</x:v>
+        <x:v>2026-08-24 05:45:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 03:30:00</x:v>
+        <x:v>2026-08-24 07:45:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>137.710000</x:v>
+        <x:v>179.680000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>1029.420000</x:v>
+        <x:v>1343.230000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>137.710000</x:v>
+        <x:v>179.680000</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>7.340000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>104.870000</x:v>
+        <x:v>269.460000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>783.930000</x:v>
+        <x:v>2014.400000</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>-3.360000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>77.070000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>576.120000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>217.780000</x:v>
+        <x:v>179.680000</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>1627.970000</x:v>
+        <x:v>1343.230000</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>137.710000</x:v>
+        <x:v>150.000000</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>1029.420000</x:v>
+        <x:v>1121.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-10 01:15:00</x:v>
+        <x:v>2026-08-24 05:30:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 03:15:00</x:v>
+        <x:v>2026-08-24 07:30:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>29.000000</x:v>
+        <x:v>-30.000000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>327.660000</x:v>
+        <x:v>113.840000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>2449.360000</x:v>
+        <x:v>851.030000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>137.980000</x:v>
+        <x:v>194.720000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.260000</x:v>
+        <x:v>0.360000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>109.600000</x:v>
+        <x:v>177.760000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>819.290000</x:v>
+        <x:v>1328.880000</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>99.400000</x:v>
+        <x:v>113.840000</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>743.040000</x:v>
+        <x:v>851.030000</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>327.660000</x:v>
+        <x:v>194.720000</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>2449.360000</x:v>
+        <x:v>1455.670000</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>137.980000</x:v>
+        <x:v>194.720000</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>1031.440000</x:v>
+        <x:v>1455.670000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-10 01:15:00</x:v>
+        <x:v>2026-08-24 05:30:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 03:15:00</x:v>
+        <x:v>2026-08-24 07:30:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>46.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>327.660000</x:v>
+        <x:v>194.080000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>2449.360000</x:v>
+        <x:v>1450.880000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>137.920000</x:v>
+        <x:v>194.080000</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.330000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>266.630000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1993.250000</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>-10.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>36.860000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>275.540000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>327.660000</x:v>
+        <x:v>194.080000</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>2449.360000</x:v>
+        <x:v>1450.880000</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>137.920000</x:v>
+        <x:v>194.080000</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>1030.990000</x:v>
+        <x:v>1450.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 05:15:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 07:15:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>33.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>294.310000</x:v>
+        <x:v>222.860000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>2200.060000</x:v>
+        <x:v>1666.030000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>138.550000</x:v>
+        <x:v>222.860000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.170000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>101.970000</x:v>
+        <x:v>202.380000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>762.260000</x:v>
+        <x:v>1512.930000</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>-0.150000</x:v>
+        <x:v>-0.160000</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>87.970000</x:v>
+        <x:v>140.880000</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>657.600000</x:v>
+        <x:v>1053.180000</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>294.310000</x:v>
+        <x:v>222.860000</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>2200.060000</x:v>
+        <x:v>1666.030000</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>138.550000</x:v>
+        <x:v>222.860000</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>1035.700000</x:v>
+        <x:v>1666.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 05:15:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 07:15:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>29.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>294.310000</x:v>
+        <x:v>221.650000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>2200.060000</x:v>
+        <x:v>1656.990000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>138.560000</x:v>
+        <x:v>221.650000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.390000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>246.180000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1840.370000</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>-8.830000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>45.680000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>341.470000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>294.310000</x:v>
+        <x:v>221.650000</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>2200.060000</x:v>
+        <x:v>1656.990000</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>138.560000</x:v>
+        <x:v>221.650000</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>1035.780000</x:v>
+        <x:v>1656.990000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-10 00:45:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-10 02:45:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>60.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>200.000000</x:v>
+        <x:v>235.680000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>1495.060000</x:v>
+        <x:v>1761.870000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>138.680000</x:v>
+        <x:v>235.680000</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.800000</x:v>
+        <x:v>0.340000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>121.440000</x:v>
+        <x:v>209.680000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>907.800000</x:v>
+        <x:v>1567.500000</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>-0.060000</x:v>
+        <x:v>-0.120000</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>92.700000</x:v>
+        <x:v>151.640000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>692.960000</x:v>
+        <x:v>1133.620000</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>200.000000</x:v>
+        <x:v>235.680000</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>1495.060000</x:v>
+        <x:v>1761.870000</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>138.680000</x:v>
+        <x:v>154.040000</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>1036.670000</x:v>
+        <x:v>1151.560000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-10 00:45:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-10 02:45:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-55.000000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>138.140000</x:v>
+        <x:v>132.550000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>1032.640000</x:v>
+        <x:v>990.900000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>138.140000</x:v>
+        <x:v>234.070000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>2.820000</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>108.740000</x:v>
+        <x:v>236.900000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>812.860000</x:v>
+        <x:v>1770.990000</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>-0.920000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>92.240000</x:v>
+        <x:v>132.550000</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>689.520000</x:v>
+        <x:v>990.900000</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>200.000000</x:v>
+        <x:v>234.070000</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>1495.060000</x:v>
+        <x:v>1749.840000</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>138.140000</x:v>
+        <x:v>154.040000</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>1032.640000</x:v>
+        <x:v>1151.560000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>