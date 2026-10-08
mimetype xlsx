--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R8d8053e626214be0b5b469abe957a1f3"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd5f8677718ea4bd0a741930f5609b022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d8053e626214be0b5b469abe957a1f3" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5f8677718ea4bd0a741930f5609b022" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:R101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -219,5603 +219,5603 @@
       </x:c>
       <x:c r="L1" t="str" s="1">
         <x:v>aFRRDownMW</x:v>
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>aFRRVWADownEUR</x:v>
       </x:c>
       <x:c r="N1" t="str" s="1">
         <x:v>aFRRVWADownDKK</x:v>
       </x:c>
       <x:c r="O1" t="str" s="1">
         <x:v>mFRRMarginalPriceUpEUR</x:v>
       </x:c>
       <x:c r="P1" t="str" s="1">
         <x:v>mFRRMarginalPriceUpDKK</x:v>
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>mFRRMarginalPriceDownEUR</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>mFRRMarginalPriceDownDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-24 17:15:00</x:v>
+        <x:v>2026-10-08 20:30:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 19:15:00</x:v>
+        <x:v>2026-10-08 22:30:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E2" s="2"/>
       <x:c r="F2" s="2"/>
       <x:c r="G2" t="n" s="2">
-        <x:v>210.860000</x:v>
+        <x:v>111.250000</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0.150000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>224.700000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>1679.790000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>-5.430000</x:v>
+        <x:v>-0.600000</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>69.980000</x:v>
+        <x:v>46.090000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>523.150000</x:v>
+        <x:v>344.470000</x:v>
       </x:c>
       <x:c r="O2" s="2"/>
       <x:c r="P2" s="2"/>
       <x:c r="Q2" s="2"/>
       <x:c r="R2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-24 17:15:00</x:v>
+        <x:v>2026-10-08 20:30:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-24 19:15:00</x:v>
+        <x:v>2026-10-08 22:30:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E3" s="2"/>
       <x:c r="F3" s="2"/>
       <x:c r="G3" t="n" s="2">
-        <x:v>214.730000</x:v>
+        <x:v>113.290000</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>222.780000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>1665.440000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>-9.910000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>133.870000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>1000.770000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O3" s="2"/>
       <x:c r="P3" s="2"/>
       <x:c r="Q3" s="2"/>
       <x:c r="R3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:15:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-10-08 22:15:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>-41.000000</x:v>
+        <x:v>198.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>113.750000</x:v>
+        <x:v>127.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>850.360000</x:v>
+        <x:v>949.190000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>189.580000</x:v>
+        <x:v>122.550000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>0.560000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>232.030000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>1734.590000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>-1.320000</x:v>
+        <x:v>-19.900000</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>113.750000</x:v>
+        <x:v>27.260000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>850.360000</x:v>
+        <x:v>203.740000</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>219.380000</x:v>
+        <x:v>127.000000</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>1640.020000</x:v>
+        <x:v>949.190000</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>189.580000</x:v>
+        <x:v>122.550000</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>1417.240000</x:v>
+        <x:v>915.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:15:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-10-08 22:15:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-37.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>193.070000</x:v>
+        <x:v>19.670000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>1443.330000</x:v>
+        <x:v>147.010000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>193.070000</x:v>
+        <x:v>124.800000</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0.570000</x:v>
+        <x:v>0.500000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>219.880000</x:v>
+        <x:v>105.480000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>1643.760000</x:v>
+        <x:v>788.350000</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>-4.440000</x:v>
+        <x:v>-1.940000</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>142.020000</x:v>
+        <x:v>19.670000</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>1061.700000</x:v>
+        <x:v>147.010000</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>219.380000</x:v>
+        <x:v>127.000000</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>1640.020000</x:v>
+        <x:v>949.190000</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>193.070000</x:v>
+        <x:v>124.800000</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>1443.330000</x:v>
+        <x:v>932.740000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-24 16:45:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-24 18:45:00</x:v>
+        <x:v>2026-10-08 22:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>-28.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>134.400000</x:v>
+        <x:v>120.710000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>1004.730000</x:v>
+        <x:v>902.170000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>216.140000</x:v>
+        <x:v>120.710000</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.520000</x:v>
+        <x:v>0.150000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>274.800000</x:v>
+        <x:v>70.500000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>2054.320000</x:v>
+        <x:v>526.910000</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>-0.270000</x:v>
+        <x:v>-8.090000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>134.400000</x:v>
+        <x:v>27.400000</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>1004.730000</x:v>
+        <x:v>204.780000</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>216.140000</x:v>
+        <x:v>126.000000</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>1615.800000</x:v>
+        <x:v>941.710000</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>216.140000</x:v>
+        <x:v>120.710000</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>1615.800000</x:v>
+        <x:v>902.170000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-24 16:45:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-24 18:45:00</x:v>
+        <x:v>2026-10-08 22:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>51.000000</x:v>
+        <x:v>42.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>222.130000</x:v>
+        <x:v>126.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>1660.580000</x:v>
+        <x:v>941.710000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>220.150000</x:v>
+        <x:v>122.920000</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>1.350000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>222.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>1660.580000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>-1.260000</x:v>
+        <x:v>-4.190000</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>206.940000</x:v>
+        <x:v>18.530000</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>1547.020000</x:v>
+        <x:v>138.490000</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>220.150000</x:v>
+        <x:v>126.000000</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>1645.780000</x:v>
+        <x:v>941.710000</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>220.150000</x:v>
+        <x:v>122.920000</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>1645.780000</x:v>
+        <x:v>918.690000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-24 16:30:00</x:v>
+        <x:v>2026-10-08 19:45:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-24 18:30:00</x:v>
+        <x:v>2026-10-08 21:45:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>-76.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>112.400000</x:v>
+        <x:v>103.330000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>840.270000</x:v>
+        <x:v>772.280000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>185.050000</x:v>
+        <x:v>103.330000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>1.130000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>266.100000</x:v>
+        <x:v>69.890000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>1989.280000</x:v>
+        <x:v>522.350000</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>-0.480000</x:v>
+        <x:v>-1.530000</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>112.400000</x:v>
+        <x:v>36.790000</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>840.270000</x:v>
+        <x:v>274.960000</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>185.050000</x:v>
+        <x:v>103.330000</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>1383.380000</x:v>
+        <x:v>772.280000</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>156.440000</x:v>
+        <x:v>66.900000</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>1169.500000</x:v>
+        <x:v>500.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-24 16:30:00</x:v>
+        <x:v>2026-10-08 19:45:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-24 18:30:00</x:v>
+        <x:v>2026-10-08 21:45:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-57.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>188.450000</x:v>
+        <x:v>33.040000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>1408.800000</x:v>
+        <x:v>246.940000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>188.450000</x:v>
+        <x:v>107.500000</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>1.620000</x:v>
+        <x:v>0.030000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>231.720000</x:v>
+        <x:v>75.090000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>1732.270000</x:v>
+        <x:v>561.220000</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>-1.050000</x:v>
+        <x:v>-1.180000</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>124.830000</x:v>
+        <x:v>33.040000</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>933.190000</x:v>
+        <x:v>246.940000</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>188.450000</x:v>
+        <x:v>107.500000</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>1408.800000</x:v>
+        <x:v>803.440000</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>156.440000</x:v>
+        <x:v>66.900000</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>1169.500000</x:v>
+        <x:v>500.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-24 16:15:00</x:v>
+        <x:v>2026-10-08 19:30:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-24 18:15:00</x:v>
+        <x:v>2026-10-08 21:30:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>-43.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>132.730000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>1300.850000</x:v>
+        <x:v>992.010000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>132.730000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>2.600000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>234.830000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>1755.520000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2.170000</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>44.870000</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>335.350000</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>132.730000</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>1300.850000</x:v>
+        <x:v>992.010000</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>174.010000</x:v>
+        <x:v>115.460000</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>1300.850000</x:v>
+        <x:v>862.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-24 16:15:00</x:v>
+        <x:v>2026-10-08 19:30:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-24 18:15:00</x:v>
+        <x:v>2026-10-08 21:30:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-62.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>177.210000</x:v>
+        <x:v>29.830000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>1324.770000</x:v>
+        <x:v>222.950000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>177.210000</x:v>
+        <x:v>135.180000</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>2.360000</x:v>
+        <x:v>0.360000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>218.160000</x:v>
+        <x:v>88.730000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>1630.900000</x:v>
+        <x:v>663.160000</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-2.410000</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>177.210000</x:v>
+        <x:v>29.830000</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>1324.770000</x:v>
+        <x:v>222.950000</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>177.210000</x:v>
+        <x:v>135.180000</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>1324.770000</x:v>
+        <x:v>1010.320000</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>177.210000</x:v>
+        <x:v>115.460000</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>1324.770000</x:v>
+        <x:v>862.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:15:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:15:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-87.000000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>157.610000</x:v>
+        <x:v>51.540000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>1178.250000</x:v>
+        <x:v>385.200000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>157.610000</x:v>
+        <x:v>142.710000</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>2.130000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>202.810000</x:v>
+        <x:v>43.530000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>1516.150000</x:v>
+        <x:v>325.340000</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.850000</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>112.190000</x:v>
+        <x:v>51.540000</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>838.700000</x:v>
+        <x:v>385.200000</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>157.610000</x:v>
+        <x:v>142.710000</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>1178.250000</x:v>
+        <x:v>1066.600000</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>124.010000</x:v>
+        <x:v>83.730000</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>927.060000</x:v>
+        <x:v>625.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:15:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:15:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>160.500000</x:v>
+        <x:v>145.350000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>1199.850000</x:v>
+        <x:v>1086.330000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>160.500000</x:v>
+        <x:v>145.350000</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>2.590000</x:v>
+        <x:v>0.370000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>204.240000</x:v>
+        <x:v>69.070000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>1526.840000</x:v>
+        <x:v>516.220000</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-1.260000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>34.030000</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>254.340000</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>160.500000</x:v>
+        <x:v>145.350000</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>1199.850000</x:v>
+        <x:v>1086.330000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>124.010000</x:v>
+        <x:v>83.730000</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>927.060000</x:v>
+        <x:v>625.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-24 15:45:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 17:45:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-177.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>173.690000</x:v>
+        <x:v>38.790000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>1298.450000</x:v>
+        <x:v>289.910000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>173.690000</x:v>
+        <x:v>137.230000</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.550000</x:v>
+        <x:v>4.950000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>241.460000</x:v>
+        <x:v>134.850000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>1805.080000</x:v>
+        <x:v>1007.860000</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>-0.160000</x:v>
+        <x:v>-0.230000</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>111.130000</x:v>
+        <x:v>41.500000</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>830.770000</x:v>
+        <x:v>310.170000</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>239.710000</x:v>
+        <x:v>137.230000</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>1792.000000</x:v>
+        <x:v>1025.640000</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>173.690000</x:v>
+        <x:v>38.790000</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>1298.450000</x:v>
+        <x:v>289.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-24 15:45:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 17:45:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>36.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>239.710000</x:v>
+        <x:v>142.910000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>1792.000000</x:v>
+        <x:v>1068.100000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>176.890000</x:v>
+        <x:v>142.910000</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>4.470000</x:v>
+        <x:v>3.850000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>236.500000</x:v>
+        <x:v>135.240000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>1768.000000</x:v>
+        <x:v>1010.770000</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>-0.680000</x:v>
+        <x:v>-0.560000</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>164.420000</x:v>
+        <x:v>38.360000</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>1229.150000</x:v>
+        <x:v>286.700000</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>239.710000</x:v>
+        <x:v>142.910000</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>1792.000000</x:v>
+        <x:v>1068.100000</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>176.890000</x:v>
+        <x:v>38.790000</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>1322.380000</x:v>
+        <x:v>289.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-24 15:30:00</x:v>
+        <x:v>2026-10-08 18:45:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 17:30:00</x:v>
+        <x:v>2026-10-08 20:45:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-106.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>156.290000</x:v>
+        <x:v>37.650000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>1168.380000</x:v>
+        <x:v>281.390000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>156.290000</x:v>
+        <x:v>135.620000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>2.950000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>191.920000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>1434.740000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-7.600000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>129.860000</x:v>
+        <x:v>37.650000</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>970.790000</x:v>
+        <x:v>281.390000</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>156.290000</x:v>
+        <x:v>135.620000</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>1168.380000</x:v>
+        <x:v>1013.610000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>146.290000</x:v>
+        <x:v>44.550000</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>1093.620000</x:v>
+        <x:v>332.960000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-24 15:30:00</x:v>
+        <x:v>2026-10-08 18:45:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 17:30:00</x:v>
+        <x:v>2026-10-08 20:45:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-69.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>159.160000</x:v>
+        <x:v>34.200000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>1189.830000</x:v>
+        <x:v>255.610000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>159.160000</x:v>
+        <x:v>142.960000</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>2.020000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>197.730000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>1478.170000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>-0.510000</x:v>
+        <x:v>-3.800000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>107.580000</x:v>
+        <x:v>34.200000</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>804.240000</x:v>
+        <x:v>255.610000</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>159.160000</x:v>
+        <x:v>142.960000</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>1189.830000</x:v>
+        <x:v>1068.470000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>146.290000</x:v>
+        <x:v>44.550000</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>1093.620000</x:v>
+        <x:v>332.960000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-24 15:15:00</x:v>
+        <x:v>2026-10-08 18:30:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 17:15:00</x:v>
+        <x:v>2026-10-08 20:30:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-129.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>130.790000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>977.750000</x:v>
+        <x:v>200.000000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>130.790000</x:v>
+        <x:v>143.830000</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>1.390000</x:v>
+        <x:v>0.250000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>187.820000</x:v>
+        <x:v>114.640000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>1404.090000</x:v>
+        <x:v>856.810000</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>-1.610000</x:v>
+        <x:v>-11.900000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>74.920000</x:v>
+        <x:v>26.760000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>560.080000</x:v>
+        <x:v>200.000000</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>143.700000</x:v>
+        <x:v>143.830000</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>1074.260000</x:v>
+        <x:v>1074.970000</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>130.790000</x:v>
+        <x:v>46.830000</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>977.750000</x:v>
+        <x:v>350.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-24 15:15:00</x:v>
+        <x:v>2026-10-08 18:30:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 17:15:00</x:v>
+        <x:v>2026-10-08 20:30:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>-53.000000</x:v>
+        <x:v>-43.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>117.730000</x:v>
+        <x:v>13.360000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>880.110000</x:v>
+        <x:v>99.850000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>133.180000</x:v>
+        <x:v>147.110000</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>184.870000</x:v>
+        <x:v>114.830000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>1382.030000</x:v>
+        <x:v>858.230000</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>-1.640000</x:v>
+        <x:v>-7.160000</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>117.730000</x:v>
+        <x:v>13.360000</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>880.110000</x:v>
+        <x:v>99.850000</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>143.700000</x:v>
+        <x:v>147.110000</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>1074.260000</x:v>
+        <x:v>1099.490000</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>133.180000</x:v>
+        <x:v>46.830000</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>995.610000</x:v>
+        <x:v>350.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:15:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:15:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>-81.700000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>72.920000</x:v>
+        <x:v>140.990000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>545.130000</x:v>
+        <x:v>1053.750000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>113.120000</x:v>
+        <x:v>140.990000</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0.410000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>168.950000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>1263.020000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>-1.090000</x:v>
+        <x:v>-41.290000</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>72.920000</x:v>
+        <x:v>3.820000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>545.130000</x:v>
+        <x:v>28.550000</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>113.120000</x:v>
+        <x:v>140.990000</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>845.650000</x:v>
+        <x:v>1053.750000</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>99.870000</x:v>
+        <x:v>98.250000</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>746.600000</x:v>
+        <x:v>734.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:15:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:15:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>-77.000000</x:v>
+        <x:v>-59.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>99.870000</x:v>
+        <x:v>4.790000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>746.600000</x:v>
+        <x:v>35.800000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>115.180000</x:v>
+        <x:v>147.900000</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.840000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>181.730000</x:v>
+        <x:v>120.830000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>1358.560000</x:v>
+        <x:v>903.070000</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>-1.150000</x:v>
+        <x:v>-12.780000</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>108.960000</x:v>
+        <x:v>4.790000</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>814.550000</x:v>
+        <x:v>35.800000</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>115.180000</x:v>
+        <x:v>147.900000</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>861.050000</x:v>
+        <x:v>1105.390000</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>99.870000</x:v>
+        <x:v>98.250000</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>746.600000</x:v>
+        <x:v>734.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-24 14:45:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 16:45:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>-55.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>82.050000</x:v>
+        <x:v>140.640000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>613.380000</x:v>
+        <x:v>1051.130000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>127.580000</x:v>
+        <x:v>140.640000</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>2.410000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>174.390000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>1303.690000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>-0.590000</x:v>
+        <x:v>-27.480000</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>82.050000</x:v>
+        <x:v>9.980000</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>613.380000</x:v>
+        <x:v>74.590000</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>127.580000</x:v>
+        <x:v>140.640000</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>953.750000</x:v>
+        <x:v>1051.130000</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>127.580000</x:v>
+        <x:v>99.140000</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>953.750000</x:v>
+        <x:v>740.960000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-24 14:45:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 16:45:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>129.900000</x:v>
+        <x:v>147.990000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>971.090000</x:v>
+        <x:v>1106.060000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>129.900000</x:v>
+        <x:v>147.990000</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>1.840000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>191.970000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>1435.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>-1.780000</x:v>
+        <x:v>-7.620000</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>90.820000</x:v>
+        <x:v>18.950000</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>678.940000</x:v>
+        <x:v>141.630000</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>129.900000</x:v>
+        <x:v>147.990000</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>971.090000</x:v>
+        <x:v>1106.060000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>129.900000</x:v>
+        <x:v>99.140000</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>971.090000</x:v>
+        <x:v>740.960000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-24 14:30:00</x:v>
+        <x:v>2026-10-08 17:45:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 16:30:00</x:v>
+        <x:v>2026-10-08 19:45:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
         <x:v>-67.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>111.730000</x:v>
+        <x:v>30.450000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>835.260000</x:v>
+        <x:v>227.580000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>111.730000</x:v>
+        <x:v>148.560000</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>1.250000</x:v>
+        <x:v>0.290000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>166.610000</x:v>
+        <x:v>95.310000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>1245.530000</x:v>
+        <x:v>712.340000</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>-15.940000</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>112.190000</x:v>
+        <x:v>30.450000</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>838.700000</x:v>
+        <x:v>227.580000</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>182.400000</x:v>
+        <x:v>148.560000</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>1363.570000</x:v>
+        <x:v>1110.320000</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>111.730000</x:v>
+        <x:v>130.700000</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>835.260000</x:v>
+        <x:v>976.840000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-24 14:30:00</x:v>
+        <x:v>2026-10-08 17:45:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 16:30:00</x:v>
+        <x:v>2026-10-08 19:45:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>76.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>182.400000</x:v>
+        <x:v>152.430000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>1363.570000</x:v>
+        <x:v>1139.250000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>110.990000</x:v>
+        <x:v>152.430000</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>-18.330000</x:v>
+        <x:v>-11.450000</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>7.920000</x:v>
+        <x:v>18.950000</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>59.210000</x:v>
+        <x:v>141.630000</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>182.400000</x:v>
+        <x:v>152.430000</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>1363.570000</x:v>
+        <x:v>1139.250000</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>110.990000</x:v>
+        <x:v>130.700000</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>829.730000</x:v>
+        <x:v>976.840000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-24 14:15:00</x:v>
+        <x:v>2026-10-08 17:30:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 16:15:00</x:v>
+        <x:v>2026-10-08 19:30:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-143.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>99.390000</x:v>
+        <x:v>93.660000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>743.010000</x:v>
+        <x:v>700.010000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>99.390000</x:v>
+        <x:v>147.190000</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0.260000</x:v>
+        <x:v>3.790000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>149.830000</x:v>
+        <x:v>132.100000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1120.080000</x:v>
+        <x:v>987.300000</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>-1.860000</x:v>
+        <x:v>-0.060000</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>39.460000</x:v>
+        <x:v>93.660000</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>294.990000</x:v>
+        <x:v>700.010000</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>99.390000</x:v>
+        <x:v>147.190000</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>743.010000</x:v>
+        <x:v>1100.080000</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>99.390000</x:v>
+        <x:v>130.740000</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>743.010000</x:v>
+        <x:v>977.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-24 14:15:00</x:v>
+        <x:v>2026-10-08 17:30:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 16:15:00</x:v>
+        <x:v>2026-10-08 19:30:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>-58.000000</x:v>
+        <x:v>-105.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>79.980000</x:v>
+        <x:v>32.170000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>597.910000</x:v>
+        <x:v>240.440000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>99.780000</x:v>
+        <x:v>159.990000</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0.030000</x:v>
+        <x:v>2.830000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>141.100000</x:v>
+        <x:v>163.450000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1054.820000</x:v>
+        <x:v>1221.610000</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>-4.480000</x:v>
+        <x:v>-0.220000</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>79.980000</x:v>
+        <x:v>32.170000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>597.910000</x:v>
+        <x:v>240.440000</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>99.780000</x:v>
+        <x:v>159.990000</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>745.930000</x:v>
+        <x:v>1195.750000</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>99.780000</x:v>
+        <x:v>130.740000</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>745.930000</x:v>
+        <x:v>977.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 17:15:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:15:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>9.100000</x:v>
+        <x:v>-87.000000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>93.870000</x:v>
+        <x:v>95.770000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>701.740000</x:v>
+        <x:v>715.780000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>93.870000</x:v>
+        <x:v>154.810000</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0.850000</x:v>
+        <x:v>2.450000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>147.640000</x:v>
+        <x:v>122.230000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1103.710000</x:v>
+        <x:v>913.530000</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>-8.710000</x:v>
+        <x:v>-0.030000</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>12.270000</x:v>
+        <x:v>95.770000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>91.730000</x:v>
+        <x:v>715.780000</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>93.870000</x:v>
+        <x:v>154.810000</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>701.740000</x:v>
+        <x:v>1157.030000</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>93.370000</x:v>
+        <x:v>132.000000</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>698.010000</x:v>
+        <x:v>986.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 17:15:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:15:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-136.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>92.140000</x:v>
+        <x:v>117.950000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>688.810000</x:v>
+        <x:v>881.550000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>92.140000</x:v>
+        <x:v>165.480000</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>7.170000</x:v>
+        <x:v>4.120000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>166.550000</x:v>
+        <x:v>135.500000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1245.080000</x:v>
+        <x:v>1012.710000</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>117.950000</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>881.550000</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>92.140000</x:v>
+        <x:v>165.480000</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>688.810000</x:v>
+        <x:v>1236.780000</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>92.140000</x:v>
+        <x:v>132.000000</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>688.810000</x:v>
+        <x:v>986.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-24 13:45:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 15:45:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-183.000000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>106.280000</x:v>
+        <x:v>132.040000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>794.520000</x:v>
+        <x:v>986.850000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>106.280000</x:v>
+        <x:v>157.800000</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0.330000</x:v>
+        <x:v>4.290000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>73.910000</x:v>
+        <x:v>137.550000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>552.530000</x:v>
+        <x:v>1028.030000</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>-0.610000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>46.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>345.600000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>106.280000</x:v>
+        <x:v>157.800000</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>794.520000</x:v>
+        <x:v>1179.380000</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>106.280000</x:v>
+        <x:v>132.040000</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>794.520000</x:v>
+        <x:v>986.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-24 13:45:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 15:45:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>54.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>164.030000</x:v>
+        <x:v>161.610000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>1226.240000</x:v>
+        <x:v>1207.860000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>104.320000</x:v>
+        <x:v>161.610000</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>1.020000</x:v>
+        <x:v>0.360000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>164.030000</x:v>
+        <x:v>144.140000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>1226.240000</x:v>
+        <x:v>1077.290000</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>-1.320000</x:v>
+        <x:v>-0.870000</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>75.920000</x:v>
+        <x:v>69.990000</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>567.560000</x:v>
+        <x:v>523.100000</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>104.320000</x:v>
+        <x:v>161.610000</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>779.870000</x:v>
+        <x:v>1207.860000</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>104.320000</x:v>
+        <x:v>132.040000</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>779.870000</x:v>
+        <x:v>986.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-24 13:30:00</x:v>
+        <x:v>2026-10-08 16:45:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 15:30:00</x:v>
+        <x:v>2026-10-08 18:45:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-191.000000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>92.150000</x:v>
+        <x:v>88.860000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>688.890000</x:v>
+        <x:v>664.130000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>92.150000</x:v>
+        <x:v>144.280000</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>0.350000</x:v>
+        <x:v>3.060000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>111.900000</x:v>
+        <x:v>151.780000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>836.530000</x:v>
+        <x:v>1134.390000</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>-6.320000</x:v>
+        <x:v>-0.630000</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>13.480000</x:v>
+        <x:v>88.860000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>100.770000</x:v>
+        <x:v>664.130000</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>92.150000</x:v>
+        <x:v>144.280000</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>688.890000</x:v>
+        <x:v>1078.330000</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>92.150000</x:v>
+        <x:v>95.590000</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>688.890000</x:v>
+        <x:v>714.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-24 13:30:00</x:v>
+        <x:v>2026-10-08 16:45:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 15:30:00</x:v>
+        <x:v>2026-10-08 18:45:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-73.000000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>90.450000</x:v>
+        <x:v>60.440000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>676.180000</x:v>
+        <x:v>451.720000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>90.450000</x:v>
+        <x:v>159.960000</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.160000</x:v>
+        <x:v>0.620000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>136.230000</x:v>
+        <x:v>159.300000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>1018.410000</x:v>
+        <x:v>1190.590000</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>-4.640000</x:v>
+        <x:v>-0.720000</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>37.970000</x:v>
+        <x:v>60.440000</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>283.850000</x:v>
+        <x:v>451.720000</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>90.450000</x:v>
+        <x:v>159.960000</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>676.180000</x:v>
+        <x:v>1195.530000</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>90.450000</x:v>
+        <x:v>95.590000</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>676.180000</x:v>
+        <x:v>714.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-24 13:15:00</x:v>
+        <x:v>2026-10-08 16:30:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 15:15:00</x:v>
+        <x:v>2026-10-08 18:30:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>-116.000000</x:v>
+        <x:v>-0.900000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>28.530000</x:v>
+        <x:v>150.790000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>213.280000</x:v>
+        <x:v>1126.990000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>78.650000</x:v>
+        <x:v>150.790000</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>0.950000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>99.320000</x:v>
+        <x:v>130.650000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>742.490000</x:v>
+        <x:v>976.470000</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>-4.990000</x:v>
+        <x:v>-13.720000</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>28.530000</x:v>
+        <x:v>27.930000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>213.280000</x:v>
+        <x:v>208.750000</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>78.650000</x:v>
+        <x:v>150.790000</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>587.960000</x:v>
+        <x:v>1126.990000</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>34.020000</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>254.320000</x:v>
+        <x:v>597.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-24 13:15:00</x:v>
+        <x:v>2026-10-08 16:30:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 15:15:00</x:v>
+        <x:v>2026-10-08 18:30:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-38.000000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>80.070000</x:v>
+        <x:v>-2.900000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>598.580000</x:v>
+        <x:v>-21.670000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>80.070000</x:v>
+        <x:v>154.270000</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>1.500000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>133.500000</x:v>
+        <x:v>172.490000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>998.010000</x:v>
+        <x:v>1289.170000</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>-0.700000</x:v>
+        <x:v>-11.570000</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>76.160000</x:v>
+        <x:v>-2.900000</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>569.350000</x:v>
+        <x:v>-21.670000</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>80.070000</x:v>
+        <x:v>154.270000</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>598.580000</x:v>
+        <x:v>1153.000000</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>34.020000</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>254.320000</x:v>
+        <x:v>597.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 16:15:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:15:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>-75.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>2.970000</x:v>
+        <x:v>151.200000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>22.200000</x:v>
+        <x:v>1130.050000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>63.120000</x:v>
+        <x:v>151.200000</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0.170000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>98.170000</x:v>
+        <x:v>130.650000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>733.890000</x:v>
+        <x:v>976.470000</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>-17.590000</x:v>
+        <x:v>-23.460000</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>2.970000</x:v>
+        <x:v>29.460000</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>22.200000</x:v>
+        <x:v>220.180000</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>63.120000</x:v>
+        <x:v>151.200000</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>471.870000</x:v>
+        <x:v>1130.050000</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>63.120000</x:v>
+        <x:v>133.000000</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>471.870000</x:v>
+        <x:v>994.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 16:15:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:15:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>83.000000</x:v>
+        <x:v>344.000000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>103.020000</x:v>
+        <x:v>294.750000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>770.150000</x:v>
+        <x:v>2202.930000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>63.560000</x:v>
+        <x:v>154.010000</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>103.020000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>770.150000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>-14.790000</x:v>
+        <x:v>-56.740000</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>-0.090000</x:v>
+        <x:v>-68.090000</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>-0.670000</x:v>
+        <x:v>-508.900000</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>63.560000</x:v>
+        <x:v>294.750000</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>475.160000</x:v>
+        <x:v>2202.930000</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>63.560000</x:v>
+        <x:v>154.010000</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>475.160000</x:v>
+        <x:v>1151.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-24 12:45:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 14:45:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>61.000000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>88.380000</x:v>
+        <x:v>149.190000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>660.700000</x:v>
+        <x:v>1115.030000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>88.380000</x:v>
+        <x:v>149.190000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>66.880000</x:v>
+        <x:v>130.980000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>499.970000</x:v>
+        <x:v>978.930000</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>-18.660000</x:v>
+        <x:v>-9.310000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>-6.370000</x:v>
+        <x:v>44.110000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>-47.620000</x:v>
+        <x:v>329.670000</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>118.330000</x:v>
+        <x:v>149.190000</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>884.600000</x:v>
+        <x:v>1115.030000</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>88.380000</x:v>
+        <x:v>130.000000</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>660.700000</x:v>
+        <x:v>971.610000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-24 12:45:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 14:45:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>44.000000</x:v>
+        <x:v>-95.300000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>118.330000</x:v>
+        <x:v>44.430000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>884.600000</x:v>
+        <x:v>332.070000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>86.760000</x:v>
+        <x:v>150.690000</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.070000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>162.180000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1212.120000</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>-14.400000</x:v>
+        <x:v>-2.000000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>2.810000</x:v>
+        <x:v>44.430000</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>21.010000</x:v>
+        <x:v>332.070000</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>118.330000</x:v>
+        <x:v>150.690000</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>884.600000</x:v>
+        <x:v>1126.240000</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>86.760000</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>648.590000</x:v>
+        <x:v>597.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-24 12:30:00</x:v>
+        <x:v>2026-10-08 15:45:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 14:30:00</x:v>
+        <x:v>2026-10-08 17:45:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>84.900000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>61.370000</x:v>
+        <x:v>163.060000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>458.780000</x:v>
+        <x:v>1218.690000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>61.370000</x:v>
+        <x:v>162.790000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>66.880000</x:v>
+        <x:v>130.650000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>499.970000</x:v>
+        <x:v>976.470000</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>-12.540000</x:v>
+        <x:v>-0.680000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>6.760000</x:v>
+        <x:v>113.100000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>50.540000</x:v>
+        <x:v>845.300000</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>96.360000</x:v>
+        <x:v>163.060000</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>720.360000</x:v>
+        <x:v>1218.690000</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>61.370000</x:v>
+        <x:v>162.790000</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>458.780000</x:v>
+        <x:v>1216.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-24 12:30:00</x:v>
+        <x:v>2026-10-08 15:45:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 14:30:00</x:v>
+        <x:v>2026-10-08 17:45:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>62.470000</x:v>
+        <x:v>165.870000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>467.010000</x:v>
+        <x:v>1239.700000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>62.470000</x:v>
+        <x:v>165.870000</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.690000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>731.540000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5467.460000</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>-9.380000</x:v>
+        <x:v>-2.140000</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>8.710000</x:v>
+        <x:v>41.870000</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>65.110000</x:v>
+        <x:v>312.930000</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>96.360000</x:v>
+        <x:v>165.870000</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>720.360000</x:v>
+        <x:v>1239.700000</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>62.470000</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>467.010000</x:v>
+        <x:v>597.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-24 12:15:00</x:v>
+        <x:v>2026-10-08 15:30:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 14:15:00</x:v>
+        <x:v>2026-10-08 17:30:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>80.700000</x:v>
+        <x:v>-55.000000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>112.150000</x:v>
+        <x:v>77.910000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>838.400000</x:v>
+        <x:v>582.290000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>56.620000</x:v>
+        <x:v>151.130000</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>4.450000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>66.880000</x:v>
+        <x:v>204.570000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>499.970000</x:v>
+        <x:v>1528.940000</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>-8.870000</x:v>
+        <x:v>-1.260000</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>8.450000</x:v>
+        <x:v>101.530000</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>63.170000</x:v>
+        <x:v>758.830000</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>112.150000</x:v>
+        <x:v>151.130000</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>838.400000</x:v>
+        <x:v>1129.530000</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>56.620000</x:v>
+        <x:v>77.910000</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>423.270000</x:v>
+        <x:v>582.290000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-24 12:15:00</x:v>
+        <x:v>2026-10-08 15:30:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 14:15:00</x:v>
+        <x:v>2026-10-08 17:30:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-76.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>57.630000</x:v>
+        <x:v>77.910000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>430.820000</x:v>
+        <x:v>582.290000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>57.630000</x:v>
+        <x:v>153.120000</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.040000</x:v>
+        <x:v>2.080000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>99.720000</x:v>
+        <x:v>164.040000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>745.480000</x:v>
+        <x:v>1226.020000</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>-3.050000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>45.330000</x:v>
+        <x:v>117.950000</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>338.870000</x:v>
+        <x:v>881.550000</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>88.850000</x:v>
+        <x:v>153.120000</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>664.220000</x:v>
+        <x:v>1144.400000</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>57.630000</x:v>
+        <x:v>77.910000</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>430.820000</x:v>
+        <x:v>582.290000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 15:15:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 17:15:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>-91.000000</x:v>
+        <x:v>-100.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>43.400000</x:v>
+        <x:v>36.840000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>324.450000</x:v>
+        <x:v>275.340000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>53.770000</x:v>
+        <x:v>133.350000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>1.660000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>70.740000</x:v>
+        <x:v>178.190000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>528.830000</x:v>
+        <x:v>1331.770000</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>-3.530000</x:v>
+        <x:v>-8.030000</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>43.400000</x:v>
+        <x:v>36.840000</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>324.450000</x:v>
+        <x:v>275.340000</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>53.770000</x:v>
+        <x:v>133.350000</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>401.970000</x:v>
+        <x:v>996.640000</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>53.770000</x:v>
+        <x:v>50.970000</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>401.970000</x:v>
+        <x:v>380.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 15:15:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 17:15:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>-68.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>54.730000</x:v>
+        <x:v>137.410000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>409.150000</x:v>
+        <x:v>1026.990000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>54.730000</x:v>
+        <x:v>137.410000</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>94.190000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>704.140000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>-1.830000</x:v>
+        <x:v>-2.850000</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>67.480000</x:v>
+        <x:v>40.610000</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>504.460000</x:v>
+        <x:v>303.520000</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>54.730000</x:v>
+        <x:v>137.410000</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>409.150000</x:v>
+        <x:v>1026.990000</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>54.730000</x:v>
+        <x:v>50.970000</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>409.150000</x:v>
+        <x:v>380.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-24 11:45:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 13:45:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>-63.000000</x:v>
+        <x:v>-120.100000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>47.000000</x:v>
+        <x:v>42.630000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>351.360000</x:v>
+        <x:v>318.610000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>62.150000</x:v>
+        <x:v>113.040000</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>-6.060000</x:v>
+        <x:v>-9.790000</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>49.430000</x:v>
+        <x:v>42.630000</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>369.520000</x:v>
+        <x:v>318.610000</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>62.150000</x:v>
+        <x:v>128.500000</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>464.610000</x:v>
+        <x:v>960.400000</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>47.000000</x:v>
+        <x:v>113.040000</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>351.360000</x:v>
+        <x:v>844.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-24 11:45:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 13:45:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>28.000000</x:v>
+        <x:v>26.000000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>61.010000</x:v>
+        <x:v>138.140000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>456.090000</x:v>
+        <x:v>1032.440000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>61.010000</x:v>
+        <x:v>117.250000</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.730000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>138.140000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1032.440000</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>-5.820000</x:v>
+        <x:v>-0.370000</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>48.790000</x:v>
+        <x:v>42.510000</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>364.740000</x:v>
+        <x:v>317.720000</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>61.010000</x:v>
+        <x:v>128.500000</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>456.090000</x:v>
+        <x:v>960.400000</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>47.000000</x:v>
+        <x:v>117.250000</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>351.360000</x:v>
+        <x:v>876.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-24 11:30:00</x:v>
+        <x:v>2026-10-08 14:45:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 13:30:00</x:v>
+        <x:v>2026-10-08 16:45:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>-68.000000</x:v>
+        <x:v>-79.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>64.490000</x:v>
+        <x:v>54.300000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>482.110000</x:v>
+        <x:v>405.830000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>67.810000</x:v>
+        <x:v>124.820000</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.060000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>127.500000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>952.920000</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>-4.310000</x:v>
+        <x:v>-2.290000</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>64.490000</x:v>
+        <x:v>79.320000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>482.110000</x:v>
+        <x:v>592.830000</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>103.850000</x:v>
+        <x:v>124.820000</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>776.350000</x:v>
+        <x:v>932.890000</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>67.810000</x:v>
+        <x:v>54.300000</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>506.930000</x:v>
+        <x:v>405.830000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-24 11:30:00</x:v>
+        <x:v>2026-10-08 14:45:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 13:30:00</x:v>
+        <x:v>2026-10-08 16:45:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>52.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>103.850000</x:v>
+        <x:v>127.700000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>776.350000</x:v>
+        <x:v>954.420000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>69.030000</x:v>
+        <x:v>127.700000</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.770000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>139.650000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1043.730000</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>-12.940000</x:v>
+        <x:v>-1.550000</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>29.920000</x:v>
+        <x:v>36.950000</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>223.670000</x:v>
+        <x:v>276.160000</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>103.850000</x:v>
+        <x:v>127.700000</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>776.350000</x:v>
+        <x:v>954.420000</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>69.030000</x:v>
+        <x:v>54.300000</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>516.050000</x:v>
+        <x:v>405.830000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-24 11:15:00</x:v>
+        <x:v>2026-10-08 14:30:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 13:15:00</x:v>
+        <x:v>2026-10-08 16:30:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-71.000000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>59.140000</x:v>
+        <x:v>43.160000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>442.110000</x:v>
+        <x:v>322.570000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>59.140000</x:v>
+        <x:v>120.180000</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.390000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>136.560000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1020.640000</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>-3.890000</x:v>
+        <x:v>-1.780000</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>54.020000</x:v>
+        <x:v>43.160000</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>403.840000</x:v>
+        <x:v>322.570000</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>100.670000</x:v>
+        <x:v>120.180000</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>752.580000</x:v>
+        <x:v>898.210000</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>59.140000</x:v>
+        <x:v>45.610000</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>442.110000</x:v>
+        <x:v>340.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-24 11:15:00</x:v>
+        <x:v>2026-10-08 14:30:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 13:15:00</x:v>
+        <x:v>2026-10-08 16:30:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>60.200000</x:v>
+        <x:v>124.360000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>450.040000</x:v>
+        <x:v>929.450000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>60.200000</x:v>
+        <x:v>124.360000</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>3.660000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>16.070000</x:v>
+        <x:v>134.450000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>120.130000</x:v>
+        <x:v>1004.870000</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>-3.650000</x:v>
+        <x:v>-0.260000</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>60.020000</x:v>
+        <x:v>34.060000</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>448.690000</x:v>
+        <x:v>254.560000</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>100.670000</x:v>
+        <x:v>124.360000</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>752.580000</x:v>
+        <x:v>929.450000</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>60.200000</x:v>
+        <x:v>45.610000</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>450.040000</x:v>
+        <x:v>340.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:15:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 16:15:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>26.000000</x:v>
+        <x:v>-168.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>53.770000</x:v>
+        <x:v>40.140000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>401.970000</x:v>
+        <x:v>300.000000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>53.770000</x:v>
+        <x:v>108.800000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>34.060000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>987.390000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7379.650000</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>-3.090000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>76.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>569.870000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>53.770000</x:v>
+        <x:v>108.800000</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>401.970000</x:v>
+        <x:v>813.160000</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>45.000000</x:v>
+        <x:v>40.140000</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>336.410000</x:v>
+        <x:v>300.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:15:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 16:15:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-67.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>54.730000</x:v>
+        <x:v>31.120000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>409.150000</x:v>
+        <x:v>232.590000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>54.730000</x:v>
+        <x:v>113.310000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0.440000</x:v>
+        <x:v>1.630000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>97.850000</x:v>
+        <x:v>146.190000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>731.500000</x:v>
+        <x:v>1092.610000</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>-0.940000</x:v>
+        <x:v>-2.610000</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>74.150000</x:v>
+        <x:v>31.120000</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>554.320000</x:v>
+        <x:v>232.590000</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>54.730000</x:v>
+        <x:v>113.310000</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>409.150000</x:v>
+        <x:v>846.870000</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>45.000000</x:v>
+        <x:v>40.140000</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>336.410000</x:v>
+        <x:v>300.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-24 10:45:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 12:45:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-28.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>52.170000</x:v>
+        <x:v>27.570000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>390.010000</x:v>
+        <x:v>206.060000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>52.170000</x:v>
+        <x:v>101.640000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>0.070000</x:v>
+        <x:v>12.270000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>113.510000</x:v>
+        <x:v>281.940000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>848.570000</x:v>
+        <x:v>2107.190000</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>-0.430000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>84.510000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>631.770000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>52.170000</x:v>
+        <x:v>101.640000</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>390.010000</x:v>
+        <x:v>759.650000</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>51.460000</x:v>
+        <x:v>27.570000</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>384.700000</x:v>
+        <x:v>206.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-24 10:45:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 12:45:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>54.000000</x:v>
+        <x:v>-144.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>98.410000</x:v>
+        <x:v>27.570000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>735.680000</x:v>
+        <x:v>206.060000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>53.100000</x:v>
+        <x:v>107.310000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0.280000</x:v>
+        <x:v>25.950000</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>98.410000</x:v>
+        <x:v>213.250000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>735.680000</x:v>
+        <x:v>1593.810000</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>-0.590000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>83.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>621.230000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>53.100000</x:v>
+        <x:v>107.310000</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>396.960000</x:v>
+        <x:v>802.020000</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>51.460000</x:v>
+        <x:v>27.570000</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>384.700000</x:v>
+        <x:v>206.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-24 10:30:00</x:v>
+        <x:v>2026-10-08 13:45:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 12:30:00</x:v>
+        <x:v>2026-10-08 15:45:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-117.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>58.380000</x:v>
+        <x:v>29.000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>436.430000</x:v>
+        <x:v>216.740000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>58.380000</x:v>
+        <x:v>107.730000</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>8.910000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>112.990000</x:v>
+        <x:v>256.380000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>844.680000</x:v>
+        <x:v>1916.160000</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>-0.790000</x:v>
+        <x:v>-4.340000</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>77.290000</x:v>
+        <x:v>29.470000</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>577.800000</x:v>
+        <x:v>220.260000</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>58.380000</x:v>
+        <x:v>107.730000</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>436.430000</x:v>
+        <x:v>805.160000</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>40.360000</x:v>
+        <x:v>29.000000</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>301.720000</x:v>
+        <x:v>216.740000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-24 10:30:00</x:v>
+        <x:v>2026-10-08 13:45:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 12:30:00</x:v>
+        <x:v>2026-10-08 15:45:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>41.000000</x:v>
+        <x:v>-126.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>99.180000</x:v>
+        <x:v>29.000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>741.440000</x:v>
+        <x:v>216.740000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>59.420000</x:v>
+        <x:v>123.070000</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>11.850000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>99.180000</x:v>
+        <x:v>197.170000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>741.440000</x:v>
+        <x:v>1473.630000</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>-1.800000</x:v>
+        <x:v>-0.300000</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>62.900000</x:v>
+        <x:v>41.030000</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>470.220000</x:v>
+        <x:v>306.650000</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>59.420000</x:v>
+        <x:v>123.070000</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>444.210000</x:v>
+        <x:v>919.810000</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>40.360000</x:v>
+        <x:v>29.000000</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>301.720000</x:v>
+        <x:v>216.740000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-24 10:15:00</x:v>
+        <x:v>2026-10-08 13:30:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 12:15:00</x:v>
+        <x:v>2026-10-08 15:30:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>-46.000000</x:v>
+        <x:v>145.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>44.350000</x:v>
+        <x:v>109.450000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>331.550000</x:v>
+        <x:v>818.020000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>53.860000</x:v>
+        <x:v>109.450000</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>-1.200000</x:v>
+        <x:v>-53.460000</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>72.140000</x:v>
+        <x:v>14.320000</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>539.300000</x:v>
+        <x:v>107.030000</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>53.860000</x:v>
+        <x:v>109.450000</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>402.640000</x:v>
+        <x:v>818.020000</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>44.350000</x:v>
+        <x:v>48.290000</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>331.550000</x:v>
+        <x:v>360.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-24 10:15:00</x:v>
+        <x:v>2026-10-08 13:30:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 12:15:00</x:v>
+        <x:v>2026-10-08 15:30:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>54.830000</x:v>
+        <x:v>115.040000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>409.890000</x:v>
+        <x:v>859.800000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>54.830000</x:v>
+        <x:v>115.040000</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>1.460000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>121.780000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>910.390000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>-0.470000</x:v>
+        <x:v>-9.830000</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>68.190000</x:v>
+        <x:v>9.420000</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>509.770000</x:v>
+        <x:v>70.400000</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>54.830000</x:v>
+        <x:v>115.040000</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>409.890000</x:v>
+        <x:v>859.800000</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>44.350000</x:v>
+        <x:v>48.290000</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>331.550000</x:v>
+        <x:v>360.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:15:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 15:15:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>-131.000000</x:v>
+        <x:v>-79.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>45.930000</x:v>
+        <x:v>21.410000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>343.360000</x:v>
+        <x:v>160.020000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>62.490000</x:v>
+        <x:v>95.780000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0.770000</x:v>
+        <x:v>5.500000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>117.850000</x:v>
+        <x:v>242.220000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>881.010000</x:v>
+        <x:v>1810.330000</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>-0.120000</x:v>
+        <x:v>-14.690000</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>71.450000</x:v>
+        <x:v>21.410000</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>534.140000</x:v>
+        <x:v>160.020000</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>62.490000</x:v>
+        <x:v>95.780000</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>467.160000</x:v>
+        <x:v>715.850000</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>45.930000</x:v>
+        <x:v>78.600000</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>343.360000</x:v>
+        <x:v>587.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:15:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 15:15:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>134.000000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>63.610000</x:v>
+        <x:v>114.840000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>475.530000</x:v>
+        <x:v>858.300000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>63.610000</x:v>
+        <x:v>114.840000</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>2.140000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>129.640000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>969.150000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>-0.150000</x:v>
+        <x:v>-20.000000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>58.700000</x:v>
+        <x:v>14.520000</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>438.820000</x:v>
+        <x:v>108.520000</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>63.610000</x:v>
+        <x:v>114.840000</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
-        <x:v>475.530000</x:v>
+        <x:v>858.300000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>45.930000</x:v>
+        <x:v>78.600000</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>343.360000</x:v>
+        <x:v>587.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-24 09:45:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 11:45:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>59.230000</x:v>
+        <x:v>92.480000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>442.790000</x:v>
+        <x:v>691.190000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>59.230000</x:v>
+        <x:v>92.480000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>5.970000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>147.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>1098.930000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-28.150000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>22.560000</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>168.610000</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>95.700000</x:v>
+        <x:v>92.480000</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>715.420000</x:v>
+        <x:v>691.190000</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>59.230000</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>442.790000</x:v>
+        <x:v>597.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-24 09:45:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 11:45:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>61.330000</x:v>
+        <x:v>115.610000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>458.480000</x:v>
+        <x:v>864.060000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>61.330000</x:v>
+        <x:v>115.610000</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>6.380000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>137.280000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>1026.260000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-13.940000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>19.160000</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>143.200000</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>95.700000</x:v>
+        <x:v>115.610000</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>715.420000</x:v>
+        <x:v>864.060000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>61.330000</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>458.480000</x:v>
+        <x:v>597.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-24 09:30:00</x:v>
+        <x:v>2026-10-08 12:45:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 11:30:00</x:v>
+        <x:v>2026-10-08 14:45:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>137.000000</x:v>
+        <x:v>43.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>140.200000</x:v>
+        <x:v>182.010000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>1048.090000</x:v>
+        <x:v>1360.320000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>72.700000</x:v>
+        <x:v>97.170000</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>6.420000</x:v>
+        <x:v>3.150000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>140.200000</x:v>
+        <x:v>182.010000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>1048.090000</x:v>
+        <x:v>1360.320000</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-4.890000</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>15.880000</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>118.690000</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>80.000000</x:v>
+        <x:v>108.560000</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>598.060000</x:v>
+        <x:v>811.370000</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>72.700000</x:v>
+        <x:v>97.170000</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>543.480000</x:v>
+        <x:v>726.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-24 09:30:00</x:v>
+        <x:v>2026-10-08 12:45:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 11:30:00</x:v>
+        <x:v>2026-10-08 14:45:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-84.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>75.010000</x:v>
+        <x:v>21.610000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>560.750000</x:v>
+        <x:v>161.510000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>75.010000</x:v>
+        <x:v>108.290000</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>7.450000</x:v>
+        <x:v>1.850000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>141.470000</x:v>
+        <x:v>151.990000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>1057.590000</x:v>
+        <x:v>1135.960000</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>-0.040000</x:v>
+        <x:v>-0.550000</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>75.110000</x:v>
+        <x:v>21.610000</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>561.500000</x:v>
+        <x:v>161.510000</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>80.000000</x:v>
+        <x:v>108.560000</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>598.060000</x:v>
+        <x:v>811.370000</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>75.010000</x:v>
+        <x:v>108.290000</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>560.750000</x:v>
+        <x:v>809.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-24 09:15:00</x:v>
+        <x:v>2026-10-08 12:30:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 11:15:00</x:v>
+        <x:v>2026-10-08 14:30:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>97.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>135.050000</x:v>
+        <x:v>94.350000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>1009.590000</x:v>
+        <x:v>705.160000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>80.570000</x:v>
+        <x:v>94.350000</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.640000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>135.050000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>1009.590000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>-0.510000</x:v>
+        <x:v>-26.020000</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>80.640000</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>602.840000</x:v>
+        <x:v>149.480000</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>80.570000</x:v>
+        <x:v>94.350000</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>602.320000</x:v>
+        <x:v>705.160000</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>59.000000</x:v>
+        <x:v>11.520000</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>441.070000</x:v>
+        <x:v>86.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-24 09:15:00</x:v>
+        <x:v>2026-10-08 12:30:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 11:15:00</x:v>
+        <x:v>2026-10-08 14:30:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-253.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>83.080000</x:v>
+        <x:v>11.520000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>621.080000</x:v>
+        <x:v>86.100000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>83.080000</x:v>
+        <x:v>114.400000</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>2.120000</x:v>
+        <x:v>24.420000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>125.770000</x:v>
+        <x:v>246.500000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>940.220000</x:v>
+        <x:v>1842.320000</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>-0.040000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>83.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>621.450000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>83.080000</x:v>
+        <x:v>114.400000</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>621.080000</x:v>
+        <x:v>855.010000</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>59.000000</x:v>
+        <x:v>11.520000</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>441.070000</x:v>
+        <x:v>86.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 12:15:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:15:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>78.300000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>140.260000</x:v>
+        <x:v>92.880000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>1048.540000</x:v>
+        <x:v>694.180000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>102.070000</x:v>
+        <x:v>92.880000</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0.780000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>137.330000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>1026.640000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>-0.390000</x:v>
+        <x:v>-12.290000</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>73.560000</x:v>
+        <x:v>26.520000</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>549.910000</x:v>
+        <x:v>198.210000</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>140.260000</x:v>
+        <x:v>92.880000</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>1048.540000</x:v>
+        <x:v>694.180000</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>102.070000</x:v>
+        <x:v>26.750000</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>763.040000</x:v>
+        <x:v>199.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 12:15:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 14:15:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-347.500000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>104.790000</x:v>
+        <x:v>26.750000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>783.380000</x:v>
+        <x:v>199.930000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>104.790000</x:v>
+        <x:v>114.650000</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0.850000</x:v>
+        <x:v>31.170000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>152.810000</x:v>
+        <x:v>737.830000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>1142.360000</x:v>
+        <x:v>5514.470000</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>-0.860000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>102.530000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>766.480000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>140.260000</x:v>
+        <x:v>114.650000</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>1048.540000</x:v>
+        <x:v>856.880000</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>104.790000</x:v>
+        <x:v>26.750000</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>783.380000</x:v>
+        <x:v>199.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-24 08:45:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 10:45:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>42.000000</x:v>
+        <x:v>-208.000000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>127.190000</x:v>
+        <x:v>6.690000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>950.830000</x:v>
+        <x:v>50.000000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>82.430000</x:v>
+        <x:v>99.390000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>127.190000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>950.830000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>-0.750000</x:v>
+        <x:v>-19.000000</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>75.020000</x:v>
+        <x:v>24.420000</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>560.830000</x:v>
+        <x:v>182.510000</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>99.390000</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>747.570000</x:v>
+        <x:v>742.830000</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>82.430000</x:v>
+        <x:v>6.690000</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>616.220000</x:v>
+        <x:v>50.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-24 08:45:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 10:45:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>-58.000000</x:v>
+        <x:v>-379.600000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>65.720000</x:v>
+        <x:v>6.690000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>491.300000</x:v>
+        <x:v>50.000000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>84.310000</x:v>
+        <x:v>114.240000</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0.450000</x:v>
+        <x:v>23.690000</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>125.890000</x:v>
+        <x:v>595.440000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>941.120000</x:v>
+        <x:v>4450.260000</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>-1.920000</x:v>
+        <x:v>-1.900000</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>65.720000</x:v>
+        <x:v>23.530000</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>491.300000</x:v>
+        <x:v>175.860000</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>114.240000</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>747.570000</x:v>
+        <x:v>853.820000</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>84.310000</x:v>
+        <x:v>6.690000</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>630.280000</x:v>
+        <x:v>50.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-24 08:30:00</x:v>
+        <x:v>2026-10-08 11:45:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 10:30:00</x:v>
+        <x:v>2026-10-08 13:45:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-203.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>107.980000</x:v>
+        <x:v>9.560000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>807.230000</x:v>
+        <x:v>71.450000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>107.980000</x:v>
+        <x:v>92.090000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>0.200000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>172.370000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1288.590000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>-3.200000</x:v>
+        <x:v>-33.990000</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>76.080000</x:v>
+        <x:v>9.560000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>568.750000</x:v>
+        <x:v>71.450000</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>127.000000</x:v>
+        <x:v>92.090000</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>949.410000</x:v>
+        <x:v>688.270000</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>107.980000</x:v>
+        <x:v>38.790000</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>807.230000</x:v>
+        <x:v>289.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-24 08:30:00</x:v>
+        <x:v>2026-10-08 11:45:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 10:30:00</x:v>
+        <x:v>2026-10-08 13:45:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-255.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>109.790000</x:v>
+        <x:v>-1.770000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>820.760000</x:v>
+        <x:v>-13.230000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>109.790000</x:v>
+        <x:v>118.650000</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>-7.550000</x:v>
+        <x:v>-24.090000</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>80.510000</x:v>
+        <x:v>-1.770000</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>601.870000</x:v>
+        <x:v>-13.230000</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>127.000000</x:v>
+        <x:v>118.650000</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>949.410000</x:v>
+        <x:v>886.780000</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>109.790000</x:v>
+        <x:v>63.350000</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>820.760000</x:v>
+        <x:v>473.470000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-24 08:15:00</x:v>
+        <x:v>2026-10-08 11:30:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 10:15:00</x:v>
+        <x:v>2026-10-08 13:30:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-162.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>117.690000</x:v>
+        <x:v>5.630000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>879.820000</x:v>
+        <x:v>42.080000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>117.690000</x:v>
+        <x:v>98.570000</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.010000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>175.790000</x:v>
+        <x:v>130.150000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>1314.150000</x:v>
+        <x:v>972.730000</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>-4.620000</x:v>
+        <x:v>-15.980000</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>52.540000</x:v>
+        <x:v>5.630000</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>392.770000</x:v>
+        <x:v>42.080000</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>122.590000</x:v>
+        <x:v>98.570000</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>916.450000</x:v>
+        <x:v>736.700000</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>117.690000</x:v>
+        <x:v>40.260000</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>879.820000</x:v>
+        <x:v>300.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-24 08:15:00</x:v>
+        <x:v>2026-10-08 11:30:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 10:15:00</x:v>
+        <x:v>2026-10-08 13:30:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>-44.000000</x:v>
+        <x:v>-244.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>60.880000</x:v>
+        <x:v>14.960000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>455.120000</x:v>
+        <x:v>111.810000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>119.340000</x:v>
+        <x:v>120.350000</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>-9.240000</x:v>
+        <x:v>-14.310000</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>60.880000</x:v>
+        <x:v>14.960000</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>455.120000</x:v>
+        <x:v>111.810000</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>122.590000</x:v>
+        <x:v>120.350000</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>916.450000</x:v>
+        <x:v>899.480000</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>119.340000</x:v>
+        <x:v>71.810000</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>892.150000</x:v>
+        <x:v>536.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 11:15:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:15:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>-78.000000</x:v>
+        <x:v>-141.000000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>71.820000</x:v>
+        <x:v>-16.460000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>536.900000</x:v>
+        <x:v>-123.020000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>134.960000</x:v>
+        <x:v>104.680000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>-8.180000</x:v>
+        <x:v>-31.550000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>71.820000</x:v>
+        <x:v>-16.460000</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>536.900000</x:v>
+        <x:v>-123.020000</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>134.960000</x:v>
+        <x:v>104.680000</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>1008.920000</x:v>
+        <x:v>782.370000</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>113.570000</x:v>
+        <x:v>38.790000</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>849.020000</x:v>
+        <x:v>289.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 11:15:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 13:15:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>-47.000000</x:v>
+        <x:v>-142.000000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>71.540000</x:v>
+        <x:v>12.130000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>534.810000</x:v>
+        <x:v>90.660000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>134.280000</x:v>
+        <x:v>121.230000</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>-8.600000</x:v>
+        <x:v>-16.010000</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>71.540000</x:v>
+        <x:v>12.130000</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>534.810000</x:v>
+        <x:v>90.660000</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>134.280000</x:v>
+        <x:v>121.230000</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>1003.840000</x:v>
+        <x:v>906.060000</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>113.570000</x:v>
+        <x:v>121.230000</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>849.020000</x:v>
+        <x:v>906.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-24 07:45:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 09:45:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-450.000000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>120.230000</x:v>
+        <x:v>8.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>898.800000</x:v>
+        <x:v>59.790000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>120.230000</x:v>
+        <x:v>111.490000</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.510000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>143.620000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1073.400000</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>-4.390000</x:v>
+        <x:v>-1.560000</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>56.240000</x:v>
+        <x:v>33.060000</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>420.430000</x:v>
+        <x:v>247.090000</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>120.230000</x:v>
+        <x:v>111.490000</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>898.800000</x:v>
+        <x:v>833.270000</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>108.550000</x:v>
+        <x:v>8.000000</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>811.490000</x:v>
+        <x:v>59.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-24 07:45:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 09:45:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>-60.000000</x:v>
+        <x:v>-35.000000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>57.420000</x:v>
+        <x:v>48.510000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>429.250000</x:v>
+        <x:v>362.560000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>118.050000</x:v>
+        <x:v>121.290000</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>179.720000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>1343.530000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>-3.920000</x:v>
+        <x:v>-7.470000</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>57.420000</x:v>
+        <x:v>48.510000</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>429.250000</x:v>
+        <x:v>362.560000</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>118.050000</x:v>
+        <x:v>121.500000</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>882.510000</x:v>
+        <x:v>908.080000</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>108.550000</x:v>
+        <x:v>121.290000</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>811.490000</x:v>
+        <x:v>906.510000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-24 07:30:00</x:v>
+        <x:v>2026-10-08 10:45:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 09:30:00</x:v>
+        <x:v>2026-10-08 12:45:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>125.100000</x:v>
+        <x:v>-329.000000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>254.160000</x:v>
+        <x:v>29.000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>1900.020000</x:v>
+        <x:v>216.740000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>130.990000</x:v>
+        <x:v>106.060000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.110000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>303.940000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2271.620000</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>-4.030000</x:v>
+        <x:v>-0.620000</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>86.050000</x:v>
+        <x:v>65.020000</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>643.280000</x:v>
+        <x:v>485.950000</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>254.160000</x:v>
+        <x:v>106.060000</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>1900.020000</x:v>
+        <x:v>792.680000</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>130.990000</x:v>
+        <x:v>29.000000</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>979.240000</x:v>
+        <x:v>216.740000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-24 07:30:00</x:v>
+        <x:v>2026-10-08 10:45:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 09:30:00</x:v>
+        <x:v>2026-10-08 12:45:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>128.620000</x:v>
+        <x:v>121.290000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>961.520000</x:v>
+        <x:v>906.510000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>128.620000</x:v>
+        <x:v>121.290000</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>4.320000</x:v>
+        <x:v>1.320000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>216.640000</x:v>
+        <x:v>158.790000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>1619.540000</x:v>
+        <x:v>1186.780000</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>-2.050000</x:v>
+        <x:v>-1.640000</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>91.920000</x:v>
+        <x:v>60.980000</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>687.170000</x:v>
+        <x:v>455.760000</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>254.160000</x:v>
+        <x:v>121.290000</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>1900.020000</x:v>
+        <x:v>906.510000</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>128.620000</x:v>
+        <x:v>115.650000</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>961.520000</x:v>
+        <x:v>864.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-24 07:15:00</x:v>
+        <x:v>2026-10-08 10:30:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 09:15:00</x:v>
+        <x:v>2026-10-08 12:30:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-168.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>150.710000</x:v>
+        <x:v>47.980000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>1126.660000</x:v>
+        <x:v>358.600000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>150.710000</x:v>
+        <x:v>108.910000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>7.410000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>214.120000</x:v>
+        <x:v>217.780000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>1600.700000</x:v>
+        <x:v>1627.670000</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>-2.290000</x:v>
+        <x:v>-0.120000</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>57.140000</x:v>
+        <x:v>47.980000</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>427.160000</x:v>
+        <x:v>358.600000</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>150.710000</x:v>
+        <x:v>108.910000</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>1126.660000</x:v>
+        <x:v>813.980000</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>148.300000</x:v>
+        <x:v>49.630000</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>1108.650000</x:v>
+        <x:v>370.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-24 07:15:00</x:v>
+        <x:v>2026-10-08 10:30:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 09:15:00</x:v>
+        <x:v>2026-10-08 12:30:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>53.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>225.900000</x:v>
+        <x:v>121.220000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>1688.760000</x:v>
+        <x:v>905.990000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>150.390000</x:v>
+        <x:v>121.220000</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>0.470000</x:v>
+        <x:v>8.320000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>225.900000</x:v>
+        <x:v>215.500000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>1688.760000</x:v>
+        <x:v>1610.630000</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>-3.180000</x:v>
+        <x:v>-0.150000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>82.900000</x:v>
+        <x:v>63.340000</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>619.740000</x:v>
+        <x:v>473.400000</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>150.390000</x:v>
+        <x:v>121.220000</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>1124.270000</x:v>
+        <x:v>905.990000</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>148.300000</x:v>
+        <x:v>87.100000</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>1108.650000</x:v>
+        <x:v>650.980000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 10:15:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 12:15:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>-295.200000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>334.450000</x:v>
+        <x:v>30.900000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>2500.250000</x:v>
+        <x:v>230.940000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>173.820000</x:v>
+        <x:v>110.960000</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>0.010000</x:v>
+        <x:v>14.420000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>214.330000</x:v>
+        <x:v>561.400000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>1602.270000</x:v>
+        <x:v>4195.850000</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>-2.080000</x:v>
+        <x:v>-0.060000</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>104.260000</x:v>
+        <x:v>93.660000</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>779.420000</x:v>
+        <x:v>700.010000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>334.450000</x:v>
+        <x:v>110.960000</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>2500.250000</x:v>
+        <x:v>829.300000</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>173.820000</x:v>
+        <x:v>30.900000</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>1299.430000</x:v>
+        <x:v>230.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 10:15:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 12:15:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>111.000000</x:v>
+        <x:v>-47.000000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>334.450000</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>2500.250000</x:v>
+        <x:v>597.910000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>174.780000</x:v>
+        <x:v>121.910000</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>0.230000</x:v>
+        <x:v>23.580000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>255.950000</x:v>
+        <x:v>478.330000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>1913.410000</x:v>
+        <x:v>3574.990000</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>-3.260000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>92.720000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>693.150000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>334.450000</x:v>
+        <x:v>121.910000</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>2500.250000</x:v>
+        <x:v>911.140000</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>174.780000</x:v>
+        <x:v>80.000000</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>1306.600000</x:v>
+        <x:v>597.910000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-24 06:45:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-24 08:45:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>65.000000</x:v>
+        <x:v>-91.000000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>674.970000</x:v>
+        <x:v>58.270000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>5045.870000</x:v>
+        <x:v>435.500000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>154.100000</x:v>
+        <x:v>117.200000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>13.830000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>674.970000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>5045.870000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>-1.010000</x:v>
+        <x:v>-2.610000</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>86.900000</x:v>
+        <x:v>58.270000</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>649.640000</x:v>
+        <x:v>435.500000</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>307.560000</x:v>
+        <x:v>117.200000</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>2299.230000</x:v>
+        <x:v>875.940000</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>154.100000</x:v>
+        <x:v>89.100000</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>1152.010000</x:v>
+        <x:v>665.920000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-24 06:45:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-24 08:45:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>114.000000</x:v>
+        <x:v>-84.000000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>307.560000</x:v>
+        <x:v>114.930000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>2299.230000</x:v>
+        <x:v>858.980000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>153.190000</x:v>
+        <x:v>122.960000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>2.200000</x:v>
+        <x:v>18.320000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>245.230000</x:v>
+        <x:v>216.850000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>1833.270000</x:v>
+        <x:v>1620.720000</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>-0.710000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>93.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>697.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>307.560000</x:v>
+        <x:v>122.960000</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>2299.230000</x:v>
+        <x:v>918.990000</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>153.190000</x:v>
+        <x:v>114.930000</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>1145.200000</x:v>
+        <x:v>858.980000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-24 06:30:00</x:v>
+        <x:v>2026-10-08 09:45:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-24 08:30:00</x:v>
+        <x:v>2026-10-08 11:45:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>171.570000</x:v>
+        <x:v>122.940000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>1282.610000</x:v>
+        <x:v>918.840000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>171.570000</x:v>
+        <x:v>122.940000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>15.020000</x:v>
+        <x:v>5.200000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>469.780000</x:v>
+        <x:v>232.780000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>3511.930000</x:v>
+        <x:v>1739.770000</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.770000</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>85.680000</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>640.360000</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>171.570000</x:v>
+        <x:v>127.820000</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>1282.610000</x:v>
+        <x:v>955.310000</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>171.570000</x:v>
+        <x:v>122.940000</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>1282.610000</x:v>
+        <x:v>918.840000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-24 06:30:00</x:v>
+        <x:v>2026-10-08 09:45:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-24 08:30:00</x:v>
+        <x:v>2026-10-08 11:45:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>82.600000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>708.590000</x:v>
+        <x:v>126.820000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>5297.210000</x:v>
+        <x:v>947.840000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>170.900000</x:v>
+        <x:v>126.820000</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>17.090000</x:v>
+        <x:v>11.570000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>708.590000</x:v>
+        <x:v>221.890000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>5297.210000</x:v>
+        <x:v>1658.380000</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>401.340000</x:v>
+        <x:v>127.820000</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>3000.300000</x:v>
+        <x:v>955.310000</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>170.900000</x:v>
+        <x:v>126.820000</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>1277.600000</x:v>
+        <x:v>947.840000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-24 06:15:00</x:v>
+        <x:v>2026-10-08 09:30:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-24 08:15:00</x:v>
+        <x:v>2026-10-08 11:30:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>181.280000</x:v>
+        <x:v>125.650000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>1355.190000</x:v>
+        <x:v>939.100000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>181.280000</x:v>
+        <x:v>125.650000</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>3.670000</x:v>
+        <x:v>12.710000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>240.890000</x:v>
+        <x:v>235.120000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>1800.820000</x:v>
+        <x:v>1757.260000</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>113.940000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>851.780000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>181.280000</x:v>
+        <x:v>129.710000</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>1355.190000</x:v>
+        <x:v>969.440000</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>181.280000</x:v>
+        <x:v>125.650000</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>1355.190000</x:v>
+        <x:v>939.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-24 06:15:00</x:v>
+        <x:v>2026-10-08 09:30:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-24 08:15:00</x:v>
+        <x:v>2026-10-08 11:30:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>54.100000</x:v>
+        <x:v>-44.000000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>611.820000</x:v>
+        <x:v>104.600000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>4573.780000</x:v>
+        <x:v>781.770000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>180.640000</x:v>
+        <x:v>129.610000</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>19.520000</x:v>
+        <x:v>7.010000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>611.820000</x:v>
+        <x:v>206.970000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>4573.780000</x:v>
+        <x:v>1546.870000</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-0.060000</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>104.600000</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>781.770000</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>401.340000</x:v>
+        <x:v>129.710000</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>3000.300000</x:v>
+        <x:v>969.440000</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>180.640000</x:v>
+        <x:v>129.610000</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>1350.410000</x:v>
+        <x:v>968.690000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 09:15:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 11:15:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>197.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>207.140000</x:v>
+        <x:v>150.640000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>1548.520000</x:v>
+        <x:v>1125.870000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>207.140000</x:v>
+        <x:v>132.180000</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0.320000</x:v>
+        <x:v>0.610000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>193.000000</x:v>
+        <x:v>150.640000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>1442.810000</x:v>
+        <x:v>1125.870000</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>-0.610000</x:v>
+        <x:v>-6.510000</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>107.190000</x:v>
+        <x:v>42.670000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>801.320000</x:v>
+        <x:v>318.910000</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>207.140000</x:v>
+        <x:v>132.180000</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>1548.520000</x:v>
+        <x:v>987.900000</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>207.140000</x:v>
+        <x:v>131.510000</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>1548.520000</x:v>
+        <x:v>982.890000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 09:15:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 11:15:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>50.800000</x:v>
+        <x:v>-41.000000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>401.300000</x:v>
+        <x:v>81.030000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>3000.000000</x:v>
+        <x:v>605.610000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>205.620000</x:v>
+        <x:v>135.550000</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>11.500000</x:v>
+        <x:v>3.090000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>305.710000</x:v>
+        <x:v>201.010000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>2285.400000</x:v>
+        <x:v>1502.330000</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-3.510000</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>81.030000</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>605.610000</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>401.300000</x:v>
+        <x:v>135.550000</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>3000.000000</x:v>
+        <x:v>1013.090000</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>205.620000</x:v>
+        <x:v>131.510000</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>1537.150000</x:v>
+        <x:v>982.890000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-24 05:45:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-24 07:45:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>180.070000</x:v>
+        <x:v>134.820000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1346.150000</x:v>
+        <x:v>1007.630000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>180.070000</x:v>
+        <x:v>134.820000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>2.400000</x:v>
+        <x:v>29.440000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>181.950000</x:v>
+        <x:v>889.650000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>1360.200000</x:v>
+        <x:v>6649.160000</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>-0.060000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>106.360000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>795.120000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>180.070000</x:v>
+        <x:v>134.820000</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>1346.150000</x:v>
+        <x:v>1007.630000</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>150.000000</x:v>
+        <x:v>131.930000</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>1121.360000</x:v>
+        <x:v>986.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-24 05:45:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-24 07:45:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>179.680000</x:v>
+        <x:v>139.040000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>1343.230000</x:v>
+        <x:v>1039.170000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>179.680000</x:v>
+        <x:v>139.040000</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>7.340000</x:v>
+        <x:v>24.330000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>269.460000</x:v>
+        <x:v>589.580000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>2014.400000</x:v>
+        <x:v>4406.460000</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>179.680000</x:v>
+        <x:v>139.040000</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>1343.230000</x:v>
+        <x:v>1039.170000</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>150.000000</x:v>
+        <x:v>131.930000</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>1121.360000</x:v>
+        <x:v>986.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-24 05:30:00</x:v>
+        <x:v>2026-10-08 08:45:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-24 07:30:00</x:v>
+        <x:v>2026-10-08 10:45:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>-30.000000</x:v>
+        <x:v>-255.000000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>113.840000</x:v>
+        <x:v>93.660000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>851.030000</x:v>
+        <x:v>700.010000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>194.720000</x:v>
+        <x:v>129.200000</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>0.360000</x:v>
+        <x:v>13.100000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>177.760000</x:v>
+        <x:v>497.880000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>1328.880000</x:v>
+        <x:v>3721.110000</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>113.840000</x:v>
+        <x:v>93.660000</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>851.030000</x:v>
+        <x:v>700.010000</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>194.720000</x:v>
+        <x:v>129.200000</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>1455.670000</x:v>
+        <x:v>965.630000</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>194.720000</x:v>
+        <x:v>106.580000</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>1455.670000</x:v>
+        <x:v>796.570000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-24 05:30:00</x:v>
+        <x:v>2026-10-08 08:45:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-24 07:30:00</x:v>
+        <x:v>2026-10-08 10:45:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>194.080000</x:v>
+        <x:v>139.610000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>1450.880000</x:v>
+        <x:v>1043.430000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>194.080000</x:v>
+        <x:v>139.610000</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>4.330000</x:v>
+        <x:v>9.950000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>266.630000</x:v>
+        <x:v>274.940000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>1993.250000</x:v>
+        <x:v>2054.870000</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>194.080000</x:v>
+        <x:v>139.610000</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>1450.880000</x:v>
+        <x:v>1043.430000</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>194.080000</x:v>
+        <x:v>106.580000</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>1450.880000</x:v>
+        <x:v>796.570000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-24 05:15:00</x:v>
+        <x:v>2026-10-08 08:30:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-24 07:15:00</x:v>
+        <x:v>2026-10-08 10:30:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-164.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>222.860000</x:v>
+        <x:v>90.610000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>1666.030000</x:v>
+        <x:v>677.210000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>222.860000</x:v>
+        <x:v>137.020000</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>5.970000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>202.380000</x:v>
+        <x:v>171.280000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>1512.930000</x:v>
+        <x:v>1280.130000</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>-0.160000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>140.880000</x:v>
+        <x:v>90.610000</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>1053.180000</x:v>
+        <x:v>677.210000</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>222.860000</x:v>
+        <x:v>137.020000</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>1666.030000</x:v>
+        <x:v>1024.070000</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>222.860000</x:v>
+        <x:v>111.820000</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>1666.030000</x:v>
+        <x:v>835.730000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-24 05:15:00</x:v>
+        <x:v>2026-10-08 08:30:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-24 07:15:00</x:v>
+        <x:v>2026-10-08 10:30:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-43.000000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>221.650000</x:v>
+        <x:v>111.820000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>1656.990000</x:v>
+        <x:v>835.730000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>221.650000</x:v>
+        <x:v>142.900000</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>3.390000</x:v>
+        <x:v>3.860000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>246.180000</x:v>
+        <x:v>172.140000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>1840.370000</x:v>
+        <x:v>1286.560000</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>221.650000</x:v>
+        <x:v>142.900000</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>1656.990000</x:v>
+        <x:v>1068.020000</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>221.650000</x:v>
+        <x:v>111.820000</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>1656.990000</x:v>
+        <x:v>835.730000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 08:15:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 10:15:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-229.000000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>235.680000</x:v>
+        <x:v>14.390000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>1761.870000</x:v>
+        <x:v>107.550000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>235.680000</x:v>
+        <x:v>146.720000</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>0.340000</x:v>
+        <x:v>1.250000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>209.680000</x:v>
+        <x:v>109.470000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>1567.500000</x:v>
+        <x:v>818.170000</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>-0.120000</x:v>
+        <x:v>-9.050000</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>151.640000</x:v>
+        <x:v>14.390000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>1133.620000</x:v>
+        <x:v>107.550000</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>235.680000</x:v>
+        <x:v>146.720000</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>1761.870000</x:v>
+        <x:v>1096.570000</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>154.040000</x:v>
+        <x:v>86.960000</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>1151.560000</x:v>
+        <x:v>649.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 08:15:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 10:15:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>-55.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>132.550000</x:v>
+        <x:v>149.400000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>990.900000</x:v>
+        <x:v>1116.600000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>234.070000</x:v>
+        <x:v>149.400000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>-1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>2.820000</x:v>
+        <x:v>6.720000</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>236.900000</x:v>
+        <x:v>191.140000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>1770.990000</x:v>
+        <x:v>1428.560000</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>132.550000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>990.900000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>234.070000</x:v>
+        <x:v>149.400000</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>1749.840000</x:v>
+        <x:v>1116.600000</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>154.040000</x:v>
+        <x:v>112.000000</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>1151.560000</x:v>
+        <x:v>837.080000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>