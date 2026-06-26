--- v0 (2026-05-13)
+++ v1 (2026-06-26)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R71273c4028d2435ea435a3b8c3125bd9"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R14bd58cab72a4afa902772d27a6061a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71273c4028d2435ea435a3b8c3125bd9" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14bd58cab72a4afa902772d27a6061a5" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>InertiaNordicGWs</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>InertiaDK2GWs</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>InertiaNOGWs</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>InertiaSEGWs</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>InertiaFIGWs</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-12 23:00:00</x:v>
+        <x:v>2026-06-25 23:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-13 01:00:00</x:v>
+        <x:v>2026-06-26 01:00:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>164.299038</x:v>
+        <x:v>161.614415</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>5.730420</x:v>
+        <x:v>4.054650</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>44.802255</x:v>
+        <x:v>58.345482</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>69.923092</x:v>
+        <x:v>52.055129</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>43.842673</x:v>
+        <x:v>47.159091</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-12 22:00:00</x:v>
+        <x:v>2026-06-25 22:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-06-26 00:00:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>168.042191</x:v>
+        <x:v>166.501318</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>5.731376</x:v>
+        <x:v>4.056100</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>48.015585</x:v>
+        <x:v>61.941343</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>70.226183</x:v>
+        <x:v>53.342486</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>44.068065</x:v>
+        <x:v>47.161438</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-12 21:00:00</x:v>
+        <x:v>2026-06-25 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-12 23:00:00</x:v>
+        <x:v>2026-06-25 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>175.902204</x:v>
+        <x:v>173.415784</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>5.731608</x:v>
+        <x:v>4.057030</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>54.965847</x:v>
+        <x:v>66.003278</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>70.534117</x:v>
+        <x:v>56.142705</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>44.668197</x:v>
+        <x:v>47.212799</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-12 20:00:00</x:v>
+        <x:v>2026-06-25 20:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-12 22:00:00</x:v>
+        <x:v>2026-06-25 22:00:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>184.341167</x:v>
+        <x:v>178.034308</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>5.705660</x:v>
+        <x:v>4.057428</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>63.074921</x:v>
+        <x:v>68.498886</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>70.897107</x:v>
+        <x:v>58.033533</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>44.662047</x:v>
+        <x:v>47.444431</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-12 19:00:00</x:v>
+        <x:v>2026-06-25 19:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-12 21:00:00</x:v>
+        <x:v>2026-06-25 21:00:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>188.208936</x:v>
+        <x:v>180.172973</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>5.732262</x:v>
+        <x:v>4.055648</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>66.526170</x:v>
+        <x:v>69.827972</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>71.277603</x:v>
+        <x:v>58.497369</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>44.672761</x:v>
+        <x:v>47.792019</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-12 18:00:00</x:v>
+        <x:v>2026-06-25 18:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-12 20:00:00</x:v>
+        <x:v>2026-06-25 20:00:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>187.139613</x:v>
+        <x:v>181.193641</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>5.702896</x:v>
+        <x:v>4.057656</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>66.689899</x:v>
+        <x:v>69.586997</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>70.032118</x:v>
+        <x:v>59.751310</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>44.714921</x:v>
+        <x:v>47.797580</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-12 17:00:00</x:v>
+        <x:v>2026-06-25 17:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-12 19:00:00</x:v>
+        <x:v>2026-06-25 19:00:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>182.218912</x:v>
+        <x:v>180.656759</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>5.741671</x:v>
+        <x:v>4.069788</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>61.636093</x:v>
+        <x:v>68.725273</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>69.815621</x:v>
+        <x:v>60.027464</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>45.026397</x:v>
+        <x:v>47.834798</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-12 16:00:00</x:v>
+        <x:v>2026-06-25 16:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-12 18:00:00</x:v>
+        <x:v>2026-06-25 18:00:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>174.628739</x:v>
+        <x:v>176.652393</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>5.714685</x:v>
+        <x:v>4.057007</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>54.519778</x:v>
+        <x:v>64.384698</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>69.326161</x:v>
+        <x:v>60.633049</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>45.068775</x:v>
+        <x:v>47.578268</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-12 15:00:00</x:v>
+        <x:v>2026-06-25 15:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-12 17:00:00</x:v>
+        <x:v>2026-06-25 17:00:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>161.226512</x:v>
+        <x:v>170.726373</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>5.697177</x:v>
+        <x:v>4.057240</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>45.454281</x:v>
+        <x:v>57.911330</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>65.078368</x:v>
+        <x:v>61.325046</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>44.998613</x:v>
+        <x:v>47.433724</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-12 14:00:00</x:v>
+        <x:v>2026-06-25 14:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-12 16:00:00</x:v>
+        <x:v>2026-06-25 16:00:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>157.009093</x:v>
+        <x:v>165.127530</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>5.708345</x:v>
+        <x:v>4.058474</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>41.083542</x:v>
+        <x:v>51.800222</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>65.343516</x:v>
+        <x:v>61.714080</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>44.874785</x:v>
+        <x:v>47.555766</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-12 13:00:00</x:v>
+        <x:v>2026-06-25 13:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-12 15:00:00</x:v>
+        <x:v>2026-06-25 15:00:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>155.901343</x:v>
+        <x:v>158.872035</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>5.739466</x:v>
+        <x:v>4.059258</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>40.900422</x:v>
+        <x:v>47.191622</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>64.521517</x:v>
+        <x:v>60.132082</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>44.740267</x:v>
+        <x:v>47.489456</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-12 12:00:00</x:v>
+        <x:v>2026-06-25 12:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-12 14:00:00</x:v>
+        <x:v>2026-06-25 14:00:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>156.773516</x:v>
+        <x:v>154.611306</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>5.776054</x:v>
+        <x:v>4.055880</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>41.040428</x:v>
+        <x:v>43.024256</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>65.203734</x:v>
+        <x:v>60.015333</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>44.753403</x:v>
+        <x:v>47.516281</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-12 10:00:00</x:v>
+        <x:v>2026-06-25 11:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-12 12:00:00</x:v>
+        <x:v>2026-06-25 13:00:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>156.989919</x:v>
+        <x:v>153.160853</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>5.759965</x:v>
+        <x:v>4.034520</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>41.017850</x:v>
+        <x:v>42.048916</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>65.846254</x:v>
+        <x:v>59.432953</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>44.365151</x:v>
+        <x:v>47.644872</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-12 09:00:00</x:v>
+        <x:v>2026-06-25 10:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-12 11:00:00</x:v>
+        <x:v>2026-06-25 12:00:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>159.204183</x:v>
+        <x:v>153.980647</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>5.778406</x:v>
+        <x:v>4.035857</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>41.855487</x:v>
+        <x:v>42.669133</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>67.296790</x:v>
+        <x:v>59.608839</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>44.274333</x:v>
+        <x:v>47.666695</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-12 08:00:00</x:v>
+        <x:v>2026-06-25 09:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-12 10:00:00</x:v>
+        <x:v>2026-06-25 11:00:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>159.871525</x:v>
+        <x:v>158.916011</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>5.767449</x:v>
+        <x:v>4.086032</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>41.850483</x:v>
+        <x:v>46.443885</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>67.817848</x:v>
+        <x:v>60.695538</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>44.432108</x:v>
+        <x:v>47.690279</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-12 07:00:00</x:v>
+        <x:v>2026-06-25 08:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-12 09:00:00</x:v>
+        <x:v>2026-06-25 10:00:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>164.324738</x:v>
+        <x:v>162.658281</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>5.769435</x:v>
+        <x:v>4.067449</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>44.728313</x:v>
+        <x:v>49.754619</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>69.342236</x:v>
+        <x:v>60.923865</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>44.483555</x:v>
+        <x:v>47.911949</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-12 06:00:00</x:v>
+        <x:v>2026-06-25 07:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-12 08:00:00</x:v>
+        <x:v>2026-06-25 09:00:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>167.765525</x:v>
+        <x:v>166.301120</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>5.753865</x:v>
+        <x:v>4.073513</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>48.083595</x:v>
+        <x:v>52.215875</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>69.468789</x:v>
+        <x:v>61.912721</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>44.457639</x:v>
+        <x:v>48.098772</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-12 05:00:00</x:v>
+        <x:v>2026-06-25 06:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-12 07:00:00</x:v>
+        <x:v>2026-06-25 08:00:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>170.038874</x:v>
+        <x:v>173.032851</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>5.715200</x:v>
+        <x:v>4.028488</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>50.354289</x:v>
+        <x:v>58.498683</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>69.547618</x:v>
+        <x:v>62.306694</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>44.421806</x:v>
+        <x:v>48.198024</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-12 04:00:00</x:v>
+        <x:v>2026-06-25 05:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-12 06:00:00</x:v>
+        <x:v>2026-06-25 07:00:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>165.377220</x:v>
+        <x:v>176.509051</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>5.745199</x:v>
+        <x:v>4.011292</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>45.912219</x:v>
+        <x:v>61.859444</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>69.348613</x:v>
+        <x:v>62.560483</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>44.374547</x:v>
+        <x:v>48.077901</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-12 03:00:00</x:v>
+        <x:v>2026-06-25 04:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-12 05:00:00</x:v>
+        <x:v>2026-06-25 06:00:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>159.375799</x:v>
+        <x:v>174.341390</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>5.743238</x:v>
+        <x:v>4.001411</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>41.738426</x:v>
+        <x:v>58.474334</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>67.872054</x:v>
+        <x:v>63.829378</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>44.022527</x:v>
+        <x:v>48.037313</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-12 02:00:00</x:v>
+        <x:v>2026-06-25 03:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-12 04:00:00</x:v>
+        <x:v>2026-06-25 05:00:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>155.977212</x:v>
+        <x:v>168.959464</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>5.718121</x:v>
+        <x:v>4.004001</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>39.605021</x:v>
+        <x:v>55.574422</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>66.685939</x:v>
+        <x:v>61.784026</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>43.968231</x:v>
+        <x:v>47.597359</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-12 01:00:00</x:v>
+        <x:v>2026-06-25 02:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-12 03:00:00</x:v>
+        <x:v>2026-06-25 04:00:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>155.846669</x:v>
+        <x:v>167.333444</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>5.705548</x:v>
+        <x:v>4.003929</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>39.495409</x:v>
+        <x:v>55.300674</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>66.759837</x:v>
+        <x:v>60.549778</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>43.885653</x:v>
+        <x:v>47.479090</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-25 01:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-12 02:00:00</x:v>
+        <x:v>2026-06-25 03:00:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>155.249217</x:v>
+        <x:v>169.782855</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>5.697003</x:v>
+        <x:v>4.257960</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>38.971052</x:v>
+        <x:v>57.216138</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>66.845908</x:v>
+        <x:v>60.676968</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>43.735813</x:v>
+        <x:v>47.631864</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-11 23:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-12 01:00:00</x:v>
+        <x:v>2026-06-25 02:00:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>157.125328</x:v>
+        <x:v>171.306463</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>5.686946</x:v>
+        <x:v>4.426147</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>40.454528</x:v>
+        <x:v>58.193433</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>66.970070</x:v>
+        <x:v>60.742881</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>44.013578</x:v>
+        <x:v>47.944388</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-11 22:00:00</x:v>
+        <x:v>2026-06-24 23:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-25 01:00:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>159.654710</x:v>
+        <x:v>172.154577</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>5.700332</x:v>
+        <x:v>4.003945</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>42.800381</x:v>
+        <x:v>59.074406</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>66.817204</x:v>
+        <x:v>60.907265</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>44.334898</x:v>
+        <x:v>48.168159</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-11 21:00:00</x:v>
+        <x:v>2026-06-24 22:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-11 23:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>168.452895</x:v>
+        <x:v>176.019422</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>5.754689</x:v>
+        <x:v>4.027050</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>47.664236</x:v>
+        <x:v>61.019347</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>69.504366</x:v>
+        <x:v>62.784503</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>45.526713</x:v>
+        <x:v>48.187949</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-11 20:00:00</x:v>
+        <x:v>2026-06-24 21:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-11 22:00:00</x:v>
+        <x:v>2026-06-24 23:00:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>176.004626</x:v>
+        <x:v>181.192628</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>5.696919</x:v>
+        <x:v>4.126832</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>54.286082</x:v>
+        <x:v>62.641490</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>70.562217</x:v>
+        <x:v>66.022109</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>45.457563</x:v>
+        <x:v>48.401499</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-11 19:00:00</x:v>
+        <x:v>2026-06-24 20:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-11 21:00:00</x:v>
+        <x:v>2026-06-24 22:00:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>181.344842</x:v>
+        <x:v>184.435792</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>5.697531</x:v>
+        <x:v>4.549933</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>59.288549</x:v>
+        <x:v>63.679224</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>70.771057</x:v>
+        <x:v>67.581314</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>45.584895</x:v>
+        <x:v>48.625380</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-11 18:00:00</x:v>
+        <x:v>2026-06-24 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-11 20:00:00</x:v>
+        <x:v>2026-06-24 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>182.808543</x:v>
+        <x:v>189.252686</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>5.700730</x:v>
+        <x:v>6.331360</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>60.600945</x:v>
+        <x:v>64.630981</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>70.769656</x:v>
+        <x:v>69.402408</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>45.737159</x:v>
+        <x:v>48.888026</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-11 17:00:00</x:v>
+        <x:v>2026-06-24 18:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-11 19:00:00</x:v>
+        <x:v>2026-06-24 20:00:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>181.931791</x:v>
+        <x:v>190.577622</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>5.687856</x:v>
+        <x:v>6.491909</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>59.805870</x:v>
+        <x:v>64.957837</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>70.627612</x:v>
+        <x:v>70.218006</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>45.812877</x:v>
+        <x:v>48.909919</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-11 16:00:00</x:v>
+        <x:v>2026-06-24 17:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-11 18:00:00</x:v>
+        <x:v>2026-06-24 19:00:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>177.425447</x:v>
+        <x:v>188.271049</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>5.692136</x:v>
+        <x:v>4.969007</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>56.220979</x:v>
+        <x:v>64.088280</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>69.659413</x:v>
+        <x:v>70.313260</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>45.854210</x:v>
+        <x:v>48.900644</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-11 15:00:00</x:v>
+        <x:v>2026-06-24 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-11 17:00:00</x:v>
+        <x:v>2026-06-24 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>172.371733</x:v>
+        <x:v>186.566030</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>5.712145</x:v>
+        <x:v>4.151133</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>51.866256</x:v>
+        <x:v>63.476341</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>69.093912</x:v>
+        <x:v>70.075623</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>45.703643</x:v>
+        <x:v>48.862512</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-11 14:00:00</x:v>
+        <x:v>2026-06-24 15:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-11 16:00:00</x:v>
+        <x:v>2026-06-24 17:00:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>163.679226</x:v>
+        <x:v>179.582438</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>5.694929</x:v>
+        <x:v>4.030095</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>44.855506</x:v>
+        <x:v>57.916556</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>67.946332</x:v>
+        <x:v>68.810869</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>45.183587</x:v>
+        <x:v>48.824916</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-11 13:00:00</x:v>
+        <x:v>2026-06-24 14:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-11 15:00:00</x:v>
+        <x:v>2026-06-24 16:00:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>164.288827</x:v>
+        <x:v>169.520444</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>5.703531</x:v>
+        <x:v>4.021145</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>46.261398</x:v>
+        <x:v>52.367575</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>67.413828</x:v>
+        <x:v>64.457541</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>44.908875</x:v>
+        <x:v>48.674379</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-11 12:00:00</x:v>
+        <x:v>2026-06-24 13:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-11 14:00:00</x:v>
+        <x:v>2026-06-24 15:00:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>164.935008</x:v>
+        <x:v>164.895060</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>5.757210</x:v>
+        <x:v>4.020546</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>47.789943</x:v>
+        <x:v>49.184556</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>66.542314</x:v>
+        <x:v>63.292471</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>44.845247</x:v>
+        <x:v>48.398215</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-11 11:00:00</x:v>
+        <x:v>2026-06-24 12:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-11 13:00:00</x:v>
+        <x:v>2026-06-24 14:00:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>165.613120</x:v>
+        <x:v>162.857217</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>5.779109</x:v>
+        <x:v>4.020913</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>48.433236</x:v>
+        <x:v>47.583569</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>66.644971</x:v>
+        <x:v>63.286074</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>44.755058</x:v>
+        <x:v>47.966611</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-11 10:00:00</x:v>
+        <x:v>2026-06-24 11:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-11 12:00:00</x:v>
+        <x:v>2026-06-24 13:00:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>167.093347</x:v>
+        <x:v>161.890317</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>5.765251</x:v>
+        <x:v>4.100832</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>50.100355</x:v>
+        <x:v>46.581019</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>66.461444</x:v>
+        <x:v>63.374627</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>44.765605</x:v>
+        <x:v>47.833900</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-11 09:00:00</x:v>
+        <x:v>2026-06-24 10:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-11 11:00:00</x:v>
+        <x:v>2026-06-24 12:00:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>167.477014</x:v>
+        <x:v>161.398914</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>5.730626</x:v>
+        <x:v>4.107261</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>50.303731</x:v>
+        <x:v>46.190613</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>66.608315</x:v>
+        <x:v>63.317057</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>44.834560</x:v>
+        <x:v>47.783857</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-11 08:00:00</x:v>
+        <x:v>2026-06-24 09:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-11 10:00:00</x:v>
+        <x:v>2026-06-24 11:00:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>171.988865</x:v>
+        <x:v>162.531314</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>5.769679</x:v>
+        <x:v>4.113506</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>54.678813</x:v>
+        <x:v>47.191200</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>66.667672</x:v>
+        <x:v>63.445235</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>44.870371</x:v>
+        <x:v>47.781196</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-11 07:00:00</x:v>
+        <x:v>2026-06-24 08:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-11 09:00:00</x:v>
+        <x:v>2026-06-24 10:00:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>177.592070</x:v>
+        <x:v>165.074702</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>5.746947</x:v>
+        <x:v>4.093229</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>58.776958</x:v>
+        <x:v>49.149764</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>67.996459</x:v>
+        <x:v>63.841780</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>45.069666</x:v>
+        <x:v>47.989438</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-11 06:00:00</x:v>
+        <x:v>2026-06-24 07:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-11 08:00:00</x:v>
+        <x:v>2026-06-24 09:00:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>180.982482</x:v>
+        <x:v>171.504304</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>5.701226</x:v>
+        <x:v>4.011198</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>60.988660</x:v>
+        <x:v>53.611474</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>69.034046</x:v>
+        <x:v>65.685928</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>45.258103</x:v>
+        <x:v>48.194664</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-11 05:00:00</x:v>
+        <x:v>2026-06-24 06:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-11 07:00:00</x:v>
+        <x:v>2026-06-24 08:00:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>181.539785</x:v>
+        <x:v>176.785536</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>5.730239</x:v>
+        <x:v>4.021122</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>60.917329</x:v>
+        <x:v>58.381139</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>69.581332</x:v>
+        <x:v>65.829050</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>45.310937</x:v>
+        <x:v>48.554223</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-11 04:00:00</x:v>
+        <x:v>2026-06-24 05:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-11 06:00:00</x:v>
+        <x:v>2026-06-24 07:00:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>177.054896</x:v>
+        <x:v>176.068163</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>5.685425</x:v>
+        <x:v>4.027691</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>58.217397</x:v>
+        <x:v>57.233256</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>68.033560</x:v>
+        <x:v>66.551099</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>45.122018</x:v>
+        <x:v>48.255794</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-11 03:00:00</x:v>
+        <x:v>2026-06-24 04:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-11 05:00:00</x:v>
+        <x:v>2026-06-24 06:00:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>164.803913</x:v>
+        <x:v>171.859247</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>5.720916</x:v>
+        <x:v>4.022344</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>50.132614</x:v>
+        <x:v>53.357807</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>64.449030</x:v>
+        <x:v>66.199434</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>44.505531</x:v>
+        <x:v>48.280373</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-11 02:00:00</x:v>
+        <x:v>2026-06-24 03:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-11 04:00:00</x:v>
+        <x:v>2026-06-24 05:00:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>156.814781</x:v>
+        <x:v>169.002890</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>5.683593</x:v>
+        <x:v>4.020951</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>43.939623</x:v>
+        <x:v>51.107822</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>62.758578</x:v>
+        <x:v>65.872125</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>44.434843</x:v>
+        <x:v>48.002396</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-11 01:00:00</x:v>
+        <x:v>2026-06-24 02:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-11 03:00:00</x:v>
+        <x:v>2026-06-24 04:00:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>156.904390</x:v>
+        <x:v>168.263856</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>5.681340</x:v>
+        <x:v>4.020667</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>44.834314</x:v>
+        <x:v>51.490353</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>61.931148</x:v>
+        <x:v>64.826805</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>44.457041</x:v>
+        <x:v>47.926377</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-24 01:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-11 02:00:00</x:v>
+        <x:v>2026-06-24 03:00:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>156.139910</x:v>
+        <x:v>166.780982</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>5.681584</x:v>
+        <x:v>4.022307</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>44.598748</x:v>
+        <x:v>51.606710</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>61.307233</x:v>
+        <x:v>63.228609</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>44.552758</x:v>
+        <x:v>47.923354</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-11 01:00:00</x:v>
+        <x:v>2026-06-24 02:00:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>156.244846</x:v>
+        <x:v>167.441030</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>5.681476</x:v>
+        <x:v>4.021084</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>44.445768</x:v>
+        <x:v>52.319275</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>61.532936</x:v>
+        <x:v>63.183173</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>44.583458</x:v>
+        <x:v>47.917374</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-24 01:00:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>159.471046</x:v>
+        <x:v>170.329758</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>5.697344</x:v>
+        <x:v>4.023862</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>47.065959</x:v>
+        <x:v>55.262147</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>62.362623</x:v>
+        <x:v>63.123173</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>44.344751</x:v>
+        <x:v>47.920150</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-10 23:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>165.338846</x:v>
+        <x:v>174.956688</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>5.716652</x:v>
+        <x:v>4.027293</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>51.513503</x:v>
+        <x:v>58.147264</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>64.526387</x:v>
+        <x:v>64.876499</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>43.581807</x:v>
+        <x:v>47.904577</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-10 22:00:00</x:v>
+        <x:v>2026-06-23 23:00:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>171.967155</x:v>
+        <x:v>178.285204</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>5.742969</x:v>
+        <x:v>4.035261</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>56.659421</x:v>
+        <x:v>60.152002</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>65.662487</x:v>
+        <x:v>66.168403</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>43.901755</x:v>
+        <x:v>47.929431</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-10 21:00:00</x:v>
+        <x:v>2026-06-23 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>177.637639</x:v>
+        <x:v>180.772145</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>5.699222</x:v>
+        <x:v>4.307819</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>60.385139</x:v>
+        <x:v>62.109656</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>67.414932</x:v>
+        <x:v>66.180282</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>44.137894</x:v>
+        <x:v>48.174365</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-10 20:00:00</x:v>
+        <x:v>2026-06-23 21:00:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>178.406435</x:v>
+        <x:v>181.897130</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>5.687881</x:v>
+        <x:v>4.098646</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>61.046683</x:v>
+        <x:v>62.926912</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>67.169350</x:v>
+        <x:v>66.660922</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>44.502035</x:v>
+        <x:v>48.210796</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-10 19:00:00</x:v>
+        <x:v>2026-06-23 20:00:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>174.056989</x:v>
+        <x:v>183.539704</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>5.686084</x:v>
+        <x:v>4.640414</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>57.473494</x:v>
+        <x:v>63.776695</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>66.483480</x:v>
+        <x:v>66.962604</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>44.416912</x:v>
+        <x:v>48.160372</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-10 18:00:00</x:v>
+        <x:v>2026-06-23 19:00:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>162.824588</x:v>
+        <x:v>181.894711</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>5.679419</x:v>
+        <x:v>4.522804</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>47.297487</x:v>
+        <x:v>62.243204</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>65.758859</x:v>
+        <x:v>66.957694</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>44.094009</x:v>
+        <x:v>48.171178</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-10 17:00:00</x:v>
+        <x:v>2026-06-23 18:00:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>148.793195</x:v>
+        <x:v>179.849396</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>5.704083</x:v>
+        <x:v>4.029276</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>37.940062</x:v>
+        <x:v>60.946061</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>61.490907</x:v>
+        <x:v>66.800150</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>43.662667</x:v>
+        <x:v>48.073922</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-10 16:00:00</x:v>
+        <x:v>2026-06-23 17:00:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>135.491783</x:v>
+        <x:v>173.254478</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>5.675065</x:v>
+        <x:v>4.028702</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>33.736531</x:v>
+        <x:v>54.568578</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>52.620735</x:v>
+        <x:v>66.844982</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>43.460220</x:v>
+        <x:v>47.814882</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-10 15:00:00</x:v>
+        <x:v>2026-06-23 16:00:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>129.794281</x:v>
+        <x:v>165.587348</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>5.675314</x:v>
+        <x:v>4.027831</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>33.592093</x:v>
+        <x:v>49.651365</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>47.128939</x:v>
+        <x:v>64.270811</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>43.398035</x:v>
+        <x:v>47.637152</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-10 14:00:00</x:v>
+        <x:v>2026-06-23 15:00:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>129.428797</x:v>
+        <x:v>158.080399</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>5.676540</x:v>
+        <x:v>4.029351</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>33.608879</x:v>
+        <x:v>47.787044</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>46.704616</x:v>
+        <x:v>58.814523</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>43.438522</x:v>
+        <x:v>47.450379</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-10 13:00:00</x:v>
+        <x:v>2026-06-23 14:00:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>131.147307</x:v>
+        <x:v>156.038458</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>5.681011</x:v>
+        <x:v>4.035217</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>34.805862</x:v>
+        <x:v>45.976322</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>47.168311</x:v>
+        <x:v>58.691699</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>43.490783</x:v>
+        <x:v>47.335291</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-10 12:00:00</x:v>
+        <x:v>2026-06-23 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>132.501940</x:v>
+        <x:v>154.404928</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>5.680991</x:v>
+        <x:v>4.033379</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>35.599329</x:v>
+        <x:v>45.148164</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>47.733914</x:v>
+        <x:v>58.067517</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>43.487317</x:v>
+        <x:v>47.156466</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-10 11:00:00</x:v>
+        <x:v>2026-06-23 12:00:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>133.217853</x:v>
+        <x:v>153.842865</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>5.681203</x:v>
+        <x:v>4.027525</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>35.879149</x:v>
+        <x:v>44.472911</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>48.179045</x:v>
+        <x:v>58.098284</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>43.478786</x:v>
+        <x:v>47.243578</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-10 08:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-10 10:00:00</x:v>
+        <x:v>2026-06-23 11:00:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>133.425705</x:v>
+        <x:v>154.887247</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>5.724851</x:v>
+        <x:v>4.028058</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>35.479692</x:v>
+        <x:v>45.080512</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>48.698027</x:v>
+        <x:v>58.340535</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>43.523178</x:v>
+        <x:v>47.437904</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-10 07:00:00</x:v>
+        <x:v>2026-06-23 08:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-10 09:00:00</x:v>
+        <x:v>2026-06-23 10:00:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>135.583695</x:v>
+        <x:v>156.689661</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>5.680802</x:v>
+        <x:v>4.039637</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>34.955091</x:v>
+        <x:v>46.442928</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>51.295270</x:v>
+        <x:v>58.667589</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>43.653708</x:v>
+        <x:v>47.539209</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-10 06:00:00</x:v>
+        <x:v>2026-06-23 07:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-10 08:00:00</x:v>
+        <x:v>2026-06-23 09:00:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>144.856520</x:v>
+        <x:v>161.362531</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>5.680402</x:v>
+        <x:v>4.035352</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>36.171443</x:v>
+        <x:v>50.020995</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>59.269714</x:v>
+        <x:v>59.617022</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>43.731123</x:v>
+        <x:v>47.686999</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-10 05:00:00</x:v>
+        <x:v>2026-06-23 06:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-10 07:00:00</x:v>
+        <x:v>2026-06-23 08:00:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>150.436551</x:v>
+        <x:v>169.034376</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>5.681414</x:v>
+        <x:v>4.033706</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>40.945332</x:v>
+        <x:v>56.407514</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>60.036982</x:v>
+        <x:v>60.828270</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>43.768941</x:v>
+        <x:v>47.764853</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-10 04:00:00</x:v>
+        <x:v>2026-06-23 05:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-10 06:00:00</x:v>
+        <x:v>2026-06-23 07:00:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>152.721598</x:v>
+        <x:v>173.432902</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>5.690084</x:v>
+        <x:v>4.489082</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>46.684846</x:v>
+        <x:v>58.419499</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>56.751712</x:v>
+        <x:v>62.831073</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>43.589511</x:v>
+        <x:v>47.693759</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-10 03:00:00</x:v>
+        <x:v>2026-06-23 04:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-10 05:00:00</x:v>
+        <x:v>2026-06-23 06:00:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>153.243957</x:v>
+        <x:v>169.433871</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>5.699963</x:v>
+        <x:v>4.029177</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>50.680610</x:v>
+        <x:v>55.792887</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>53.517962</x:v>
+        <x:v>62.186781</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>43.343659</x:v>
+        <x:v>47.425436</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-10 02:00:00</x:v>
+        <x:v>2026-06-23 03:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-10 04:00:00</x:v>
+        <x:v>2026-06-23 05:00:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>151.045546</x:v>
+        <x:v>162.311513</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>5.694905</x:v>
+        <x:v>4.027793</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>50.583506</x:v>
+        <x:v>52.279467</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>51.345589</x:v>
+        <x:v>58.990733</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>43.422957</x:v>
+        <x:v>47.013500</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-10 01:00:00</x:v>
+        <x:v>2026-06-23 02:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-10 03:00:00</x:v>
+        <x:v>2026-06-23 04:00:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>150.232473</x:v>
+        <x:v>155.274119</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>5.687596</x:v>
+        <x:v>4.027861</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>50.027061</x:v>
+        <x:v>51.198973</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>51.012919</x:v>
+        <x:v>53.263458</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>43.504758</x:v>
+        <x:v>46.783721</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-23 01:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-10 02:00:00</x:v>
+        <x:v>2026-06-23 03:00:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>150.168633</x:v>
+        <x:v>152.885460</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>5.681013</x:v>
+        <x:v>4.027905</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>50.550075</x:v>
+        <x:v>50.181681</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>50.439281</x:v>
+        <x:v>52.138497</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>43.498533</x:v>
+        <x:v>46.537250</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-09 23:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-10 01:00:00</x:v>
+        <x:v>2026-06-23 02:00:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>149.775998</x:v>
+        <x:v>152.547884</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>5.681769</x:v>
+        <x:v>4.027196</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>50.559861</x:v>
+        <x:v>50.951673</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>50.074962</x:v>
+        <x:v>51.067201</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>43.457953</x:v>
+        <x:v>46.501936</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-09 22:00:00</x:v>
+        <x:v>2026-06-22 23:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-23 01:00:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>151.750867</x:v>
+        <x:v>151.951989</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>5.703349</x:v>
+        <x:v>4.028389</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>52.761464</x:v>
+        <x:v>50.666321</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>49.805521</x:v>
+        <x:v>50.757240</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>43.478522</x:v>
+        <x:v>46.500089</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-09 21:00:00</x:v>
+        <x:v>2026-06-22 22:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-09 23:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>152.754236</x:v>
+        <x:v>155.149899</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>5.688075</x:v>
+        <x:v>4.028209</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>54.035476</x:v>
+        <x:v>52.381555</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>49.506887</x:v>
+        <x:v>52.188171</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>43.523267</x:v>
+        <x:v>46.551637</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-09 20:00:00</x:v>
+        <x:v>2026-06-22 21:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-09 22:00:00</x:v>
+        <x:v>2026-06-22 23:00:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>157.094587</x:v>
+        <x:v>161.849872</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>5.688034</x:v>
+        <x:v>4.028908</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>57.337242</x:v>
+        <x:v>57.064017</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>50.298582</x:v>
+        <x:v>54.123944</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>43.770079</x:v>
+        <x:v>46.633266</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-09 19:00:00</x:v>
+        <x:v>2026-06-22 20:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-09 21:00:00</x:v>
+        <x:v>2026-06-22 22:00:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>161.647144</x:v>
+        <x:v>165.144165</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>5.687818</x:v>
+        <x:v>4.028344</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>60.323571</x:v>
+        <x:v>59.894324</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>51.501712</x:v>
+        <x:v>54.577220</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>44.133682</x:v>
+        <x:v>46.644034</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-09 18:00:00</x:v>
+        <x:v>2026-06-22 19:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-09 20:00:00</x:v>
+        <x:v>2026-06-22 21:00:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>165.410052</x:v>
+        <x:v>167.253530</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>5.687356</x:v>
+        <x:v>4.028232</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>63.316883</x:v>
+        <x:v>61.654731</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>52.070520</x:v>
+        <x:v>54.930168</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>44.334745</x:v>
+        <x:v>46.640836</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-09 17:00:00</x:v>
+        <x:v>2026-06-22 18:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-09 19:00:00</x:v>
+        <x:v>2026-06-22 20:00:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>163.074404</x:v>
+        <x:v>166.177240</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>5.695614</x:v>
+        <x:v>4.028876</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>60.946294</x:v>
+        <x:v>60.936575</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>52.131159</x:v>
+        <x:v>54.570233</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>44.305571</x:v>
+        <x:v>46.641284</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-09 16:00:00</x:v>
+        <x:v>2026-06-22 17:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-09 18:00:00</x:v>
+        <x:v>2026-06-22 19:00:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>151.669306</x:v>
+        <x:v>160.211040</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>5.697062</x:v>
+        <x:v>4.030142</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>52.077732</x:v>
+        <x:v>56.280108</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>50.236234</x:v>
+        <x:v>53.231004</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>43.667870</x:v>
+        <x:v>46.670077</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-09 15:00:00</x:v>
+        <x:v>2026-06-22 16:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-09 17:00:00</x:v>
+        <x:v>2026-06-22 18:00:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>139.454098</x:v>
+        <x:v>156.716494</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>5.681225</x:v>
+        <x:v>4.035076</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>41.164137</x:v>
+        <x:v>54.577603</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>49.055492</x:v>
+        <x:v>51.388626</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>43.561051</x:v>
+        <x:v>46.715923</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-09 14:00:00</x:v>
+        <x:v>2026-06-22 15:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-09 16:00:00</x:v>
+        <x:v>2026-06-22 17:00:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>129.886063</x:v>
+        <x:v>149.931344</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>5.678833</x:v>
+        <x:v>4.034547</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>34.439225</x:v>
+        <x:v>50.155499</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>46.285781</x:v>
+        <x:v>49.019923</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>43.484738</x:v>
+        <x:v>46.721370</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-09 13:00:00</x:v>
+        <x:v>2026-06-22 14:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-09 15:00:00</x:v>
+        <x:v>2026-06-22 16:00:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>125.913653</x:v>
+        <x:v>142.711784</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>5.680023</x:v>
+        <x:v>4.035373</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>31.999306</x:v>
+        <x:v>44.796495</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>44.870441</x:v>
+        <x:v>47.179023</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>43.364882</x:v>
+        <x:v>46.701292</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-09 12:00:00</x:v>
+        <x:v>2026-06-22 13:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-09 14:00:00</x:v>
+        <x:v>2026-06-22 15:00:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>125.548527</x:v>
+        <x:v>137.066011</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>5.679790</x:v>
+        <x:v>4.034715</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>31.896680</x:v>
+        <x:v>41.931530</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>44.636182</x:v>
+        <x:v>44.596996</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>43.336288</x:v>
+        <x:v>46.503175</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-09 11:00:00</x:v>
+        <x:v>2026-06-22 12:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-09 13:00:00</x:v>
+        <x:v>2026-06-22 14:00:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>126.271173</x:v>
+        <x:v>136.185409</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>5.680881</x:v>
+        <x:v>4.033608</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>32.456422</x:v>
+        <x:v>41.025455</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>44.796964</x:v>
+        <x:v>44.636947</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>43.337136</x:v>
+        <x:v>46.489261</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-09 10:00:00</x:v>
+        <x:v>2026-06-22 11:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-09 12:00:00</x:v>
+        <x:v>2026-06-22 13:00:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>127.020142</x:v>
+        <x:v>136.210933</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>5.681479</x:v>
+        <x:v>4.032921</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>32.636545</x:v>
+        <x:v>41.261338</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>45.332279</x:v>
+        <x:v>44.485416</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>43.369904</x:v>
+        <x:v>46.431342</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-09 09:00:00</x:v>
+        <x:v>2026-06-22 10:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-09 11:00:00</x:v>
+        <x:v>2026-06-22 12:00:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>127.398001</x:v>
+        <x:v>136.282776</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>5.681789</x:v>
+        <x:v>4.043525</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>32.605108</x:v>
+        <x:v>41.435220</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>45.731736</x:v>
+        <x:v>44.682996</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>43.378148</x:v>
+        <x:v>46.120963</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-09 08:00:00</x:v>
+        <x:v>2026-06-22 09:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-09 10:00:00</x:v>
+        <x:v>2026-06-22 11:00:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>130.707078</x:v>
+        <x:v>137.088799</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>5.705995</x:v>
+        <x:v>4.115014</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>33.626142</x:v>
+        <x:v>42.374473</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>47.801530</x:v>
+        <x:v>44.420193</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>43.572715</x:v>
+        <x:v>46.179086</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-09 07:00:00</x:v>
+        <x:v>2026-06-22 08:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-09 09:00:00</x:v>
+        <x:v>2026-06-22 10:00:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>142.045094</x:v>
+        <x:v>139.438867</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>5.696789</x:v>
+        <x:v>4.114388</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>38.055308</x:v>
+        <x:v>44.705291</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>54.219336</x:v>
+        <x:v>44.436280</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>44.066834</x:v>
+        <x:v>46.182934</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-09 06:00:00</x:v>
+        <x:v>2026-06-22 07:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-09 08:00:00</x:v>
+        <x:v>2026-06-22 09:00:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>153.196322</x:v>
+        <x:v>144.185841</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>5.729743</x:v>
+        <x:v>4.050911</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>47.234715</x:v>
+        <x:v>49.264369</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>56.071120</x:v>
+        <x:v>44.666252</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>44.158728</x:v>
+        <x:v>46.204075</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-09 05:00:00</x:v>
+        <x:v>2026-06-22 06:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-09 07:00:00</x:v>
+        <x:v>2026-06-22 08:00:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>154.789549</x:v>
+        <x:v>150.100840</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>5.681904</x:v>
+        <x:v>4.034905</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>50.371900</x:v>
+        <x:v>54.066543</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>54.637023</x:v>
+        <x:v>45.622016</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>44.096026</x:v>
+        <x:v>46.376847</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-09 04:00:00</x:v>
+        <x:v>2026-06-22 05:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-09 06:00:00</x:v>
+        <x:v>2026-06-22 07:00:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>156.348555</x:v>
+        <x:v>152.565130</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>5.681840</x:v>
+        <x:v>4.065905</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>52.813918</x:v>
+        <x:v>56.144829</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>53.920647</x:v>
+        <x:v>45.979351</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>43.931560</x:v>
+        <x:v>46.375241</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-09 03:00:00</x:v>
+        <x:v>2026-06-22 04:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-09 05:00:00</x:v>
+        <x:v>2026-06-22 06:00:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>156.407264</x:v>
+        <x:v>148.421568</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>5.681080</x:v>
+        <x:v>4.109392</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>52.083192</x:v>
+        <x:v>52.391740</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>54.662936</x:v>
+        <x:v>45.578278</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>43.979804</x:v>
+        <x:v>46.342703</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-09 02:00:00</x:v>
+        <x:v>2026-06-22 03:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-09 04:00:00</x:v>
+        <x:v>2026-06-22 05:00:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>157.655536</x:v>
+        <x:v>142.372845</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>5.681738</x:v>
+        <x:v>4.109912</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>52.924422</x:v>
+        <x:v>46.892577</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>55.026485</x:v>
+        <x:v>45.040080</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>44.022485</x:v>
+        <x:v>46.331357</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-09 01:00:00</x:v>
+        <x:v>2026-06-22 02:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-09 03:00:00</x:v>
+        <x:v>2026-06-22 04:00:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>158.660679</x:v>
+        <x:v>140.965822</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>5.732106</x:v>
+        <x:v>4.107019</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>52.053501</x:v>
+        <x:v>45.631715</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>56.812793</x:v>
+        <x:v>44.974893</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>44.062517</x:v>
+        <x:v>46.252111</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-09 00:00:00</x:v>
+        <x:v>2026-06-22 01:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-09 02:00:00</x:v>
+        <x:v>2026-06-22 03:00:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>159.069188</x:v>
+        <x:v>141.505374</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>5.686370</x:v>
+        <x:v>4.107113</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>52.638604</x:v>
+        <x:v>46.239997</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>56.696814</x:v>
+        <x:v>44.883928</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>44.047162</x:v>
+        <x:v>46.274347</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-08 23:00:00</x:v>
+        <x:v>2026-06-22 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-09 01:00:00</x:v>
+        <x:v>2026-06-22 02:00:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>160.706656</x:v>
+        <x:v>142.018318</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>5.688375</x:v>
+        <x:v>4.109015</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>52.710706</x:v>
+        <x:v>46.700742</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>58.290544</x:v>
+        <x:v>44.908813</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>44.016248</x:v>
+        <x:v>46.299593</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-08 22:00:00</x:v>
+        <x:v>2026-06-21 23:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-09 00:00:00</x:v>
+        <x:v>2026-06-22 01:00:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>163.565437</x:v>
+        <x:v>142.952142</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>5.688722</x:v>
+        <x:v>4.105193</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>53.964811</x:v>
+        <x:v>47.418552</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>59.484948</x:v>
+        <x:v>45.069404</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>44.427129</x:v>
+        <x:v>46.358852</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-08 21:00:00</x:v>
+        <x:v>2026-06-21 22:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-08 23:00:00</x:v>
+        <x:v>2026-06-22 00:00:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>167.791029</x:v>
+        <x:v>146.897248</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>5.691378</x:v>
+        <x:v>4.101136</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>54.823548</x:v>
+        <x:v>50.571046</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>61.813418</x:v>
+        <x:v>45.817022</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>45.460325</x:v>
+        <x:v>46.407720</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-08 20:00:00</x:v>
+        <x:v>2026-06-21 21:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-08 22:00:00</x:v>
+        <x:v>2026-06-21 23:00:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>174.196024</x:v>
+        <x:v>154.881742</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>5.738251</x:v>
+        <x:v>4.021829</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>59.901231</x:v>
+        <x:v>54.617886</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>62.846665</x:v>
+        <x:v>49.378964</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>45.705591</x:v>
+        <x:v>46.863012</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-08 19:00:00</x:v>
+        <x:v>2026-06-21 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-08 21:00:00</x:v>
+        <x:v>2026-06-21 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>179.370633</x:v>
+        <x:v>159.805205</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>5.688210</x:v>
+        <x:v>4.024812</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>63.969457</x:v>
+        <x:v>57.399230</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>64.043566</x:v>
+        <x:v>51.471316</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>45.668696</x:v>
+        <x:v>46.909490</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>