--- v1 (2026-06-26)
+++ v2 (2026-09-19)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R14bd58cab72a4afa902772d27a6061a5"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb89f3abd421742b1b498956288745166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14bd58cab72a4afa902772d27a6061a5" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb89f3abd421742b1b498956288745166" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>InertiaNordicGWs</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>InertiaDK2GWs</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>InertiaNOGWs</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>InertiaSEGWs</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>InertiaFIGWs</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-25 23:00:00</x:v>
+        <x:v>2026-09-18 23:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-26 01:00:00</x:v>
+        <x:v>2026-09-19 01:00:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>161.614415</x:v>
+        <x:v>127.276064</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>4.054650</x:v>
+        <x:v>3.975316</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>58.345482</x:v>
+        <x:v>39.727784</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>52.055129</x:v>
+        <x:v>56.384510</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>47.159091</x:v>
+        <x:v>27.187851</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-25 22:00:00</x:v>
+        <x:v>2026-09-18 22:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-26 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>166.501318</x:v>
+        <x:v>131.256708</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>4.056100</x:v>
+        <x:v>4.891341</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>61.941343</x:v>
+        <x:v>41.250207</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>53.342486</x:v>
+        <x:v>57.936659</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>47.161438</x:v>
+        <x:v>27.178466</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-25 21:00:00</x:v>
+        <x:v>2026-09-18 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-25 23:00:00</x:v>
+        <x:v>2026-09-18 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>173.415784</x:v>
+        <x:v>136.122571</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>4.057030</x:v>
+        <x:v>5.572328</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>66.003278</x:v>
+        <x:v>43.208849</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>56.142705</x:v>
+        <x:v>59.903751</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>47.212799</x:v>
+        <x:v>27.436733</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-25 20:00:00</x:v>
+        <x:v>2026-09-18 20:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-25 22:00:00</x:v>
+        <x:v>2026-09-18 22:00:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>178.034308</x:v>
+        <x:v>141.764952</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>4.057428</x:v>
+        <x:v>5.560038</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>68.498886</x:v>
+        <x:v>46.204446</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>58.033533</x:v>
+        <x:v>62.559000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>47.444431</x:v>
+        <x:v>27.439123</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-25 19:00:00</x:v>
+        <x:v>2026-09-18 19:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-25 21:00:00</x:v>
+        <x:v>2026-09-18 21:00:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>180.172973</x:v>
+        <x:v>151.847930</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>4.055648</x:v>
+        <x:v>5.563353</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>69.827972</x:v>
+        <x:v>51.551947</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>58.497369</x:v>
+        <x:v>67.273942</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>47.792019</x:v>
+        <x:v>27.456665</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-25 18:00:00</x:v>
+        <x:v>2026-09-18 18:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-25 20:00:00</x:v>
+        <x:v>2026-09-18 20:00:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>181.193641</x:v>
+        <x:v>158.585565</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>4.057656</x:v>
+        <x:v>5.567021</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>69.586997</x:v>
+        <x:v>55.256342</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>59.751310</x:v>
+        <x:v>70.039736</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>47.797580</x:v>
+        <x:v>27.721835</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-25 17:00:00</x:v>
+        <x:v>2026-09-18 17:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-25 19:00:00</x:v>
+        <x:v>2026-09-18 19:00:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>180.656759</x:v>
+        <x:v>160.877231</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>4.069788</x:v>
+        <x:v>5.567135</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>68.725273</x:v>
+        <x:v>54.146489</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>60.027464</x:v>
+        <x:v>73.269218</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>47.834798</x:v>
+        <x:v>27.894840</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-25 16:00:00</x:v>
+        <x:v>2026-09-18 16:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-25 18:00:00</x:v>
+        <x:v>2026-09-18 18:00:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>176.652393</x:v>
+        <x:v>157.357024</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>4.057007</x:v>
+        <x:v>5.563498</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>64.384698</x:v>
+        <x:v>50.631605</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>60.633049</x:v>
+        <x:v>73.248919</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>47.578268</x:v>
+        <x:v>27.914829</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-25 15:00:00</x:v>
+        <x:v>2026-09-18 15:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-25 17:00:00</x:v>
+        <x:v>2026-09-18 17:00:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>170.726373</x:v>
+        <x:v>147.684942</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>4.057240</x:v>
+        <x:v>5.560533</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>57.911330</x:v>
+        <x:v>42.948513</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>61.325046</x:v>
+        <x:v>71.270098</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>47.433724</x:v>
+        <x:v>27.907490</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-25 14:00:00</x:v>
+        <x:v>2026-09-18 14:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-25 16:00:00</x:v>
+        <x:v>2026-09-18 16:00:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>165.127530</x:v>
+        <x:v>139.694670</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>4.058474</x:v>
+        <x:v>5.560039</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>51.800222</x:v>
+        <x:v>39.115902</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>61.714080</x:v>
+        <x:v>67.134004</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>47.555766</x:v>
+        <x:v>27.884858</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-25 13:00:00</x:v>
+        <x:v>2026-09-18 13:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-25 15:00:00</x:v>
+        <x:v>2026-09-18 15:00:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>158.872035</x:v>
+        <x:v>135.972271</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>4.059258</x:v>
+        <x:v>5.556221</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>47.191622</x:v>
+        <x:v>38.467897</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>60.132082</x:v>
+        <x:v>64.293924</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>47.489456</x:v>
+        <x:v>27.654378</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-25 12:00:00</x:v>
+        <x:v>2026-09-18 12:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-25 14:00:00</x:v>
+        <x:v>2026-09-18 14:00:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>154.611306</x:v>
+        <x:v>134.360166</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>4.055880</x:v>
+        <x:v>5.559308</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>43.024256</x:v>
+        <x:v>37.292498</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>60.015333</x:v>
+        <x:v>63.679529</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>47.516281</x:v>
+        <x:v>27.828965</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-25 11:00:00</x:v>
+        <x:v>2026-09-18 11:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-25 13:00:00</x:v>
+        <x:v>2026-09-18 13:00:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>153.160853</x:v>
+        <x:v>133.662940</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>4.034520</x:v>
+        <x:v>5.560316</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>42.048916</x:v>
+        <x:v>36.821532</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>59.432953</x:v>
+        <x:v>63.411017</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>47.644872</x:v>
+        <x:v>27.869679</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-25 10:00:00</x:v>
+        <x:v>2026-09-18 10:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-25 12:00:00</x:v>
+        <x:v>2026-09-18 12:00:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>153.980647</x:v>
+        <x:v>136.006317</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>4.035857</x:v>
+        <x:v>5.593251</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>42.669133</x:v>
+        <x:v>37.634313</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>59.608839</x:v>
+        <x:v>65.098922</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>47.666695</x:v>
+        <x:v>27.678758</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-25 09:00:00</x:v>
+        <x:v>2026-09-18 09:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-25 11:00:00</x:v>
+        <x:v>2026-09-18 11:00:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>158.916011</x:v>
+        <x:v>142.709531</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>4.086032</x:v>
+        <x:v>5.560051</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>46.443885</x:v>
+        <x:v>38.003489</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>60.695538</x:v>
+        <x:v>71.369103</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>47.690279</x:v>
+        <x:v>27.774805</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-25 08:00:00</x:v>
+        <x:v>2026-09-18 08:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-25 10:00:00</x:v>
+        <x:v>2026-09-18 10:00:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>162.658281</x:v>
+        <x:v>151.007459</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>4.067449</x:v>
+        <x:v>5.558901</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>49.754619</x:v>
+        <x:v>42.868861</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>60.923865</x:v>
+        <x:v>74.736235</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>47.911949</x:v>
+        <x:v>27.836242</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-25 07:00:00</x:v>
+        <x:v>2026-09-18 07:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-25 09:00:00</x:v>
+        <x:v>2026-09-18 09:00:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>166.301120</x:v>
+        <x:v>162.028403</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>4.073513</x:v>
+        <x:v>5.560129</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>52.215875</x:v>
+        <x:v>53.446825</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>61.912721</x:v>
+        <x:v>74.933364</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>48.098772</x:v>
+        <x:v>28.082228</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-25 06:00:00</x:v>
+        <x:v>2026-09-18 06:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-25 08:00:00</x:v>
+        <x:v>2026-09-18 08:00:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>173.032851</x:v>
+        <x:v>168.358174</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>4.028488</x:v>
+        <x:v>5.583006</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>58.498683</x:v>
+        <x:v>59.468045</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>62.306694</x:v>
+        <x:v>75.351428</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>48.198024</x:v>
+        <x:v>27.955686</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-25 05:00:00</x:v>
+        <x:v>2026-09-18 05:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-25 07:00:00</x:v>
+        <x:v>2026-09-18 07:00:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>176.509051</x:v>
+        <x:v>165.617397</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>4.011292</x:v>
+        <x:v>5.589962</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>61.859444</x:v>
+        <x:v>56.257561</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>62.560483</x:v>
+        <x:v>75.847921</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>48.077901</x:v>
+        <x:v>27.922880</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-25 04:00:00</x:v>
+        <x:v>2026-09-18 04:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-25 06:00:00</x:v>
+        <x:v>2026-09-18 06:00:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>174.341390</x:v>
+        <x:v>161.171791</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>4.001411</x:v>
+        <x:v>5.573692</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>58.474334</x:v>
+        <x:v>52.592496</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>63.829378</x:v>
+        <x:v>75.195637</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>48.037313</x:v>
+        <x:v>27.810993</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-25 03:00:00</x:v>
+        <x:v>2026-09-18 03:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-25 05:00:00</x:v>
+        <x:v>2026-09-18 05:00:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>168.959464</x:v>
+        <x:v>152.566271</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>4.004001</x:v>
+        <x:v>5.561269</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>55.574422</x:v>
+        <x:v>47.383193</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>61.784026</x:v>
+        <x:v>71.840006</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>47.597359</x:v>
+        <x:v>27.782473</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-25 02:00:00</x:v>
+        <x:v>2026-09-18 02:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-25 04:00:00</x:v>
+        <x:v>2026-09-18 04:00:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>167.333444</x:v>
+        <x:v>146.097308</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>4.003929</x:v>
+        <x:v>5.560440</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>55.300674</x:v>
+        <x:v>44.663574</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>60.549778</x:v>
+        <x:v>68.302616</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>47.479090</x:v>
+        <x:v>27.570836</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-25 01:00:00</x:v>
+        <x:v>2026-09-18 01:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-25 03:00:00</x:v>
+        <x:v>2026-09-18 03:00:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>169.782855</x:v>
+        <x:v>144.632033</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>4.257960</x:v>
+        <x:v>5.560069</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>57.216138</x:v>
+        <x:v>44.394256</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>60.676968</x:v>
+        <x:v>67.106088</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>47.631864</x:v>
+        <x:v>27.571595</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-25 02:00:00</x:v>
+        <x:v>2026-09-18 02:00:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>171.306463</x:v>
+        <x:v>144.686562</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>4.426147</x:v>
+        <x:v>5.560081</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>58.193433</x:v>
+        <x:v>44.415304</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>60.742881</x:v>
+        <x:v>67.146232</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>47.944388</x:v>
+        <x:v>27.565025</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-24 23:00:00</x:v>
+        <x:v>2026-09-17 23:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-25 01:00:00</x:v>
+        <x:v>2026-09-18 01:00:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>172.154577</x:v>
+        <x:v>145.990471</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>4.003945</x:v>
+        <x:v>6.780730</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>59.074406</x:v>
+        <x:v>45.166174</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>60.907265</x:v>
+        <x:v>66.473573</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>48.168159</x:v>
+        <x:v>27.569957</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-24 22:00:00</x:v>
+        <x:v>2026-09-17 22:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>176.019422</x:v>
+        <x:v>148.991669</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>4.027050</x:v>
+        <x:v>7.474812</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>61.019347</x:v>
+        <x:v>46.604140</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>62.784503</x:v>
+        <x:v>67.367469</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>48.187949</x:v>
+        <x:v>27.544371</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-24 21:00:00</x:v>
+        <x:v>2026-09-17 21:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-24 23:00:00</x:v>
+        <x:v>2026-09-17 23:00:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>181.192628</x:v>
+        <x:v>157.527894</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>4.126832</x:v>
+        <x:v>7.492074</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>62.641490</x:v>
+        <x:v>51.591448</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>66.022109</x:v>
+        <x:v>70.909903</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>48.401499</x:v>
+        <x:v>27.533234</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-24 20:00:00</x:v>
+        <x:v>2026-09-17 20:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-24 22:00:00</x:v>
+        <x:v>2026-09-17 22:00:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>184.435792</x:v>
+        <x:v>164.426943</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>4.549933</x:v>
+        <x:v>7.510388</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>63.679224</x:v>
+        <x:v>56.056504</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>67.581314</x:v>
+        <x:v>73.237222</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>48.625380</x:v>
+        <x:v>27.621929</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-24 19:00:00</x:v>
+        <x:v>2026-09-17 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-24 21:00:00</x:v>
+        <x:v>2026-09-17 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>189.252686</x:v>
+        <x:v>169.064312</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>6.331360</x:v>
+        <x:v>7.472512</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>64.630981</x:v>
+        <x:v>60.047287</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>69.402408</x:v>
+        <x:v>74.039088</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>48.888026</x:v>
+        <x:v>27.505216</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-24 18:00:00</x:v>
+        <x:v>2026-09-17 18:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-24 20:00:00</x:v>
+        <x:v>2026-09-17 20:00:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>190.577622</x:v>
+        <x:v>170.313651</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>6.491909</x:v>
+        <x:v>7.506815</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>64.957837</x:v>
+        <x:v>61.081023</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>70.218006</x:v>
+        <x:v>74.261911</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>48.909919</x:v>
+        <x:v>27.463979</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-24 17:00:00</x:v>
+        <x:v>2026-09-17 17:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-24 19:00:00</x:v>
+        <x:v>2026-09-17 19:00:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>188.271049</x:v>
+        <x:v>169.815520</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>4.969007</x:v>
+        <x:v>7.477685</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>64.088280</x:v>
+        <x:v>59.886864</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>70.313260</x:v>
+        <x:v>74.987594</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>48.900644</x:v>
+        <x:v>27.463631</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-24 16:00:00</x:v>
+        <x:v>2026-09-17 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-24 18:00:00</x:v>
+        <x:v>2026-09-17 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>186.566030</x:v>
+        <x:v>163.323340</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>4.151133</x:v>
+        <x:v>7.464439</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>63.476341</x:v>
+        <x:v>53.577303</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>70.075623</x:v>
+        <x:v>74.818940</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>48.862512</x:v>
+        <x:v>27.463498</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-24 15:00:00</x:v>
+        <x:v>2026-09-17 15:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-24 17:00:00</x:v>
+        <x:v>2026-09-17 17:00:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>179.582438</x:v>
+        <x:v>153.751638</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>4.030095</x:v>
+        <x:v>7.157650</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>57.916556</x:v>
+        <x:v>45.358462</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>68.810869</x:v>
+        <x:v>73.779561</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>48.824916</x:v>
+        <x:v>27.456810</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-24 14:00:00</x:v>
+        <x:v>2026-09-17 14:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-24 16:00:00</x:v>
+        <x:v>2026-09-17 16:00:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>169.520444</x:v>
+        <x:v>141.781763</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>4.021145</x:v>
+        <x:v>7.074011</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>52.367575</x:v>
+        <x:v>36.730149</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>64.457541</x:v>
+        <x:v>70.535470</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>48.674379</x:v>
+        <x:v>27.442075</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-24 13:00:00</x:v>
+        <x:v>2026-09-17 13:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-24 15:00:00</x:v>
+        <x:v>2026-09-17 15:00:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>164.895060</x:v>
+        <x:v>132.109690</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>4.020546</x:v>
+        <x:v>7.075896</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>49.184556</x:v>
+        <x:v>35.846624</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>63.292471</x:v>
+        <x:v>61.741558</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>48.398215</x:v>
+        <x:v>27.445720</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-24 12:00:00</x:v>
+        <x:v>2026-09-17 12:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-24 14:00:00</x:v>
+        <x:v>2026-09-17 14:00:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>162.857217</x:v>
+        <x:v>128.905535</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>4.020913</x:v>
+        <x:v>7.012945</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>47.583569</x:v>
+        <x:v>34.622109</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>63.286074</x:v>
+        <x:v>59.798633</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>47.966611</x:v>
+        <x:v>27.433920</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-24 11:00:00</x:v>
+        <x:v>2026-09-17 11:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-24 13:00:00</x:v>
+        <x:v>2026-09-17 13:00:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>161.890317</x:v>
+        <x:v>129.129273</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>4.100832</x:v>
+        <x:v>7.040428</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>46.581019</x:v>
+        <x:v>34.903829</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>63.374627</x:v>
+        <x:v>59.811688</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>47.833900</x:v>
+        <x:v>27.411684</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-24 10:00:00</x:v>
+        <x:v>2026-09-17 10:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-24 12:00:00</x:v>
+        <x:v>2026-09-17 12:00:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>161.398914</x:v>
+        <x:v>129.372564</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>4.107261</x:v>
+        <x:v>7.073132</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>46.190613</x:v>
+        <x:v>34.788431</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>63.317057</x:v>
+        <x:v>60.068321</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>47.783857</x:v>
+        <x:v>27.443097</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-24 09:00:00</x:v>
+        <x:v>2026-09-17 09:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-24 11:00:00</x:v>
+        <x:v>2026-09-17 11:00:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>162.531314</x:v>
+        <x:v>131.505994</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>4.113506</x:v>
+        <x:v>7.033225</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>47.191200</x:v>
+        <x:v>34.948853</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>63.445235</x:v>
+        <x:v>62.025019</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>47.781196</x:v>
+        <x:v>27.499151</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-24 08:00:00</x:v>
+        <x:v>2026-09-17 08:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-24 10:00:00</x:v>
+        <x:v>2026-09-17 10:00:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>165.074702</x:v>
+        <x:v>136.390849</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>4.093229</x:v>
+        <x:v>7.042784</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>49.149764</x:v>
+        <x:v>37.836231</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>63.841780</x:v>
+        <x:v>63.997405</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>47.989438</x:v>
+        <x:v>27.511291</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-24 07:00:00</x:v>
+        <x:v>2026-09-17 07:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-24 09:00:00</x:v>
+        <x:v>2026-09-17 09:00:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>171.504304</x:v>
+        <x:v>147.354362</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>4.011198</x:v>
+        <x:v>7.049999</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>53.611474</x:v>
+        <x:v>48.581546</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>65.685928</x:v>
+        <x:v>64.129165</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>48.194664</x:v>
+        <x:v>27.588935</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-24 06:00:00</x:v>
+        <x:v>2026-09-17 06:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-24 08:00:00</x:v>
+        <x:v>2026-09-17 08:00:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>176.785536</x:v>
+        <x:v>154.956820</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>4.021122</x:v>
+        <x:v>7.021275</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>58.381139</x:v>
+        <x:v>57.618470</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>65.829050</x:v>
+        <x:v>62.887663</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>48.554223</x:v>
+        <x:v>27.429356</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-24 05:00:00</x:v>
+        <x:v>2026-09-17 05:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-24 07:00:00</x:v>
+        <x:v>2026-09-17 07:00:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>176.068163</x:v>
+        <x:v>151.880480</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>4.027691</x:v>
+        <x:v>7.007238</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>57.233256</x:v>
+        <x:v>55.875885</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>66.551099</x:v>
+        <x:v>61.616526</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>48.255794</x:v>
+        <x:v>27.383535</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-24 04:00:00</x:v>
+        <x:v>2026-09-17 04:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-24 06:00:00</x:v>
+        <x:v>2026-09-17 06:00:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>171.859247</x:v>
+        <x:v>143.150513</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>4.022344</x:v>
+        <x:v>7.045156</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>53.357807</x:v>
+        <x:v>50.290427</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>66.199434</x:v>
+        <x:v>58.566097</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>48.280373</x:v>
+        <x:v>27.252134</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-24 03:00:00</x:v>
+        <x:v>2026-09-17 03:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-24 05:00:00</x:v>
+        <x:v>2026-09-17 05:00:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>169.002890</x:v>
+        <x:v>135.413215</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>4.020951</x:v>
+        <x:v>7.013136</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>51.107822</x:v>
+        <x:v>45.266183</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>65.872125</x:v>
+        <x:v>56.138308</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>48.002396</x:v>
+        <x:v>26.996908</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-24 02:00:00</x:v>
+        <x:v>2026-09-17 02:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-24 04:00:00</x:v>
+        <x:v>2026-09-17 04:00:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>168.263856</x:v>
+        <x:v>133.385147</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>4.020667</x:v>
+        <x:v>7.042199</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>51.490353</x:v>
+        <x:v>44.446877</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>64.826805</x:v>
+        <x:v>55.149083</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>47.926377</x:v>
+        <x:v>26.747825</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-24 01:00:00</x:v>
+        <x:v>2026-09-17 01:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-24 03:00:00</x:v>
+        <x:v>2026-09-17 03:00:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>166.780982</x:v>
+        <x:v>132.548063</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>4.022307</x:v>
+        <x:v>7.023156</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>51.606710</x:v>
+        <x:v>43.953750</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>63.228609</x:v>
+        <x:v>54.954590</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>47.923354</x:v>
+        <x:v>26.616371</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-24 02:00:00</x:v>
+        <x:v>2026-09-17 02:00:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>167.441030</x:v>
+        <x:v>134.052177</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>4.021084</x:v>
+        <x:v>7.479593</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>52.319275</x:v>
+        <x:v>45.011582</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>63.183173</x:v>
+        <x:v>54.947201</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>47.917374</x:v>
+        <x:v>26.613608</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-09-16 23:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-24 01:00:00</x:v>
+        <x:v>2026-09-17 01:00:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>170.329758</x:v>
+        <x:v>136.664537</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>4.023862</x:v>
+        <x:v>7.513367</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>55.262147</x:v>
+        <x:v>47.667395</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>63.123173</x:v>
+        <x:v>54.869408</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>47.920150</x:v>
+        <x:v>26.613883</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-09-16 22:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>174.956688</x:v>
+        <x:v>139.590168</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>4.027293</x:v>
+        <x:v>7.529534</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>58.147264</x:v>
+        <x:v>50.394089</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>64.876499</x:v>
+        <x:v>55.029631</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>47.904577</x:v>
+        <x:v>26.635896</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-09-16 21:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-23 23:00:00</x:v>
+        <x:v>2026-09-16 23:00:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>178.285204</x:v>
+        <x:v>139.369849</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>4.035261</x:v>
+        <x:v>7.488054</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>60.152002</x:v>
+        <x:v>52.130638</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>66.168403</x:v>
+        <x:v>52.772117</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>47.929431</x:v>
+        <x:v>26.978155</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-09-16 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-23 22:00:00</x:v>
+        <x:v>2026-09-16 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>180.772145</x:v>
+        <x:v>143.809357</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>4.307819</x:v>
+        <x:v>7.488997</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>62.109656</x:v>
+        <x:v>56.534757</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>66.180282</x:v>
+        <x:v>52.769899</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>48.174365</x:v>
+        <x:v>27.014105</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-09-16 19:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-23 21:00:00</x:v>
+        <x:v>2026-09-16 21:00:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>181.897130</x:v>
+        <x:v>148.744590</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>4.098646</x:v>
+        <x:v>7.452025</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>62.926912</x:v>
+        <x:v>60.343607</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>66.660922</x:v>
+        <x:v>53.840849</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>48.210796</x:v>
+        <x:v>27.108172</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-09-16 18:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-23 20:00:00</x:v>
+        <x:v>2026-09-16 20:00:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>183.539704</x:v>
+        <x:v>150.185823</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>4.640414</x:v>
+        <x:v>7.537899</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>63.776695</x:v>
+        <x:v>60.906998</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>66.962604</x:v>
+        <x:v>54.614479</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>48.160372</x:v>
+        <x:v>27.125923</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-09-16 17:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-23 19:00:00</x:v>
+        <x:v>2026-09-16 19:00:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>181.894711</x:v>
+        <x:v>152.208599</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>4.522804</x:v>
+        <x:v>7.589704</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>62.243204</x:v>
+        <x:v>61.333294</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>66.957694</x:v>
+        <x:v>56.106270</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>48.171178</x:v>
+        <x:v>27.178948</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-09-16 16:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-23 18:00:00</x:v>
+        <x:v>2026-09-16 18:00:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>179.849396</x:v>
+        <x:v>151.545160</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>4.029276</x:v>
+        <x:v>7.565968</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>60.946061</x:v>
+        <x:v>60.019692</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>66.800150</x:v>
+        <x:v>56.791948</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>48.073922</x:v>
+        <x:v>27.167992</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-09-16 15:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-23 17:00:00</x:v>
+        <x:v>2026-09-16 17:00:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>173.254478</x:v>
+        <x:v>148.823466</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>4.028702</x:v>
+        <x:v>7.474796</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>54.568578</x:v>
+        <x:v>58.231849</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>66.844982</x:v>
+        <x:v>55.948853</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>47.814882</x:v>
+        <x:v>27.168637</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-09-16 14:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-23 16:00:00</x:v>
+        <x:v>2026-09-16 16:00:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>165.587348</x:v>
+        <x:v>143.139907</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>4.027831</x:v>
+        <x:v>7.470707</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>49.651365</x:v>
+        <x:v>52.544148</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>64.270811</x:v>
+        <x:v>56.010123</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>47.637152</x:v>
+        <x:v>27.116036</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-09-16 13:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-23 15:00:00</x:v>
+        <x:v>2026-09-16 15:00:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>158.080399</x:v>
+        <x:v>135.221876</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>4.029351</x:v>
+        <x:v>7.449757</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>47.787044</x:v>
+        <x:v>46.858740</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>58.814523</x:v>
+        <x:v>53.852754</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>47.450379</x:v>
+        <x:v>27.061949</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-09-16 12:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-23 14:00:00</x:v>
+        <x:v>2026-09-16 14:00:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>156.038458</x:v>
+        <x:v>133.170238</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>4.035217</x:v>
+        <x:v>7.471510</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>45.976322</x:v>
+        <x:v>44.127544</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>58.691699</x:v>
+        <x:v>54.569089</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>47.335291</x:v>
+        <x:v>27.001563</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-09-16 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-23 13:00:00</x:v>
+        <x:v>2026-09-16 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>154.404928</x:v>
+        <x:v>131.530951</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>4.033379</x:v>
+        <x:v>7.458159</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>45.148164</x:v>
+        <x:v>42.603220</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>58.067517</x:v>
+        <x:v>54.644503</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>47.156466</x:v>
+        <x:v>26.825846</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-09-16 10:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-23 12:00:00</x:v>
+        <x:v>2026-09-16 12:00:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>153.842865</x:v>
+        <x:v>133.532288</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>4.027525</x:v>
+        <x:v>7.459999</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>44.472911</x:v>
+        <x:v>44.642207</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>58.098284</x:v>
+        <x:v>54.428005</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>47.243578</x:v>
+        <x:v>26.999279</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-09-16 09:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-23 11:00:00</x:v>
+        <x:v>2026-09-16 11:00:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>154.887247</x:v>
+        <x:v>138.059867</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>4.028058</x:v>
+        <x:v>7.462571</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>45.080512</x:v>
+        <x:v>47.687782</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>58.340535</x:v>
+        <x:v>55.802941</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>47.437904</x:v>
+        <x:v>27.106306</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-23 08:00:00</x:v>
+        <x:v>2026-09-16 08:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-23 10:00:00</x:v>
+        <x:v>2026-09-16 10:00:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>156.689661</x:v>
+        <x:v>142.991999</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>4.039637</x:v>
+        <x:v>7.455012</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>46.442928</x:v>
+        <x:v>52.983431</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>58.667589</x:v>
+        <x:v>55.455849</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>47.539209</x:v>
+        <x:v>27.096572</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-23 07:00:00</x:v>
+        <x:v>2026-09-16 07:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-23 09:00:00</x:v>
+        <x:v>2026-09-16 09:00:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>161.362531</x:v>
+        <x:v>147.886116</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>4.035352</x:v>
+        <x:v>7.454029</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>50.020995</x:v>
+        <x:v>57.079939</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>59.617022</x:v>
+        <x:v>56.071594</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>47.686999</x:v>
+        <x:v>27.276671</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-23 06:00:00</x:v>
+        <x:v>2026-09-16 06:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-23 08:00:00</x:v>
+        <x:v>2026-09-16 08:00:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>169.034376</x:v>
+        <x:v>151.043639</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>4.033706</x:v>
+        <x:v>7.449089</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>56.407514</x:v>
+        <x:v>60.441353</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>60.828270</x:v>
+        <x:v>55.638093</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>47.764853</x:v>
+        <x:v>27.513681</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-23 05:00:00</x:v>
+        <x:v>2026-09-16 05:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-23 07:00:00</x:v>
+        <x:v>2026-09-16 07:00:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>173.432902</x:v>
+        <x:v>148.611686</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>4.489082</x:v>
+        <x:v>7.447843</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>58.419499</x:v>
+        <x:v>59.559960</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>62.831073</x:v>
+        <x:v>54.444506</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>47.693759</x:v>
+        <x:v>27.160882</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-23 04:00:00</x:v>
+        <x:v>2026-09-16 04:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-23 06:00:00</x:v>
+        <x:v>2026-09-16 06:00:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>169.433871</x:v>
+        <x:v>141.993337</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>4.029177</x:v>
+        <x:v>7.451915</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>55.792887</x:v>
+        <x:v>55.036742</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>62.186781</x:v>
+        <x:v>52.357326</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>47.425436</x:v>
+        <x:v>27.147905</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-23 03:00:00</x:v>
+        <x:v>2026-09-16 03:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-23 05:00:00</x:v>
+        <x:v>2026-09-16 05:00:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>162.311513</x:v>
+        <x:v>134.394266</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>4.027793</x:v>
+        <x:v>7.491040</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>52.279467</x:v>
+        <x:v>49.651805</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>58.990733</x:v>
+        <x:v>50.155901</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>47.013500</x:v>
+        <x:v>27.098009</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-23 02:00:00</x:v>
+        <x:v>2026-09-16 02:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-23 04:00:00</x:v>
+        <x:v>2026-09-16 04:00:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>155.274119</x:v>
+        <x:v>129.606240</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>4.027861</x:v>
+        <x:v>7.459285</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>51.198973</x:v>
+        <x:v>46.616166</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>53.263458</x:v>
+        <x:v>48.438310</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>46.783721</x:v>
+        <x:v>27.092934</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-23 01:00:00</x:v>
+        <x:v>2026-09-16 01:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-23 03:00:00</x:v>
+        <x:v>2026-09-16 03:00:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>152.885460</x:v>
+        <x:v>129.924137</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>4.027905</x:v>
+        <x:v>7.448273</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>50.181681</x:v>
+        <x:v>47.441523</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>52.138497</x:v>
+        <x:v>47.862727</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>46.537250</x:v>
+        <x:v>27.171220</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-23 02:00:00</x:v>
+        <x:v>2026-09-16 02:00:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>152.547884</x:v>
+        <x:v>129.061387</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>4.027196</x:v>
+        <x:v>7.475357</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>50.951673</x:v>
+        <x:v>47.360030</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>51.067201</x:v>
+        <x:v>47.047270</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>46.501936</x:v>
+        <x:v>27.179507</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-22 23:00:00</x:v>
+        <x:v>2026-09-15 23:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-23 01:00:00</x:v>
+        <x:v>2026-09-16 01:00:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>151.951989</x:v>
+        <x:v>129.344606</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>4.028389</x:v>
+        <x:v>7.479880</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>50.666321</x:v>
+        <x:v>47.921584</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>50.757240</x:v>
+        <x:v>46.811567</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>46.500089</x:v>
+        <x:v>27.128309</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-22 22:00:00</x:v>
+        <x:v>2026-09-15 22:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>155.149899</x:v>
+        <x:v>131.985161</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>4.028209</x:v>
+        <x:v>7.453209</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>52.381555</x:v>
+        <x:v>50.090788</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>52.188171</x:v>
+        <x:v>47.311028</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>46.551637</x:v>
+        <x:v>27.129466</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-22 21:00:00</x:v>
+        <x:v>2026-09-15 21:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-22 23:00:00</x:v>
+        <x:v>2026-09-15 23:00:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>161.849872</x:v>
+        <x:v>138.005932</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>4.028908</x:v>
+        <x:v>7.456207</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>57.064017</x:v>
+        <x:v>53.231035</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>54.123944</x:v>
+        <x:v>50.137700</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>46.633266</x:v>
+        <x:v>27.181362</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-22 20:00:00</x:v>
+        <x:v>2026-09-15 20:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-22 22:00:00</x:v>
+        <x:v>2026-09-15 22:00:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>165.144165</x:v>
+        <x:v>144.320063</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>4.028344</x:v>
+        <x:v>7.456854</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>59.894324</x:v>
+        <x:v>57.948827</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>54.577220</x:v>
+        <x:v>51.655293</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>46.644034</x:v>
+        <x:v>27.258023</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-22 19:00:00</x:v>
+        <x:v>2026-09-15 19:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-22 21:00:00</x:v>
+        <x:v>2026-09-15 21:00:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>167.253530</x:v>
+        <x:v>149.071334</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>4.028232</x:v>
+        <x:v>7.568582</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>61.654731</x:v>
+        <x:v>62.735855</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>54.930168</x:v>
+        <x:v>51.331088</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>46.640836</x:v>
+        <x:v>27.435143</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-22 18:00:00</x:v>
+        <x:v>2026-09-15 18:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-22 20:00:00</x:v>
+        <x:v>2026-09-15 20:00:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>166.177240</x:v>
+        <x:v>151.706662</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>4.028876</x:v>
+        <x:v>7.558794</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>60.936575</x:v>
+        <x:v>63.313045</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>54.570233</x:v>
+        <x:v>53.039647</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>46.641284</x:v>
+        <x:v>27.794981</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-22 17:00:00</x:v>
+        <x:v>2026-09-15 17:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-22 19:00:00</x:v>
+        <x:v>2026-09-15 19:00:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>160.211040</x:v>
+        <x:v>155.029887</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>4.030142</x:v>
+        <x:v>7.552901</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>56.280108</x:v>
+        <x:v>64.417185</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>53.231004</x:v>
+        <x:v>55.206879</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>46.670077</x:v>
+        <x:v>27.854595</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-22 16:00:00</x:v>
+        <x:v>2026-09-15 16:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-22 18:00:00</x:v>
+        <x:v>2026-09-15 18:00:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>156.716494</x:v>
+        <x:v>156.798961</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>4.035076</x:v>
+        <x:v>7.550990</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>54.577603</x:v>
+        <x:v>64.136653</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>51.388626</x:v>
+        <x:v>57.202324</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>46.715923</x:v>
+        <x:v>27.911475</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-22 15:00:00</x:v>
+        <x:v>2026-09-15 15:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-22 17:00:00</x:v>
+        <x:v>2026-09-15 17:00:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>149.931344</x:v>
+        <x:v>154.441100</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>4.034547</x:v>
+        <x:v>7.475266</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>50.155499</x:v>
+        <x:v>58.440734</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>49.019923</x:v>
+        <x:v>60.559690</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>46.721370</x:v>
+        <x:v>27.970477</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-22 14:00:00</x:v>
+        <x:v>2026-09-15 14:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-22 16:00:00</x:v>
+        <x:v>2026-09-15 16:00:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>142.711784</x:v>
+        <x:v>148.225605</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>4.035373</x:v>
+        <x:v>7.475384</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>44.796495</x:v>
+        <x:v>47.917285</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>47.179023</x:v>
+        <x:v>64.958182</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>46.701292</x:v>
+        <x:v>27.878966</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-22 13:00:00</x:v>
+        <x:v>2026-09-15 13:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-22 15:00:00</x:v>
+        <x:v>2026-09-15 15:00:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>137.066011</x:v>
+        <x:v>145.999522</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>4.034715</x:v>
+        <x:v>7.532834</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>41.931530</x:v>
+        <x:v>43.985067</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>44.596996</x:v>
+        <x:v>66.609733</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>46.503175</x:v>
+        <x:v>27.871841</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-22 12:00:00</x:v>
+        <x:v>2026-09-15 12:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-22 14:00:00</x:v>
+        <x:v>2026-09-15 14:00:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>136.185409</x:v>
+        <x:v>148.319576</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>4.033608</x:v>
+        <x:v>7.526414</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>41.025455</x:v>
+        <x:v>44.801899</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>44.636947</x:v>
+        <x:v>68.331276</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>46.489261</x:v>
+        <x:v>27.659230</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-22 11:00:00</x:v>
+        <x:v>2026-09-15 11:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-22 13:00:00</x:v>
+        <x:v>2026-09-15 13:00:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>136.210933</x:v>
+        <x:v>148.365477</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>4.032921</x:v>
+        <x:v>7.490016</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>41.261338</x:v>
+        <x:v>44.802864</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>44.485416</x:v>
+        <x:v>68.471304</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>46.431342</x:v>
+        <x:v>27.600275</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-22 10:00:00</x:v>
+        <x:v>2026-09-15 10:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-22 12:00:00</x:v>
+        <x:v>2026-09-15 12:00:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>136.282776</x:v>
+        <x:v>150.393813</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>4.043525</x:v>
+        <x:v>7.488050</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>41.435220</x:v>
+        <x:v>44.187533</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>44.682996</x:v>
+        <x:v>71.066044</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>46.120963</x:v>
+        <x:v>27.652727</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-22 09:00:00</x:v>
+        <x:v>2026-09-15 09:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-22 11:00:00</x:v>
+        <x:v>2026-09-15 11:00:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>137.088799</x:v>
+        <x:v>151.243151</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>4.115014</x:v>
+        <x:v>7.495434</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>42.374473</x:v>
+        <x:v>43.022807</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>44.420193</x:v>
+        <x:v>72.906960</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>46.179086</x:v>
+        <x:v>27.817226</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-22 08:00:00</x:v>
+        <x:v>2026-09-15 08:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-22 10:00:00</x:v>
+        <x:v>2026-09-15 10:00:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>139.438867</x:v>
+        <x:v>156.533356</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>4.114388</x:v>
+        <x:v>7.449388</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>44.705291</x:v>
+        <x:v>47.935406</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>44.436280</x:v>
+        <x:v>72.980010</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>46.182934</x:v>
+        <x:v>28.164981</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-22 07:00:00</x:v>
+        <x:v>2026-09-15 07:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-22 09:00:00</x:v>
+        <x:v>2026-09-15 09:00:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>144.185841</x:v>
+        <x:v>167.252916</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>4.050911</x:v>
+        <x:v>7.453338</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>49.264369</x:v>
+        <x:v>58.432596</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>44.666252</x:v>
+        <x:v>73.096733</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>46.204075</x:v>
+        <x:v>28.263976</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-22 06:00:00</x:v>
+        <x:v>2026-09-15 06:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-22 08:00:00</x:v>
+        <x:v>2026-09-15 08:00:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>150.100840</x:v>
+        <x:v>175.117035</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>4.034905</x:v>
+        <x:v>7.480265</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>54.066543</x:v>
+        <x:v>65.456026</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>45.622016</x:v>
+        <x:v>73.148990</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>46.376847</x:v>
+        <x:v>29.030391</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-22 05:00:00</x:v>
+        <x:v>2026-09-15 05:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-22 07:00:00</x:v>
+        <x:v>2026-09-15 07:00:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>152.565130</x:v>
+        <x:v>174.451304</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>4.065905</x:v>
+        <x:v>7.448106</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>56.144829</x:v>
+        <x:v>65.317510</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>45.979351</x:v>
+        <x:v>72.536485</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>46.375241</x:v>
+        <x:v>29.150314</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-22 04:00:00</x:v>
+        <x:v>2026-09-15 04:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-22 06:00:00</x:v>
+        <x:v>2026-09-15 06:00:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>148.421568</x:v>
+        <x:v>167.907569</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>4.109392</x:v>
+        <x:v>7.455265</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>52.391740</x:v>
+        <x:v>59.441353</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>45.578278</x:v>
+        <x:v>71.436463</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>46.342703</x:v>
+        <x:v>29.577378</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-22 03:00:00</x:v>
+        <x:v>2026-09-15 03:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-22 05:00:00</x:v>
+        <x:v>2026-09-15 05:00:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>142.372845</x:v>
+        <x:v>159.452903</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>4.109912</x:v>
+        <x:v>7.479471</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>46.892577</x:v>
+        <x:v>52.213719</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>45.040080</x:v>
+        <x:v>70.178128</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>46.331357</x:v>
+        <x:v>29.583489</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-22 02:00:00</x:v>
+        <x:v>2026-09-15 02:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-22 04:00:00</x:v>
+        <x:v>2026-09-15 04:00:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>140.965822</x:v>
+        <x:v>158.938773</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>4.107019</x:v>
+        <x:v>7.540623</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>45.631715</x:v>
+        <x:v>50.824495</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>44.974893</x:v>
+        <x:v>71.068024</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>46.252111</x:v>
+        <x:v>29.505662</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-22 01:00:00</x:v>
+        <x:v>2026-09-15 01:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-22 03:00:00</x:v>
+        <x:v>2026-09-15 03:00:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>141.505374</x:v>
+        <x:v>159.590525</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>4.107113</x:v>
+        <x:v>7.527025</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>46.239997</x:v>
+        <x:v>51.447972</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>44.883928</x:v>
+        <x:v>71.068024</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>46.274347</x:v>
+        <x:v>29.547052</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-22 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-22 02:00:00</x:v>
+        <x:v>2026-09-15 02:00:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>142.018318</x:v>
+        <x:v>162.711208</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>4.109015</x:v>
+        <x:v>7.524270</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>46.700742</x:v>
+        <x:v>52.226154</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>44.908813</x:v>
+        <x:v>73.348160</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>46.299593</x:v>
+        <x:v>29.612135</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-21 23:00:00</x:v>
+        <x:v>2026-09-14 23:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-22 01:00:00</x:v>
+        <x:v>2026-09-15 01:00:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>142.952142</x:v>
+        <x:v>165.715800</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>4.105193</x:v>
+        <x:v>7.528761</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>47.418552</x:v>
+        <x:v>54.653782</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>45.069404</x:v>
+        <x:v>73.879312</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>46.358852</x:v>
+        <x:v>29.653882</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-21 22:00:00</x:v>
+        <x:v>2026-09-14 22:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-22 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>146.897248</x:v>
+        <x:v>168.127685</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>4.101136</x:v>
+        <x:v>7.533983</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>50.571046</x:v>
+        <x:v>56.401028</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>45.817022</x:v>
+        <x:v>74.547990</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>46.407720</x:v>
+        <x:v>29.642970</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-21 21:00:00</x:v>
+        <x:v>2026-09-14 21:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-21 23:00:00</x:v>
+        <x:v>2026-09-14 23:00:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>154.881742</x:v>
+        <x:v>173.359526</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>4.021829</x:v>
+        <x:v>7.589076</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>54.617886</x:v>
+        <x:v>59.222811</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>49.378964</x:v>
+        <x:v>76.877415</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>46.863012</x:v>
+        <x:v>29.668362</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-21 20:00:00</x:v>
+        <x:v>2026-09-14 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-21 22:00:00</x:v>
+        <x:v>2026-09-14 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>159.805205</x:v>
+        <x:v>175.704197</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>4.024812</x:v>
+        <x:v>7.619003</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>57.399230</x:v>
+        <x:v>61.113736</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>51.471316</x:v>
+        <x:v>77.294044</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>46.909490</x:v>
+        <x:v>29.677248</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>