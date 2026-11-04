--- v2 (2026-09-19)
+++ v3 (2026-11-04)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb89f3abd421742b1b498956288745166"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Ra63873948de044198479d7a60e41bea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb89f3abd421742b1b498956288745166" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra63873948de044198479d7a60e41bea7" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>InertiaNordicGWs</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>InertiaDK2GWs</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>InertiaNOGWs</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>InertiaSEGWs</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>InertiaFIGWs</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-09-18 23:00:00</x:v>
+        <x:v>2026-11-02 23:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-09-19 01:00:00</x:v>
+        <x:v>2026-11-03 00:00:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>127.276064</x:v>
+        <x:v>165.112294</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>3.975316</x:v>
+        <x:v>8.897819</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>39.727784</x:v>
+        <x:v>66.482696</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>56.384510</x:v>
+        <x:v>57.219625</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>27.187851</x:v>
+        <x:v>32.512124</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-09-18 22:00:00</x:v>
+        <x:v>2026-11-02 22:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-09-19 00:00:00</x:v>
+        <x:v>2026-11-02 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>131.256708</x:v>
+        <x:v>171.178911</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>4.891341</x:v>
+        <x:v>8.899499</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>41.250207</x:v>
+        <x:v>70.280867</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>57.936659</x:v>
+        <x:v>59.148039</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>27.178466</x:v>
+        <x:v>32.850429</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-09-18 21:00:00</x:v>
+        <x:v>2026-11-02 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-09-18 23:00:00</x:v>
+        <x:v>2026-11-02 22:00:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>136.122571</x:v>
+        <x:v>175.886503</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>5.572328</x:v>
+        <x:v>8.897987</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>43.208849</x:v>
+        <x:v>73.861203</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>59.903751</x:v>
+        <x:v>59.852613</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>27.436733</x:v>
+        <x:v>33.274719</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-09-18 20:00:00</x:v>
+        <x:v>2026-11-02 20:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-09-18 22:00:00</x:v>
+        <x:v>2026-11-02 21:00:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>141.764952</x:v>
+        <x:v>181.067519</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>5.560038</x:v>
+        <x:v>8.909404</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>46.204446</x:v>
+        <x:v>75.822867</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>62.559000</x:v>
+        <x:v>62.758729</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>27.439123</x:v>
+        <x:v>33.576462</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-09-18 19:00:00</x:v>
+        <x:v>2026-11-02 19:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-09-18 21:00:00</x:v>
+        <x:v>2026-11-02 20:00:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>151.847930</x:v>
+        <x:v>184.224076</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>5.563353</x:v>
+        <x:v>9.027449</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>51.551947</x:v>
+        <x:v>77.266232</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>67.273942</x:v>
+        <x:v>64.222124</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>27.456665</x:v>
+        <x:v>33.708143</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-09-18 18:00:00</x:v>
+        <x:v>2026-11-02 18:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-09-18 20:00:00</x:v>
+        <x:v>2026-11-02 19:00:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>158.585565</x:v>
+        <x:v>185.342681</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>5.567021</x:v>
+        <x:v>9.032048</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>55.256342</x:v>
+        <x:v>76.357756</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>70.039736</x:v>
+        <x:v>65.006731</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>27.721835</x:v>
+        <x:v>34.945966</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-09-18 17:00:00</x:v>
+        <x:v>2026-11-02 17:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-09-18 19:00:00</x:v>
+        <x:v>2026-11-02 18:00:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>160.877231</x:v>
+        <x:v>188.121218</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>5.567135</x:v>
+        <x:v>9.031746</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>54.146489</x:v>
+        <x:v>75.323989</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>73.269218</x:v>
+        <x:v>67.884648</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>27.894840</x:v>
+        <x:v>35.880848</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-09-18 16:00:00</x:v>
+        <x:v>2026-11-02 16:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-09-18 18:00:00</x:v>
+        <x:v>2026-11-02 17:00:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>157.357024</x:v>
+        <x:v>192.219866</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>5.563498</x:v>
+        <x:v>9.042024</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>50.631605</x:v>
+        <x:v>74.576501</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>73.248919</x:v>
+        <x:v>72.598130</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>27.914829</x:v>
+        <x:v>36.003208</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-09-18 15:00:00</x:v>
+        <x:v>2026-11-02 15:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-09-18 17:00:00</x:v>
+        <x:v>2026-11-02 16:00:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>147.684942</x:v>
+        <x:v>192.148907</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>5.560533</x:v>
+        <x:v>9.032567</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>42.948513</x:v>
+        <x:v>73.433242</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>71.270098</x:v>
+        <x:v>73.109200</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>27.907490</x:v>
+        <x:v>36.573813</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-09-18 14:00:00</x:v>
+        <x:v>2026-11-02 14:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-09-18 16:00:00</x:v>
+        <x:v>2026-11-02 15:00:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>139.694670</x:v>
+        <x:v>194.150622</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>5.560039</x:v>
+        <x:v>8.936447</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>39.115902</x:v>
+        <x:v>74.519449</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>67.134004</x:v>
+        <x:v>74.052072</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>27.884858</x:v>
+        <x:v>36.642667</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-09-18 13:00:00</x:v>
+        <x:v>2026-11-02 13:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-09-18 15:00:00</x:v>
+        <x:v>2026-11-02 14:00:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>135.972271</x:v>
+        <x:v>193.792021</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>5.556221</x:v>
+        <x:v>8.926203</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>38.467897</x:v>
+        <x:v>74.478964</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>64.293924</x:v>
+        <x:v>73.750969</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>27.654378</x:v>
+        <x:v>36.636236</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-09-18 12:00:00</x:v>
+        <x:v>2026-11-02 12:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-09-18 14:00:00</x:v>
+        <x:v>2026-11-02 13:00:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>134.360166</x:v>
+        <x:v>194.358685</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>5.559308</x:v>
+        <x:v>8.926804</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>37.292498</x:v>
+        <x:v>74.087971</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>63.679529</x:v>
+        <x:v>74.631838</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>27.828965</x:v>
+        <x:v>36.712116</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-09-18 11:00:00</x:v>
+        <x:v>2026-11-02 11:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-09-18 13:00:00</x:v>
+        <x:v>2026-11-02 12:00:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>133.662940</x:v>
+        <x:v>195.207586</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>5.560316</x:v>
+        <x:v>8.918907</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>36.821532</x:v>
+        <x:v>74.615256</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>63.411017</x:v>
+        <x:v>74.891037</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>27.869679</x:v>
+        <x:v>36.782514</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-09-18 10:00:00</x:v>
+        <x:v>2026-11-02 10:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-09-18 12:00:00</x:v>
+        <x:v>2026-11-02 11:00:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>136.006317</x:v>
+        <x:v>195.314009</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>5.593251</x:v>
+        <x:v>8.919102</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>37.634313</x:v>
+        <x:v>74.730067</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>65.098922</x:v>
+        <x:v>74.702936</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>27.678758</x:v>
+        <x:v>36.962235</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-09-18 09:00:00</x:v>
+        <x:v>2026-11-02 09:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-09-18 11:00:00</x:v>
+        <x:v>2026-11-02 10:00:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>142.709531</x:v>
+        <x:v>194.723597</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>5.560051</x:v>
+        <x:v>8.919001</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>38.003489</x:v>
+        <x:v>73.220687</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>71.369103</x:v>
+        <x:v>75.615604</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>27.774805</x:v>
+        <x:v>36.968287</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-09-18 08:00:00</x:v>
+        <x:v>2026-11-02 08:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-09-18 10:00:00</x:v>
+        <x:v>2026-11-02 09:00:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>151.007459</x:v>
+        <x:v>196.507100</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>5.558901</x:v>
+        <x:v>8.906158</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>42.868861</x:v>
+        <x:v>76.196669</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>74.736235</x:v>
+        <x:v>74.432162</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>27.836242</x:v>
+        <x:v>36.972248</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-09-18 07:00:00</x:v>
+        <x:v>2026-11-02 07:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-09-18 09:00:00</x:v>
+        <x:v>2026-11-02 08:00:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>162.028403</x:v>
+        <x:v>195.334148</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>5.560129</x:v>
+        <x:v>8.908057</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>53.446825</x:v>
+        <x:v>75.911600</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>74.933364</x:v>
+        <x:v>73.568614</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>28.082228</x:v>
+        <x:v>36.946108</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-09-18 06:00:00</x:v>
+        <x:v>2026-11-02 06:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-09-18 08:00:00</x:v>
+        <x:v>2026-11-02 07:00:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>168.358174</x:v>
+        <x:v>191.877544</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>5.583006</x:v>
+        <x:v>8.908804</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>59.468045</x:v>
+        <x:v>74.061860</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>75.351428</x:v>
+        <x:v>72.051938</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>27.955686</x:v>
+        <x:v>36.855814</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-09-18 05:00:00</x:v>
+        <x:v>2026-11-02 05:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-09-18 07:00:00</x:v>
+        <x:v>2026-11-02 06:00:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>165.617397</x:v>
+        <x:v>185.114389</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>5.589962</x:v>
+        <x:v>8.879386</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>56.257561</x:v>
+        <x:v>65.649434</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>75.847921</x:v>
+        <x:v>73.988300</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>27.922880</x:v>
+        <x:v>36.597113</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-09-18 04:00:00</x:v>
+        <x:v>2026-11-02 04:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-09-18 06:00:00</x:v>
+        <x:v>2026-11-02 05:00:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>161.171791</x:v>
+        <x:v>184.650376</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>5.573692</x:v>
+        <x:v>8.804633</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>52.592496</x:v>
+        <x:v>68.113767</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>75.195637</x:v>
+        <x:v>72.006892</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>27.810993</x:v>
+        <x:v>35.725197</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-09-18 03:00:00</x:v>
+        <x:v>2026-11-02 03:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-09-18 05:00:00</x:v>
+        <x:v>2026-11-02 04:00:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>152.566271</x:v>
+        <x:v>180.960220</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>5.561269</x:v>
+        <x:v>8.810731</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>47.383193</x:v>
+        <x:v>66.411843</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>71.840006</x:v>
+        <x:v>70.598973</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>27.782473</x:v>
+        <x:v>35.138697</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-09-18 02:00:00</x:v>
+        <x:v>2026-11-02 02:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-09-18 04:00:00</x:v>
+        <x:v>2026-11-02 03:00:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>146.097308</x:v>
+        <x:v>179.930042</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>5.560440</x:v>
+        <x:v>8.802085</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>44.663574</x:v>
+        <x:v>65.896409</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>68.302616</x:v>
+        <x:v>70.169033</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>27.570836</x:v>
+        <x:v>35.062236</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-09-18 01:00:00</x:v>
+        <x:v>2026-11-02 01:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-09-18 03:00:00</x:v>
+        <x:v>2026-11-02 02:00:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>144.632033</x:v>
+        <x:v>177.624505</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>5.560069</x:v>
+        <x:v>8.810731</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>44.394256</x:v>
+        <x:v>66.155030</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>67.106088</x:v>
+        <x:v>67.660951</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>27.571595</x:v>
+        <x:v>34.997759</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-09-18 02:00:00</x:v>
+        <x:v>2026-11-02 01:00:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>144.686562</x:v>
+        <x:v>178.450129</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>5.560081</x:v>
+        <x:v>8.808545</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>44.415304</x:v>
+        <x:v>67.741615</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>67.146232</x:v>
+        <x:v>66.914380</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>27.565025</x:v>
+        <x:v>34.985539</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-09-17 23:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-09-18 01:00:00</x:v>
+        <x:v>2026-11-02 00:00:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>145.990471</x:v>
+        <x:v>178.622505</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>6.780730</x:v>
+        <x:v>8.809723</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>45.166174</x:v>
+        <x:v>68.573033</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>66.473573</x:v>
+        <x:v>66.879021</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>27.569957</x:v>
+        <x:v>34.360333</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-09-17 22:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-09-18 00:00:00</x:v>
+        <x:v>2026-11-01 23:00:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>148.991669</x:v>
+        <x:v>180.648883</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>7.474812</x:v>
+        <x:v>8.810415</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>46.604140</x:v>
+        <x:v>71.802963</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>67.367469</x:v>
+        <x:v>66.118300</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>27.544371</x:v>
+        <x:v>33.916693</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-09-17 21:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-09-17 23:00:00</x:v>
+        <x:v>2026-11-01 22:00:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>157.527894</x:v>
+        <x:v>183.251907</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>7.492074</x:v>
+        <x:v>8.861227</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>51.591448</x:v>
+        <x:v>73.483833</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>70.909903</x:v>
+        <x:v>66.661400</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>27.533234</x:v>
+        <x:v>34.245898</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-09-17 20:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-09-17 22:00:00</x:v>
+        <x:v>2026-11-01 21:00:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>164.426943</x:v>
+        <x:v>184.154294</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>7.510388</x:v>
+        <x:v>8.914398</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>56.056504</x:v>
+        <x:v>74.193918</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>73.237222</x:v>
+        <x:v>66.918460</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>27.621929</x:v>
+        <x:v>34.127323</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-09-17 19:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-09-17 21:00:00</x:v>
+        <x:v>2026-11-01 20:00:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>169.064312</x:v>
+        <x:v>185.935722</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>7.472512</x:v>
+        <x:v>9.035701</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>60.047287</x:v>
+        <x:v>76.003643</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>74.039088</x:v>
+        <x:v>66.768107</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>27.505216</x:v>
+        <x:v>34.128487</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-09-17 18:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-09-17 20:00:00</x:v>
+        <x:v>2026-11-01 19:00:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>170.313651</x:v>
+        <x:v>187.646544</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>7.506815</x:v>
+        <x:v>9.031328</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>61.081023</x:v>
+        <x:v>76.799485</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>74.261911</x:v>
+        <x:v>67.650391</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>27.463979</x:v>
+        <x:v>34.165392</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-09-17 17:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-09-17 19:00:00</x:v>
+        <x:v>2026-11-01 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>169.815520</x:v>
+        <x:v>187.318351</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>7.477685</x:v>
+        <x:v>9.039038</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>59.886864</x:v>
+        <x:v>77.674285</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>74.987594</x:v>
+        <x:v>66.370409</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>27.463631</x:v>
+        <x:v>34.235110</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-09-17 16:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-09-17 18:00:00</x:v>
+        <x:v>2026-11-01 17:00:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>163.323340</x:v>
+        <x:v>187.213933</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>7.464439</x:v>
+        <x:v>9.037886</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>53.577303</x:v>
+        <x:v>77.762858</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>74.818940</x:v>
+        <x:v>66.195793</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>27.463498</x:v>
+        <x:v>34.217225</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-09-17 15:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-09-17 17:00:00</x:v>
+        <x:v>2026-11-01 16:00:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>153.751638</x:v>
+        <x:v>187.271328</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>7.157650</x:v>
+        <x:v>9.022488</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>45.358462</x:v>
+        <x:v>78.701918</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>73.779561</x:v>
+        <x:v>65.465890</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>27.456810</x:v>
+        <x:v>34.081038</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-09-17 14:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-09-17 16:00:00</x:v>
+        <x:v>2026-11-01 15:00:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>141.781763</x:v>
+        <x:v>187.306466</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>7.074011</x:v>
+        <x:v>8.808117</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>36.730149</x:v>
+        <x:v>78.004812</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>70.535470</x:v>
+        <x:v>66.556141</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>27.442075</x:v>
+        <x:v>33.937802</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-09-17 13:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-09-17 15:00:00</x:v>
+        <x:v>2026-11-01 14:00:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>132.109690</x:v>
+        <x:v>187.017431</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>7.075896</x:v>
+        <x:v>8.804072</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>35.846624</x:v>
+        <x:v>76.508287</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>61.741558</x:v>
+        <x:v>67.827223</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>27.445720</x:v>
+        <x:v>33.877805</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-09-17 12:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-09-17 14:00:00</x:v>
+        <x:v>2026-11-01 13:00:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>128.905535</x:v>
+        <x:v>186.589445</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>7.012945</x:v>
+        <x:v>8.793744</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>34.622109</x:v>
+        <x:v>75.925471</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>59.798633</x:v>
+        <x:v>68.157054</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>27.433920</x:v>
+        <x:v>33.713985</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-09-17 11:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-09-17 13:00:00</x:v>
+        <x:v>2026-11-01 12:00:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>129.129273</x:v>
+        <x:v>185.651758</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>7.040428</x:v>
+        <x:v>8.796521</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>34.903829</x:v>
+        <x:v>75.327599</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>59.811688</x:v>
+        <x:v>67.994260</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>27.411684</x:v>
+        <x:v>33.533369</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-09-17 10:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-09-17 12:00:00</x:v>
+        <x:v>2026-11-01 11:00:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>129.372564</x:v>
+        <x:v>183.629458</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>7.073132</x:v>
+        <x:v>8.800966</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>34.788431</x:v>
+        <x:v>73.307147</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>60.068321</x:v>
+        <x:v>67.916571</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>27.443097</x:v>
+        <x:v>33.604829</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-09-17 09:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-09-17 11:00:00</x:v>
+        <x:v>2026-11-01 10:00:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>131.505994</x:v>
+        <x:v>181.862912</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>7.033225</x:v>
+        <x:v>8.795310</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>34.948853</x:v>
+        <x:v>71.382991</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>62.025019</x:v>
+        <x:v>68.006464</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>27.499151</x:v>
+        <x:v>33.678037</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-09-17 08:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-09-17 10:00:00</x:v>
+        <x:v>2026-11-01 09:00:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>136.390849</x:v>
+        <x:v>179.721115</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>7.042784</x:v>
+        <x:v>8.798793</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>37.836231</x:v>
+        <x:v>69.797860</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>63.997405</x:v>
+        <x:v>67.523408</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>27.511291</x:v>
+        <x:v>33.601441</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-09-17 07:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-09-17 09:00:00</x:v>
+        <x:v>2026-11-01 08:00:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>147.354362</x:v>
+        <x:v>176.321242</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>7.049999</x:v>
+        <x:v>8.794090</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>48.581546</x:v>
+        <x:v>67.082159</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>64.129165</x:v>
+        <x:v>66.747035</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>27.588935</x:v>
+        <x:v>33.698233</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-09-17 06:00:00</x:v>
+        <x:v>2026-11-01 06:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-09-17 08:00:00</x:v>
+        <x:v>2026-11-01 07:00:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>154.956820</x:v>
+        <x:v>174.214025</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>7.021275</x:v>
+        <x:v>8.791127</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>57.618470</x:v>
+        <x:v>64.854482</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>62.887663</x:v>
+        <x:v>66.732973</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>27.429356</x:v>
+        <x:v>33.835883</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-09-17 05:00:00</x:v>
+        <x:v>2026-11-01 05:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-09-17 07:00:00</x:v>
+        <x:v>2026-11-01 06:00:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>151.880480</x:v>
+        <x:v>173.333113</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>7.007238</x:v>
+        <x:v>8.792479</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>55.875885</x:v>
+        <x:v>62.534615</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>61.616526</x:v>
+        <x:v>68.114049</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>27.383535</x:v>
+        <x:v>33.892325</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-09-17 04:00:00</x:v>
+        <x:v>2026-11-01 04:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-09-17 06:00:00</x:v>
+        <x:v>2026-11-01 05:00:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>143.150513</x:v>
+        <x:v>173.376631</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>7.045156</x:v>
+        <x:v>8.796477</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>50.290427</x:v>
+        <x:v>62.490759</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>58.566097</x:v>
+        <x:v>68.250900</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>27.252134</x:v>
+        <x:v>33.838517</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-09-17 03:00:00</x:v>
+        <x:v>2026-11-01 03:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-09-17 05:00:00</x:v>
+        <x:v>2026-11-01 04:00:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>135.413215</x:v>
+        <x:v>172.694013</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>7.013136</x:v>
+        <x:v>8.804493</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>45.266183</x:v>
+        <x:v>61.953883</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>56.138308</x:v>
+        <x:v>68.046995</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>26.996908</x:v>
+        <x:v>33.888795</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-09-17 02:00:00</x:v>
+        <x:v>2026-11-01 02:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-09-17 04:00:00</x:v>
+        <x:v>2026-11-01 03:00:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>133.385147</x:v>
+        <x:v>173.915314</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>7.042199</x:v>
+        <x:v>8.803136</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>44.446877</x:v>
+        <x:v>63.471304</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>55.149083</x:v>
+        <x:v>67.798523</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>26.747825</x:v>
+        <x:v>33.842283</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-09-17 01:00:00</x:v>
+        <x:v>2026-11-01 01:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-09-17 03:00:00</x:v>
+        <x:v>2026-11-01 02:00:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>132.548063</x:v>
+        <x:v>175.424453</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>7.023156</x:v>
+        <x:v>8.796780</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>43.953750</x:v>
+        <x:v>65.020435</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>54.954590</x:v>
+        <x:v>67.746880</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>26.616371</x:v>
+        <x:v>33.860161</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-09-17 02:00:00</x:v>
+        <x:v>2026-11-01 01:00:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>134.052177</x:v>
+        <x:v>176.230935</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>7.479593</x:v>
+        <x:v>8.801828</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>45.011582</x:v>
+        <x:v>65.925338</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>54.947201</x:v>
+        <x:v>67.573335</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>26.613608</x:v>
+        <x:v>33.930546</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-09-16 23:00:00</x:v>
+        <x:v>2026-10-31 23:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-09-17 01:00:00</x:v>
+        <x:v>2026-11-01 00:00:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>136.664537</x:v>
+        <x:v>177.636319</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>7.513367</x:v>
+        <x:v>8.797788</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>47.667395</x:v>
+        <x:v>67.753343</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>54.869408</x:v>
+        <x:v>67.171749</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>26.613883</x:v>
+        <x:v>33.913110</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-09-16 22:00:00</x:v>
+        <x:v>2026-10-31 22:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-09-17 00:00:00</x:v>
+        <x:v>2026-10-31 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>139.590168</x:v>
+        <x:v>177.239918</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>7.529534</x:v>
+        <x:v>8.802807</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>50.394089</x:v>
+        <x:v>65.955233</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>55.029631</x:v>
+        <x:v>68.484788</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>26.635896</x:v>
+        <x:v>33.996690</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-09-16 21:00:00</x:v>
+        <x:v>2026-10-31 21:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-09-16 23:00:00</x:v>
+        <x:v>2026-10-31 22:00:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>139.369849</x:v>
+        <x:v>180.372459</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>7.488054</x:v>
+        <x:v>8.797788</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>52.130638</x:v>
+        <x:v>69.142315</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>52.772117</x:v>
+        <x:v>68.351868</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>26.978155</x:v>
+        <x:v>34.080440</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-09-16 20:00:00</x:v>
+        <x:v>2026-10-31 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-09-16 22:00:00</x:v>
+        <x:v>2026-10-31 21:00:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>143.809357</x:v>
+        <x:v>182.986315</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>7.488997</x:v>
+        <x:v>8.808196</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>56.534757</x:v>
+        <x:v>70.809123</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>52.769899</x:v>
+        <x:v>69.279988</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>27.014105</x:v>
+        <x:v>34.089045</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-09-16 19:00:00</x:v>
+        <x:v>2026-10-31 19:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-09-16 21:00:00</x:v>
+        <x:v>2026-10-31 20:00:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>148.744590</x:v>
+        <x:v>184.747779</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>7.452025</x:v>
+        <x:v>8.924381</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>60.343607</x:v>
+        <x:v>72.142027</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>53.840849</x:v>
+        <x:v>69.583415</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>27.108172</x:v>
+        <x:v>34.097906</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-09-16 18:00:00</x:v>
+        <x:v>2026-10-31 18:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-09-16 20:00:00</x:v>
+        <x:v>2026-10-31 19:00:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>150.185823</x:v>
+        <x:v>186.550185</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>7.537899</x:v>
+        <x:v>8.924164</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>60.906998</x:v>
+        <x:v>73.017744</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>54.614479</x:v>
+        <x:v>70.492524</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>27.125923</x:v>
+        <x:v>34.115795</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-09-16 17:00:00</x:v>
+        <x:v>2026-10-31 17:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-09-16 19:00:00</x:v>
+        <x:v>2026-10-31 18:00:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>152.208599</x:v>
+        <x:v>188.798976</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>7.589704</x:v>
+        <x:v>8.924381</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>61.333294</x:v>
+        <x:v>73.616165</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>56.106270</x:v>
+        <x:v>72.125523</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>27.178948</x:v>
+        <x:v>34.132899</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-09-16 16:00:00</x:v>
+        <x:v>2026-10-31 16:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-09-16 18:00:00</x:v>
+        <x:v>2026-10-31 17:00:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>151.545160</x:v>
+        <x:v>189.768536</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>7.565968</x:v>
+        <x:v>8.922869</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>60.019692</x:v>
+        <x:v>73.727680</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>56.791948</x:v>
+        <x:v>72.987842</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>27.167992</x:v>
+        <x:v>34.130146</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-09-16 15:00:00</x:v>
+        <x:v>2026-10-31 15:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-09-16 17:00:00</x:v>
+        <x:v>2026-10-31 16:00:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>148.823466</x:v>
+        <x:v>189.081361</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>7.474796</x:v>
+        <x:v>8.809185</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>58.231849</x:v>
+        <x:v>73.201664</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>55.948853</x:v>
+        <x:v>72.937108</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>27.168637</x:v>
+        <x:v>34.133354</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-09-16 14:00:00</x:v>
+        <x:v>2026-10-31 14:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-09-16 16:00:00</x:v>
+        <x:v>2026-10-31 15:00:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>143.139907</x:v>
+        <x:v>188.418302</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>7.470707</x:v>
+        <x:v>8.805372</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>52.544148</x:v>
+        <x:v>72.517139</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>56.010123</x:v>
+        <x:v>72.927292</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>27.116036</x:v>
+        <x:v>34.168311</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-09-16 13:00:00</x:v>
+        <x:v>2026-10-31 13:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-09-16 15:00:00</x:v>
+        <x:v>2026-10-31 14:00:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>135.221876</x:v>
+        <x:v>188.015926</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>7.449757</x:v>
+        <x:v>8.810731</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>46.858740</x:v>
+        <x:v>72.354210</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>53.852754</x:v>
+        <x:v>72.653171</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>27.061949</x:v>
+        <x:v>34.197745</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-09-16 12:00:00</x:v>
+        <x:v>2026-10-31 12:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-09-16 14:00:00</x:v>
+        <x:v>2026-10-31 13:00:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>133.170238</x:v>
+        <x:v>187.901254</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>7.471510</x:v>
+        <x:v>8.807537</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>44.127544</x:v>
+        <x:v>72.245781</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>54.569089</x:v>
+        <x:v>72.657080</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>27.001563</x:v>
+        <x:v>34.190883</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-09-16 11:00:00</x:v>
+        <x:v>2026-10-31 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-09-16 13:00:00</x:v>
+        <x:v>2026-10-31 12:00:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>131.530951</x:v>
+        <x:v>187.654120</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>7.458159</x:v>
+        <x:v>8.810141</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>42.603220</x:v>
+        <x:v>72.144048</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>54.644503</x:v>
+        <x:v>72.333609</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>26.825846</x:v>
+        <x:v>34.366055</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-09-16 10:00:00</x:v>
+        <x:v>2026-10-31 10:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-09-16 12:00:00</x:v>
+        <x:v>2026-10-31 11:00:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>133.532288</x:v>
+        <x:v>188.200541</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>7.459999</x:v>
+        <x:v>8.795772</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>44.642207</x:v>
+        <x:v>72.632512</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>54.428005</x:v>
+        <x:v>72.400859</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>26.999279</x:v>
+        <x:v>34.371552</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-09-16 09:00:00</x:v>
+        <x:v>2026-10-31 09:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-09-16 11:00:00</x:v>
+        <x:v>2026-10-31 10:00:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>138.059867</x:v>
+        <x:v>187.243916</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>7.462571</x:v>
+        <x:v>8.796276</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>47.687782</x:v>
+        <x:v>71.622722</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>55.802941</x:v>
+        <x:v>72.296859</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>27.106306</x:v>
+        <x:v>34.527871</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-09-16 08:00:00</x:v>
+        <x:v>2026-10-31 08:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-09-16 10:00:00</x:v>
+        <x:v>2026-10-31 09:00:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>142.991999</x:v>
+        <x:v>184.919339</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>7.455012</x:v>
+        <x:v>8.797788</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>52.983431</x:v>
+        <x:v>70.814731</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>55.455849</x:v>
+        <x:v>73.817018</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>27.096572</x:v>
+        <x:v>31.489664</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-09-16 07:00:00</x:v>
+        <x:v>2026-10-31 07:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-09-16 09:00:00</x:v>
+        <x:v>2026-10-31 08:00:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>147.886116</x:v>
+        <x:v>184.797752</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>7.454029</x:v>
+        <x:v>8.805252</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>57.079939</x:v>
+        <x:v>70.876151</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>56.071594</x:v>
+        <x:v>75.340766</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>27.276671</x:v>
+        <x:v>29.775577</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-09-16 06:00:00</x:v>
+        <x:v>2026-10-31 06:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-09-16 08:00:00</x:v>
+        <x:v>2026-10-31 07:00:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>151.043639</x:v>
+        <x:v>184.937816</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>7.449089</x:v>
+        <x:v>8.801800</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>60.441353</x:v>
+        <x:v>69.028432</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>55.638093</x:v>
+        <x:v>77.410111</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>27.513681</x:v>
+        <x:v>29.697551</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-09-16 05:00:00</x:v>
+        <x:v>2026-10-31 05:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-09-16 07:00:00</x:v>
+        <x:v>2026-10-31 06:00:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>148.611686</x:v>
+        <x:v>184.225362</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>7.447843</x:v>
+        <x:v>8.792522</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>59.559960</x:v>
+        <x:v>67.669182</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>54.444506</x:v>
+        <x:v>78.073904</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>27.160882</x:v>
+        <x:v>29.690102</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-09-16 04:00:00</x:v>
+        <x:v>2026-10-31 04:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-09-16 06:00:00</x:v>
+        <x:v>2026-10-31 05:00:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>141.993337</x:v>
+        <x:v>182.916042</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>7.451915</x:v>
+        <x:v>8.804072</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>55.036742</x:v>
+        <x:v>66.382507</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>52.357326</x:v>
+        <x:v>78.069107</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>27.147905</x:v>
+        <x:v>29.660318</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-09-16 03:00:00</x:v>
+        <x:v>2026-10-31 03:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-09-16 05:00:00</x:v>
+        <x:v>2026-10-31 04:00:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>134.394266</x:v>
+        <x:v>183.242036</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>7.491040</x:v>
+        <x:v>8.803568</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>49.651805</x:v>
+        <x:v>66.702417</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>50.155901</x:v>
+        <x:v>78.069107</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>27.098009</x:v>
+        <x:v>29.667052</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-09-16 02:00:00</x:v>
+        <x:v>2026-10-31 02:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-09-16 04:00:00</x:v>
+        <x:v>2026-10-31 03:00:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>129.606240</x:v>
+        <x:v>183.258318</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>7.459285</x:v>
+        <x:v>8.804072</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>46.616166</x:v>
+        <x:v>66.890574</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>48.438310</x:v>
+        <x:v>77.881033</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>27.092934</x:v>
+        <x:v>29.682646</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-09-16 01:00:00</x:v>
+        <x:v>2026-10-31 01:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-09-16 03:00:00</x:v>
+        <x:v>2026-10-31 02:00:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>129.924137</x:v>
+        <x:v>183.755989</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>7.448273</x:v>
+        <x:v>8.800151</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>47.441523</x:v>
+        <x:v>67.396133</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>47.862727</x:v>
+        <x:v>77.862595</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>27.171220</x:v>
+        <x:v>29.697090</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-09-16 02:00:00</x:v>
+        <x:v>2026-10-31 01:00:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>129.061387</x:v>
+        <x:v>184.570906</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>7.475357</x:v>
+        <x:v>8.804072</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>47.360030</x:v>
+        <x:v>67.945311</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>47.047270</x:v>
+        <x:v>78.059865</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>27.179507</x:v>
+        <x:v>29.761682</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-09-15 23:00:00</x:v>
+        <x:v>2026-10-30 23:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-09-16 01:00:00</x:v>
+        <x:v>2026-10-31 00:00:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>129.344606</x:v>
+        <x:v>185.508651</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>7.479880</x:v>
+        <x:v>8.805251</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>47.921584</x:v>
+        <x:v>68.865306</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>46.811567</x:v>
+        <x:v>78.144634</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>27.128309</x:v>
+        <x:v>29.693560</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-09-15 22:00:00</x:v>
+        <x:v>2026-10-30 22:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-09-16 00:00:00</x:v>
+        <x:v>2026-10-30 23:00:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>131.985161</x:v>
+        <x:v>187.768403</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>7.453209</x:v>
+        <x:v>8.807821</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>50.090788</x:v>
+        <x:v>69.153459</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>47.311028</x:v>
+        <x:v>79.973935</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>27.129466</x:v>
+        <x:v>29.833535</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-09-15 21:00:00</x:v>
+        <x:v>2026-10-30 21:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-09-15 23:00:00</x:v>
+        <x:v>2026-10-30 22:00:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>138.005932</x:v>
+        <x:v>188.380051</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>7.456207</x:v>
+        <x:v>8.803453</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>53.231035</x:v>
+        <x:v>69.711930</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>50.137700</x:v>
+        <x:v>79.897188</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>27.181362</x:v>
+        <x:v>29.967512</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-09-15 20:00:00</x:v>
+        <x:v>2026-10-30 20:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-09-15 22:00:00</x:v>
+        <x:v>2026-10-30 21:00:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>144.320063</x:v>
+        <x:v>189.284232</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>7.456854</x:v>
+        <x:v>8.794028</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>57.948827</x:v>
+        <x:v>70.691014</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>51.655293</x:v>
+        <x:v>79.961247</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>27.258023</x:v>
+        <x:v>29.837924</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-09-15 19:00:00</x:v>
+        <x:v>2026-10-30 19:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-09-15 21:00:00</x:v>
+        <x:v>2026-10-30 20:00:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>149.071334</x:v>
+        <x:v>188.509476</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>7.568582</x:v>
+        <x:v>8.797788</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>62.735855</x:v>
+        <x:v>70.450426</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>51.331088</x:v>
+        <x:v>79.432492</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>27.435143</x:v>
+        <x:v>29.828808</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-09-15 18:00:00</x:v>
+        <x:v>2026-10-30 18:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-09-15 20:00:00</x:v>
+        <x:v>2026-10-30 19:00:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>151.706662</x:v>
+        <x:v>187.977018</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>7.558794</x:v>
+        <x:v>8.797788</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>63.313045</x:v>
+        <x:v>70.676085</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>53.039647</x:v>
+        <x:v>78.657357</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>27.794981</x:v>
+        <x:v>29.845828</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-09-15 17:00:00</x:v>
+        <x:v>2026-10-30 17:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-09-15 19:00:00</x:v>
+        <x:v>2026-10-30 18:00:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>155.029887</x:v>
+        <x:v>186.830948</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>7.552901</x:v>
+        <x:v>8.796780</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>64.417185</x:v>
+        <x:v>71.026585</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>55.206879</x:v>
+        <x:v>77.169806</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>27.854595</x:v>
+        <x:v>29.837779</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-09-15 16:00:00</x:v>
+        <x:v>2026-10-30 16:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-09-15 18:00:00</x:v>
+        <x:v>2026-10-30 17:00:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>156.798961</x:v>
+        <x:v>186.480119</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>7.550990</x:v>
+        <x:v>8.796276</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>64.136653</x:v>
+        <x:v>71.430546</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>57.202324</x:v>
+        <x:v>76.423366</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>27.911475</x:v>
+        <x:v>29.829844</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-09-15 15:00:00</x:v>
+        <x:v>2026-10-30 15:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-09-15 17:00:00</x:v>
+        <x:v>2026-10-30 16:00:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>154.441100</x:v>
+        <x:v>187.173059</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>7.475266</x:v>
+        <x:v>8.810447</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>58.440734</x:v>
+        <x:v>70.432963</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>60.559690</x:v>
+        <x:v>77.986747</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>27.970477</x:v>
+        <x:v>29.942939</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-09-15 14:00:00</x:v>
+        <x:v>2026-10-30 14:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-09-15 16:00:00</x:v>
+        <x:v>2026-10-30 15:00:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>148.225605</x:v>
+        <x:v>185.688149</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>7.475384</x:v>
+        <x:v>8.813823</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>47.917285</x:v>
+        <x:v>69.426094</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>64.958182</x:v>
+        <x:v>77.597541</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>27.878966</x:v>
+        <x:v>29.850690</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-09-15 13:00:00</x:v>
+        <x:v>2026-10-30 13:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-09-15 15:00:00</x:v>
+        <x:v>2026-10-30 14:00:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>145.999522</x:v>
+        <x:v>182.752928</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>7.532834</x:v>
+        <x:v>8.816917</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>43.985067</x:v>
+        <x:v>68.817786</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>66.609733</x:v>
+        <x:v>75.303125</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>27.871841</x:v>
+        <x:v>29.814942</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-09-15 12:00:00</x:v>
+        <x:v>2026-10-30 12:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-09-15 14:00:00</x:v>
+        <x:v>2026-10-30 13:00:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>148.319576</x:v>
+        <x:v>182.716391</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>7.526414</x:v>
+        <x:v>8.808655</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>44.801899</x:v>
+        <x:v>67.649469</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>68.331276</x:v>
+        <x:v>76.431851</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>27.659230</x:v>
+        <x:v>29.826421</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-09-15 11:00:00</x:v>
+        <x:v>2026-10-30 11:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-09-15 13:00:00</x:v>
+        <x:v>2026-10-30 12:00:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>148.365477</x:v>
+        <x:v>183.318828</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>7.490016</x:v>
+        <x:v>8.935592</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>44.802864</x:v>
+        <x:v>68.251692</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>68.471304</x:v>
+        <x:v>75.480061</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>27.600275</x:v>
+        <x:v>30.651486</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-09-15 10:00:00</x:v>
+        <x:v>2026-10-30 10:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-09-15 12:00:00</x:v>
+        <x:v>2026-10-30 11:00:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>150.393813</x:v>
+        <x:v>182.622069</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>7.488050</x:v>
+        <x:v>8.943987</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>44.187533</x:v>
+        <x:v>69.023032</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>71.066044</x:v>
+        <x:v>73.847352</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>27.652727</x:v>
+        <x:v>30.807677</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-09-15 09:00:00</x:v>
+        <x:v>2026-10-30 09:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-09-15 11:00:00</x:v>
+        <x:v>2026-10-30 10:00:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>151.243151</x:v>
+        <x:v>181.505344</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>7.495434</x:v>
+        <x:v>8.925165</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>43.022807</x:v>
+        <x:v>69.181727</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>72.906960</x:v>
+        <x:v>72.562655</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>27.817226</x:v>
+        <x:v>30.836236</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-09-15 08:00:00</x:v>
+        <x:v>2026-10-30 08:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-09-15 10:00:00</x:v>
+        <x:v>2026-10-30 09:00:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>156.533356</x:v>
+        <x:v>179.299024</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>7.449388</x:v>
+        <x:v>8.810573</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>47.935406</x:v>
+        <x:v>69.578393</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>72.980010</x:v>
+        <x:v>70.053411</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>28.164981</x:v>
+        <x:v>30.856261</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-09-15 07:00:00</x:v>
+        <x:v>2026-10-30 07:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-09-15 09:00:00</x:v>
+        <x:v>2026-10-30 08:00:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>167.252916</x:v>
+        <x:v>178.077037</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>7.453338</x:v>
+        <x:v>8.802756</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>58.432596</x:v>
+        <x:v>69.341654</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>73.096733</x:v>
+        <x:v>69.070181</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>28.263976</x:v>
+        <x:v>30.862263</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-09-15 06:00:00</x:v>
+        <x:v>2026-10-30 06:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-09-15 08:00:00</x:v>
+        <x:v>2026-10-30 07:00:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>175.117035</x:v>
+        <x:v>174.733227</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>7.480265</x:v>
+        <x:v>8.803211</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>65.456026</x:v>
+        <x:v>69.400765</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>73.148990</x:v>
+        <x:v>65.787553</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>29.030391</x:v>
+        <x:v>30.741654</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-09-15 05:00:00</x:v>
+        <x:v>2026-10-30 05:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-09-15 07:00:00</x:v>
+        <x:v>2026-10-30 06:00:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>174.451304</x:v>
+        <x:v>169.303735</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>7.448106</x:v>
+        <x:v>8.917212</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>65.317510</x:v>
+        <x:v>65.791143</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>72.536485</x:v>
+        <x:v>63.985449</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>29.150314</x:v>
+        <x:v>30.609801</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-09-15 04:00:00</x:v>
+        <x:v>2026-10-30 04:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-09-15 06:00:00</x:v>
+        <x:v>2026-10-30 05:00:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>167.907569</x:v>
+        <x:v>164.452924</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>7.455265</x:v>
+        <x:v>8.917175</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>59.441353</x:v>
+        <x:v>63.033005</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>71.436463</x:v>
+        <x:v>62.472647</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>29.577378</x:v>
+        <x:v>30.030073</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-09-15 03:00:00</x:v>
+        <x:v>2026-10-30 03:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-09-15 05:00:00</x:v>
+        <x:v>2026-10-30 04:00:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>159.452903</x:v>
+        <x:v>163.185396</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>7.479471</x:v>
+        <x:v>8.798931</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>52.213719</x:v>
+        <x:v>61.329714</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>70.178128</x:v>
+        <x:v>61.651859</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>29.583489</x:v>
+        <x:v>31.404900</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-09-15 02:00:00</x:v>
+        <x:v>2026-10-30 02:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-09-15 04:00:00</x:v>
+        <x:v>2026-10-30 03:00:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>158.938773</x:v>
+        <x:v>165.218240</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>7.540623</x:v>
+        <x:v>8.800279</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>50.824495</x:v>
+        <x:v>61.149185</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>71.068024</x:v>
+        <x:v>61.685491</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>29.505662</x:v>
+        <x:v>33.583266</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-09-15 01:00:00</x:v>
+        <x:v>2026-10-30 01:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-09-15 03:00:00</x:v>
+        <x:v>2026-10-30 02:00:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>159.590525</x:v>
+        <x:v>165.959370</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>7.527025</x:v>
+        <x:v>8.798053</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>51.447972</x:v>
+        <x:v>62.495994</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>71.068024</x:v>
+        <x:v>61.507522</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>29.547052</x:v>
+        <x:v>33.157811</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-09-15 02:00:00</x:v>
+        <x:v>2026-10-30 01:00:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>162.711208</x:v>
+        <x:v>167.286928</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>7.524270</x:v>
+        <x:v>8.799918</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>52.226154</x:v>
+        <x:v>64.120884</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>73.348160</x:v>
+        <x:v>61.306021</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>29.612135</x:v>
+        <x:v>33.060096</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-09-14 23:00:00</x:v>
+        <x:v>2026-10-29 23:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-09-15 01:00:00</x:v>
+        <x:v>2026-10-30 00:00:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>165.715800</x:v>
+        <x:v>167.814015</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>7.528761</x:v>
+        <x:v>8.801993</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>54.653782</x:v>
+        <x:v>64.744805</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>73.879312</x:v>
+        <x:v>61.678463</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>29.653882</x:v>
+        <x:v>32.588333</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-09-14 22:00:00</x:v>
+        <x:v>2026-10-29 22:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-09-15 00:00:00</x:v>
+        <x:v>2026-10-29 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>168.127685</x:v>
+        <x:v>168.336580</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>7.533983</x:v>
+        <x:v>8.798466</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>56.401028</x:v>
+        <x:v>66.486431</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>74.547990</x:v>
+        <x:v>61.064838</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>29.642970</x:v>
+        <x:v>31.986537</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-09-14 21:00:00</x:v>
+        <x:v>2026-10-29 21:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-09-14 23:00:00</x:v>
+        <x:v>2026-10-29 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>173.359526</x:v>
+        <x:v>171.564359</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>7.589076</x:v>
+        <x:v>8.803728</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>59.222811</x:v>
+        <x:v>69.065270</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>76.877415</x:v>
+        <x:v>61.333973</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>29.668362</x:v>
+        <x:v>32.360402</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-09-14 20:00:00</x:v>
+        <x:v>2026-10-29 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-09-14 22:00:00</x:v>
+        <x:v>2026-10-29 21:00:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>175.704197</x:v>
+        <x:v>174.069504</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>7.619003</x:v>
+        <x:v>8.803960</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>61.113736</x:v>
+        <x:v>71.818792</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>77.294044</x:v>
+        <x:v>61.138334</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>29.677248</x:v>
+        <x:v>32.307609</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>