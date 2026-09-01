--- v0 (2026-07-18)
+++ v1 (2026-09-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R091f33e49197422db8fb1585bfede68c"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd618a8d93ea94ff8a1645f0d751430f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R091f33e49197422db8fb1585bfede68c" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd618a8d93ea94ff8a1645f0d751430f2" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:S101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -223,4243 +223,4187 @@
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>TotalmFRRDownMW</x:v>
       </x:c>
       <x:c r="N1" t="str" s="1">
         <x:v>mFRROfferedUpMW</x:v>
       </x:c>
       <x:c r="O1" t="str" s="1">
         <x:v>mFRROfferedDownMW</x:v>
       </x:c>
       <x:c r="P1" t="str" s="1">
         <x:v>mFRRLocalUpMW</x:v>
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>mFRRLocalDownMW</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>mFRRSpecialUpMW</x:v>
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>mFRRSpecialDownMW</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-18 13:30:00</x:v>
+        <x:v>2026-09-01 17:15:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-18 15:30:00</x:v>
+        <x:v>2026-09-01 19:15:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" s="2"/>
       <x:c r="E2" s="2"/>
       <x:c r="F2" t="n" s="2">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G2" s="2"/>
       <x:c r="H2" s="2"/>
       <x:c r="I2" s="2"/>
       <x:c r="J2" s="2"/>
       <x:c r="K2" s="2"/>
       <x:c r="L2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N2" s="2"/>
       <x:c r="O2" s="2"/>
       <x:c r="P2" s="2"/>
       <x:c r="Q2" s="2"/>
       <x:c r="R2" s="2"/>
       <x:c r="S2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-18 13:30:00</x:v>
+        <x:v>2026-09-01 17:15:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-18 15:30:00</x:v>
+        <x:v>2026-09-01 19:15:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
-      <x:c r="F3" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="F3" s="2"/>
       <x:c r="G3" s="2"/>
       <x:c r="H3" s="2"/>
       <x:c r="I3" s="2"/>
       <x:c r="J3" s="2"/>
       <x:c r="K3" s="2"/>
       <x:c r="L3" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N3" s="2"/>
       <x:c r="O3" s="2"/>
       <x:c r="P3" s="2"/>
       <x:c r="Q3" s="2"/>
       <x:c r="R3" s="2"/>
       <x:c r="S3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-18 13:15:00</x:v>
+        <x:v>2026-09-01 17:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-18 15:15:00</x:v>
+        <x:v>2026-09-01 19:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" s="2"/>
       <x:c r="E4" s="2"/>
-      <x:c r="F4" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="F4" s="2"/>
       <x:c r="G4" s="2"/>
       <x:c r="H4" s="2"/>
       <x:c r="I4" s="2"/>
       <x:c r="J4" s="2"/>
       <x:c r="K4" s="2"/>
       <x:c r="L4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>211</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N4" s="2"/>
       <x:c r="O4" s="2"/>
       <x:c r="P4" s="2"/>
       <x:c r="Q4" s="2"/>
       <x:c r="R4" s="2"/>
       <x:c r="S4" s="2"/>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-18 13:15:00</x:v>
+        <x:v>2026-09-01 17:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-18 15:15:00</x:v>
+        <x:v>2026-09-01 19:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" s="2"/>
       <x:c r="E5" s="2"/>
       <x:c r="F5" t="n" s="2">
-        <x:v>155</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G5" s="2"/>
       <x:c r="H5" s="2"/>
       <x:c r="I5" s="2"/>
       <x:c r="J5" s="2"/>
       <x:c r="K5" s="2"/>
       <x:c r="L5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>155</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N5" s="2"/>
       <x:c r="O5" s="2"/>
       <x:c r="P5" s="2"/>
       <x:c r="Q5" s="2"/>
       <x:c r="R5" s="2"/>
       <x:c r="S5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-18 13:00:00</x:v>
+        <x:v>2026-09-01 16:45:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-18 15:00:00</x:v>
+        <x:v>2026-09-01 18:45:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D6" s="2"/>
+      <x:c r="D6" t="n" s="2">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="E6" s="2"/>
-      <x:c r="F6" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="F6" s="2"/>
       <x:c r="G6" s="2"/>
       <x:c r="H6" s="2"/>
       <x:c r="I6" s="2"/>
       <x:c r="J6" s="2"/>
       <x:c r="K6" s="2"/>
       <x:c r="L6" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>335</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>1870</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>572</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="P6" s="2"/>
-      <x:c r="Q6" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q6" s="2"/>
       <x:c r="R6" s="2"/>
       <x:c r="S6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-18 13:00:00</x:v>
+        <x:v>2026-09-01 16:45:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-18 15:00:00</x:v>
+        <x:v>2026-09-01 18:45:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" s="2"/>
       <x:c r="E7" s="2"/>
       <x:c r="F7" t="n" s="2">
-        <x:v>100</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G7" s="2"/>
       <x:c r="H7" s="2"/>
       <x:c r="I7" s="2"/>
       <x:c r="J7" s="2"/>
       <x:c r="K7" s="2"/>
       <x:c r="L7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>100</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>600</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>316</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="P7" s="2"/>
-      <x:c r="Q7" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q7" s="2"/>
       <x:c r="R7" s="2"/>
       <x:c r="S7" s="2"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-18 12:45:00</x:v>
+        <x:v>2026-09-01 16:30:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-18 14:45:00</x:v>
+        <x:v>2026-09-01 18:30:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D8" s="2"/>
+      <x:c r="D8" t="n" s="2">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>-1.330000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>186.210000</x:v>
+      </x:c>
+      <x:c r="F8" s="2"/>
       <x:c r="G8" t="n" s="2">
-        <x:v>-17.000000</x:v>
+        <x:v>160.160000</x:v>
       </x:c>
       <x:c r="H8" s="2"/>
       <x:c r="I8" s="2"/>
       <x:c r="J8" s="2"/>
       <x:c r="K8" s="2"/>
       <x:c r="L8" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>109</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>1855</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>626</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="P8" s="2"/>
-      <x:c r="Q8" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q8" s="2"/>
       <x:c r="R8" s="2"/>
       <x:c r="S8" s="2"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-18 12:45:00</x:v>
+        <x:v>2026-09-01 16:30:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-18 14:45:00</x:v>
+        <x:v>2026-09-01 18:30:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D9" s="2"/>
+      <x:c r="D9" t="n" s="2">
+        <x:v>112</x:v>
+      </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>3.580000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>188.440000</x:v>
+      </x:c>
+      <x:c r="F9" s="2"/>
       <x:c r="G9" t="n" s="2">
-        <x:v>-17.000000</x:v>
+        <x:v>160.160000</x:v>
       </x:c>
       <x:c r="H9" s="2"/>
       <x:c r="I9" s="2"/>
       <x:c r="J9" s="2"/>
       <x:c r="K9" s="2"/>
       <x:c r="L9" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>119</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>611</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>317</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P9" s="2"/>
-      <x:c r="Q9" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q9" s="2"/>
       <x:c r="R9" s="2"/>
       <x:c r="S9" s="2"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-18 12:30:00</x:v>
+        <x:v>2026-09-01 16:15:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-18 14:30:00</x:v>
+        <x:v>2026-09-01 18:15:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>63</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>-1.290000</x:v>
+        <x:v>173.270000</x:v>
       </x:c>
       <x:c r="F10" s="2"/>
       <x:c r="G10" t="n" s="2">
-        <x:v>-7.630000</x:v>
+        <x:v>147.210000</x:v>
       </x:c>
       <x:c r="H10" s="2"/>
       <x:c r="I10" s="2"/>
       <x:c r="J10" s="2"/>
       <x:c r="K10" s="2"/>
       <x:c r="L10" t="n" s="2">
-        <x:v>63</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>1864</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>629</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="P10" s="2"/>
-      <x:c r="Q10" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q10" s="2"/>
       <x:c r="R10" s="2"/>
       <x:c r="S10" s="2"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-18 12:30:00</x:v>
+        <x:v>2026-09-01 16:15:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-18 14:30:00</x:v>
+        <x:v>2026-09-01 18:15:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" s="2"/>
       <x:c r="E11" t="n" s="2">
-        <x:v>3.910000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>170.150000</x:v>
+      </x:c>
+      <x:c r="F11" s="2"/>
       <x:c r="G11" t="n" s="2">
-        <x:v>-7.630000</x:v>
+        <x:v>147.210000</x:v>
       </x:c>
       <x:c r="H11" s="2"/>
       <x:c r="I11" s="2"/>
       <x:c r="J11" s="2"/>
       <x:c r="K11" s="2"/>
       <x:c r="L11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>606</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>320</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="P11" s="2"/>
       <x:c r="Q11" t="n" s="2">
-        <x:v>98</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R11" s="2"/>
       <x:c r="S11" s="2"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-18 12:15:00</x:v>
+        <x:v>2026-09-01 16:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-18 14:15:00</x:v>
+        <x:v>2026-09-01 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" s="2"/>
       <x:c r="E12" t="n" s="2">
-        <x:v>-1.440000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139.950000</x:v>
+      </x:c>
+      <x:c r="F12" s="2"/>
       <x:c r="G12" t="n" s="2">
-        <x:v>-10.040000</x:v>
+        <x:v>37.000000</x:v>
       </x:c>
       <x:c r="H12" s="2"/>
       <x:c r="I12" s="2"/>
       <x:c r="J12" s="2"/>
       <x:c r="K12" s="2"/>
       <x:c r="L12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>156</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>1758</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>800</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="P12" s="2"/>
       <x:c r="Q12" t="n" s="2">
-        <x:v>152</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R12" s="2"/>
       <x:c r="S12" s="2"/>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-18 12:15:00</x:v>
+        <x:v>2026-09-01 16:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-18 14:15:00</x:v>
+        <x:v>2026-09-01 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" s="2"/>
       <x:c r="E13" t="n" s="2">
-        <x:v>3.700000</x:v>
+        <x:v>142.510000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>87</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>-10.040000</x:v>
+        <x:v>37.000000</x:v>
       </x:c>
       <x:c r="H13" s="2"/>
       <x:c r="I13" s="2"/>
       <x:c r="J13" s="2"/>
       <x:c r="K13" s="2"/>
       <x:c r="L13" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>87</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>607</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>316</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="P13" s="2"/>
       <x:c r="Q13" t="n" s="2">
-        <x:v>123</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R13" s="2"/>
       <x:c r="S13" s="2"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-18 12:00:00</x:v>
+        <x:v>2026-09-01 15:45:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-18 14:00:00</x:v>
+        <x:v>2026-09-01 17:45:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" s="2"/>
       <x:c r="E14" t="n" s="2">
-        <x:v>-1.320000</x:v>
+        <x:v>169.180000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>139</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>-6.600000</x:v>
+        <x:v>17.190000</x:v>
       </x:c>
       <x:c r="H14" s="2"/>
       <x:c r="I14" s="2"/>
       <x:c r="J14" s="2"/>
       <x:c r="K14" s="2"/>
       <x:c r="L14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>139</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>1772</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>825</x:v>
+        <x:v>1815</x:v>
       </x:c>
       <x:c r="P14" s="2"/>
       <x:c r="Q14" t="n" s="2">
-        <x:v>102</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R14" s="2"/>
       <x:c r="S14" s="2"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-18 12:00:00</x:v>
+        <x:v>2026-09-01 15:45:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-18 14:00:00</x:v>
+        <x:v>2026-09-01 17:45:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" s="2"/>
       <x:c r="E15" t="n" s="2">
-        <x:v>3.600000</x:v>
+        <x:v>170.750000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>-6.600000</x:v>
+        <x:v>17.190000</x:v>
       </x:c>
       <x:c r="H15" s="2"/>
       <x:c r="I15" s="2"/>
       <x:c r="J15" s="2"/>
       <x:c r="K15" s="2"/>
       <x:c r="L15" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>632</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>316</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="P15" s="2"/>
-      <x:c r="Q15" s="2"/>
+      <x:c r="Q15" t="n" s="2">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="R15" s="2"/>
       <x:c r="S15" s="2"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-18 11:45:00</x:v>
+        <x:v>2026-09-01 15:30:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-18 13:45:00</x:v>
+        <x:v>2026-09-01 17:30:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D16" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D16" s="2"/>
       <x:c r="E16" t="n" s="2">
-        <x:v>4.130000</x:v>
-[...1 lines deleted...]
-      <x:c r="F16" s="2"/>
+        <x:v>150.020000</x:v>
+      </x:c>
+      <x:c r="F16" t="n" s="2">
+        <x:v>512</x:v>
+      </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>-1.180000</x:v>
+        <x:v>0.120000</x:v>
       </x:c>
       <x:c r="H16" s="2"/>
       <x:c r="I16" s="2"/>
       <x:c r="J16" s="2"/>
       <x:c r="K16" s="2"/>
       <x:c r="L16" t="n" s="2">
-        <x:v>55</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>1764</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>825</x:v>
-[...4 lines deleted...]
-      <x:c r="Q16" s="2"/>
+        <x:v>1789</x:v>
+      </x:c>
+      <x:c r="P16" s="2"/>
+      <x:c r="Q16" t="n" s="2">
+        <x:v>364</x:v>
+      </x:c>
       <x:c r="R16" s="2"/>
       <x:c r="S16" s="2"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-18 11:45:00</x:v>
+        <x:v>2026-09-01 15:30:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-18 13:45:00</x:v>
+        <x:v>2026-09-01 17:30:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" s="2"/>
       <x:c r="E17" t="n" s="2">
-        <x:v>4.130000</x:v>
+        <x:v>150.480000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>27</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>3.640000</x:v>
+        <x:v>17.080000</x:v>
       </x:c>
       <x:c r="H17" s="2"/>
       <x:c r="I17" s="2"/>
       <x:c r="J17" s="2"/>
       <x:c r="K17" s="2"/>
       <x:c r="L17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>27</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>527</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>375</x:v>
-[...4 lines deleted...]
-      <x:c r="Q17" s="2"/>
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="P17" s="2"/>
+      <x:c r="Q17" t="n" s="2">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="R17" s="2"/>
       <x:c r="S17" s="2"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-18 11:30:00</x:v>
+        <x:v>2026-09-01 15:15:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-18 13:30:00</x:v>
+        <x:v>2026-09-01 17:15:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" s="2"/>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.500000</x:v>
-[...1 lines deleted...]
-      <x:c r="F18" s="2"/>
+        <x:v>126.190000</x:v>
+      </x:c>
+      <x:c r="F18" t="n" s="2">
+        <x:v>388</x:v>
+      </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>-0.690000</x:v>
+        <x:v>1.860000</x:v>
       </x:c>
       <x:c r="H18" s="2"/>
       <x:c r="I18" s="2"/>
       <x:c r="J18" s="2"/>
       <x:c r="K18" s="2"/>
       <x:c r="L18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>1768</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>819</x:v>
-[...4 lines deleted...]
-      <x:c r="Q18" s="2"/>
+        <x:v>1787</x:v>
+      </x:c>
+      <x:c r="P18" s="2"/>
+      <x:c r="Q18" t="n" s="2">
+        <x:v>307</x:v>
+      </x:c>
       <x:c r="R18" s="2"/>
       <x:c r="S18" s="2"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-18 11:30:00</x:v>
+        <x:v>2026-09-01 15:15:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-18 13:30:00</x:v>
+        <x:v>2026-09-01 17:15:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" s="2"/>
       <x:c r="E19" t="n" s="2">
-        <x:v>3.890000</x:v>
+        <x:v>122.850000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>112</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>0.500000</x:v>
+        <x:v>20.370000</x:v>
       </x:c>
       <x:c r="H19" s="2"/>
       <x:c r="I19" s="2"/>
       <x:c r="J19" s="2"/>
       <x:c r="K19" s="2"/>
       <x:c r="L19" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>112</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>517</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>373</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="P19" s="2"/>
-      <x:c r="Q19" s="2"/>
+      <x:c r="Q19" t="n" s="2">
+        <x:v>81</x:v>
+      </x:c>
       <x:c r="R19" s="2"/>
       <x:c r="S19" s="2"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-18 11:15:00</x:v>
+        <x:v>2026-09-01 15:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-18 13:15:00</x:v>
+        <x:v>2026-09-01 17:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" s="2"/>
       <x:c r="E20" t="n" s="2">
-        <x:v>6.690000</x:v>
-[...1 lines deleted...]
-      <x:c r="F20" s="2"/>
+        <x:v>110.610000</x:v>
+      </x:c>
+      <x:c r="F20" t="n" s="2">
+        <x:v>552</x:v>
+      </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>-0.610000</x:v>
+        <x:v>-1.130000</x:v>
       </x:c>
       <x:c r="H20" s="2"/>
       <x:c r="I20" s="2"/>
       <x:c r="J20" s="2"/>
       <x:c r="K20" s="2"/>
       <x:c r="L20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>1772</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>832</x:v>
-[...4 lines deleted...]
-      <x:c r="Q20" s="2"/>
+        <x:v>1728</x:v>
+      </x:c>
+      <x:c r="P20" s="2"/>
+      <x:c r="Q20" t="n" s="2">
+        <x:v>474</x:v>
+      </x:c>
       <x:c r="R20" s="2"/>
       <x:c r="S20" s="2"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-18 11:15:00</x:v>
+        <x:v>2026-09-01 15:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-18 13:15:00</x:v>
+        <x:v>2026-09-01 17:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" s="2"/>
       <x:c r="E21" t="n" s="2">
-        <x:v>6.690000</x:v>
+        <x:v>115.150000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>107</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>3.910000</x:v>
+        <x:v>45.000000</x:v>
       </x:c>
       <x:c r="H21" s="2"/>
       <x:c r="I21" s="2"/>
       <x:c r="J21" s="2"/>
       <x:c r="K21" s="2"/>
       <x:c r="L21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>107</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>490</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>437</x:v>
-[...4 lines deleted...]
-      <x:c r="Q21" s="2"/>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="P21" s="2"/>
+      <x:c r="Q21" t="n" s="2">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="R21" s="2"/>
-      <x:c r="S21" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S21" s="2"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-18 11:00:00</x:v>
+        <x:v>2026-09-01 14:45:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-18 13:00:00</x:v>
+        <x:v>2026-09-01 16:45:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" s="2"/>
       <x:c r="E22" t="n" s="2">
-        <x:v>4.410000</x:v>
+        <x:v>121.580000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>108</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>-0.550000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H22" s="2"/>
       <x:c r="I22" s="2"/>
       <x:c r="J22" s="2"/>
       <x:c r="K22" s="2"/>
       <x:c r="L22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>108</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>1785</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>838</x:v>
-[...4 lines deleted...]
-      <x:c r="Q22" s="2"/>
+        <x:v>1640</x:v>
+      </x:c>
+      <x:c r="P22" s="2"/>
+      <x:c r="Q22" t="n" s="2">
+        <x:v>369</x:v>
+      </x:c>
       <x:c r="R22" s="2"/>
       <x:c r="S22" s="2"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-18 11:00:00</x:v>
+        <x:v>2026-09-01 14:45:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-18 13:00:00</x:v>
+        <x:v>2026-09-01 16:45:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" s="2"/>
       <x:c r="E23" t="n" s="2">
-        <x:v>4.410000</x:v>
+        <x:v>117.970000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>127</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>3.950000</x:v>
+        <x:v>32.000000</x:v>
       </x:c>
       <x:c r="H23" s="2"/>
       <x:c r="I23" s="2"/>
       <x:c r="J23" s="2"/>
       <x:c r="K23" s="2"/>
       <x:c r="L23" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>127</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>490</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>431</x:v>
-[...4 lines deleted...]
-      <x:c r="Q23" s="2"/>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="P23" s="2"/>
+      <x:c r="Q23" t="n" s="2">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="R23" s="2"/>
-      <x:c r="S23" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S23" s="2"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-18 10:45:00</x:v>
+        <x:v>2026-09-01 14:30:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-18 12:45:00</x:v>
+        <x:v>2026-09-01 16:30:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" s="2"/>
       <x:c r="E24" t="n" s="2">
-        <x:v>-0.050000</x:v>
+        <x:v>110.080000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>79</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>-0.400000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H24" s="2"/>
       <x:c r="I24" s="2"/>
       <x:c r="J24" s="2"/>
       <x:c r="K24" s="2"/>
       <x:c r="L24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>79</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>1561</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>1351</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="P24" s="2"/>
       <x:c r="Q24" t="n" s="2">
-        <x:v>45</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R24" s="2"/>
       <x:c r="S24" s="2"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-18 10:45:00</x:v>
+        <x:v>2026-09-01 14:30:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-18 12:45:00</x:v>
+        <x:v>2026-09-01 16:30:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" s="2"/>
       <x:c r="E25" t="n" s="2">
-        <x:v>3.950000</x:v>
+        <x:v>112.090000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>-0.400000</x:v>
+        <x:v>30.000000</x:v>
       </x:c>
       <x:c r="H25" s="2"/>
       <x:c r="I25" s="2"/>
       <x:c r="J25" s="2"/>
       <x:c r="K25" s="2"/>
       <x:c r="L25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>489</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>426</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="P25" s="2"/>
-      <x:c r="Q25" s="2"/>
+      <x:c r="Q25" t="n" s="2">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="R25" s="2"/>
-      <x:c r="S25" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S25" s="2"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-18 10:30:00</x:v>
+        <x:v>2026-09-01 14:15:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-18 12:30:00</x:v>
+        <x:v>2026-09-01 16:15:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" s="2"/>
       <x:c r="E26" t="n" s="2">
-        <x:v>4.130000</x:v>
-[...1 lines deleted...]
-      <x:c r="F26" s="2"/>
+        <x:v>84.090000</x:v>
+      </x:c>
+      <x:c r="F26" t="n" s="2">
+        <x:v>452</x:v>
+      </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>-0.040000</x:v>
+        <x:v>-0.760000</x:v>
       </x:c>
       <x:c r="H26" s="2"/>
       <x:c r="I26" s="2"/>
       <x:c r="J26" s="2"/>
       <x:c r="K26" s="2"/>
       <x:c r="L26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>1546</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>1358</x:v>
-[...4 lines deleted...]
-      <x:c r="Q26" s="2"/>
+        <x:v>1619</x:v>
+      </x:c>
+      <x:c r="P26" s="2"/>
+      <x:c r="Q26" t="n" s="2">
+        <x:v>446</x:v>
+      </x:c>
       <x:c r="R26" s="2"/>
       <x:c r="S26" s="2"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-18 10:30:00</x:v>
+        <x:v>2026-09-01 14:15:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-18 12:30:00</x:v>
+        <x:v>2026-09-01 16:15:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" s="2"/>
       <x:c r="E27" t="n" s="2">
-        <x:v>4.130000</x:v>
+        <x:v>85.890000</x:v>
       </x:c>
       <x:c r="F27" s="2"/>
       <x:c r="G27" t="n" s="2">
-        <x:v>3.960000</x:v>
+        <x:v>17.190000</x:v>
       </x:c>
       <x:c r="H27" s="2"/>
       <x:c r="I27" s="2"/>
       <x:c r="J27" s="2"/>
       <x:c r="K27" s="2"/>
       <x:c r="L27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>489</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>433</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="P27" s="2"/>
-      <x:c r="Q27" s="2"/>
+      <x:c r="Q27" t="n" s="2">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="R27" s="2"/>
-      <x:c r="S27" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S27" s="2"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-18 10:15:00</x:v>
+        <x:v>2026-09-01 14:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-18 12:15:00</x:v>
+        <x:v>2026-09-01 16:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" s="2"/>
       <x:c r="E28" t="n" s="2">
-        <x:v>-0.040000</x:v>
+        <x:v>60.590000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>-1.000000</x:v>
+        <x:v>3.070000</x:v>
       </x:c>
       <x:c r="H28" s="2"/>
       <x:c r="I28" s="2"/>
       <x:c r="J28" s="2"/>
       <x:c r="K28" s="2"/>
       <x:c r="L28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>1543</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>1355</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="P28" s="2"/>
       <x:c r="Q28" t="n" s="2">
-        <x:v>72</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R28" s="2"/>
       <x:c r="S28" s="2"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-18 10:15:00</x:v>
+        <x:v>2026-09-01 14:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-18 12:15:00</x:v>
+        <x:v>2026-09-01 16:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D29" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D29" s="2"/>
       <x:c r="E29" t="n" s="2">
-        <x:v>4.280000</x:v>
+        <x:v>62.240000</x:v>
       </x:c>
       <x:c r="F29" s="2"/>
       <x:c r="G29" t="n" s="2">
-        <x:v>-1.000000</x:v>
+        <x:v>23.500000</x:v>
       </x:c>
       <x:c r="H29" s="2"/>
       <x:c r="I29" s="2"/>
       <x:c r="J29" s="2"/>
       <x:c r="K29" s="2"/>
       <x:c r="L29" t="n" s="2">
-        <x:v>49</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>488</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>428</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="P29" s="2"/>
-      <x:c r="Q29" s="2"/>
+      <x:c r="Q29" t="n" s="2">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="R29" s="2"/>
-      <x:c r="S29" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S29" s="2"/>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-18 10:00:00</x:v>
+        <x:v>2026-09-01 13:45:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-18 12:00:00</x:v>
+        <x:v>2026-09-01 15:45:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" s="2"/>
       <x:c r="E30" t="n" s="2">
-        <x:v>0.500000</x:v>
+        <x:v>71.390000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>55</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>8.030000</x:v>
       </x:c>
       <x:c r="H30" s="2"/>
       <x:c r="I30" s="2"/>
       <x:c r="J30" s="2"/>
       <x:c r="K30" s="2"/>
       <x:c r="L30" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>55</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>1471</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>1427</x:v>
-[...4 lines deleted...]
-      <x:c r="Q30" s="2"/>
+        <x:v>1625</x:v>
+      </x:c>
+      <x:c r="P30" s="2"/>
+      <x:c r="Q30" t="n" s="2">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="R30" s="2"/>
       <x:c r="S30" s="2"/>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-18 10:00:00</x:v>
+        <x:v>2026-09-01 13:45:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-18 12:00:00</x:v>
+        <x:v>2026-09-01 15:45:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" s="2"/>
       <x:c r="E31" t="n" s="2">
-        <x:v>4.430000</x:v>
+        <x:v>74.300000</x:v>
       </x:c>
       <x:c r="F31" s="2"/>
       <x:c r="G31" t="n" s="2">
-        <x:v>0.500000</x:v>
+        <x:v>17.930000</x:v>
       </x:c>
       <x:c r="H31" s="2"/>
       <x:c r="I31" s="2"/>
       <x:c r="J31" s="2"/>
       <x:c r="K31" s="2"/>
       <x:c r="L31" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>483</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>427</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P31" s="2"/>
-      <x:c r="Q31" s="2"/>
+      <x:c r="Q31" t="n" s="2">
+        <x:v>11</x:v>
+      </x:c>
       <x:c r="R31" s="2"/>
-      <x:c r="S31" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S31" s="2"/>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-18 09:45:00</x:v>
+        <x:v>2026-09-01 13:30:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-18 11:45:00</x:v>
+        <x:v>2026-09-01 15:30:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" s="2"/>
       <x:c r="E32" t="n" s="2">
-        <x:v>0.080000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>63.120000</x:v>
+      </x:c>
+      <x:c r="F32" s="2"/>
       <x:c r="G32" t="n" s="2">
-        <x:v>-6.280000</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="H32" s="2"/>
       <x:c r="I32" s="2"/>
       <x:c r="J32" s="2"/>
       <x:c r="K32" s="2"/>
       <x:c r="L32" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>192</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>1260</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>1670</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="P32" s="2"/>
       <x:c r="Q32" t="n" s="2">
-        <x:v>165</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R32" s="2"/>
       <x:c r="S32" s="2"/>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-18 09:45:00</x:v>
+        <x:v>2026-09-01 13:30:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-18 11:45:00</x:v>
+        <x:v>2026-09-01 15:30:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" s="2"/>
       <x:c r="E33" t="n" s="2">
-        <x:v>4.670000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65.720000</x:v>
+      </x:c>
+      <x:c r="F33" s="2"/>
       <x:c r="G33" t="n" s="2">
-        <x:v>-6.280000</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="H33" s="2"/>
       <x:c r="I33" s="2"/>
       <x:c r="J33" s="2"/>
       <x:c r="K33" s="2"/>
       <x:c r="L33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>149</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>475</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>425</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="P33" s="2"/>
-      <x:c r="Q33" s="2"/>
+      <x:c r="Q33" t="n" s="2">
+        <x:v>11</x:v>
+      </x:c>
       <x:c r="R33" s="2"/>
-      <x:c r="S33" s="2"/>
+      <x:c r="S33" t="n" s="2">
+        <x:v>62</x:v>
+      </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-18 09:30:00</x:v>
+        <x:v>2026-09-01 13:15:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-18 11:30:00</x:v>
+        <x:v>2026-09-01 15:15:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" s="2"/>
       <x:c r="E34" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>43.740000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>233</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>2.790000</x:v>
       </x:c>
       <x:c r="H34" s="2"/>
       <x:c r="I34" s="2"/>
       <x:c r="J34" s="2"/>
       <x:c r="K34" s="2"/>
       <x:c r="L34" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>233</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>1249</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>1667</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="P34" s="2"/>
       <x:c r="Q34" t="n" s="2">
-        <x:v>166</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R34" s="2"/>
       <x:c r="S34" s="2"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-18 09:30:00</x:v>
+        <x:v>2026-09-01 13:15:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-18 11:30:00</x:v>
+        <x:v>2026-09-01 15:15:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D35" s="2"/>
+      <x:c r="D35" t="n" s="2">
+        <x:v>197</x:v>
+      </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>4.950000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.290000</x:v>
+      </x:c>
+      <x:c r="F35" s="2"/>
       <x:c r="G35" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>32.000000</x:v>
       </x:c>
       <x:c r="H35" s="2"/>
       <x:c r="I35" s="2"/>
       <x:c r="J35" s="2"/>
       <x:c r="K35" s="2"/>
       <x:c r="L35" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>125</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>467</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>491</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="P35" s="2"/>
       <x:c r="Q35" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="R35" s="2"/>
-      <x:c r="S35" s="2"/>
+      <x:c r="S35" t="n" s="2">
+        <x:v>118</x:v>
+      </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-18 09:15:00</x:v>
+        <x:v>2026-09-01 13:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-18 11:15:00</x:v>
+        <x:v>2026-09-01 15:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" s="2"/>
       <x:c r="E36" t="n" s="2">
-        <x:v>0.460000</x:v>
+        <x:v>38.860000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>-1.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="H36" s="2"/>
       <x:c r="I36" s="2"/>
       <x:c r="J36" s="2"/>
       <x:c r="K36" s="2"/>
       <x:c r="L36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>1233</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>1694</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="P36" s="2"/>
       <x:c r="Q36" t="n" s="2">
-        <x:v>95</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R36" s="2"/>
       <x:c r="S36" s="2"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-18 09:15:00</x:v>
+        <x:v>2026-09-01 13:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-18 11:15:00</x:v>
+        <x:v>2026-09-01 15:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D37" s="2"/>
+      <x:c r="D37" t="n" s="2">
+        <x:v>196</x:v>
+      </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>5.360000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52.000000</x:v>
+      </x:c>
+      <x:c r="F37" s="2"/>
       <x:c r="G37" t="n" s="2">
-        <x:v>-1.000000</x:v>
+        <x:v>41.730000</x:v>
       </x:c>
       <x:c r="H37" s="2"/>
       <x:c r="I37" s="2"/>
       <x:c r="J37" s="2"/>
       <x:c r="K37" s="2"/>
       <x:c r="L37" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>57</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>454</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>483</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="P37" s="2"/>
       <x:c r="Q37" s="2"/>
       <x:c r="R37" s="2"/>
-      <x:c r="S37" s="2"/>
+      <x:c r="S37" t="n" s="2">
+        <x:v>119</x:v>
+      </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-18 09:00:00</x:v>
+        <x:v>2026-09-01 12:45:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-18 11:00:00</x:v>
+        <x:v>2026-09-01 14:45:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" s="2"/>
       <x:c r="E38" t="n" s="2">
-        <x:v>0.590000</x:v>
+        <x:v>44.570000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>208</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>3.070000</x:v>
       </x:c>
       <x:c r="H38" s="2"/>
       <x:c r="I38" s="2"/>
       <x:c r="J38" s="2"/>
       <x:c r="K38" s="2"/>
       <x:c r="L38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>208</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>1210</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>1692</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="P38" s="2"/>
       <x:c r="Q38" t="n" s="2">
-        <x:v>178</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R38" s="2"/>
       <x:c r="S38" s="2"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-18 09:00:00</x:v>
+        <x:v>2026-09-01 12:45:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-18 11:00:00</x:v>
+        <x:v>2026-09-01 14:45:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D39" s="2"/>
+      <x:c r="D39" t="n" s="2">
+        <x:v>370</x:v>
+      </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>4.950000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100.000000</x:v>
+      </x:c>
+      <x:c r="F39" s="2"/>
       <x:c r="G39" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>47.640000</x:v>
       </x:c>
       <x:c r="H39" s="2"/>
       <x:c r="I39" s="2"/>
       <x:c r="J39" s="2"/>
       <x:c r="K39" s="2"/>
       <x:c r="L39" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>186</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>465</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>452</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="P39" s="2"/>
-      <x:c r="Q39" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q39" s="2"/>
       <x:c r="R39" s="2"/>
-      <x:c r="S39" s="2"/>
+      <x:c r="S39" t="n" s="2">
+        <x:v>146</x:v>
+      </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-18 08:45:00</x:v>
+        <x:v>2026-09-01 12:30:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-18 10:45:00</x:v>
+        <x:v>2026-09-01 14:30:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" s="2"/>
       <x:c r="E40" t="n" s="2">
-        <x:v>1.310000</x:v>
+        <x:v>43.480000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>320</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>-10.000000</x:v>
+        <x:v>-3.350000</x:v>
       </x:c>
       <x:c r="H40" s="2"/>
       <x:c r="I40" s="2"/>
       <x:c r="J40" s="2"/>
       <x:c r="K40" s="2"/>
       <x:c r="L40" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>320</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>1441</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>1458</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="P40" s="2"/>
       <x:c r="Q40" t="n" s="2">
-        <x:v>328</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R40" s="2"/>
       <x:c r="S40" s="2"/>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-18 08:45:00</x:v>
+        <x:v>2026-09-01 12:30:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-18 10:45:00</x:v>
+        <x:v>2026-09-01 14:30:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D41" s="2"/>
+      <x:c r="D41" t="n" s="2">
+        <x:v>321</x:v>
+      </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>4.650000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52.000000</x:v>
+      </x:c>
+      <x:c r="F41" s="2"/>
       <x:c r="G41" t="n" s="2">
-        <x:v>-10.000000</x:v>
+        <x:v>46.690000</x:v>
       </x:c>
       <x:c r="H41" s="2"/>
       <x:c r="I41" s="2"/>
       <x:c r="J41" s="2"/>
       <x:c r="K41" s="2"/>
       <x:c r="L41" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>143</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>471</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="P41" s="2"/>
-      <x:c r="Q41" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q41" s="2"/>
       <x:c r="R41" s="2"/>
-      <x:c r="S41" s="2"/>
+      <x:c r="S41" t="n" s="2">
+        <x:v>146</x:v>
+      </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-18 08:30:00</x:v>
+        <x:v>2026-09-01 12:15:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-18 10:30:00</x:v>
+        <x:v>2026-09-01 14:15:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" s="2"/>
       <x:c r="E42" t="n" s="2">
-        <x:v>4.990000</x:v>
+        <x:v>43.470000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>391</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>-10.000000</x:v>
+        <x:v>-6.690000</x:v>
       </x:c>
       <x:c r="H42" s="2"/>
       <x:c r="I42" s="2"/>
       <x:c r="J42" s="2"/>
       <x:c r="K42" s="2"/>
       <x:c r="L42" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>391</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>822</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>2066</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="P42" s="2"/>
       <x:c r="Q42" t="n" s="2">
-        <x:v>501</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R42" s="2"/>
       <x:c r="S42" s="2"/>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-18 08:30:00</x:v>
+        <x:v>2026-09-01 12:15:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-18 10:30:00</x:v>
+        <x:v>2026-09-01 14:15:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D43" s="2"/>
+      <x:c r="D43" t="n" s="2">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>6.080000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.310000</x:v>
+      </x:c>
+      <x:c r="F43" s="2"/>
       <x:c r="G43" t="n" s="2">
-        <x:v>-10.000000</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="H43" s="2"/>
       <x:c r="I43" s="2"/>
       <x:c r="J43" s="2"/>
       <x:c r="K43" s="2"/>
       <x:c r="L43" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>125</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>427</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>416</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="P43" s="2"/>
       <x:c r="Q43" t="n" s="2">
-        <x:v>100</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="R43" s="2"/>
-      <x:c r="S43" s="2"/>
+      <x:c r="S43" t="n" s="2">
+        <x:v>197</x:v>
+      </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-18 08:15:00</x:v>
+        <x:v>2026-09-01 12:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-18 10:15:00</x:v>
+        <x:v>2026-09-01 14:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" s="2"/>
       <x:c r="E44" t="n" s="2">
-        <x:v>11.960000</x:v>
+        <x:v>52.730000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>540</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>-10.000000</x:v>
+        <x:v>4.060000</x:v>
       </x:c>
       <x:c r="H44" s="2"/>
       <x:c r="I44" s="2"/>
       <x:c r="J44" s="2"/>
       <x:c r="K44" s="2"/>
       <x:c r="L44" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>540</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>521</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>2410</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="P44" s="2"/>
       <x:c r="Q44" t="n" s="2">
-        <x:v>624</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R44" s="2"/>
       <x:c r="S44" s="2"/>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-18 08:15:00</x:v>
+        <x:v>2026-09-01 12:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-18 10:15:00</x:v>
+        <x:v>2026-09-01 14:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D45" s="2"/>
+      <x:c r="D45" t="n" s="2">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>11.960000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>55.250000</x:v>
+      </x:c>
+      <x:c r="F45" s="2"/>
       <x:c r="G45" t="n" s="2">
-        <x:v>-10.000000</x:v>
+        <x:v>29.000000</x:v>
       </x:c>
       <x:c r="H45" s="2"/>
       <x:c r="I45" s="2"/>
       <x:c r="J45" s="2"/>
       <x:c r="K45" s="2"/>
       <x:c r="L45" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>243</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>424</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P45" s="2"/>
       <x:c r="Q45" t="n" s="2">
-        <x:v>160</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="R45" s="2"/>
-      <x:c r="S45" s="2"/>
+      <x:c r="S45" t="n" s="2">
+        <x:v>196</x:v>
+      </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-18 08:00:00</x:v>
+        <x:v>2026-09-01 11:45:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-18 10:00:00</x:v>
+        <x:v>2026-09-01 13:45:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" s="2"/>
       <x:c r="E46" t="n" s="2">
-        <x:v>21.820000</x:v>
+        <x:v>33.990000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>442</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>-13.380000</x:v>
       </x:c>
       <x:c r="H46" s="2"/>
       <x:c r="I46" s="2"/>
       <x:c r="J46" s="2"/>
       <x:c r="K46" s="2"/>
       <x:c r="L46" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>442</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>520</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>2449</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="P46" s="2"/>
       <x:c r="Q46" t="n" s="2">
-        <x:v>472</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="R46" s="2"/>
       <x:c r="S46" s="2"/>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-18 08:00:00</x:v>
+        <x:v>2026-09-01 11:45:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-18 10:00:00</x:v>
+        <x:v>2026-09-01 13:45:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" s="2"/>
       <x:c r="E47" t="n" s="2">
-        <x:v>21.600000</x:v>
+        <x:v>36.630000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>262</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>-10.000000</x:v>
+        <x:v>17.070000</x:v>
       </x:c>
       <x:c r="H47" s="2"/>
       <x:c r="I47" s="2"/>
       <x:c r="J47" s="2"/>
       <x:c r="K47" s="2"/>
       <x:c r="L47" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>262</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>409</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>416</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="P47" s="2"/>
       <x:c r="Q47" t="n" s="2">
-        <x:v>78</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="R47" s="2"/>
-      <x:c r="S47" s="2"/>
+      <x:c r="S47" t="n" s="2">
+        <x:v>163</x:v>
+      </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-18 07:45:00</x:v>
+        <x:v>2026-09-01 11:30:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-18 09:45:00</x:v>
+        <x:v>2026-09-01 13:30:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" s="2"/>
       <x:c r="E48" t="n" s="2">
-        <x:v>11.000000</x:v>
+        <x:v>38.070000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>369</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>-5.800000</x:v>
       </x:c>
       <x:c r="H48" s="2"/>
       <x:c r="I48" s="2"/>
       <x:c r="J48" s="2"/>
       <x:c r="K48" s="2"/>
       <x:c r="L48" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>369</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>535</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>2366</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="P48" s="2"/>
       <x:c r="Q48" t="n" s="2">
-        <x:v>424</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R48" s="2"/>
       <x:c r="S48" s="2"/>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-18 07:45:00</x:v>
+        <x:v>2026-09-01 11:30:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-18 09:45:00</x:v>
+        <x:v>2026-09-01 13:30:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" s="2"/>
       <x:c r="E49" t="n" s="2">
-        <x:v>11.210000</x:v>
+        <x:v>41.230000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>147</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>-14.880000</x:v>
+        <x:v>6.680000</x:v>
       </x:c>
       <x:c r="H49" s="2"/>
       <x:c r="I49" s="2"/>
       <x:c r="J49" s="2"/>
       <x:c r="K49" s="2"/>
       <x:c r="L49" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>147</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>420</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>407</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="P49" s="2"/>
       <x:c r="Q49" t="n" s="2">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="R49" s="2"/>
-      <x:c r="S49" s="2"/>
+      <x:c r="S49" t="n" s="2">
+        <x:v>59</x:v>
+      </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-18 07:30:00</x:v>
+        <x:v>2026-09-01 11:15:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-18 09:30:00</x:v>
+        <x:v>2026-09-01 13:15:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" s="2"/>
       <x:c r="E50" t="n" s="2">
-        <x:v>27.970000</x:v>
+        <x:v>44.600000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>374</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>14.010000</x:v>
       </x:c>
       <x:c r="H50" s="2"/>
       <x:c r="I50" s="2"/>
       <x:c r="J50" s="2"/>
       <x:c r="K50" s="2"/>
       <x:c r="L50" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>374</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>510</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>2354</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="P50" s="2"/>
       <x:c r="Q50" t="n" s="2">
-        <x:v>406</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R50" s="2"/>
       <x:c r="S50" s="2"/>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-18 07:30:00</x:v>
+        <x:v>2026-09-01 11:15:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-18 09:30:00</x:v>
+        <x:v>2026-09-01 13:15:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D51" s="2"/>
+      <x:c r="D51" t="n" s="2">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>27.970000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48.660000</x:v>
+      </x:c>
+      <x:c r="F51" s="2"/>
       <x:c r="G51" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>48.000000</x:v>
       </x:c>
       <x:c r="H51" s="2"/>
       <x:c r="I51" s="2"/>
       <x:c r="J51" s="2"/>
       <x:c r="K51" s="2"/>
       <x:c r="L51" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>65</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>421</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>394</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="P51" s="2"/>
-      <x:c r="Q51" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q51" s="2"/>
       <x:c r="R51" s="2"/>
       <x:c r="S51" s="2"/>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-18 07:15:00</x:v>
+        <x:v>2026-09-01 11:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-18 09:15:00</x:v>
+        <x:v>2026-09-01 13:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" s="2"/>
       <x:c r="E52" t="n" s="2">
-        <x:v>57.650000</x:v>
+        <x:v>46.530000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>219</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>2.750000</x:v>
       </x:c>
       <x:c r="H52" s="2"/>
       <x:c r="I52" s="2"/>
       <x:c r="J52" s="2"/>
       <x:c r="K52" s="2"/>
       <x:c r="L52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>219</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>499</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>2328</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="P52" s="2"/>
       <x:c r="Q52" t="n" s="2">
-        <x:v>222</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R52" s="2"/>
       <x:c r="S52" s="2"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-18 07:15:00</x:v>
+        <x:v>2026-09-01 11:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-18 09:15:00</x:v>
+        <x:v>2026-09-01 13:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D53" s="2"/>
+      <x:c r="D53" t="n" s="2">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>57.930000</x:v>
+        <x:v>108.000000</x:v>
       </x:c>
       <x:c r="F53" s="2"/>
       <x:c r="G53" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>49.960000</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
       <x:c r="J53" s="2"/>
       <x:c r="K53" s="2"/>
       <x:c r="L53" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>421</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>381</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="P53" s="2"/>
-      <x:c r="Q53" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q53" s="2"/>
       <x:c r="R53" s="2"/>
       <x:c r="S53" s="2"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-18 07:00:00</x:v>
+        <x:v>2026-09-01 10:45:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-18 09:00:00</x:v>
+        <x:v>2026-09-01 12:45:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" s="2"/>
       <x:c r="E54" t="n" s="2">
-        <x:v>82.670000</x:v>
+        <x:v>42.340000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>84</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>82.670000</x:v>
+        <x:v>12.040000</x:v>
       </x:c>
       <x:c r="H54" s="2"/>
       <x:c r="I54" s="2"/>
       <x:c r="J54" s="2"/>
       <x:c r="K54" s="2"/>
       <x:c r="L54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>84</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>499</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>2333</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="P54" s="2"/>
-      <x:c r="Q54" s="2"/>
+      <x:c r="Q54" t="n" s="2">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="R54" s="2"/>
       <x:c r="S54" s="2"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-18 07:00:00</x:v>
+        <x:v>2026-09-01 10:45:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-18 09:00:00</x:v>
+        <x:v>2026-09-01 12:45:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D55" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D55" s="2"/>
       <x:c r="E55" t="n" s="2">
-        <x:v>82.640000</x:v>
+        <x:v>45.120000</x:v>
       </x:c>
       <x:c r="F55" s="2"/>
       <x:c r="G55" t="n" s="2">
-        <x:v>82.640000</x:v>
+        <x:v>18.000000</x:v>
       </x:c>
       <x:c r="H55" s="2"/>
       <x:c r="I55" s="2"/>
       <x:c r="J55" s="2"/>
       <x:c r="K55" s="2"/>
       <x:c r="L55" t="n" s="2">
-        <x:v>114</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>425</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>379</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="P55" s="2"/>
-      <x:c r="Q55" s="2"/>
+      <x:c r="Q55" t="n" s="2">
+        <x:v>12</x:v>
+      </x:c>
       <x:c r="R55" s="2"/>
       <x:c r="S55" s="2"/>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-18 06:45:00</x:v>
+        <x:v>2026-09-01 10:30:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-18 08:45:00</x:v>
+        <x:v>2026-09-01 12:30:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D56" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D56" s="2"/>
       <x:c r="E56" t="n" s="2">
-        <x:v>99.600000</x:v>
+        <x:v>48.240000</x:v>
       </x:c>
       <x:c r="F56" s="2"/>
       <x:c r="G56" t="n" s="2">
-        <x:v>72.460000</x:v>
+        <x:v>32.000000</x:v>
       </x:c>
       <x:c r="H56" s="2"/>
       <x:c r="I56" s="2"/>
       <x:c r="J56" s="2"/>
       <x:c r="K56" s="2"/>
       <x:c r="L56" t="n" s="2">
-        <x:v>94</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>491</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>2300</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="P56" s="2"/>
       <x:c r="Q56" s="2"/>
       <x:c r="R56" s="2"/>
       <x:c r="S56" s="2"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-18 06:45:00</x:v>
+        <x:v>2026-09-01 10:30:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-18 08:45:00</x:v>
+        <x:v>2026-09-01 12:30:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D57" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D57" s="2"/>
       <x:c r="E57" t="n" s="2">
-        <x:v>99.600000</x:v>
+        <x:v>51.440000</x:v>
       </x:c>
       <x:c r="F57" s="2"/>
       <x:c r="G57" t="n" s="2">
-        <x:v>71.880000</x:v>
+        <x:v>32.000000</x:v>
       </x:c>
       <x:c r="H57" s="2"/>
       <x:c r="I57" s="2"/>
       <x:c r="J57" s="2"/>
       <x:c r="K57" s="2"/>
       <x:c r="L57" t="n" s="2">
-        <x:v>53</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>442</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>375</x:v>
-[...4 lines deleted...]
-      <x:c r="Q57" s="2"/>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="P57" s="2"/>
+      <x:c r="Q57" t="n" s="2">
+        <x:v>11</x:v>
+      </x:c>
       <x:c r="R57" s="2"/>
       <x:c r="S57" s="2"/>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-18 06:30:00</x:v>
+        <x:v>2026-09-01 10:15:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-18 08:30:00</x:v>
+        <x:v>2026-09-01 12:15:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D58" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D58" s="2"/>
       <x:c r="E58" t="n" s="2">
-        <x:v>428.050000</x:v>
-[...1 lines deleted...]
-      <x:c r="F58" s="2"/>
+        <x:v>54.450000</x:v>
+      </x:c>
+      <x:c r="F58" t="n" s="2">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>91.030000</x:v>
+        <x:v>7.880000</x:v>
       </x:c>
       <x:c r="H58" s="2"/>
       <x:c r="I58" s="2"/>
       <x:c r="J58" s="2"/>
       <x:c r="K58" s="2"/>
       <x:c r="L58" t="n" s="2">
-        <x:v>220</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>491</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>2267</x:v>
-[...4 lines deleted...]
-      <x:c r="Q58" s="2"/>
+        <x:v>1674</x:v>
+      </x:c>
+      <x:c r="P58" s="2"/>
+      <x:c r="Q58" t="n" s="2">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="R58" s="2"/>
       <x:c r="S58" s="2"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-18 06:30:00</x:v>
+        <x:v>2026-09-01 10:15:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-18 08:30:00</x:v>
+        <x:v>2026-09-01 12:15:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D59" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D59" s="2"/>
       <x:c r="E59" t="n" s="2">
-        <x:v>428.050000</x:v>
+        <x:v>57.630000</x:v>
       </x:c>
       <x:c r="F59" s="2"/>
       <x:c r="G59" t="n" s="2">
-        <x:v>91.030000</x:v>
+        <x:v>30.000000</x:v>
       </x:c>
       <x:c r="H59" s="2"/>
       <x:c r="I59" s="2"/>
       <x:c r="J59" s="2"/>
       <x:c r="K59" s="2"/>
       <x:c r="L59" t="n" s="2">
-        <x:v>97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>425</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>384</x:v>
-[...4 lines deleted...]
-      <x:c r="Q59" s="2"/>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="P59" s="2"/>
+      <x:c r="Q59" t="n" s="2">
+        <x:v>10</x:v>
+      </x:c>
       <x:c r="R59" s="2"/>
       <x:c r="S59" s="2"/>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-18 06:15:00</x:v>
+        <x:v>2026-09-01 10:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-18 08:15:00</x:v>
+        <x:v>2026-09-01 12:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>234</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>468.190000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="F60" s="2"/>
       <x:c r="G60" t="n" s="2">
-        <x:v>106.870000</x:v>
+        <x:v>66.170000</x:v>
       </x:c>
       <x:c r="H60" s="2"/>
       <x:c r="I60" s="2"/>
       <x:c r="J60" s="2"/>
       <x:c r="K60" s="2"/>
       <x:c r="L60" t="n" s="2">
-        <x:v>234</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>489</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>2208</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>185</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="Q60" s="2"/>
       <x:c r="R60" s="2"/>
       <x:c r="S60" s="2"/>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-18 06:15:00</x:v>
+        <x:v>2026-09-01 10:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-18 08:15:00</x:v>
+        <x:v>2026-09-01 12:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>116</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>468.190000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="F61" s="2"/>
       <x:c r="G61" t="n" s="2">
-        <x:v>106.870000</x:v>
+        <x:v>69.120000</x:v>
       </x:c>
       <x:c r="H61" s="2"/>
       <x:c r="I61" s="2"/>
       <x:c r="J61" s="2"/>
       <x:c r="K61" s="2"/>
       <x:c r="L61" t="n" s="2">
-        <x:v>116</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>425</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="P61" s="2"/>
       <x:c r="Q61" s="2"/>
       <x:c r="R61" s="2"/>
       <x:c r="S61" s="2"/>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-18 06:00:00</x:v>
+        <x:v>2026-09-01 09:45:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-18 08:00:00</x:v>
+        <x:v>2026-09-01 11:45:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D62" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D62" s="2"/>
       <x:c r="E62" t="n" s="2">
-        <x:v>361.060000</x:v>
-[...1 lines deleted...]
-      <x:c r="F62" s="2"/>
+        <x:v>71.290000</x:v>
+      </x:c>
+      <x:c r="F62" t="n" s="2">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>119.080000</x:v>
+        <x:v>13.630000</x:v>
       </x:c>
       <x:c r="H62" s="2"/>
       <x:c r="I62" s="2"/>
       <x:c r="J62" s="2"/>
       <x:c r="K62" s="2"/>
       <x:c r="L62" t="n" s="2">
-        <x:v>235</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>2174</x:v>
-[...4 lines deleted...]
-      <x:c r="Q62" s="2"/>
+        <x:v>1659</x:v>
+      </x:c>
+      <x:c r="P62" s="2"/>
+      <x:c r="Q62" t="n" s="2">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="R62" s="2"/>
       <x:c r="S62" s="2"/>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-18 06:00:00</x:v>
+        <x:v>2026-09-01 09:45:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-18 08:00:00</x:v>
+        <x:v>2026-09-01 11:45:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D63" s="2"/>
+      <x:c r="D63" t="n" s="2">
+        <x:v>199</x:v>
+      </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>361.060000</x:v>
+        <x:v>136.130000</x:v>
       </x:c>
       <x:c r="F63" s="2"/>
       <x:c r="G63" t="n" s="2">
-        <x:v>118.830000</x:v>
+        <x:v>73.520000</x:v>
       </x:c>
       <x:c r="H63" s="2"/>
       <x:c r="I63" s="2"/>
       <x:c r="J63" s="2"/>
       <x:c r="K63" s="2"/>
       <x:c r="L63" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>425</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q63" s="2"/>
       <x:c r="R63" s="2"/>
       <x:c r="S63" s="2"/>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-18 05:45:00</x:v>
+        <x:v>2026-09-01 09:30:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-18 07:45:00</x:v>
+        <x:v>2026-09-01 11:30:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D64" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D64" s="2"/>
       <x:c r="E64" t="n" s="2">
-        <x:v>108.160000</x:v>
+        <x:v>81.060000</x:v>
       </x:c>
       <x:c r="F64" s="2"/>
       <x:c r="G64" t="n" s="2">
-        <x:v>96.880000</x:v>
+        <x:v>81.060000</x:v>
       </x:c>
       <x:c r="H64" s="2"/>
       <x:c r="I64" s="2"/>
       <x:c r="J64" s="2"/>
       <x:c r="K64" s="2"/>
       <x:c r="L64" t="n" s="2">
-        <x:v>224</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>496</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>2123</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="P64" s="2"/>
       <x:c r="Q64" s="2"/>
       <x:c r="R64" s="2"/>
       <x:c r="S64" s="2"/>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-18 05:45:00</x:v>
+        <x:v>2026-09-01 09:30:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-18 07:45:00</x:v>
+        <x:v>2026-09-01 11:30:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D65" s="2"/>
+      <x:c r="D65" t="n" s="2">
+        <x:v>111</x:v>
+      </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>108.160000</x:v>
+        <x:v>83.550000</x:v>
       </x:c>
       <x:c r="F65" s="2"/>
       <x:c r="G65" t="n" s="2">
-        <x:v>96.880000</x:v>
+        <x:v>81.600000</x:v>
       </x:c>
       <x:c r="H65" s="2"/>
       <x:c r="I65" s="2"/>
       <x:c r="J65" s="2"/>
       <x:c r="K65" s="2"/>
       <x:c r="L65" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>424</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>355</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="P65" s="2"/>
-      <x:c r="Q65" s="2"/>
+      <x:c r="Q65" t="n" s="2">
+        <x:v>10</x:v>
+      </x:c>
       <x:c r="R65" s="2"/>
       <x:c r="S65" s="2"/>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-18 05:30:00</x:v>
+        <x:v>2026-09-01 09:15:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-18 07:30:00</x:v>
+        <x:v>2026-09-01 11:15:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D66" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D66" s="2"/>
       <x:c r="E66" t="n" s="2">
-        <x:v>294.310000</x:v>
-[...1 lines deleted...]
-      <x:c r="F66" s="2"/>
+        <x:v>96.330000</x:v>
+      </x:c>
+      <x:c r="F66" t="n" s="2">
+        <x:v>222</x:v>
+      </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>109.520000</x:v>
+        <x:v>13.280000</x:v>
       </x:c>
       <x:c r="H66" s="2"/>
       <x:c r="I66" s="2"/>
       <x:c r="J66" s="2"/>
       <x:c r="K66" s="2"/>
       <x:c r="L66" t="n" s="2">
-        <x:v>134</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>495</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>2065</x:v>
-[...4 lines deleted...]
-      <x:c r="Q66" s="2"/>
+        <x:v>1683</x:v>
+      </x:c>
+      <x:c r="P66" s="2"/>
+      <x:c r="Q66" t="n" s="2">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="R66" s="2"/>
       <x:c r="S66" s="2"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-18 05:30:00</x:v>
+        <x:v>2026-09-01 09:15:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-18 07:30:00</x:v>
+        <x:v>2026-09-01 11:15:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D67" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D67" s="2"/>
       <x:c r="E67" t="n" s="2">
-        <x:v>294.310000</x:v>
-[...1 lines deleted...]
-      <x:c r="F67" s="2"/>
+        <x:v>98.270000</x:v>
+      </x:c>
+      <x:c r="F67" t="n" s="2">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>109.520000</x:v>
+        <x:v>13.280000</x:v>
       </x:c>
       <x:c r="H67" s="2"/>
       <x:c r="I67" s="2"/>
       <x:c r="J67" s="2"/>
       <x:c r="K67" s="2"/>
       <x:c r="L67" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>424</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>349</x:v>
-[...4 lines deleted...]
-      <x:c r="Q67" s="2"/>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="P67" s="2"/>
+      <x:c r="Q67" t="n" s="2">
+        <x:v>22</x:v>
+      </x:c>
       <x:c r="R67" s="2"/>
       <x:c r="S67" s="2"/>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-18 05:15:00</x:v>
+        <x:v>2026-09-01 09:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-18 07:15:00</x:v>
+        <x:v>2026-09-01 11:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D68" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D68" s="2"/>
       <x:c r="E68" t="n" s="2">
-        <x:v>251.420000</x:v>
-[...1 lines deleted...]
-      <x:c r="F68" s="2"/>
+        <x:v>111.310000</x:v>
+      </x:c>
+      <x:c r="F68" t="n" s="2">
+        <x:v>270</x:v>
+      </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>119.780000</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="H68" s="2"/>
       <x:c r="I68" s="2"/>
       <x:c r="J68" s="2"/>
       <x:c r="K68" s="2"/>
       <x:c r="L68" t="n" s="2">
-        <x:v>168</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>495</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>1970</x:v>
-[...4 lines deleted...]
-      <x:c r="Q68" s="2"/>
+        <x:v>1651</x:v>
+      </x:c>
+      <x:c r="P68" s="2"/>
+      <x:c r="Q68" t="n" s="2">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="R68" s="2"/>
       <x:c r="S68" s="2"/>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-18 05:15:00</x:v>
+        <x:v>2026-09-01 09:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-18 07:15:00</x:v>
+        <x:v>2026-09-01 11:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" s="2"/>
       <x:c r="E69" t="n" s="2">
-        <x:v>251.420000</x:v>
-[...1 lines deleted...]
-      <x:c r="F69" s="2"/>
+        <x:v>113.340000</x:v>
+      </x:c>
+      <x:c r="F69" t="n" s="2">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>120.630000</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" s="2"/>
       <x:c r="J69" s="2"/>
       <x:c r="K69" s="2"/>
       <x:c r="L69" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>473</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>366</x:v>
-[...4 lines deleted...]
-      <x:c r="Q69" s="2"/>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="P69" s="2"/>
+      <x:c r="Q69" t="n" s="2">
+        <x:v>12</x:v>
+      </x:c>
       <x:c r="R69" s="2"/>
       <x:c r="S69" s="2"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-18 05:00:00</x:v>
+        <x:v>2026-09-01 08:45:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-18 07:00:00</x:v>
+        <x:v>2026-09-01 10:45:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D70" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D70" s="2"/>
       <x:c r="E70" t="n" s="2">
-        <x:v>298.000000</x:v>
-[...1 lines deleted...]
-      <x:c r="F70" s="2"/>
+        <x:v>105.770000</x:v>
+      </x:c>
+      <x:c r="F70" t="n" s="2">
+        <x:v>168</x:v>
+      </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>122.410000</x:v>
+        <x:v>12.040000</x:v>
       </x:c>
       <x:c r="H70" s="2"/>
       <x:c r="I70" s="2"/>
       <x:c r="J70" s="2"/>
       <x:c r="K70" s="2"/>
       <x:c r="L70" t="n" s="2">
-        <x:v>181</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>495</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>1971</x:v>
-[...4 lines deleted...]
-      <x:c r="Q70" s="2"/>
+        <x:v>1583</x:v>
+      </x:c>
+      <x:c r="P70" s="2"/>
+      <x:c r="Q70" t="n" s="2">
+        <x:v>149</x:v>
+      </x:c>
       <x:c r="R70" s="2"/>
       <x:c r="S70" s="2"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-18 05:00:00</x:v>
+        <x:v>2026-09-01 08:45:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-18 07:00:00</x:v>
+        <x:v>2026-09-01 10:45:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" s="2"/>
       <x:c r="E71" t="n" s="2">
-        <x:v>298.000000</x:v>
+        <x:v>107.700000</x:v>
       </x:c>
       <x:c r="F71" s="2"/>
       <x:c r="G71" t="n" s="2">
-        <x:v>124.650000</x:v>
+        <x:v>12.040000</x:v>
       </x:c>
       <x:c r="H71" s="2"/>
       <x:c r="I71" s="2"/>
       <x:c r="J71" s="2"/>
       <x:c r="K71" s="2"/>
       <x:c r="L71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>424</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>376</x:v>
-[...4 lines deleted...]
-      <x:c r="Q71" s="2"/>
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="P71" s="2"/>
+      <x:c r="Q71" t="n" s="2">
+        <x:v>19</x:v>
+      </x:c>
       <x:c r="R71" s="2"/>
       <x:c r="S71" s="2"/>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-18 04:45:00</x:v>
+        <x:v>2026-09-01 08:30:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-18 06:45:00</x:v>
+        <x:v>2026-09-01 10:30:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D72" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D72" s="2"/>
       <x:c r="E72" t="n" s="2">
-        <x:v>145.000000</x:v>
-[...1 lines deleted...]
-      <x:c r="F72" s="2"/>
+        <x:v>116.900000</x:v>
+      </x:c>
+      <x:c r="F72" t="n" s="2">
+        <x:v>157</x:v>
+      </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>118.010000</x:v>
+        <x:v>41.440000</x:v>
       </x:c>
       <x:c r="H72" s="2"/>
       <x:c r="I72" s="2"/>
       <x:c r="J72" s="2"/>
       <x:c r="K72" s="2"/>
       <x:c r="L72" t="n" s="2">
-        <x:v>192</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>500</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>1930</x:v>
-[...4 lines deleted...]
-      <x:c r="Q72" s="2"/>
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="P72" s="2"/>
+      <x:c r="Q72" t="n" s="2">
+        <x:v>20</x:v>
+      </x:c>
       <x:c r="R72" s="2"/>
       <x:c r="S72" s="2"/>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-18 04:45:00</x:v>
+        <x:v>2026-09-01 08:30:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-18 06:45:00</x:v>
+        <x:v>2026-09-01 10:30:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D73" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D73" s="2"/>
       <x:c r="E73" t="n" s="2">
-        <x:v>145.000000</x:v>
+        <x:v>116.930000</x:v>
       </x:c>
       <x:c r="F73" s="2"/>
       <x:c r="G73" t="n" s="2">
-        <x:v>118.020000</x:v>
+        <x:v>41.440000</x:v>
       </x:c>
       <x:c r="H73" s="2"/>
       <x:c r="I73" s="2"/>
       <x:c r="J73" s="2"/>
       <x:c r="K73" s="2"/>
       <x:c r="L73" t="n" s="2">
-        <x:v>47</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>434</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>381</x:v>
-[...4 lines deleted...]
-      <x:c r="Q73" s="2"/>
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="P73" s="2"/>
+      <x:c r="Q73" t="n" s="2">
+        <x:v>10</x:v>
+      </x:c>
       <x:c r="R73" s="2"/>
       <x:c r="S73" s="2"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-18 04:30:00</x:v>
+        <x:v>2026-09-01 08:15:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-18 06:30:00</x:v>
+        <x:v>2026-09-01 10:15:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D74" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D74" s="2"/>
       <x:c r="E74" t="n" s="2">
-        <x:v>306.400000</x:v>
+        <x:v>121.530000</x:v>
       </x:c>
       <x:c r="F74" s="2"/>
       <x:c r="G74" t="n" s="2">
-        <x:v>121.320000</x:v>
+        <x:v>73.370000</x:v>
       </x:c>
       <x:c r="H74" s="2"/>
       <x:c r="I74" s="2"/>
       <x:c r="J74" s="2"/>
       <x:c r="K74" s="2"/>
       <x:c r="L74" t="n" s="2">
-        <x:v>156</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>499</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>1987</x:v>
-[...4 lines deleted...]
-      <x:c r="Q74" s="2"/>
+        <x:v>1549</x:v>
+      </x:c>
+      <x:c r="P74" s="2"/>
+      <x:c r="Q74" t="n" s="2">
+        <x:v>5</x:v>
+      </x:c>
       <x:c r="R74" s="2"/>
       <x:c r="S74" s="2"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-18 04:30:00</x:v>
+        <x:v>2026-09-01 08:15:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-18 06:30:00</x:v>
+        <x:v>2026-09-01 10:15:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D75" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D75" s="2"/>
       <x:c r="E75" t="n" s="2">
-        <x:v>306.400000</x:v>
-[...1 lines deleted...]
-      <x:c r="F75" s="2"/>
+        <x:v>122.250000</x:v>
+      </x:c>
+      <x:c r="F75" t="n" s="2">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>119.130000</x:v>
+        <x:v>73.370000</x:v>
       </x:c>
       <x:c r="H75" s="2"/>
       <x:c r="I75" s="2"/>
       <x:c r="J75" s="2"/>
       <x:c r="K75" s="2"/>
       <x:c r="L75" t="n" s="2">
-        <x:v>48</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>434</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>379</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="P75" s="2"/>
       <x:c r="Q75" s="2"/>
       <x:c r="R75" s="2"/>
       <x:c r="S75" s="2"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-18 04:15:00</x:v>
+        <x:v>2026-09-01 08:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-18 06:15:00</x:v>
+        <x:v>2026-09-01 10:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>136</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>267.600000</x:v>
+        <x:v>137.020000</x:v>
       </x:c>
       <x:c r="F76" s="2"/>
       <x:c r="G76" t="n" s="2">
-        <x:v>121.540000</x:v>
+        <x:v>135.910000</x:v>
       </x:c>
       <x:c r="H76" s="2"/>
       <x:c r="I76" s="2"/>
       <x:c r="J76" s="2"/>
       <x:c r="K76" s="2"/>
       <x:c r="L76" t="n" s="2">
-        <x:v>136</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>498</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>1949</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1491</x:v>
+      </x:c>
+      <x:c r="P76" s="2"/>
       <x:c r="Q76" s="2"/>
       <x:c r="R76" s="2"/>
       <x:c r="S76" s="2"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-18 04:15:00</x:v>
+        <x:v>2026-09-01 08:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-18 06:15:00</x:v>
+        <x:v>2026-09-01 10:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>267.600000</x:v>
+        <x:v>137.020000</x:v>
       </x:c>
       <x:c r="F77" s="2"/>
       <x:c r="G77" t="n" s="2">
-        <x:v>119.360000</x:v>
+        <x:v>136.040000</x:v>
       </x:c>
       <x:c r="H77" s="2"/>
       <x:c r="I77" s="2"/>
       <x:c r="J77" s="2"/>
       <x:c r="K77" s="2"/>
       <x:c r="L77" t="n" s="2">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>435</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>371</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="P77" s="2"/>
       <x:c r="Q77" s="2"/>
       <x:c r="R77" s="2"/>
       <x:c r="S77" s="2"/>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-18 04:00:00</x:v>
+        <x:v>2026-09-01 07:45:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-18 06:00:00</x:v>
+        <x:v>2026-09-01 09:45:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D78" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D78" s="2"/>
       <x:c r="E78" t="n" s="2">
-        <x:v>122.330000</x:v>
-[...1 lines deleted...]
-      <x:c r="F78" s="2"/>
+        <x:v>129.110000</x:v>
+      </x:c>
+      <x:c r="F78" t="n" s="2">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>121.100000</x:v>
+        <x:v>114.890000</x:v>
       </x:c>
       <x:c r="H78" s="2"/>
       <x:c r="I78" s="2"/>
       <x:c r="J78" s="2"/>
       <x:c r="K78" s="2"/>
       <x:c r="L78" t="n" s="2">
-        <x:v>40</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>498</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>1940</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1441</x:v>
+      </x:c>
+      <x:c r="P78" t="n" s="2">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="Q78" s="2"/>
       <x:c r="R78" s="2"/>
       <x:c r="S78" s="2"/>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-18 04:00:00</x:v>
+        <x:v>2026-09-01 07:45:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-18 06:00:00</x:v>
+        <x:v>2026-09-01 09:45:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D79" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D79" s="2"/>
       <x:c r="E79" t="n" s="2">
-        <x:v>121.100000</x:v>
+        <x:v>129.110000</x:v>
       </x:c>
       <x:c r="F79" s="2"/>
       <x:c r="G79" t="n" s="2">
-        <x:v>120.130000</x:v>
+        <x:v>120.210000</x:v>
       </x:c>
       <x:c r="H79" s="2"/>
       <x:c r="I79" s="2"/>
       <x:c r="J79" s="2"/>
       <x:c r="K79" s="2"/>
       <x:c r="L79" t="n" s="2">
-        <x:v>101</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>460</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>375</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="P79" s="2"/>
       <x:c r="Q79" s="2"/>
       <x:c r="R79" s="2"/>
       <x:c r="S79" s="2"/>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-18 03:45:00</x:v>
+        <x:v>2026-09-01 07:30:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-18 05:45:00</x:v>
+        <x:v>2026-09-01 09:30:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D80" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D80" s="2"/>
       <x:c r="E80" t="n" s="2">
-        <x:v>122.400000</x:v>
-[...1 lines deleted...]
-      <x:c r="F80" s="2"/>
+        <x:v>135.840000</x:v>
+      </x:c>
+      <x:c r="F80" t="n" s="2">
+        <x:v>243</x:v>
+      </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>121.600000</x:v>
+        <x:v>135.000000</x:v>
       </x:c>
       <x:c r="H80" s="2"/>
       <x:c r="I80" s="2"/>
       <x:c r="J80" s="2"/>
       <x:c r="K80" s="2"/>
       <x:c r="L80" t="n" s="2">
-        <x:v>118</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>498</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>1928</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="P80" s="2"/>
-      <x:c r="Q80" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q80" s="2"/>
       <x:c r="R80" s="2"/>
       <x:c r="S80" s="2"/>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-18 03:45:00</x:v>
+        <x:v>2026-09-01 07:30:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-18 05:45:00</x:v>
+        <x:v>2026-09-01 09:30:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" s="2"/>
       <x:c r="E81" t="n" s="2">
-        <x:v>118.090000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139.700000</x:v>
+      </x:c>
+      <x:c r="F81" s="2"/>
       <x:c r="G81" t="n" s="2">
-        <x:v>65.960000</x:v>
+        <x:v>135.000000</x:v>
       </x:c>
       <x:c r="H81" s="2"/>
       <x:c r="I81" s="2"/>
       <x:c r="J81" s="2"/>
       <x:c r="K81" s="2"/>
       <x:c r="L81" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>491</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>466</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P81" s="2"/>
-      <x:c r="Q81" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q81" s="2"/>
       <x:c r="R81" s="2"/>
       <x:c r="S81" s="2"/>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-18 03:30:00</x:v>
+        <x:v>2026-09-01 07:15:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-18 05:30:00</x:v>
+        <x:v>2026-09-01 09:15:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D82" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D82" s="2"/>
       <x:c r="E82" t="n" s="2">
-        <x:v>124.250000</x:v>
-[...1 lines deleted...]
-      <x:c r="F82" s="2"/>
+        <x:v>162.780000</x:v>
+      </x:c>
+      <x:c r="F82" t="n" s="2">
+        <x:v>185</x:v>
+      </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>122.200000</x:v>
+        <x:v>143.920000</x:v>
       </x:c>
       <x:c r="H82" s="2"/>
       <x:c r="I82" s="2"/>
       <x:c r="J82" s="2"/>
       <x:c r="K82" s="2"/>
       <x:c r="L82" t="n" s="2">
-        <x:v>110</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>523</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>1948</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="P82" s="2"/>
-      <x:c r="Q82" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q82" s="2"/>
       <x:c r="R82" s="2"/>
       <x:c r="S82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-18 03:30:00</x:v>
+        <x:v>2026-09-01 07:15:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-18 05:30:00</x:v>
+        <x:v>2026-09-01 09:15:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D83" s="2"/>
+      <x:c r="D83" t="n" s="2">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>122.020000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>157.980000</x:v>
+      </x:c>
+      <x:c r="F83" s="2"/>
       <x:c r="G83" t="n" s="2">
-        <x:v>70.920000</x:v>
+        <x:v>143.920000</x:v>
       </x:c>
       <x:c r="H83" s="2"/>
       <x:c r="I83" s="2"/>
       <x:c r="J83" s="2"/>
       <x:c r="K83" s="2"/>
       <x:c r="L83" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>68</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>426</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>454</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="P83" s="2"/>
-      <x:c r="Q83" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q83" s="2"/>
       <x:c r="R83" s="2"/>
       <x:c r="S83" s="2"/>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-18 03:15:00</x:v>
+        <x:v>2026-09-01 07:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-18 05:15:00</x:v>
+        <x:v>2026-09-01 09:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" s="2"/>
       <x:c r="E84" t="n" s="2">
-        <x:v>125.990000</x:v>
-[...1 lines deleted...]
-      <x:c r="F84" s="2"/>
+        <x:v>184.570000</x:v>
+      </x:c>
+      <x:c r="F84" t="n" s="2">
+        <x:v>115</x:v>
+      </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>115.970000</x:v>
+        <x:v>146.890000</x:v>
       </x:c>
       <x:c r="H84" s="2"/>
       <x:c r="I84" s="2"/>
       <x:c r="J84" s="2"/>
       <x:c r="K84" s="2"/>
       <x:c r="L84" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
         <x:v>498</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>1918</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="P84" s="2"/>
-      <x:c r="Q84" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q84" s="2"/>
       <x:c r="R84" s="2"/>
       <x:c r="S84" s="2"/>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-18 03:15:00</x:v>
+        <x:v>2026-09-01 07:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-18 05:15:00</x:v>
+        <x:v>2026-09-01 09:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" s="2"/>
       <x:c r="E85" t="n" s="2">
-        <x:v>123.720000</x:v>
+        <x:v>182.850000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>50.000000</x:v>
+        <x:v>146.890000</x:v>
       </x:c>
       <x:c r="H85" s="2"/>
       <x:c r="I85" s="2"/>
       <x:c r="J85" s="2"/>
       <x:c r="K85" s="2"/>
       <x:c r="L85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>426</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>461</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="P85" s="2"/>
-      <x:c r="Q85" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q85" s="2"/>
       <x:c r="R85" s="2"/>
       <x:c r="S85" s="2"/>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-18 03:00:00</x:v>
+        <x:v>2026-09-01 06:45:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-18 05:00:00</x:v>
+        <x:v>2026-09-01 08:45:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" s="2"/>
       <x:c r="E86" t="n" s="2">
-        <x:v>127.280000</x:v>
+        <x:v>165.490000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>122.660000</x:v>
+        <x:v>149.040000</x:v>
       </x:c>
       <x:c r="H86" s="2"/>
       <x:c r="I86" s="2"/>
       <x:c r="J86" s="2"/>
       <x:c r="K86" s="2"/>
       <x:c r="L86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>497</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>1891</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="P86" s="2"/>
-      <x:c r="Q86" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q86" s="2"/>
       <x:c r="R86" s="2"/>
       <x:c r="S86" s="2"/>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-18 03:00:00</x:v>
+        <x:v>2026-09-01 06:45:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-18 05:00:00</x:v>
+        <x:v>2026-09-01 08:45:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" s="2"/>
       <x:c r="E87" t="n" s="2">
-        <x:v>125.740000</x:v>
+        <x:v>165.470000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>123</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>50.000000</x:v>
+        <x:v>149.040000</x:v>
       </x:c>
       <x:c r="H87" s="2"/>
       <x:c r="I87" s="2"/>
       <x:c r="J87" s="2"/>
       <x:c r="K87" s="2"/>
       <x:c r="L87" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>123</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>426</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>459</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="P87" s="2"/>
       <x:c r="Q87" t="n" s="2">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R87" s="2"/>
       <x:c r="S87" s="2"/>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-18 02:45:00</x:v>
+        <x:v>2026-09-01 06:30:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-18 04:45:00</x:v>
+        <x:v>2026-09-01 08:30:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" s="2"/>
       <x:c r="E88" t="n" s="2">
-        <x:v>130.280000</x:v>
+        <x:v>187.460000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>123.300000</x:v>
+        <x:v>151.500000</x:v>
       </x:c>
       <x:c r="H88" s="2"/>
       <x:c r="I88" s="2"/>
       <x:c r="J88" s="2"/>
       <x:c r="K88" s="2"/>
       <x:c r="L88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>517</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>1910</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="P88" s="2"/>
-      <x:c r="Q88" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q88" s="2"/>
       <x:c r="R88" s="2"/>
       <x:c r="S88" s="2"/>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-18 02:45:00</x:v>
+        <x:v>2026-09-01 06:30:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-18 04:45:00</x:v>
+        <x:v>2026-09-01 08:30:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" s="2"/>
       <x:c r="E89" t="n" s="2">
-        <x:v>118.160000</x:v>
+        <x:v>187.440000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>139</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>151.500000</x:v>
       </x:c>
       <x:c r="H89" s="2"/>
       <x:c r="I89" s="2"/>
       <x:c r="J89" s="2"/>
       <x:c r="K89" s="2"/>
       <x:c r="L89" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>139</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>472</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>473</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="P89" s="2"/>
       <x:c r="Q89" t="n" s="2">
-        <x:v>132</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R89" s="2"/>
       <x:c r="S89" s="2"/>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-18 02:30:00</x:v>
+        <x:v>2026-09-01 06:15:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-18 04:30:00</x:v>
+        <x:v>2026-09-01 08:15:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D90" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D90" s="2"/>
       <x:c r="E90" t="n" s="2">
-        <x:v>296.980000</x:v>
+        <x:v>201.440000</x:v>
       </x:c>
       <x:c r="F90" s="2"/>
       <x:c r="G90" t="n" s="2">
-        <x:v>132.350000</x:v>
+        <x:v>151.250000</x:v>
       </x:c>
       <x:c r="H90" s="2"/>
       <x:c r="I90" s="2"/>
       <x:c r="J90" s="2"/>
       <x:c r="K90" s="2"/>
       <x:c r="L90" t="n" s="2">
-        <x:v>82</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>517</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>1906</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1169</x:v>
+      </x:c>
+      <x:c r="P90" s="2"/>
       <x:c r="Q90" s="2"/>
       <x:c r="R90" s="2"/>
       <x:c r="S90" s="2"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-18 02:30:00</x:v>
+        <x:v>2026-09-01 06:15:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-18 04:30:00</x:v>
+        <x:v>2026-09-01 08:15:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" s="2"/>
       <x:c r="E91" t="n" s="2">
-        <x:v>130.120000</x:v>
+        <x:v>200.800000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>192</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>-5.000000</x:v>
+        <x:v>136.900000</x:v>
       </x:c>
       <x:c r="H91" s="2"/>
       <x:c r="I91" s="2"/>
       <x:c r="J91" s="2"/>
       <x:c r="K91" s="2"/>
       <x:c r="L91" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>192</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>472</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>476</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P91" s="2"/>
       <x:c r="Q91" t="n" s="2">
-        <x:v>140</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="R91" s="2"/>
       <x:c r="S91" s="2"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-18 02:15:00</x:v>
+        <x:v>2026-09-01 06:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-18 04:15:00</x:v>
+        <x:v>2026-09-01 08:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>75</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>294.310000</x:v>
+        <x:v>254.180000</x:v>
       </x:c>
       <x:c r="F92" s="2"/>
       <x:c r="G92" t="n" s="2">
-        <x:v>133.420000</x:v>
+        <x:v>215.580000</x:v>
       </x:c>
       <x:c r="H92" s="2"/>
       <x:c r="I92" s="2"/>
       <x:c r="J92" s="2"/>
       <x:c r="K92" s="2"/>
       <x:c r="L92" t="n" s="2">
-        <x:v>75</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>517</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>1889</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q92" s="2"/>
       <x:c r="R92" s="2"/>
       <x:c r="S92" s="2"/>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-18 02:15:00</x:v>
+        <x:v>2026-09-01 06:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-18 04:15:00</x:v>
+        <x:v>2026-09-01 08:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" s="2"/>
       <x:c r="E93" t="n" s="2">
-        <x:v>135.680000</x:v>
+        <x:v>215.210000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>172</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>50.000000</x:v>
+        <x:v>156.530000</x:v>
       </x:c>
       <x:c r="H93" s="2"/>
       <x:c r="I93" s="2"/>
       <x:c r="J93" s="2"/>
       <x:c r="K93" s="2"/>
       <x:c r="L93" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>172</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>426</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>464</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="P93" s="2"/>
       <x:c r="Q93" t="n" s="2">
-        <x:v>130</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R93" s="2"/>
       <x:c r="S93" s="2"/>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-18 02:00:00</x:v>
+        <x:v>2026-09-01 05:45:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-18 04:00:00</x:v>
+        <x:v>2026-09-01 07:45:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>111</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>334.560000</x:v>
+        <x:v>196.090000</x:v>
       </x:c>
       <x:c r="F94" s="2"/>
       <x:c r="G94" t="n" s="2">
-        <x:v>134.430000</x:v>
+        <x:v>153.770000</x:v>
       </x:c>
       <x:c r="H94" s="2"/>
       <x:c r="I94" s="2"/>
       <x:c r="J94" s="2"/>
       <x:c r="K94" s="2"/>
       <x:c r="L94" t="n" s="2">
-        <x:v>111</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>518</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>1890</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1006</x:v>
+      </x:c>
+      <x:c r="P94" s="2"/>
       <x:c r="Q94" s="2"/>
       <x:c r="R94" s="2"/>
       <x:c r="S94" s="2"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-18 02:00:00</x:v>
+        <x:v>2026-09-01 05:45:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-18 04:00:00</x:v>
+        <x:v>2026-09-01 07:45:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D95" s="2"/>
+      <x:c r="D95" t="n" s="2">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>136.890000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>195.680000</x:v>
+      </x:c>
+      <x:c r="F95" s="2"/>
       <x:c r="G95" t="n" s="2">
-        <x:v>50.000000</x:v>
+        <x:v>153.770000</x:v>
       </x:c>
       <x:c r="H95" s="2"/>
       <x:c r="I95" s="2"/>
       <x:c r="J95" s="2"/>
       <x:c r="K95" s="2"/>
       <x:c r="L95" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>146</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>426</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>437</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P95" s="2"/>
       <x:c r="Q95" t="n" s="2">
-        <x:v>112</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R95" s="2"/>
       <x:c r="S95" s="2"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-18 01:45:00</x:v>
+        <x:v>2026-09-01 05:30:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-18 03:45:00</x:v>
+        <x:v>2026-09-01 07:30:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D96" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D96" s="2"/>
       <x:c r="E96" t="n" s="2">
-        <x:v>334.440000</x:v>
+        <x:v>205.980000</x:v>
       </x:c>
       <x:c r="F96" s="2"/>
       <x:c r="G96" t="n" s="2">
-        <x:v>133.440000</x:v>
+        <x:v>158.020000</x:v>
       </x:c>
       <x:c r="H96" s="2"/>
       <x:c r="I96" s="2"/>
       <x:c r="J96" s="2"/>
       <x:c r="K96" s="2"/>
       <x:c r="L96" t="n" s="2">
-        <x:v>127</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>521</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>1886</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>974</x:v>
+      </x:c>
+      <x:c r="P96" s="2"/>
       <x:c r="Q96" s="2"/>
       <x:c r="R96" s="2"/>
       <x:c r="S96" s="2"/>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-18 01:45:00</x:v>
+        <x:v>2026-09-01 05:30:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-18 03:45:00</x:v>
+        <x:v>2026-09-01 07:30:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D97" s="2"/>
+      <x:c r="D97" t="n" s="2">
+        <x:v>33</x:v>
+      </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>126.080000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205.450000</x:v>
+      </x:c>
+      <x:c r="F97" s="2"/>
       <x:c r="G97" t="n" s="2">
-        <x:v>-1.000000</x:v>
+        <x:v>158.020000</x:v>
       </x:c>
       <x:c r="H97" s="2"/>
       <x:c r="I97" s="2"/>
       <x:c r="J97" s="2"/>
       <x:c r="K97" s="2"/>
       <x:c r="L97" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>194</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>449</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>421</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="P97" s="2"/>
       <x:c r="Q97" t="n" s="2">
-        <x:v>140</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R97" s="2"/>
       <x:c r="S97" s="2"/>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-18 01:30:00</x:v>
+        <x:v>2026-09-01 05:15:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-18 03:30:00</x:v>
+        <x:v>2026-09-01 07:15:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D98" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D98" s="2"/>
       <x:c r="E98" t="n" s="2">
-        <x:v>135.280000</x:v>
+        <x:v>210.160000</x:v>
       </x:c>
       <x:c r="F98" s="2"/>
       <x:c r="G98" t="n" s="2">
-        <x:v>135.000000</x:v>
+        <x:v>161.770000</x:v>
       </x:c>
       <x:c r="H98" s="2"/>
       <x:c r="I98" s="2"/>
       <x:c r="J98" s="2"/>
       <x:c r="K98" s="2"/>
       <x:c r="L98" t="n" s="2">
-        <x:v>47</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>562</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>1874</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="P98" s="2"/>
       <x:c r="Q98" s="2"/>
       <x:c r="R98" s="2"/>
       <x:c r="S98" s="2"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-18 01:30:00</x:v>
+        <x:v>2026-09-01 05:15:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-18 03:30:00</x:v>
+        <x:v>2026-09-01 07:15:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" s="2"/>
       <x:c r="E99" t="n" s="2">
-        <x:v>132.000000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209.640000</x:v>
+      </x:c>
+      <x:c r="F99" s="2"/>
       <x:c r="G99" t="n" s="2">
-        <x:v>50.000000</x:v>
+        <x:v>161.770000</x:v>
       </x:c>
       <x:c r="H99" s="2"/>
       <x:c r="I99" s="2"/>
       <x:c r="J99" s="2"/>
       <x:c r="K99" s="2"/>
       <x:c r="L99" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>149</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>426</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>397</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="P99" s="2"/>
       <x:c r="Q99" t="n" s="2">
-        <x:v>114</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R99" s="2"/>
       <x:c r="S99" s="2"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-18 01:15:00</x:v>
+        <x:v>2026-09-01 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-18 03:15:00</x:v>
+        <x:v>2026-09-01 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" s="2"/>
       <x:c r="E100" t="n" s="2">
-        <x:v>135.550000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205.960000</x:v>
+      </x:c>
+      <x:c r="F100" s="2"/>
       <x:c r="G100" t="n" s="2">
-        <x:v>122.500000</x:v>
+        <x:v>161.620000</x:v>
       </x:c>
       <x:c r="H100" s="2"/>
       <x:c r="I100" s="2"/>
       <x:c r="J100" s="2"/>
       <x:c r="K100" s="2"/>
       <x:c r="L100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>44</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>530</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>1769</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="P100" s="2"/>
-      <x:c r="Q100" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q100" s="2"/>
       <x:c r="R100" s="2"/>
       <x:c r="S100" s="2"/>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-18 01:15:00</x:v>
+        <x:v>2026-09-01 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-18 03:15:00</x:v>
+        <x:v>2026-09-01 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" s="2"/>
       <x:c r="E101" t="n" s="2">
-        <x:v>135.550000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205.430000</x:v>
+      </x:c>
+      <x:c r="F101" s="2"/>
       <x:c r="G101" t="n" s="2">
-        <x:v>70.390000</x:v>
+        <x:v>161.620000</x:v>
       </x:c>
       <x:c r="H101" s="2"/>
       <x:c r="I101" s="2"/>
       <x:c r="J101" s="2"/>
       <x:c r="K101" s="2"/>
       <x:c r="L101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>162</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>426</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>386</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="P101" s="2"/>
       <x:c r="Q101" t="n" s="2">
-        <x:v>101</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R101" s="2"/>
       <x:c r="S101" s="2"/>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>