--- v1 (2026-09-01)
+++ v2 (2026-10-16)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rd618a8d93ea94ff8a1645f0d751430f2"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R6842017de2d94e778ca4ac2ad5cf7187"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd618a8d93ea94ff8a1645f0d751430f2" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6842017de2d94e778ca4ac2ad5cf7187" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:S101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -223,4187 +223,4121 @@
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>TotalmFRRDownMW</x:v>
       </x:c>
       <x:c r="N1" t="str" s="1">
         <x:v>mFRROfferedUpMW</x:v>
       </x:c>
       <x:c r="O1" t="str" s="1">
         <x:v>mFRROfferedDownMW</x:v>
       </x:c>
       <x:c r="P1" t="str" s="1">
         <x:v>mFRRLocalUpMW</x:v>
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>mFRRLocalDownMW</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>mFRRSpecialUpMW</x:v>
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>mFRRSpecialDownMW</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-09-01 17:15:00</x:v>
+        <x:v>2026-10-16 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-09-01 19:15:00</x:v>
+        <x:v>2026-10-16 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" s="2"/>
       <x:c r="E2" s="2"/>
-      <x:c r="F2" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="F2" s="2"/>
       <x:c r="G2" s="2"/>
       <x:c r="H2" s="2"/>
       <x:c r="I2" s="2"/>
       <x:c r="J2" s="2"/>
       <x:c r="K2" s="2"/>
       <x:c r="L2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>29</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N2" s="2"/>
       <x:c r="O2" s="2"/>
       <x:c r="P2" s="2"/>
       <x:c r="Q2" s="2"/>
       <x:c r="R2" s="2"/>
       <x:c r="S2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-09-01 17:15:00</x:v>
+        <x:v>2026-10-16 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-09-01 19:15:00</x:v>
+        <x:v>2026-10-16 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" s="2"/>
       <x:c r="E3" s="2"/>
-      <x:c r="F3" s="2"/>
+      <x:c r="F3" t="n" s="2">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="G3" s="2"/>
       <x:c r="H3" s="2"/>
       <x:c r="I3" s="2"/>
       <x:c r="J3" s="2"/>
       <x:c r="K3" s="2"/>
       <x:c r="L3" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="N3" s="2"/>
       <x:c r="O3" s="2"/>
       <x:c r="P3" s="2"/>
       <x:c r="Q3" s="2"/>
       <x:c r="R3" s="2"/>
       <x:c r="S3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-09-01 17:00:00</x:v>
+        <x:v>2026-10-16 20:45:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-09-01 19:00:00</x:v>
+        <x:v>2026-10-16 22:45:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" s="2"/>
       <x:c r="E4" s="2"/>
-      <x:c r="F4" s="2"/>
+      <x:c r="F4" t="n" s="2">
+        <x:v>89</x:v>
+      </x:c>
       <x:c r="G4" s="2"/>
       <x:c r="H4" s="2"/>
       <x:c r="I4" s="2"/>
       <x:c r="J4" s="2"/>
       <x:c r="K4" s="2"/>
       <x:c r="L4" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N4" s="2"/>
       <x:c r="O4" s="2"/>
       <x:c r="P4" s="2"/>
       <x:c r="Q4" s="2"/>
       <x:c r="R4" s="2"/>
       <x:c r="S4" s="2"/>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-09-01 17:00:00</x:v>
+        <x:v>2026-10-16 20:45:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-09-01 19:00:00</x:v>
+        <x:v>2026-10-16 22:45:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" s="2"/>
       <x:c r="E5" s="2"/>
       <x:c r="F5" t="n" s="2">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G5" s="2"/>
       <x:c r="H5" s="2"/>
       <x:c r="I5" s="2"/>
       <x:c r="J5" s="2"/>
       <x:c r="K5" s="2"/>
       <x:c r="L5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N5" s="2"/>
       <x:c r="O5" s="2"/>
       <x:c r="P5" s="2"/>
       <x:c r="Q5" s="2"/>
       <x:c r="R5" s="2"/>
       <x:c r="S5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-09-01 16:45:00</x:v>
+        <x:v>2026-10-16 20:30:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-09-01 18:45:00</x:v>
+        <x:v>2026-10-16 22:30:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D6" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D6" s="2"/>
       <x:c r="E6" s="2"/>
-      <x:c r="F6" s="2"/>
+      <x:c r="F6" t="n" s="2">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="G6" s="2"/>
       <x:c r="H6" s="2"/>
       <x:c r="I6" s="2"/>
       <x:c r="J6" s="2"/>
       <x:c r="K6" s="2"/>
       <x:c r="L6" t="n" s="2">
-        <x:v>170</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>456</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>1715</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="P6" s="2"/>
       <x:c r="Q6" s="2"/>
       <x:c r="R6" s="2"/>
       <x:c r="S6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-09-01 16:45:00</x:v>
+        <x:v>2026-10-16 20:30:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-09-01 18:45:00</x:v>
+        <x:v>2026-10-16 22:30:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" s="2"/>
       <x:c r="E7" s="2"/>
-      <x:c r="F7" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="F7" s="2"/>
       <x:c r="G7" s="2"/>
       <x:c r="H7" s="2"/>
       <x:c r="I7" s="2"/>
       <x:c r="J7" s="2"/>
       <x:c r="K7" s="2"/>
       <x:c r="L7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>91</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>344</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>416</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="P7" s="2"/>
-      <x:c r="Q7" s="2"/>
+      <x:c r="Q7" t="n" s="2">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R7" s="2"/>
       <x:c r="S7" s="2"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-09-01 16:30:00</x:v>
+        <x:v>2026-10-16 20:15:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-09-01 18:30:00</x:v>
+        <x:v>2026-10-16 22:15:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D8" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D8" s="2"/>
       <x:c r="E8" t="n" s="2">
-        <x:v>186.210000</x:v>
+        <x:v>206.310000</x:v>
       </x:c>
       <x:c r="F8" s="2"/>
       <x:c r="G8" t="n" s="2">
-        <x:v>160.160000</x:v>
+        <x:v>146.600000</x:v>
       </x:c>
       <x:c r="H8" s="2"/>
       <x:c r="I8" s="2"/>
       <x:c r="J8" s="2"/>
       <x:c r="K8" s="2"/>
       <x:c r="L8" t="n" s="2">
-        <x:v>83</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>456</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>1720</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="P8" s="2"/>
       <x:c r="Q8" s="2"/>
       <x:c r="R8" s="2"/>
       <x:c r="S8" s="2"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-09-01 16:30:00</x:v>
+        <x:v>2026-10-16 20:15:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-09-01 18:30:00</x:v>
+        <x:v>2026-10-16 22:15:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D9" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D9" s="2"/>
       <x:c r="E9" t="n" s="2">
-        <x:v>188.440000</x:v>
+        <x:v>204.620000</x:v>
       </x:c>
       <x:c r="F9" s="2"/>
       <x:c r="G9" t="n" s="2">
-        <x:v>160.160000</x:v>
+        <x:v>146.600000</x:v>
       </x:c>
       <x:c r="H9" s="2"/>
       <x:c r="I9" s="2"/>
       <x:c r="J9" s="2"/>
       <x:c r="K9" s="2"/>
       <x:c r="L9" t="n" s="2">
-        <x:v>112</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>344</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>424</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="P9" s="2"/>
       <x:c r="Q9" s="2"/>
       <x:c r="R9" s="2"/>
       <x:c r="S9" s="2"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-09-01 16:15:00</x:v>
+        <x:v>2026-10-16 20:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-09-01 18:15:00</x:v>
+        <x:v>2026-10-16 22:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D10" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D10" s="2"/>
       <x:c r="E10" t="n" s="2">
-        <x:v>173.270000</x:v>
+        <x:v>214.090000</x:v>
       </x:c>
       <x:c r="F10" s="2"/>
       <x:c r="G10" t="n" s="2">
-        <x:v>147.210000</x:v>
+        <x:v>146.620000</x:v>
       </x:c>
       <x:c r="H10" s="2"/>
       <x:c r="I10" s="2"/>
       <x:c r="J10" s="2"/>
       <x:c r="K10" s="2"/>
       <x:c r="L10" t="n" s="2">
-        <x:v>99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>456</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>1715</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="P10" s="2"/>
       <x:c r="Q10" s="2"/>
       <x:c r="R10" s="2"/>
       <x:c r="S10" s="2"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-09-01 16:15:00</x:v>
+        <x:v>2026-10-16 20:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-09-01 18:15:00</x:v>
+        <x:v>2026-10-16 22:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" s="2"/>
       <x:c r="E11" t="n" s="2">
-        <x:v>170.150000</x:v>
+        <x:v>212.570000</x:v>
       </x:c>
       <x:c r="F11" s="2"/>
       <x:c r="G11" t="n" s="2">
-        <x:v>147.210000</x:v>
+        <x:v>146.620000</x:v>
       </x:c>
       <x:c r="H11" s="2"/>
       <x:c r="I11" s="2"/>
       <x:c r="J11" s="2"/>
       <x:c r="K11" s="2"/>
       <x:c r="L11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>345</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>436</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="P11" s="2"/>
-      <x:c r="Q11" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q11" s="2"/>
       <x:c r="R11" s="2"/>
       <x:c r="S11" s="2"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-09-01 16:00:00</x:v>
+        <x:v>2026-10-16 19:45:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-09-01 18:00:00</x:v>
+        <x:v>2026-10-16 21:45:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" s="2"/>
       <x:c r="E12" t="n" s="2">
-        <x:v>139.950000</x:v>
+        <x:v>192.260000</x:v>
       </x:c>
       <x:c r="F12" s="2"/>
       <x:c r="G12" t="n" s="2">
-        <x:v>37.000000</x:v>
+        <x:v>192.260000</x:v>
       </x:c>
       <x:c r="H12" s="2"/>
       <x:c r="I12" s="2"/>
       <x:c r="J12" s="2"/>
       <x:c r="K12" s="2"/>
       <x:c r="L12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>457</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>1733</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="P12" s="2"/>
-      <x:c r="Q12" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q12" s="2"/>
       <x:c r="R12" s="2"/>
       <x:c r="S12" s="2"/>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-09-01 16:00:00</x:v>
+        <x:v>2026-10-16 19:45:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-09-01 18:00:00</x:v>
+        <x:v>2026-10-16 21:45:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D13" s="2"/>
+      <x:c r="D13" t="n" s="2">
+        <x:v>99</x:v>
+      </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>142.510000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>535.200000</x:v>
+      </x:c>
+      <x:c r="F13" s="2"/>
       <x:c r="G13" t="n" s="2">
-        <x:v>37.000000</x:v>
+        <x:v>190.250000</x:v>
       </x:c>
       <x:c r="H13" s="2"/>
       <x:c r="I13" s="2"/>
       <x:c r="J13" s="2"/>
       <x:c r="K13" s="2"/>
       <x:c r="L13" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>385</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>422</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="P13" t="n" s="2">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="Q13" s="2"/>
       <x:c r="R13" s="2"/>
       <x:c r="S13" s="2"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-09-01 15:45:00</x:v>
+        <x:v>2026-10-16 19:30:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-09-01 17:45:00</x:v>
+        <x:v>2026-10-16 21:30:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" s="2"/>
       <x:c r="E14" t="n" s="2">
-        <x:v>169.180000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209.660000</x:v>
+      </x:c>
+      <x:c r="F14" s="2"/>
       <x:c r="G14" t="n" s="2">
-        <x:v>17.190000</x:v>
+        <x:v>209.660000</x:v>
       </x:c>
       <x:c r="H14" s="2"/>
       <x:c r="I14" s="2"/>
       <x:c r="J14" s="2"/>
       <x:c r="K14" s="2"/>
       <x:c r="L14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>305</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>462</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>1815</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="P14" s="2"/>
-      <x:c r="Q14" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q14" s="2"/>
       <x:c r="R14" s="2"/>
       <x:c r="S14" s="2"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-09-01 15:45:00</x:v>
+        <x:v>2026-10-16 19:30:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-09-01 17:45:00</x:v>
+        <x:v>2026-10-16 21:30:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D15" s="2"/>
+      <x:c r="D15" t="n" s="2">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>170.750000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>401.350000</x:v>
+      </x:c>
+      <x:c r="F15" s="2"/>
       <x:c r="G15" t="n" s="2">
-        <x:v>17.190000</x:v>
+        <x:v>207.710000</x:v>
       </x:c>
       <x:c r="H15" s="2"/>
       <x:c r="I15" s="2"/>
       <x:c r="J15" s="2"/>
       <x:c r="K15" s="2"/>
       <x:c r="L15" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>171</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>345</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>418</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="P15" t="n" s="2">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="Q15" s="2"/>
       <x:c r="R15" s="2"/>
       <x:c r="S15" s="2"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-09-01 15:30:00</x:v>
+        <x:v>2026-10-16 19:15:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-09-01 17:30:00</x:v>
+        <x:v>2026-10-16 21:15:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" s="2"/>
       <x:c r="E16" t="n" s="2">
-        <x:v>150.020000</x:v>
+        <x:v>223.170000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>512</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>0.120000</x:v>
+        <x:v>145.610000</x:v>
       </x:c>
       <x:c r="H16" s="2"/>
       <x:c r="I16" s="2"/>
       <x:c r="J16" s="2"/>
       <x:c r="K16" s="2"/>
       <x:c r="L16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>512</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>463</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>1789</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="P16" s="2"/>
-      <x:c r="Q16" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q16" s="2"/>
       <x:c r="R16" s="2"/>
       <x:c r="S16" s="2"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-09-01 15:30:00</x:v>
+        <x:v>2026-10-16 19:15:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-09-01 17:30:00</x:v>
+        <x:v>2026-10-16 21:15:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" s="2"/>
       <x:c r="E17" t="n" s="2">
-        <x:v>150.480000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221.210000</x:v>
+      </x:c>
+      <x:c r="F17" s="2"/>
       <x:c r="G17" t="n" s="2">
-        <x:v>17.080000</x:v>
+        <x:v>145.610000</x:v>
       </x:c>
       <x:c r="H17" s="2"/>
       <x:c r="I17" s="2"/>
       <x:c r="J17" s="2"/>
       <x:c r="K17" s="2"/>
       <x:c r="L17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>205</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>345</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>433</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="P17" s="2"/>
-      <x:c r="Q17" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q17" s="2"/>
       <x:c r="R17" s="2"/>
       <x:c r="S17" s="2"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-09-01 15:15:00</x:v>
+        <x:v>2026-10-16 19:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-09-01 17:15:00</x:v>
+        <x:v>2026-10-16 21:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" s="2"/>
       <x:c r="E18" t="n" s="2">
-        <x:v>126.190000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242.440000</x:v>
+      </x:c>
+      <x:c r="F18" s="2"/>
       <x:c r="G18" t="n" s="2">
-        <x:v>1.860000</x:v>
+        <x:v>242.440000</x:v>
       </x:c>
       <x:c r="H18" s="2"/>
       <x:c r="I18" s="2"/>
       <x:c r="J18" s="2"/>
       <x:c r="K18" s="2"/>
       <x:c r="L18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>388</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>462</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>1787</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="P18" s="2"/>
-      <x:c r="Q18" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q18" s="2"/>
       <x:c r="R18" s="2"/>
       <x:c r="S18" s="2"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-09-01 15:15:00</x:v>
+        <x:v>2026-10-16 19:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-09-01 17:15:00</x:v>
+        <x:v>2026-10-16 21:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D19" s="2"/>
+      <x:c r="D19" t="n" s="2">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>122.850000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>334.460000</x:v>
+      </x:c>
+      <x:c r="F19" s="2"/>
       <x:c r="G19" t="n" s="2">
-        <x:v>20.370000</x:v>
+        <x:v>240.890000</x:v>
       </x:c>
       <x:c r="H19" s="2"/>
       <x:c r="I19" s="2"/>
       <x:c r="J19" s="2"/>
       <x:c r="K19" s="2"/>
       <x:c r="L19" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>167</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>384</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>425</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="P19" t="n" s="2">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="Q19" s="2"/>
       <x:c r="R19" s="2"/>
       <x:c r="S19" s="2"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-09-01 15:00:00</x:v>
+        <x:v>2026-10-16 18:45:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-09-01 17:00:00</x:v>
+        <x:v>2026-10-16 20:45:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" s="2"/>
       <x:c r="E20" t="n" s="2">
-        <x:v>110.610000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>234.640000</x:v>
+      </x:c>
+      <x:c r="F20" s="2"/>
       <x:c r="G20" t="n" s="2">
-        <x:v>-1.130000</x:v>
+        <x:v>148.190000</x:v>
       </x:c>
       <x:c r="H20" s="2"/>
       <x:c r="I20" s="2"/>
       <x:c r="J20" s="2"/>
       <x:c r="K20" s="2"/>
       <x:c r="L20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>552</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>547</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>1728</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="P20" s="2"/>
-      <x:c r="Q20" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q20" s="2"/>
       <x:c r="R20" s="2"/>
       <x:c r="S20" s="2"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-09-01 15:00:00</x:v>
+        <x:v>2026-10-16 18:45:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-09-01 17:00:00</x:v>
+        <x:v>2026-10-16 20:45:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" s="2"/>
       <x:c r="E21" t="n" s="2">
-        <x:v>115.150000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>234.220000</x:v>
+      </x:c>
+      <x:c r="F21" s="2"/>
       <x:c r="G21" t="n" s="2">
-        <x:v>45.000000</x:v>
+        <x:v>148.190000</x:v>
       </x:c>
       <x:c r="H21" s="2"/>
       <x:c r="I21" s="2"/>
       <x:c r="J21" s="2"/>
       <x:c r="K21" s="2"/>
       <x:c r="L21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>384</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>380</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="P21" s="2"/>
-      <x:c r="Q21" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q21" s="2"/>
       <x:c r="R21" s="2"/>
       <x:c r="S21" s="2"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-09-01 14:45:00</x:v>
+        <x:v>2026-10-16 18:30:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-09-01 16:45:00</x:v>
+        <x:v>2026-10-16 20:30:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D22" s="2"/>
+      <x:c r="D22" t="n" s="2">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>121.580000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>259.400000</x:v>
+      </x:c>
+      <x:c r="F22" s="2"/>
       <x:c r="G22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>240.220000</x:v>
       </x:c>
       <x:c r="H22" s="2"/>
       <x:c r="I22" s="2"/>
       <x:c r="J22" s="2"/>
       <x:c r="K22" s="2"/>
       <x:c r="L22" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>375</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>455</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>1640</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1383</x:v>
+      </x:c>
+      <x:c r="P22" t="n" s="2">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="Q22" s="2"/>
       <x:c r="R22" s="2"/>
       <x:c r="S22" s="2"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-09-01 14:45:00</x:v>
+        <x:v>2026-10-16 18:30:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-09-01 16:45:00</x:v>
+        <x:v>2026-10-16 20:30:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" s="2"/>
       <x:c r="E23" t="n" s="2">
-        <x:v>117.970000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>259.400000</x:v>
+      </x:c>
+      <x:c r="F23" s="2"/>
       <x:c r="G23" t="n" s="2">
-        <x:v>32.000000</x:v>
+        <x:v>239.330000</x:v>
       </x:c>
       <x:c r="H23" s="2"/>
       <x:c r="I23" s="2"/>
       <x:c r="J23" s="2"/>
       <x:c r="K23" s="2"/>
       <x:c r="L23" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>114</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>403</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>373</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="P23" t="n" s="2">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="Q23" s="2"/>
       <x:c r="R23" s="2"/>
       <x:c r="S23" s="2"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-09-01 14:30:00</x:v>
+        <x:v>2026-10-16 18:15:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-09-01 16:30:00</x:v>
+        <x:v>2026-10-16 20:15:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" s="2"/>
       <x:c r="E24" t="n" s="2">
-        <x:v>110.080000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>252.540000</x:v>
+      </x:c>
+      <x:c r="F24" s="2"/>
       <x:c r="G24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>252.540000</x:v>
       </x:c>
       <x:c r="H24" s="2"/>
       <x:c r="I24" s="2"/>
       <x:c r="J24" s="2"/>
       <x:c r="K24" s="2"/>
       <x:c r="L24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>329</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>459</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>1669</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="P24" s="2"/>
-      <x:c r="Q24" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q24" s="2"/>
       <x:c r="R24" s="2"/>
       <x:c r="S24" s="2"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-09-01 14:30:00</x:v>
+        <x:v>2026-10-16 18:15:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-09-01 16:30:00</x:v>
+        <x:v>2026-10-16 20:15:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D25" s="2"/>
+      <x:c r="D25" t="n" s="2">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>112.090000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>668.870000</x:v>
+      </x:c>
+      <x:c r="F25" s="2"/>
       <x:c r="G25" t="n" s="2">
-        <x:v>30.000000</x:v>
+        <x:v>251.300000</x:v>
       </x:c>
       <x:c r="H25" s="2"/>
       <x:c r="I25" s="2"/>
       <x:c r="J25" s="2"/>
       <x:c r="K25" s="2"/>
       <x:c r="L25" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>103</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>350</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>396</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="P25" t="n" s="2">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="Q25" s="2"/>
       <x:c r="R25" s="2"/>
       <x:c r="S25" s="2"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-09-01 14:15:00</x:v>
+        <x:v>2026-10-16 18:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-09-01 16:15:00</x:v>
+        <x:v>2026-10-16 20:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" s="2"/>
       <x:c r="E26" t="n" s="2">
-        <x:v>84.090000</x:v>
+        <x:v>258.180000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>452</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>-0.760000</x:v>
+        <x:v>148.700000</x:v>
       </x:c>
       <x:c r="H26" s="2"/>
       <x:c r="I26" s="2"/>
       <x:c r="J26" s="2"/>
       <x:c r="K26" s="2"/>
       <x:c r="L26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>452</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>467</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>1619</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="P26" s="2"/>
-      <x:c r="Q26" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q26" s="2"/>
       <x:c r="R26" s="2"/>
       <x:c r="S26" s="2"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-09-01 14:15:00</x:v>
+        <x:v>2026-10-16 18:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-09-01 16:15:00</x:v>
+        <x:v>2026-10-16 20:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" s="2"/>
       <x:c r="E27" t="n" s="2">
-        <x:v>85.890000</x:v>
+        <x:v>256.890000</x:v>
       </x:c>
       <x:c r="F27" s="2"/>
       <x:c r="G27" t="n" s="2">
-        <x:v>17.190000</x:v>
+        <x:v>256.890000</x:v>
       </x:c>
       <x:c r="H27" s="2"/>
       <x:c r="I27" s="2"/>
       <x:c r="J27" s="2"/>
       <x:c r="K27" s="2"/>
       <x:c r="L27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>403</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>378</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="P27" s="2"/>
-      <x:c r="Q27" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q27" s="2"/>
       <x:c r="R27" s="2"/>
       <x:c r="S27" s="2"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-09-01 14:00:00</x:v>
+        <x:v>2026-10-16 17:45:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-09-01 16:00:00</x:v>
+        <x:v>2026-10-16 19:45:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" s="2"/>
       <x:c r="E28" t="n" s="2">
-        <x:v>60.590000</x:v>
+        <x:v>254.260000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>232</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>3.070000</x:v>
+        <x:v>149.140000</x:v>
       </x:c>
       <x:c r="H28" s="2"/>
       <x:c r="I28" s="2"/>
       <x:c r="J28" s="2"/>
       <x:c r="K28" s="2"/>
       <x:c r="L28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>232</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>473</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>1553</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="P28" s="2"/>
-      <x:c r="Q28" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q28" s="2"/>
       <x:c r="R28" s="2"/>
       <x:c r="S28" s="2"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-09-01 14:00:00</x:v>
+        <x:v>2026-10-16 17:45:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-09-01 16:00:00</x:v>
+        <x:v>2026-10-16 19:45:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" s="2"/>
       <x:c r="E29" t="n" s="2">
-        <x:v>62.240000</x:v>
-[...1 lines deleted...]
-      <x:c r="F29" s="2"/>
+        <x:v>253.760000</x:v>
+      </x:c>
+      <x:c r="F29" t="n" s="2">
+        <x:v>28</x:v>
+      </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>23.500000</x:v>
+        <x:v>149.140000</x:v>
       </x:c>
       <x:c r="H29" s="2"/>
       <x:c r="I29" s="2"/>
       <x:c r="J29" s="2"/>
       <x:c r="K29" s="2"/>
       <x:c r="L29" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>403</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>402</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="P29" s="2"/>
-      <x:c r="Q29" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q29" s="2"/>
       <x:c r="R29" s="2"/>
       <x:c r="S29" s="2"/>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-09-01 13:45:00</x:v>
+        <x:v>2026-10-16 17:30:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-09-01 15:45:00</x:v>
+        <x:v>2026-10-16 19:30:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" s="2"/>
       <x:c r="E30" t="n" s="2">
-        <x:v>71.390000</x:v>
+        <x:v>269.010000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>206</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>8.030000</x:v>
+        <x:v>150.180000</x:v>
       </x:c>
       <x:c r="H30" s="2"/>
       <x:c r="I30" s="2"/>
       <x:c r="J30" s="2"/>
       <x:c r="K30" s="2"/>
       <x:c r="L30" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>206</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>1625</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="P30" s="2"/>
-      <x:c r="Q30" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q30" s="2"/>
       <x:c r="R30" s="2"/>
       <x:c r="S30" s="2"/>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-09-01 13:45:00</x:v>
+        <x:v>2026-10-16 17:30:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-09-01 15:45:00</x:v>
+        <x:v>2026-10-16 19:30:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" s="2"/>
       <x:c r="E31" t="n" s="2">
-        <x:v>74.300000</x:v>
+        <x:v>268.810000</x:v>
       </x:c>
       <x:c r="F31" s="2"/>
       <x:c r="G31" t="n" s="2">
-        <x:v>17.930000</x:v>
+        <x:v>150.180000</x:v>
       </x:c>
       <x:c r="H31" s="2"/>
       <x:c r="I31" s="2"/>
       <x:c r="J31" s="2"/>
       <x:c r="K31" s="2"/>
       <x:c r="L31" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>388</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="P31" s="2"/>
-      <x:c r="Q31" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q31" s="2"/>
       <x:c r="R31" s="2"/>
       <x:c r="S31" s="2"/>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-09-01 13:30:00</x:v>
+        <x:v>2026-10-16 17:15:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-09-01 15:30:00</x:v>
+        <x:v>2026-10-16 19:15:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" s="2"/>
       <x:c r="E32" t="n" s="2">
-        <x:v>63.120000</x:v>
-[...1 lines deleted...]
-      <x:c r="F32" s="2"/>
+        <x:v>268.250000</x:v>
+      </x:c>
+      <x:c r="F32" t="n" s="2">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>20.000000</x:v>
+        <x:v>150.500000</x:v>
       </x:c>
       <x:c r="H32" s="2"/>
       <x:c r="I32" s="2"/>
       <x:c r="J32" s="2"/>
       <x:c r="K32" s="2"/>
       <x:c r="L32" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>493</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>1663</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="P32" s="2"/>
-      <x:c r="Q32" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q32" s="2"/>
       <x:c r="R32" s="2"/>
       <x:c r="S32" s="2"/>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-09-01 13:30:00</x:v>
+        <x:v>2026-10-16 17:15:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-09-01 15:30:00</x:v>
+        <x:v>2026-10-16 19:15:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D33" s="2"/>
+      <x:c r="D33" t="n" s="2">
+        <x:v>33</x:v>
+      </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>65.720000</x:v>
+        <x:v>285.400000</x:v>
       </x:c>
       <x:c r="F33" s="2"/>
       <x:c r="G33" t="n" s="2">
-        <x:v>20.000000</x:v>
+        <x:v>267.950000</x:v>
       </x:c>
       <x:c r="H33" s="2"/>
       <x:c r="I33" s="2"/>
       <x:c r="J33" s="2"/>
       <x:c r="K33" s="2"/>
       <x:c r="L33" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>407</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="P33" t="n" s="2">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="Q33" s="2"/>
       <x:c r="R33" s="2"/>
-      <x:c r="S33" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S33" s="2"/>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-09-01 13:15:00</x:v>
+        <x:v>2026-10-16 17:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-09-01 15:15:00</x:v>
+        <x:v>2026-10-16 19:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" s="2"/>
       <x:c r="E34" t="n" s="2">
-        <x:v>43.740000</x:v>
+        <x:v>259.560000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>294</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>2.790000</x:v>
+        <x:v>150.630000</x:v>
       </x:c>
       <x:c r="H34" s="2"/>
       <x:c r="I34" s="2"/>
       <x:c r="J34" s="2"/>
       <x:c r="K34" s="2"/>
       <x:c r="L34" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>294</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>507</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>1620</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="P34" s="2"/>
-      <x:c r="Q34" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q34" s="2"/>
       <x:c r="R34" s="2"/>
       <x:c r="S34" s="2"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-09-01 13:15:00</x:v>
+        <x:v>2026-10-16 17:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-09-01 15:15:00</x:v>
+        <x:v>2026-10-16 19:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D35" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D35" s="2"/>
       <x:c r="E35" t="n" s="2">
-        <x:v>47.290000</x:v>
+        <x:v>259.190000</x:v>
       </x:c>
       <x:c r="F35" s="2"/>
       <x:c r="G35" t="n" s="2">
-        <x:v>32.000000</x:v>
+        <x:v>150.630000</x:v>
       </x:c>
       <x:c r="H35" s="2"/>
       <x:c r="I35" s="2"/>
       <x:c r="J35" s="2"/>
       <x:c r="K35" s="2"/>
       <x:c r="L35" t="n" s="2">
-        <x:v>197</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>403</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="P35" s="2"/>
-      <x:c r="Q35" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q35" s="2"/>
       <x:c r="R35" s="2"/>
-      <x:c r="S35" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S35" s="2"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-09-01 13:00:00</x:v>
+        <x:v>2026-10-16 16:45:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-09-01 15:00:00</x:v>
+        <x:v>2026-10-16 18:45:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" s="2"/>
       <x:c r="E36" t="n" s="2">
-        <x:v>38.860000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>264.920000</x:v>
+      </x:c>
+      <x:c r="F36" s="2"/>
       <x:c r="G36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>150.650000</x:v>
       </x:c>
       <x:c r="H36" s="2"/>
       <x:c r="I36" s="2"/>
       <x:c r="J36" s="2"/>
       <x:c r="K36" s="2"/>
       <x:c r="L36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>434</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>501</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>1614</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="P36" s="2"/>
-      <x:c r="Q36" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q36" s="2"/>
       <x:c r="R36" s="2"/>
       <x:c r="S36" s="2"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-09-01 13:00:00</x:v>
+        <x:v>2026-10-16 16:45:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-09-01 15:00:00</x:v>
+        <x:v>2026-10-16 18:45:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D37" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D37" s="2"/>
       <x:c r="E37" t="n" s="2">
-        <x:v>52.000000</x:v>
+        <x:v>263.660000</x:v>
       </x:c>
       <x:c r="F37" s="2"/>
       <x:c r="G37" t="n" s="2">
-        <x:v>41.730000</x:v>
+        <x:v>150.650000</x:v>
       </x:c>
       <x:c r="H37" s="2"/>
       <x:c r="I37" s="2"/>
       <x:c r="J37" s="2"/>
       <x:c r="K37" s="2"/>
       <x:c r="L37" t="n" s="2">
-        <x:v>196</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>403</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>411</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="P37" s="2"/>
       <x:c r="Q37" s="2"/>
       <x:c r="R37" s="2"/>
-      <x:c r="S37" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S37" s="2"/>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-09-01 12:45:00</x:v>
+        <x:v>2026-10-16 16:30:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-09-01 14:45:00</x:v>
+        <x:v>2026-10-16 18:30:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D38" s="2"/>
+      <x:c r="D38" t="n" s="2">
+        <x:v>132</x:v>
+      </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>44.570000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>294.310000</x:v>
+      </x:c>
+      <x:c r="F38" s="2"/>
       <x:c r="G38" t="n" s="2">
-        <x:v>3.070000</x:v>
+        <x:v>258.820000</x:v>
       </x:c>
       <x:c r="H38" s="2"/>
       <x:c r="I38" s="2"/>
       <x:c r="J38" s="2"/>
       <x:c r="K38" s="2"/>
       <x:c r="L38" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>250</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>569</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>1506</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1392</x:v>
+      </x:c>
+      <x:c r="P38" t="n" s="2">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="Q38" s="2"/>
       <x:c r="R38" s="2"/>
       <x:c r="S38" s="2"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-09-01 12:45:00</x:v>
+        <x:v>2026-10-16 16:30:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-09-01 14:45:00</x:v>
+        <x:v>2026-10-16 18:30:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D39" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D39" s="2"/>
       <x:c r="E39" t="n" s="2">
-        <x:v>100.000000</x:v>
-[...1 lines deleted...]
-      <x:c r="F39" s="2"/>
+        <x:v>294.310000</x:v>
+      </x:c>
+      <x:c r="F39" t="n" s="2">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>47.640000</x:v>
+        <x:v>258.310000</x:v>
       </x:c>
       <x:c r="H39" s="2"/>
       <x:c r="I39" s="2"/>
       <x:c r="J39" s="2"/>
       <x:c r="K39" s="2"/>
       <x:c r="L39" t="n" s="2">
-        <x:v>370</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>398</x:v>
-[...1 lines deleted...]
-      <x:c r="P39" s="2"/>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="P39" t="n" s="2">
+        <x:v>29</x:v>
+      </x:c>
       <x:c r="Q39" s="2"/>
       <x:c r="R39" s="2"/>
-      <x:c r="S39" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S39" s="2"/>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-09-01 12:30:00</x:v>
+        <x:v>2026-10-16 16:15:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-09-01 14:30:00</x:v>
+        <x:v>2026-10-16 18:15:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D40" s="2"/>
+      <x:c r="D40" t="n" s="2">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>43.480000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>249.960000</x:v>
+      </x:c>
+      <x:c r="F40" s="2"/>
       <x:c r="G40" t="n" s="2">
-        <x:v>-3.350000</x:v>
+        <x:v>249.460000</x:v>
       </x:c>
       <x:c r="H40" s="2"/>
       <x:c r="I40" s="2"/>
       <x:c r="J40" s="2"/>
       <x:c r="K40" s="2"/>
       <x:c r="L40" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>391</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>598</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>1467</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1416</x:v>
+      </x:c>
+      <x:c r="P40" t="n" s="2">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="Q40" s="2"/>
       <x:c r="R40" s="2"/>
       <x:c r="S40" s="2"/>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-09-01 12:30:00</x:v>
+        <x:v>2026-10-16 16:15:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-09-01 14:30:00</x:v>
+        <x:v>2026-10-16 18:15:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D41" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D41" s="2"/>
       <x:c r="E41" t="n" s="2">
-        <x:v>52.000000</x:v>
-[...1 lines deleted...]
-      <x:c r="F41" s="2"/>
+        <x:v>249.960000</x:v>
+      </x:c>
+      <x:c r="F41" t="n" s="2">
+        <x:v>28</x:v>
+      </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>46.690000</x:v>
+        <x:v>248.770000</x:v>
       </x:c>
       <x:c r="H41" s="2"/>
       <x:c r="I41" s="2"/>
       <x:c r="J41" s="2"/>
       <x:c r="K41" s="2"/>
       <x:c r="L41" t="n" s="2">
-        <x:v>321</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>406</x:v>
-[...1 lines deleted...]
-      <x:c r="P41" s="2"/>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="P41" t="n" s="2">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="Q41" s="2"/>
       <x:c r="R41" s="2"/>
-      <x:c r="S41" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S41" s="2"/>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-09-01 12:15:00</x:v>
+        <x:v>2026-10-16 16:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-09-01 14:15:00</x:v>
+        <x:v>2026-10-16 18:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D42" s="2"/>
+      <x:c r="D42" t="n" s="2">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>43.470000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>334.500000</x:v>
+      </x:c>
+      <x:c r="F42" s="2"/>
       <x:c r="G42" t="n" s="2">
-        <x:v>-6.690000</x:v>
+        <x:v>242.310000</x:v>
       </x:c>
       <x:c r="H42" s="2"/>
       <x:c r="I42" s="2"/>
       <x:c r="J42" s="2"/>
       <x:c r="K42" s="2"/>
       <x:c r="L42" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>607</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>592</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>1461</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1412</x:v>
+      </x:c>
+      <x:c r="P42" t="n" s="2">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="Q42" s="2"/>
       <x:c r="R42" s="2"/>
       <x:c r="S42" s="2"/>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-09-01 12:15:00</x:v>
+        <x:v>2026-10-16 16:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-09-01 14:15:00</x:v>
+        <x:v>2026-10-16 18:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D43" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D43" s="2"/>
       <x:c r="E43" t="n" s="2">
-        <x:v>46.310000</x:v>
+        <x:v>334.500000</x:v>
       </x:c>
       <x:c r="F43" s="2"/>
       <x:c r="G43" t="n" s="2">
-        <x:v>20.000000</x:v>
+        <x:v>242.100000</x:v>
       </x:c>
       <x:c r="H43" s="2"/>
       <x:c r="I43" s="2"/>
       <x:c r="J43" s="2"/>
       <x:c r="K43" s="2"/>
       <x:c r="L43" t="n" s="2">
-        <x:v>100</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>401</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="P43" t="n" s="2">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="Q43" s="2"/>
       <x:c r="R43" s="2"/>
-      <x:c r="S43" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S43" s="2"/>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-09-01 12:00:00</x:v>
+        <x:v>2026-10-16 15:45:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-09-01 14:00:00</x:v>
+        <x:v>2026-10-16 17:45:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D44" s="2"/>
+      <x:c r="D44" t="n" s="2">
+        <x:v>173</x:v>
+      </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>52.730000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>319.990000</x:v>
+      </x:c>
+      <x:c r="F44" s="2"/>
       <x:c r="G44" t="n" s="2">
-        <x:v>4.060000</x:v>
+        <x:v>254.990000</x:v>
       </x:c>
       <x:c r="H44" s="2"/>
       <x:c r="I44" s="2"/>
       <x:c r="J44" s="2"/>
       <x:c r="K44" s="2"/>
       <x:c r="L44" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>208</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>586</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>1458</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1429</x:v>
+      </x:c>
+      <x:c r="P44" t="n" s="2">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="Q44" s="2"/>
       <x:c r="R44" s="2"/>
       <x:c r="S44" s="2"/>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-09-01 12:00:00</x:v>
+        <x:v>2026-10-16 15:45:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-09-01 14:00:00</x:v>
+        <x:v>2026-10-16 17:45:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D45" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D45" s="2"/>
       <x:c r="E45" t="n" s="2">
-        <x:v>55.250000</x:v>
+        <x:v>254.290000</x:v>
       </x:c>
       <x:c r="F45" s="2"/>
       <x:c r="G45" t="n" s="2">
-        <x:v>29.000000</x:v>
+        <x:v>254.030000</x:v>
       </x:c>
       <x:c r="H45" s="2"/>
       <x:c r="I45" s="2"/>
       <x:c r="J45" s="2"/>
       <x:c r="K45" s="2"/>
       <x:c r="L45" t="n" s="2">
-        <x:v>110</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>370</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="P45" t="n" s="2">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="Q45" s="2"/>
       <x:c r="R45" s="2"/>
-      <x:c r="S45" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S45" s="2"/>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-09-01 11:45:00</x:v>
+        <x:v>2026-10-16 15:30:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-09-01 13:45:00</x:v>
+        <x:v>2026-10-16 17:30:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D46" s="2"/>
+      <x:c r="D46" t="n" s="2">
+        <x:v>205</x:v>
+      </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>33.990000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>347.880000</x:v>
+      </x:c>
+      <x:c r="F46" s="2"/>
       <x:c r="G46" t="n" s="2">
-        <x:v>-13.380000</x:v>
+        <x:v>250.400000</x:v>
       </x:c>
       <x:c r="H46" s="2"/>
       <x:c r="I46" s="2"/>
       <x:c r="J46" s="2"/>
       <x:c r="K46" s="2"/>
       <x:c r="L46" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>843</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>600</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>1489</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1462</x:v>
+      </x:c>
+      <x:c r="P46" t="n" s="2">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="Q46" s="2"/>
       <x:c r="R46" s="2"/>
       <x:c r="S46" s="2"/>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-09-01 11:45:00</x:v>
+        <x:v>2026-10-16 15:30:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-09-01 13:45:00</x:v>
+        <x:v>2026-10-16 17:30:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D47" s="2"/>
+      <x:c r="D47" t="n" s="2">
+        <x:v>93</x:v>
+      </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>36.630000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>347.880000</x:v>
+      </x:c>
+      <x:c r="F47" s="2"/>
       <x:c r="G47" t="n" s="2">
-        <x:v>17.070000</x:v>
+        <x:v>249.170000</x:v>
       </x:c>
       <x:c r="H47" s="2"/>
       <x:c r="I47" s="2"/>
       <x:c r="J47" s="2"/>
       <x:c r="K47" s="2"/>
       <x:c r="L47" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>69</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>367</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="P47" t="n" s="2">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="Q47" s="2"/>
       <x:c r="R47" s="2"/>
-      <x:c r="S47" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S47" s="2"/>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-09-01 11:30:00</x:v>
+        <x:v>2026-10-16 15:15:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-09-01 13:30:00</x:v>
+        <x:v>2026-10-16 17:15:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D48" s="2"/>
+      <x:c r="D48" t="n" s="2">
+        <x:v>211</x:v>
+      </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>38.070000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>361.260000</x:v>
+      </x:c>
+      <x:c r="F48" s="2"/>
       <x:c r="G48" t="n" s="2">
-        <x:v>-5.800000</x:v>
+        <x:v>239.100000</x:v>
       </x:c>
       <x:c r="H48" s="2"/>
       <x:c r="I48" s="2"/>
       <x:c r="J48" s="2"/>
       <x:c r="K48" s="2"/>
       <x:c r="L48" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>433</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>600</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>1498</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1800</x:v>
+      </x:c>
+      <x:c r="P48" t="n" s="2">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="Q48" s="2"/>
       <x:c r="R48" s="2"/>
       <x:c r="S48" s="2"/>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-09-01 11:30:00</x:v>
+        <x:v>2026-10-16 15:15:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-09-01 13:30:00</x:v>
+        <x:v>2026-10-16 17:15:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D49" s="2"/>
+      <x:c r="D49" t="n" s="2">
+        <x:v>109</x:v>
+      </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>41.230000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>361.260000</x:v>
+      </x:c>
+      <x:c r="F49" s="2"/>
       <x:c r="G49" t="n" s="2">
-        <x:v>6.680000</x:v>
+        <x:v>238.900000</x:v>
       </x:c>
       <x:c r="H49" s="2"/>
       <x:c r="I49" s="2"/>
       <x:c r="J49" s="2"/>
       <x:c r="K49" s="2"/>
       <x:c r="L49" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>116</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>350</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="P49" t="n" s="2">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="Q49" s="2"/>
       <x:c r="R49" s="2"/>
-      <x:c r="S49" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="S49" s="2"/>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-09-01 11:15:00</x:v>
+        <x:v>2026-10-16 15:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-09-01 13:15:00</x:v>
+        <x:v>2026-10-16 17:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" s="2"/>
       <x:c r="E50" t="n" s="2">
-        <x:v>44.600000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218.800000</x:v>
+      </x:c>
+      <x:c r="F50" s="2"/>
       <x:c r="G50" t="n" s="2">
-        <x:v>14.010000</x:v>
+        <x:v>218.300000</x:v>
       </x:c>
       <x:c r="H50" s="2"/>
       <x:c r="I50" s="2"/>
       <x:c r="J50" s="2"/>
       <x:c r="K50" s="2"/>
       <x:c r="L50" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>130</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>517</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>1601</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1563</x:v>
+      </x:c>
+      <x:c r="P50" t="n" s="2">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="Q50" s="2"/>
       <x:c r="R50" s="2"/>
       <x:c r="S50" s="2"/>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-09-01 11:15:00</x:v>
+        <x:v>2026-10-16 15:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-09-01 13:15:00</x:v>
+        <x:v>2026-10-16 17:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>27</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>48.660000</x:v>
+        <x:v>218.800000</x:v>
       </x:c>
       <x:c r="F51" s="2"/>
       <x:c r="G51" t="n" s="2">
-        <x:v>48.000000</x:v>
+        <x:v>217.170000</x:v>
       </x:c>
       <x:c r="H51" s="2"/>
       <x:c r="I51" s="2"/>
       <x:c r="J51" s="2"/>
       <x:c r="K51" s="2"/>
       <x:c r="L51" t="n" s="2">
-        <x:v>27</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>338</x:v>
-[...1 lines deleted...]
-      <x:c r="P51" s="2"/>
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="P51" t="n" s="2">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="Q51" s="2"/>
       <x:c r="R51" s="2"/>
       <x:c r="S51" s="2"/>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-09-01 11:00:00</x:v>
+        <x:v>2026-10-16 14:45:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-09-01 13:00:00</x:v>
+        <x:v>2026-10-16 16:45:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" s="2"/>
       <x:c r="E52" t="n" s="2">
-        <x:v>46.530000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>235.280000</x:v>
+      </x:c>
+      <x:c r="F52" s="2"/>
       <x:c r="G52" t="n" s="2">
-        <x:v>2.750000</x:v>
+        <x:v>234.660000</x:v>
       </x:c>
       <x:c r="H52" s="2"/>
       <x:c r="I52" s="2"/>
       <x:c r="J52" s="2"/>
       <x:c r="K52" s="2"/>
       <x:c r="L52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>329</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>522</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>1616</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1558</x:v>
+      </x:c>
+      <x:c r="P52" t="n" s="2">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="Q52" s="2"/>
       <x:c r="R52" s="2"/>
       <x:c r="S52" s="2"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-09-01 11:00:00</x:v>
+        <x:v>2026-10-16 14:45:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-09-01 13:00:00</x:v>
+        <x:v>2026-10-16 16:45:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>108.000000</x:v>
+        <x:v>235.280000</x:v>
       </x:c>
       <x:c r="F53" s="2"/>
       <x:c r="G53" t="n" s="2">
-        <x:v>49.960000</x:v>
+        <x:v>234.780000</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
       <x:c r="J53" s="2"/>
       <x:c r="K53" s="2"/>
       <x:c r="L53" t="n" s="2">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>331</x:v>
-[...1 lines deleted...]
-      <x:c r="P53" s="2"/>
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="P53" t="n" s="2">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="Q53" s="2"/>
       <x:c r="R53" s="2"/>
       <x:c r="S53" s="2"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-09-01 10:45:00</x:v>
+        <x:v>2026-10-16 14:30:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-09-01 12:45:00</x:v>
+        <x:v>2026-10-16 16:30:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D54" s="2"/>
+      <x:c r="D54" t="n" s="2">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>42.340000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351.610000</x:v>
+      </x:c>
+      <x:c r="F54" s="2"/>
       <x:c r="G54" t="n" s="2">
-        <x:v>12.040000</x:v>
+        <x:v>209.670000</x:v>
       </x:c>
       <x:c r="H54" s="2"/>
       <x:c r="I54" s="2"/>
       <x:c r="J54" s="2"/>
       <x:c r="K54" s="2"/>
       <x:c r="L54" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>127</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>514</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>1665</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1566</x:v>
+      </x:c>
+      <x:c r="P54" t="n" s="2">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="Q54" s="2"/>
       <x:c r="R54" s="2"/>
       <x:c r="S54" s="2"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-09-01 10:45:00</x:v>
+        <x:v>2026-10-16 14:30:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-09-01 12:45:00</x:v>
+        <x:v>2026-10-16 16:30:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D55" s="2"/>
+      <x:c r="D55" t="n" s="2">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>45.120000</x:v>
+        <x:v>351.610000</x:v>
       </x:c>
       <x:c r="F55" s="2"/>
       <x:c r="G55" t="n" s="2">
-        <x:v>18.000000</x:v>
+        <x:v>208.690000</x:v>
       </x:c>
       <x:c r="H55" s="2"/>
       <x:c r="I55" s="2"/>
       <x:c r="J55" s="2"/>
       <x:c r="K55" s="2"/>
       <x:c r="L55" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>338</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="P55" t="n" s="2">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="Q55" s="2"/>
       <x:c r="R55" s="2"/>
       <x:c r="S55" s="2"/>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-09-01 10:30:00</x:v>
+        <x:v>2026-10-16 14:15:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-09-01 12:30:00</x:v>
+        <x:v>2026-10-16 16:15:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D56" s="2"/>
+      <x:c r="D56" t="n" s="2">
+        <x:v>260</x:v>
+      </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>48.240000</x:v>
+        <x:v>401.320000</x:v>
       </x:c>
       <x:c r="F56" s="2"/>
       <x:c r="G56" t="n" s="2">
-        <x:v>32.000000</x:v>
+        <x:v>186.100000</x:v>
       </x:c>
       <x:c r="H56" s="2"/>
       <x:c r="I56" s="2"/>
       <x:c r="J56" s="2"/>
       <x:c r="K56" s="2"/>
       <x:c r="L56" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>514</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>1685</x:v>
-[...1 lines deleted...]
-      <x:c r="P56" s="2"/>
+        <x:v>1794</x:v>
+      </x:c>
+      <x:c r="P56" t="n" s="2">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="Q56" s="2"/>
       <x:c r="R56" s="2"/>
       <x:c r="S56" s="2"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-09-01 10:30:00</x:v>
+        <x:v>2026-10-16 14:15:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-09-01 12:30:00</x:v>
+        <x:v>2026-10-16 16:15:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D57" s="2"/>
+      <x:c r="D57" t="n" s="2">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>51.440000</x:v>
+        <x:v>401.320000</x:v>
       </x:c>
       <x:c r="F57" s="2"/>
       <x:c r="G57" t="n" s="2">
-        <x:v>32.000000</x:v>
+        <x:v>184.640000</x:v>
       </x:c>
       <x:c r="H57" s="2"/>
       <x:c r="I57" s="2"/>
       <x:c r="J57" s="2"/>
       <x:c r="K57" s="2"/>
       <x:c r="L57" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>340</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="P57" t="n" s="2">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="Q57" s="2"/>
       <x:c r="R57" s="2"/>
       <x:c r="S57" s="2"/>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-09-01 10:15:00</x:v>
+        <x:v>2026-10-16 14:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-09-01 12:15:00</x:v>
+        <x:v>2026-10-16 16:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" s="2"/>
       <x:c r="E58" t="n" s="2">
-        <x:v>54.450000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175.600000</x:v>
+      </x:c>
+      <x:c r="F58" s="2"/>
       <x:c r="G58" t="n" s="2">
-        <x:v>7.880000</x:v>
+        <x:v>148.490000</x:v>
       </x:c>
       <x:c r="H58" s="2"/>
       <x:c r="I58" s="2"/>
       <x:c r="J58" s="2"/>
       <x:c r="K58" s="2"/>
       <x:c r="L58" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>249</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>504</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>1674</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="P58" s="2"/>
-      <x:c r="Q58" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q58" s="2"/>
       <x:c r="R58" s="2"/>
       <x:c r="S58" s="2"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-09-01 10:15:00</x:v>
+        <x:v>2026-10-16 14:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-09-01 12:15:00</x:v>
+        <x:v>2026-10-16 16:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" s="2"/>
       <x:c r="E59" t="n" s="2">
-        <x:v>57.630000</x:v>
-[...1 lines deleted...]
-      <x:c r="F59" s="2"/>
+        <x:v>175.320000</x:v>
+      </x:c>
+      <x:c r="F59" t="n" s="2">
+        <x:v>31</x:v>
+      </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>30.000000</x:v>
+        <x:v>148.490000</x:v>
       </x:c>
       <x:c r="H59" s="2"/>
       <x:c r="I59" s="2"/>
       <x:c r="J59" s="2"/>
       <x:c r="K59" s="2"/>
       <x:c r="L59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>359</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="P59" s="2"/>
-      <x:c r="Q59" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q59" s="2"/>
       <x:c r="R59" s="2"/>
       <x:c r="S59" s="2"/>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-09-01 10:00:00</x:v>
+        <x:v>2026-10-16 13:45:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-09-01 12:00:00</x:v>
+        <x:v>2026-10-16 15:45:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D60" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D60" s="2"/>
       <x:c r="E60" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>200.660000</x:v>
       </x:c>
       <x:c r="F60" s="2"/>
       <x:c r="G60" t="n" s="2">
-        <x:v>66.170000</x:v>
+        <x:v>193.150000</x:v>
       </x:c>
       <x:c r="H60" s="2"/>
       <x:c r="I60" s="2"/>
       <x:c r="J60" s="2"/>
       <x:c r="K60" s="2"/>
       <x:c r="L60" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>498</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>1657</x:v>
+        <x:v>1770</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="Q60" s="2"/>
       <x:c r="R60" s="2"/>
       <x:c r="S60" s="2"/>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-09-01 10:00:00</x:v>
+        <x:v>2026-10-16 13:45:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-09-01 12:00:00</x:v>
+        <x:v>2026-10-16 15:45:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>130</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>200.660000</x:v>
       </x:c>
       <x:c r="F61" s="2"/>
       <x:c r="G61" t="n" s="2">
-        <x:v>69.120000</x:v>
+        <x:v>193.840000</x:v>
       </x:c>
       <x:c r="H61" s="2"/>
       <x:c r="I61" s="2"/>
       <x:c r="J61" s="2"/>
       <x:c r="K61" s="2"/>
       <x:c r="L61" t="n" s="2">
-        <x:v>130</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>405</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>360</x:v>
-[...1 lines deleted...]
-      <x:c r="P61" s="2"/>
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="P61" t="n" s="2">
+        <x:v>33</x:v>
+      </x:c>
       <x:c r="Q61" s="2"/>
       <x:c r="R61" s="2"/>
       <x:c r="S61" s="2"/>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-09-01 09:45:00</x:v>
+        <x:v>2026-10-16 13:30:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-09-01 11:45:00</x:v>
+        <x:v>2026-10-16 15:30:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D62" s="2"/>
+      <x:c r="D62" t="n" s="2">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>71.290000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>280.810000</x:v>
+      </x:c>
+      <x:c r="F62" s="2"/>
       <x:c r="G62" t="n" s="2">
-        <x:v>13.630000</x:v>
+        <x:v>175.400000</x:v>
       </x:c>
       <x:c r="H62" s="2"/>
       <x:c r="I62" s="2"/>
       <x:c r="J62" s="2"/>
       <x:c r="K62" s="2"/>
       <x:c r="L62" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>90</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>487</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>1659</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1821</x:v>
+      </x:c>
+      <x:c r="P62" t="n" s="2">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="Q62" s="2"/>
       <x:c r="R62" s="2"/>
       <x:c r="S62" s="2"/>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-09-01 09:45:00</x:v>
+        <x:v>2026-10-16 13:30:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-09-01 11:45:00</x:v>
+        <x:v>2026-10-16 15:30:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>199</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>136.130000</x:v>
+        <x:v>280.810000</x:v>
       </x:c>
       <x:c r="F63" s="2"/>
       <x:c r="G63" t="n" s="2">
-        <x:v>73.520000</x:v>
+        <x:v>175.520000</x:v>
       </x:c>
       <x:c r="H63" s="2"/>
       <x:c r="I63" s="2"/>
       <x:c r="J63" s="2"/>
       <x:c r="K63" s="2"/>
       <x:c r="L63" t="n" s="2">
-        <x:v>199</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>407</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>356</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q63" s="2"/>
       <x:c r="R63" s="2"/>
       <x:c r="S63" s="2"/>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-09-01 09:30:00</x:v>
+        <x:v>2026-10-16 13:15:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-09-01 11:30:00</x:v>
+        <x:v>2026-10-16 15:15:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D64" s="2"/>
+      <x:c r="D64" t="n" s="2">
+        <x:v>479</x:v>
+      </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>81.060000</x:v>
+        <x:v>535.140000</x:v>
       </x:c>
       <x:c r="F64" s="2"/>
       <x:c r="G64" t="n" s="2">
-        <x:v>81.060000</x:v>
+        <x:v>173.250000</x:v>
       </x:c>
       <x:c r="H64" s="2"/>
       <x:c r="I64" s="2"/>
       <x:c r="J64" s="2"/>
       <x:c r="K64" s="2"/>
       <x:c r="L64" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>473</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>1690</x:v>
-[...1 lines deleted...]
-      <x:c r="P64" s="2"/>
+        <x:v>1802</x:v>
+      </x:c>
+      <x:c r="P64" t="n" s="2">
+        <x:v>324</x:v>
+      </x:c>
       <x:c r="Q64" s="2"/>
       <x:c r="R64" s="2"/>
       <x:c r="S64" s="2"/>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-09-01 09:30:00</x:v>
+        <x:v>2026-10-16 13:15:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-09-01 11:30:00</x:v>
+        <x:v>2026-10-16 15:15:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D65" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D65" s="2"/>
       <x:c r="E65" t="n" s="2">
-        <x:v>83.550000</x:v>
+        <x:v>535.140000</x:v>
       </x:c>
       <x:c r="F65" s="2"/>
       <x:c r="G65" t="n" s="2">
-        <x:v>81.600000</x:v>
+        <x:v>173.350000</x:v>
       </x:c>
       <x:c r="H65" s="2"/>
       <x:c r="I65" s="2"/>
       <x:c r="J65" s="2"/>
       <x:c r="K65" s="2"/>
       <x:c r="L65" t="n" s="2">
-        <x:v>111</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>407</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>367</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="P65" t="n" s="2">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="Q65" s="2"/>
       <x:c r="R65" s="2"/>
       <x:c r="S65" s="2"/>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-09-01 09:15:00</x:v>
+        <x:v>2026-10-16 13:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-09-01 11:15:00</x:v>
+        <x:v>2026-10-16 15:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D66" s="2"/>
+      <x:c r="D66" t="n" s="2">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>96.330000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>350.330000</x:v>
+      </x:c>
+      <x:c r="F66" s="2"/>
       <x:c r="G66" t="n" s="2">
-        <x:v>13.280000</x:v>
+        <x:v>166.530000</x:v>
       </x:c>
       <x:c r="H66" s="2"/>
       <x:c r="I66" s="2"/>
       <x:c r="J66" s="2"/>
       <x:c r="K66" s="2"/>
       <x:c r="L66" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>222</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>480</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>1683</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1826</x:v>
+      </x:c>
+      <x:c r="P66" t="n" s="2">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="Q66" s="2"/>
       <x:c r="R66" s="2"/>
       <x:c r="S66" s="2"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-09-01 09:15:00</x:v>
+        <x:v>2026-10-16 13:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-09-01 11:15:00</x:v>
+        <x:v>2026-10-16 15:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" s="2"/>
       <x:c r="E67" t="n" s="2">
-        <x:v>98.270000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>350.330000</x:v>
+      </x:c>
+      <x:c r="F67" s="2"/>
       <x:c r="G67" t="n" s="2">
-        <x:v>13.280000</x:v>
+        <x:v>166.620000</x:v>
       </x:c>
       <x:c r="H67" s="2"/>
       <x:c r="I67" s="2"/>
       <x:c r="J67" s="2"/>
       <x:c r="K67" s="2"/>
       <x:c r="L67" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>97</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>407</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>358</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="P67" t="n" s="2">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="Q67" s="2"/>
       <x:c r="R67" s="2"/>
       <x:c r="S67" s="2"/>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-09-01 09:00:00</x:v>
+        <x:v>2026-10-16 12:45:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-09-01 11:00:00</x:v>
+        <x:v>2026-10-16 14:45:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D68" s="2"/>
+      <x:c r="D68" t="n" s="2">
+        <x:v>421</x:v>
+      </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>111.310000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>431.830000</x:v>
+      </x:c>
+      <x:c r="F68" s="2"/>
       <x:c r="G68" t="n" s="2">
-        <x:v>20.000000</x:v>
+        <x:v>166.880000</x:v>
       </x:c>
       <x:c r="H68" s="2"/>
       <x:c r="I68" s="2"/>
       <x:c r="J68" s="2"/>
       <x:c r="K68" s="2"/>
       <x:c r="L68" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>270</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>467</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>1651</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1838</x:v>
+      </x:c>
+      <x:c r="P68" t="n" s="2">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="Q68" s="2"/>
       <x:c r="R68" s="2"/>
       <x:c r="S68" s="2"/>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-09-01 09:00:00</x:v>
+        <x:v>2026-10-16 12:45:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-09-01 11:00:00</x:v>
+        <x:v>2026-10-16 14:45:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" s="2"/>
       <x:c r="E69" t="n" s="2">
-        <x:v>113.340000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>431.830000</x:v>
+      </x:c>
+      <x:c r="F69" s="2"/>
       <x:c r="G69" t="n" s="2">
-        <x:v>20.000000</x:v>
+        <x:v>167.520000</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" s="2"/>
       <x:c r="J69" s="2"/>
       <x:c r="K69" s="2"/>
       <x:c r="L69" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>87</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>353</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="P69" t="n" s="2">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="Q69" s="2"/>
       <x:c r="R69" s="2"/>
       <x:c r="S69" s="2"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-09-01 08:45:00</x:v>
+        <x:v>2026-10-16 12:30:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-09-01 10:45:00</x:v>
+        <x:v>2026-10-16 14:30:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" s="2"/>
       <x:c r="E70" t="n" s="2">
-        <x:v>105.770000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165.000000</x:v>
+      </x:c>
+      <x:c r="F70" s="2"/>
       <x:c r="G70" t="n" s="2">
-        <x:v>12.040000</x:v>
+        <x:v>160.410000</x:v>
       </x:c>
       <x:c r="H70" s="2"/>
       <x:c r="I70" s="2"/>
       <x:c r="J70" s="2"/>
       <x:c r="K70" s="2"/>
       <x:c r="L70" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>168</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>517</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>1583</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1881</x:v>
+      </x:c>
+      <x:c r="P70" t="n" s="2">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="Q70" s="2"/>
       <x:c r="R70" s="2"/>
       <x:c r="S70" s="2"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-09-01 08:45:00</x:v>
+        <x:v>2026-10-16 12:30:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-09-01 10:45:00</x:v>
+        <x:v>2026-10-16 14:30:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" s="2"/>
       <x:c r="E71" t="n" s="2">
-        <x:v>107.700000</x:v>
+        <x:v>165.000000</x:v>
       </x:c>
       <x:c r="F71" s="2"/>
       <x:c r="G71" t="n" s="2">
-        <x:v>12.040000</x:v>
+        <x:v>161.390000</x:v>
       </x:c>
       <x:c r="H71" s="2"/>
       <x:c r="I71" s="2"/>
       <x:c r="J71" s="2"/>
       <x:c r="K71" s="2"/>
       <x:c r="L71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>342</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="P71" t="n" s="2">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="Q71" s="2"/>
       <x:c r="R71" s="2"/>
       <x:c r="S71" s="2"/>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-09-01 08:30:00</x:v>
+        <x:v>2026-10-16 12:15:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-09-01 10:30:00</x:v>
+        <x:v>2026-10-16 14:15:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D72" s="2"/>
+      <x:c r="D72" t="n" s="2">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>116.900000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200.680000</x:v>
+      </x:c>
+      <x:c r="F72" s="2"/>
       <x:c r="G72" t="n" s="2">
-        <x:v>41.440000</x:v>
+        <x:v>159.210000</x:v>
       </x:c>
       <x:c r="H72" s="2"/>
       <x:c r="I72" s="2"/>
       <x:c r="J72" s="2"/>
       <x:c r="K72" s="2"/>
       <x:c r="L72" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>157</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>511</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>1566</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>1915</x:v>
+      </x:c>
+      <x:c r="P72" t="n" s="2">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="Q72" s="2"/>
       <x:c r="R72" s="2"/>
       <x:c r="S72" s="2"/>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-09-01 08:30:00</x:v>
+        <x:v>2026-10-16 12:15:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-09-01 10:30:00</x:v>
+        <x:v>2026-10-16 14:15:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" s="2"/>
       <x:c r="E73" t="n" s="2">
-        <x:v>116.930000</x:v>
+        <x:v>200.680000</x:v>
       </x:c>
       <x:c r="F73" s="2"/>
       <x:c r="G73" t="n" s="2">
-        <x:v>41.440000</x:v>
+        <x:v>159.750000</x:v>
       </x:c>
       <x:c r="H73" s="2"/>
       <x:c r="I73" s="2"/>
       <x:c r="J73" s="2"/>
       <x:c r="K73" s="2"/>
       <x:c r="L73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>328</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="P73" t="n" s="2">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="Q73" s="2"/>
       <x:c r="R73" s="2"/>
       <x:c r="S73" s="2"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-09-01 08:15:00</x:v>
+        <x:v>2026-10-16 12:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-09-01 10:15:00</x:v>
+        <x:v>2026-10-16 14:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" s="2"/>
       <x:c r="E74" t="n" s="2">
-        <x:v>121.530000</x:v>
+        <x:v>153.540000</x:v>
       </x:c>
       <x:c r="F74" s="2"/>
       <x:c r="G74" t="n" s="2">
-        <x:v>73.370000</x:v>
+        <x:v>99.090000</x:v>
       </x:c>
       <x:c r="H74" s="2"/>
       <x:c r="I74" s="2"/>
       <x:c r="J74" s="2"/>
       <x:c r="K74" s="2"/>
       <x:c r="L74" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>514</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>1549</x:v>
+        <x:v>1947</x:v>
       </x:c>
       <x:c r="P74" s="2"/>
       <x:c r="Q74" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R74" s="2"/>
       <x:c r="S74" s="2"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-09-01 08:15:00</x:v>
+        <x:v>2026-10-16 12:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-09-01 10:15:00</x:v>
+        <x:v>2026-10-16 14:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" s="2"/>
       <x:c r="E75" t="n" s="2">
-        <x:v>122.250000</x:v>
+        <x:v>154.120000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>73.370000</x:v>
+        <x:v>99.090000</x:v>
       </x:c>
       <x:c r="H75" s="2"/>
       <x:c r="I75" s="2"/>
       <x:c r="J75" s="2"/>
       <x:c r="K75" s="2"/>
       <x:c r="L75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>328</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="P75" s="2"/>
-      <x:c r="Q75" s="2"/>
+      <x:c r="Q75" t="n" s="2">
+        <x:v>1</x:v>
+      </x:c>
       <x:c r="R75" s="2"/>
       <x:c r="S75" s="2"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-09-01 08:00:00</x:v>
+        <x:v>2026-10-16 11:45:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-09-01 10:00:00</x:v>
+        <x:v>2026-10-16 13:45:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D76" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D76" s="2"/>
       <x:c r="E76" t="n" s="2">
-        <x:v>137.020000</x:v>
+        <x:v>145.660000</x:v>
       </x:c>
       <x:c r="F76" s="2"/>
       <x:c r="G76" t="n" s="2">
-        <x:v>135.910000</x:v>
+        <x:v>100.350000</x:v>
       </x:c>
       <x:c r="H76" s="2"/>
       <x:c r="I76" s="2"/>
       <x:c r="J76" s="2"/>
       <x:c r="K76" s="2"/>
       <x:c r="L76" t="n" s="2">
-        <x:v>66</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>511</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>1491</x:v>
+        <x:v>2040</x:v>
       </x:c>
       <x:c r="P76" s="2"/>
-      <x:c r="Q76" s="2"/>
+      <x:c r="Q76" t="n" s="2">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="R76" s="2"/>
       <x:c r="S76" s="2"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-09-01 08:00:00</x:v>
+        <x:v>2026-10-16 11:45:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-09-01 10:00:00</x:v>
+        <x:v>2026-10-16 13:45:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D77" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D77" s="2"/>
       <x:c r="E77" t="n" s="2">
-        <x:v>137.020000</x:v>
-[...1 lines deleted...]
-      <x:c r="F77" s="2"/>
+        <x:v>145.960000</x:v>
+      </x:c>
+      <x:c r="F77" t="n" s="2">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>136.040000</x:v>
+        <x:v>100.350000</x:v>
       </x:c>
       <x:c r="H77" s="2"/>
       <x:c r="I77" s="2"/>
       <x:c r="J77" s="2"/>
       <x:c r="K77" s="2"/>
       <x:c r="L77" t="n" s="2">
-        <x:v>102</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>322</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="P77" s="2"/>
-      <x:c r="Q77" s="2"/>
+      <x:c r="Q77" t="n" s="2">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="R77" s="2"/>
       <x:c r="S77" s="2"/>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-09-01 07:45:00</x:v>
+        <x:v>2026-10-16 11:30:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-09-01 09:45:00</x:v>
+        <x:v>2026-10-16 13:30:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" s="2"/>
       <x:c r="E78" t="n" s="2">
-        <x:v>129.110000</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>149.120000</x:v>
+      </x:c>
+      <x:c r="F78" s="2"/>
       <x:c r="G78" t="n" s="2">
-        <x:v>114.890000</x:v>
+        <x:v>140.800000</x:v>
       </x:c>
       <x:c r="H78" s="2"/>
       <x:c r="I78" s="2"/>
       <x:c r="J78" s="2"/>
       <x:c r="K78" s="2"/>
       <x:c r="L78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>83</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>578</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>1441</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>2065</x:v>
+      </x:c>
+      <x:c r="P78" s="2"/>
       <x:c r="Q78" s="2"/>
       <x:c r="R78" s="2"/>
       <x:c r="S78" s="2"/>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-09-01 07:45:00</x:v>
+        <x:v>2026-10-16 11:30:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-09-01 09:45:00</x:v>
+        <x:v>2026-10-16 13:30:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" s="2"/>
       <x:c r="E79" t="n" s="2">
-        <x:v>129.110000</x:v>
+        <x:v>150.100000</x:v>
       </x:c>
       <x:c r="F79" s="2"/>
       <x:c r="G79" t="n" s="2">
-        <x:v>120.210000</x:v>
+        <x:v>140.800000</x:v>
       </x:c>
       <x:c r="H79" s="2"/>
       <x:c r="I79" s="2"/>
       <x:c r="J79" s="2"/>
       <x:c r="K79" s="2"/>
       <x:c r="L79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>315</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="P79" s="2"/>
       <x:c r="Q79" s="2"/>
       <x:c r="R79" s="2"/>
       <x:c r="S79" s="2"/>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-09-01 07:30:00</x:v>
+        <x:v>2026-10-16 11:15:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-09-01 09:30:00</x:v>
+        <x:v>2026-10-16 13:15:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" s="2"/>
       <x:c r="E80" t="n" s="2">
-        <x:v>135.840000</x:v>
+        <x:v>153.130000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>243</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>135.000000</x:v>
+        <x:v>140.670000</x:v>
       </x:c>
       <x:c r="H80" s="2"/>
       <x:c r="I80" s="2"/>
       <x:c r="J80" s="2"/>
       <x:c r="K80" s="2"/>
       <x:c r="L80" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>243</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>505</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>1434</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="P80" s="2"/>
       <x:c r="Q80" s="2"/>
       <x:c r="R80" s="2"/>
       <x:c r="S80" s="2"/>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-09-01 07:30:00</x:v>
+        <x:v>2026-10-16 11:15:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-09-01 09:30:00</x:v>
+        <x:v>2026-10-16 13:15:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" s="2"/>
       <x:c r="E81" t="n" s="2">
-        <x:v>139.700000</x:v>
+        <x:v>154.170000</x:v>
       </x:c>
       <x:c r="F81" s="2"/>
       <x:c r="G81" t="n" s="2">
-        <x:v>135.000000</x:v>
+        <x:v>140.670000</x:v>
       </x:c>
       <x:c r="H81" s="2"/>
       <x:c r="I81" s="2"/>
       <x:c r="J81" s="2"/>
       <x:c r="K81" s="2"/>
       <x:c r="L81" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>298</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="P81" s="2"/>
       <x:c r="Q81" s="2"/>
       <x:c r="R81" s="2"/>
       <x:c r="S81" s="2"/>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-09-01 07:15:00</x:v>
+        <x:v>2026-10-16 11:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-09-01 09:15:00</x:v>
+        <x:v>2026-10-16 13:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" s="2"/>
       <x:c r="E82" t="n" s="2">
-        <x:v>162.780000</x:v>
+        <x:v>160.260000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>185</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>143.920000</x:v>
+        <x:v>137.100000</x:v>
       </x:c>
       <x:c r="H82" s="2"/>
       <x:c r="I82" s="2"/>
       <x:c r="J82" s="2"/>
       <x:c r="K82" s="2"/>
       <x:c r="L82" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>185</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>532</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>1405</x:v>
+        <x:v>2078</x:v>
       </x:c>
       <x:c r="P82" s="2"/>
       <x:c r="Q82" s="2"/>
       <x:c r="R82" s="2"/>
       <x:c r="S82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-09-01 07:15:00</x:v>
+        <x:v>2026-10-16 11:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-09-01 09:15:00</x:v>
+        <x:v>2026-10-16 13:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D83" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D83" s="2"/>
       <x:c r="E83" t="n" s="2">
-        <x:v>157.980000</x:v>
-[...1 lines deleted...]
-      <x:c r="F83" s="2"/>
+        <x:v>161.200000</x:v>
+      </x:c>
+      <x:c r="F83" t="n" s="2">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>143.920000</x:v>
+        <x:v>137.100000</x:v>
       </x:c>
       <x:c r="H83" s="2"/>
       <x:c r="I83" s="2"/>
       <x:c r="J83" s="2"/>
       <x:c r="K83" s="2"/>
       <x:c r="L83" t="n" s="2">
-        <x:v>51</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>291</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="P83" s="2"/>
       <x:c r="Q83" s="2"/>
       <x:c r="R83" s="2"/>
       <x:c r="S83" s="2"/>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-09-01 07:00:00</x:v>
+        <x:v>2026-10-16 10:45:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-09-01 09:00:00</x:v>
+        <x:v>2026-10-16 12:45:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" s="2"/>
       <x:c r="E84" t="n" s="2">
-        <x:v>184.570000</x:v>
+        <x:v>161.440000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>115</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>146.890000</x:v>
+        <x:v>134.000000</x:v>
       </x:c>
       <x:c r="H84" s="2"/>
       <x:c r="I84" s="2"/>
       <x:c r="J84" s="2"/>
       <x:c r="K84" s="2"/>
       <x:c r="L84" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>115</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>498</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>1292</x:v>
+        <x:v>1995</x:v>
       </x:c>
       <x:c r="P84" s="2"/>
       <x:c r="Q84" s="2"/>
       <x:c r="R84" s="2"/>
       <x:c r="S84" s="2"/>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-09-01 07:00:00</x:v>
+        <x:v>2026-10-16 10:45:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-09-01 09:00:00</x:v>
+        <x:v>2026-10-16 12:45:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" s="2"/>
       <x:c r="E85" t="n" s="2">
-        <x:v>182.850000</x:v>
+        <x:v>162.190000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>47</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>146.890000</x:v>
+        <x:v>134.000000</x:v>
       </x:c>
       <x:c r="H85" s="2"/>
       <x:c r="I85" s="2"/>
       <x:c r="J85" s="2"/>
       <x:c r="K85" s="2"/>
       <x:c r="L85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>47</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>291</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="P85" s="2"/>
       <x:c r="Q85" s="2"/>
       <x:c r="R85" s="2"/>
       <x:c r="S85" s="2"/>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-09-01 06:45:00</x:v>
+        <x:v>2026-10-16 10:30:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-09-01 08:45:00</x:v>
+        <x:v>2026-10-16 12:30:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" s="2"/>
       <x:c r="E86" t="n" s="2">
-        <x:v>165.490000</x:v>
+        <x:v>167.700000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>87</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>149.040000</x:v>
+        <x:v>100.990000</x:v>
       </x:c>
       <x:c r="H86" s="2"/>
       <x:c r="I86" s="2"/>
       <x:c r="J86" s="2"/>
       <x:c r="K86" s="2"/>
       <x:c r="L86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>87</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>506</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>1268</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="P86" s="2"/>
-      <x:c r="Q86" s="2"/>
+      <x:c r="Q86" t="n" s="2">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="R86" s="2"/>
       <x:c r="S86" s="2"/>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-09-01 06:45:00</x:v>
+        <x:v>2026-10-16 10:30:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-09-01 08:45:00</x:v>
+        <x:v>2026-10-16 12:30:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" s="2"/>
       <x:c r="E87" t="n" s="2">
-        <x:v>165.470000</x:v>
+        <x:v>168.360000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>40</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>149.040000</x:v>
+        <x:v>100.990000</x:v>
       </x:c>
       <x:c r="H87" s="2"/>
       <x:c r="I87" s="2"/>
       <x:c r="J87" s="2"/>
       <x:c r="K87" s="2"/>
       <x:c r="L87" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>40</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>356</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>360</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="P87" s="2"/>
       <x:c r="Q87" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="R87" s="2"/>
       <x:c r="S87" s="2"/>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-09-01 06:30:00</x:v>
+        <x:v>2026-10-16 10:15:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-09-01 08:30:00</x:v>
+        <x:v>2026-10-16 12:15:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" s="2"/>
       <x:c r="E88" t="n" s="2">
-        <x:v>187.460000</x:v>
+        <x:v>174.180000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>151.500000</x:v>
+        <x:v>136.800000</x:v>
       </x:c>
       <x:c r="H88" s="2"/>
       <x:c r="I88" s="2"/>
       <x:c r="J88" s="2"/>
       <x:c r="K88" s="2"/>
       <x:c r="L88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>505</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>1225</x:v>
+        <x:v>2057</x:v>
       </x:c>
       <x:c r="P88" s="2"/>
       <x:c r="Q88" s="2"/>
       <x:c r="R88" s="2"/>
       <x:c r="S88" s="2"/>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-09-01 06:30:00</x:v>
+        <x:v>2026-10-16 10:15:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-09-01 08:30:00</x:v>
+        <x:v>2026-10-16 12:15:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" s="2"/>
       <x:c r="E89" t="n" s="2">
-        <x:v>187.440000</x:v>
+        <x:v>174.890000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>151.500000</x:v>
+        <x:v>136.800000</x:v>
       </x:c>
       <x:c r="H89" s="2"/>
       <x:c r="I89" s="2"/>
       <x:c r="J89" s="2"/>
       <x:c r="K89" s="2"/>
       <x:c r="L89" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>355</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>354</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="P89" s="2"/>
-      <x:c r="Q89" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q89" s="2"/>
       <x:c r="R89" s="2"/>
       <x:c r="S89" s="2"/>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-09-01 06:15:00</x:v>
+        <x:v>2026-10-16 10:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-09-01 08:15:00</x:v>
+        <x:v>2026-10-16 12:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" s="2"/>
       <x:c r="E90" t="n" s="2">
-        <x:v>201.440000</x:v>
-[...1 lines deleted...]
-      <x:c r="F90" s="2"/>
+        <x:v>179.810000</x:v>
+      </x:c>
+      <x:c r="F90" t="n" s="2">
+        <x:v>155</x:v>
+      </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>151.250000</x:v>
+        <x:v>140.000000</x:v>
       </x:c>
       <x:c r="H90" s="2"/>
       <x:c r="I90" s="2"/>
       <x:c r="J90" s="2"/>
       <x:c r="K90" s="2"/>
       <x:c r="L90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>502</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>1169</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="P90" s="2"/>
       <x:c r="Q90" s="2"/>
       <x:c r="R90" s="2"/>
       <x:c r="S90" s="2"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-09-01 06:15:00</x:v>
+        <x:v>2026-10-16 10:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-09-01 08:15:00</x:v>
+        <x:v>2026-10-16 12:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" s="2"/>
       <x:c r="E91" t="n" s="2">
-        <x:v>200.800000</x:v>
+        <x:v>180.350000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>63</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>136.900000</x:v>
+        <x:v>140.000000</x:v>
       </x:c>
       <x:c r="H91" s="2"/>
       <x:c r="I91" s="2"/>
       <x:c r="J91" s="2"/>
       <x:c r="K91" s="2"/>
       <x:c r="L91" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>63</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>349</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>355</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="P91" s="2"/>
-      <x:c r="Q91" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q91" s="2"/>
       <x:c r="R91" s="2"/>
       <x:c r="S91" s="2"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-09-01 06:00:00</x:v>
+        <x:v>2026-10-16 09:45:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-09-01 08:00:00</x:v>
+        <x:v>2026-10-16 11:45:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D92" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D92" s="2"/>
       <x:c r="E92" t="n" s="2">
-        <x:v>254.180000</x:v>
-[...1 lines deleted...]
-      <x:c r="F92" s="2"/>
+        <x:v>182.300000</x:v>
+      </x:c>
+      <x:c r="F92" t="n" s="2">
+        <x:v>637</x:v>
+      </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>215.580000</x:v>
+        <x:v>75.630000</x:v>
       </x:c>
       <x:c r="H92" s="2"/>
       <x:c r="I92" s="2"/>
       <x:c r="J92" s="2"/>
       <x:c r="K92" s="2"/>
       <x:c r="L92" t="n" s="2">
-        <x:v>103</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>499</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>1106</x:v>
-[...4 lines deleted...]
-      <x:c r="Q92" s="2"/>
+        <x:v>1976</x:v>
+      </x:c>
+      <x:c r="P92" s="2"/>
+      <x:c r="Q92" t="n" s="2">
+        <x:v>124</x:v>
+      </x:c>
       <x:c r="R92" s="2"/>
       <x:c r="S92" s="2"/>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-09-01 06:00:00</x:v>
+        <x:v>2026-10-16 09:45:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-09-01 08:00:00</x:v>
+        <x:v>2026-10-16 11:45:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" s="2"/>
       <x:c r="E93" t="n" s="2">
-        <x:v>215.210000</x:v>
+        <x:v>182.390000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>156.530000</x:v>
+        <x:v>88.360000</x:v>
       </x:c>
       <x:c r="H93" s="2"/>
       <x:c r="I93" s="2"/>
       <x:c r="J93" s="2"/>
       <x:c r="K93" s="2"/>
       <x:c r="L93" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>349</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>350</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="P93" s="2"/>
       <x:c r="Q93" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R93" s="2"/>
       <x:c r="S93" s="2"/>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-09-01 05:45:00</x:v>
+        <x:v>2026-10-16 09:30:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-09-01 07:45:00</x:v>
+        <x:v>2026-10-16 11:30:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D94" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D94" s="2"/>
       <x:c r="E94" t="n" s="2">
-        <x:v>196.090000</x:v>
-[...1 lines deleted...]
-      <x:c r="F94" s="2"/>
+        <x:v>194.790000</x:v>
+      </x:c>
+      <x:c r="F94" t="n" s="2">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>153.770000</x:v>
+        <x:v>154.700000</x:v>
       </x:c>
       <x:c r="H94" s="2"/>
       <x:c r="I94" s="2"/>
       <x:c r="J94" s="2"/>
       <x:c r="K94" s="2"/>
       <x:c r="L94" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>496</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>1006</x:v>
+        <x:v>1968</x:v>
       </x:c>
       <x:c r="P94" s="2"/>
       <x:c r="Q94" s="2"/>
       <x:c r="R94" s="2"/>
-      <x:c r="S94" s="2"/>
+      <x:c r="S94" t="n" s="2">
+        <x:v>40</x:v>
+      </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-09-01 05:45:00</x:v>
+        <x:v>2026-10-16 09:30:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-09-01 07:45:00</x:v>
+        <x:v>2026-10-16 11:30:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D95" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D95" s="2"/>
       <x:c r="E95" t="n" s="2">
-        <x:v>195.680000</x:v>
+        <x:v>194.930000</x:v>
       </x:c>
       <x:c r="F95" s="2"/>
       <x:c r="G95" t="n" s="2">
-        <x:v>153.770000</x:v>
+        <x:v>154.700000</x:v>
       </x:c>
       <x:c r="H95" s="2"/>
       <x:c r="I95" s="2"/>
       <x:c r="J95" s="2"/>
       <x:c r="K95" s="2"/>
       <x:c r="L95" t="n" s="2">
-        <x:v>50</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>346</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>336</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="P95" s="2"/>
-      <x:c r="Q95" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q95" s="2"/>
       <x:c r="R95" s="2"/>
       <x:c r="S95" s="2"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-09-01 05:30:00</x:v>
+        <x:v>2026-10-16 09:15:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-09-01 07:30:00</x:v>
+        <x:v>2026-10-16 11:15:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D96" s="2"/>
+      <x:c r="D96" t="n" s="2">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>205.980000</x:v>
+        <x:v>204.000000</x:v>
       </x:c>
       <x:c r="F96" s="2"/>
       <x:c r="G96" t="n" s="2">
-        <x:v>158.020000</x:v>
+        <x:v>163.900000</x:v>
       </x:c>
       <x:c r="H96" s="2"/>
       <x:c r="I96" s="2"/>
       <x:c r="J96" s="2"/>
       <x:c r="K96" s="2"/>
       <x:c r="L96" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>497</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>974</x:v>
+        <x:v>1941</x:v>
       </x:c>
       <x:c r="P96" s="2"/>
       <x:c r="Q96" s="2"/>
       <x:c r="R96" s="2"/>
-      <x:c r="S96" s="2"/>
+      <x:c r="S96" t="n" s="2">
+        <x:v>40</x:v>
+      </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-09-01 05:30:00</x:v>
+        <x:v>2026-10-16 09:15:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-09-01 07:30:00</x:v>
+        <x:v>2026-10-16 11:15:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
-      <x:c r="D97" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D97" s="2"/>
       <x:c r="E97" t="n" s="2">
-        <x:v>205.450000</x:v>
-[...1 lines deleted...]
-      <x:c r="F97" s="2"/>
+        <x:v>204.160000</x:v>
+      </x:c>
+      <x:c r="F97" t="n" s="2">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>158.020000</x:v>
+        <x:v>163.900000</x:v>
       </x:c>
       <x:c r="H97" s="2"/>
       <x:c r="I97" s="2"/>
       <x:c r="J97" s="2"/>
       <x:c r="K97" s="2"/>
       <x:c r="L97" t="n" s="2">
-        <x:v>33</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>346</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>332</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="P97" s="2"/>
-      <x:c r="Q97" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q97" s="2"/>
       <x:c r="R97" s="2"/>
       <x:c r="S97" s="2"/>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-09-01 05:15:00</x:v>
+        <x:v>2026-10-16 09:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-09-01 07:15:00</x:v>
+        <x:v>2026-10-16 11:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" s="2"/>
       <x:c r="E98" t="n" s="2">
-        <x:v>210.160000</x:v>
+        <x:v>218.570000</x:v>
       </x:c>
       <x:c r="F98" s="2"/>
       <x:c r="G98" t="n" s="2">
-        <x:v>161.770000</x:v>
+        <x:v>160.000000</x:v>
       </x:c>
       <x:c r="H98" s="2"/>
       <x:c r="I98" s="2"/>
       <x:c r="J98" s="2"/>
       <x:c r="K98" s="2"/>
       <x:c r="L98" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>496</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>947</x:v>
+        <x:v>1928</x:v>
       </x:c>
       <x:c r="P98" s="2"/>
       <x:c r="Q98" s="2"/>
       <x:c r="R98" s="2"/>
-      <x:c r="S98" s="2"/>
+      <x:c r="S98" t="n" s="2">
+        <x:v>40</x:v>
+      </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-09-01 05:15:00</x:v>
+        <x:v>2026-10-16 09:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-09-01 07:15:00</x:v>
+        <x:v>2026-10-16 11:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" s="2"/>
       <x:c r="E99" t="n" s="2">
-        <x:v>209.640000</x:v>
-[...1 lines deleted...]
-      <x:c r="F99" s="2"/>
+        <x:v>218.740000</x:v>
+      </x:c>
+      <x:c r="F99" t="n" s="2">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>161.770000</x:v>
+        <x:v>160.000000</x:v>
       </x:c>
       <x:c r="H99" s="2"/>
       <x:c r="I99" s="2"/>
       <x:c r="J99" s="2"/>
       <x:c r="K99" s="2"/>
       <x:c r="L99" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>346</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>332</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="P99" s="2"/>
-      <x:c r="Q99" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="Q99" s="2"/>
       <x:c r="R99" s="2"/>
       <x:c r="S99" s="2"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-09-01 05:00:00</x:v>
+        <x:v>2026-10-16 08:45:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-09-01 07:00:00</x:v>
+        <x:v>2026-10-16 10:45:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
-      <x:c r="D100" s="2"/>
+      <x:c r="D100" t="n" s="2">
+        <x:v>183</x:v>
+      </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>205.960000</x:v>
+        <x:v>254.170000</x:v>
       </x:c>
       <x:c r="F100" s="2"/>
       <x:c r="G100" t="n" s="2">
-        <x:v>161.620000</x:v>
+        <x:v>199.990000</x:v>
       </x:c>
       <x:c r="H100" s="2"/>
       <x:c r="I100" s="2"/>
       <x:c r="J100" s="2"/>
       <x:c r="K100" s="2"/>
       <x:c r="L100" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>496</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>938</x:v>
-[...1 lines deleted...]
-      <x:c r="P100" s="2"/>
+        <x:v>1847</x:v>
+      </x:c>
+      <x:c r="P100" t="n" s="2">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="Q100" s="2"/>
       <x:c r="R100" s="2"/>
-      <x:c r="S100" s="2"/>
+      <x:c r="S100" t="n" s="2">
+        <x:v>100</x:v>
+      </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-09-01 05:00:00</x:v>
+        <x:v>2026-10-16 08:45:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-09-01 07:00:00</x:v>
+        <x:v>2026-10-16 10:45:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" s="2"/>
       <x:c r="E101" t="n" s="2">
-        <x:v>205.430000</x:v>
+        <x:v>254.170000</x:v>
       </x:c>
       <x:c r="F101" s="2"/>
       <x:c r="G101" t="n" s="2">
-        <x:v>161.620000</x:v>
+        <x:v>200.150000</x:v>
       </x:c>
       <x:c r="H101" s="2"/>
       <x:c r="I101" s="2"/>
       <x:c r="J101" s="2"/>
       <x:c r="K101" s="2"/>
       <x:c r="L101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>346</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>335</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="P101" t="n" s="2">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="Q101" s="2"/>
       <x:c r="R101" s="2"/>
       <x:c r="S101" s="2"/>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>