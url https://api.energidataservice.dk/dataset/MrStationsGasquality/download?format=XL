--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R79df8f22db5d4127b6a6861dc1196518"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R20402111a4674a7f9a8cca9fd9ed0a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R79df8f22db5d4127b6a6861dc1196518" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20402111a4674a7f9a8cca9fd9ed0a2c" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -183,2823 +183,2823 @@
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>MRStation</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>GrossCalorificValueMJ</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>GrossCalorificValuekWh</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>WobbeIndexMJ</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>WobbeIndexkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>NormalDensity</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>StationFlow</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Aalborg</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>42.750400</x:v>
+        <x:v>41.976000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>11.875111</x:v>
+        <x:v>11.660000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>53.119100</x:v>
+        <x:v>53.021300</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>14.755306</x:v>
+        <x:v>14.728139</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>0.837400</x:v>
+        <x:v>0.810500</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Aalborg M Station</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>39.167600</x:v>
+        <x:v>38.938300</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>10.879889</x:v>
+        <x:v>10.816194</x:v>
       </x:c>
       <x:c r="F3" s="2"/>
       <x:c r="G3" s="2"/>
       <x:c r="H3" s="2"/>
       <x:c r="I3" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2251</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Amager Fælled</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>42.884100</x:v>
+        <x:v>42.929600</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>11.912250</x:v>
+        <x:v>11.924889</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>53.324200</x:v>
+        <x:v>53.263900</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>14.812278</x:v>
+        <x:v>14.795528</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>0.836200</x:v>
+        <x:v>0.839900</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1424</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Avedøre II</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>42.920900</x:v>
+        <x:v>43.054400</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>11.922472</x:v>
+        <x:v>11.959556</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>53.327200</x:v>
+        <x:v>53.391700</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>14.813111</x:v>
+        <x:v>14.831028</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0.837500</x:v>
+        <x:v>0.840600</x:v>
       </x:c>
       <x:c r="I5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Bevtoft MR</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>39.571400</x:v>
+        <x:v>39.353400</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>10.992056</x:v>
+        <x:v>10.931500</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>39.492400</x:v>
+        <x:v>52.572800</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>10.970111</x:v>
+        <x:v>14.603556</x:v>
       </x:c>
       <x:c r="H6" s="2"/>
       <x:c r="I6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Billesbølle</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>42.003500</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>11.667639</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>52.718000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
         <x:v>14.643889</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>37.457400</x:v>
+        <x:v>35.622000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Brande</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>43.188500</x:v>
+        <x:v>43.072800</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>11.996806</x:v>
+        <x:v>11.964667</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>53.449300</x:v>
+        <x:v>53.395600</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>14.847028</x:v>
+        <x:v>14.832111</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>0.844100</x:v>
+        <x:v>0.841300</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>1131</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Brande M Station</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>39.631800</x:v>
+        <x:v>39.522600</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>11.008833</x:v>
+        <x:v>10.978500</x:v>
       </x:c>
       <x:c r="F9" s="2"/>
       <x:c r="G9" s="2"/>
       <x:c r="H9" s="2"/>
       <x:c r="I9" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>43.085300</x:v>
+        <x:v>43.150200</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>11.968139</x:v>
+        <x:v>11.986167</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>53.433500</x:v>
+        <x:v>53.452200</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>14.842639</x:v>
+        <x:v>14.847833</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>0.840600</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>8528</x:v>
+        <x:v>1664</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>42.905400</x:v>
+        <x:v>43.054000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>11.918167</x:v>
+        <x:v>11.959444</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>53.329700</x:v>
+        <x:v>53.372300</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>14.813806</x:v>
+        <x:v>14.825639</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>0.836900</x:v>
+        <x:v>0.841300</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>772</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Egtved</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>43.203200</x:v>
+        <x:v>43.102400</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>12.000889</x:v>
+        <x:v>11.972889</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>53.480100</x:v>
+        <x:v>53.405900</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>14.855583</x:v>
+        <x:v>14.834972</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>0.843700</x:v>
+        <x:v>0.842100</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>3648</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Ellidshøj</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>42.608800</x:v>
+        <x:v>42.976600</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>11.835778</x:v>
+        <x:v>11.937944</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>53.344100</x:v>
+        <x:v>53.410700</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>14.817806</x:v>
+        <x:v>14.836306</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0.825100</x:v>
+        <x:v>0.837200</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>1636</x:v>
+        <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Frøslev</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>39.334700</x:v>
+        <x:v>39.372000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>10.926306</x:v>
+        <x:v>10.936667</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>52.414900</x:v>
+        <x:v>52.446100</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>14.559694</x:v>
+        <x:v>14.568361</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Haverslev</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>42.826200</x:v>
+        <x:v>42.943400</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>11.896167</x:v>
+        <x:v>11.928722</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>53.573600</x:v>
+        <x:v>53.357000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>14.881556</x:v>
+        <x:v>14.821389</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>0.826200</x:v>
+        <x:v>0.837600</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>3453</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Herning</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>43.267100</x:v>
+        <x:v>43.088900</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>12.018639</x:v>
+        <x:v>11.969139</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>53.514000</x:v>
+        <x:v>53.410200</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>14.865000</x:v>
+        <x:v>14.836167</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>0.845200</x:v>
+        <x:v>0.841500</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>2400</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Højby</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>42.709300</x:v>
+        <x:v>41.822100</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>11.863694</x:v>
+        <x:v>11.617250</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>53.127600</x:v>
+        <x:v>52.818700</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>14.757667</x:v>
+        <x:v>14.671861</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>0.835500</x:v>
+        <x:v>0.810800</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Højby M Station</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>39.116700</x:v>
+        <x:v>39.006000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>10.865750</x:v>
+        <x:v>10.835000</x:v>
       </x:c>
       <x:c r="F18" s="2"/>
       <x:c r="G18" s="2"/>
       <x:c r="H18" s="2"/>
       <x:c r="I18" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4685</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Karlslunde</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>43.218500</x:v>
+        <x:v>43.204100</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>12.005139</x:v>
+        <x:v>12.001139</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>53.508200</x:v>
+        <x:v>53.499300</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>14.863389</x:v>
+        <x:v>14.860917</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>0.843400</x:v>
+        <x:v>0.843200</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>1312</x:v>
+        <x:v>1825</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Karup</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>42.375300</x:v>
+        <x:v>41.928000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>11.770917</x:v>
+        <x:v>11.646667</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>53.286500</x:v>
+        <x:v>53.147300</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>14.801806</x:v>
+        <x:v>14.763139</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>0.817800</x:v>
+        <x:v>0.805000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Karup M Bio</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>39.480300</x:v>
+        <x:v>39.294600</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>10.966750</x:v>
+        <x:v>10.915167</x:v>
       </x:c>
       <x:c r="F21" s="2"/>
       <x:c r="G21" s="2"/>
       <x:c r="H21" s="2"/>
       <x:c r="I21" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>4825</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Koelbjerg</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>42.018100</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>11.671694</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>52.725200</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
         <x:v>14.645889</x:v>
       </x:c>
       <x:c r="H22" s="2"/>
       <x:c r="I22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Køge</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>43.206200</x:v>
+        <x:v>43.048300</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>12.001722</x:v>
+        <x:v>11.957861</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>53.521500</x:v>
+        <x:v>53.385600</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>14.867083</x:v>
+        <x:v>14.829333</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.840700</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>3906</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Lilballe</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>42.549400</x:v>
+        <x:v>42.775100</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>11.819278</x:v>
+        <x:v>11.881972</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>53.107900</x:v>
+        <x:v>53.298100</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>14.752194</x:v>
+        <x:v>14.805028</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>0.829900</x:v>
+        <x:v>0.832800</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>42.280200</x:v>
+        <x:v>42.823400</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>11.744500</x:v>
+        <x:v>11.895389</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>53.260100</x:v>
+        <x:v>53.329600</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>14.794472</x:v>
+        <x:v>14.813778</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>61</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Ll. Selskær</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>39.394700</x:v>
+        <x:v>39.378400</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>10.942972</x:v>
+        <x:v>10.938444</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>52.546100</x:v>
+        <x:v>51.994000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>14.596139</x:v>
+        <x:v>14.442778</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>0.729700</x:v>
+        <x:v>0.732000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Lynge</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>42.890000</x:v>
+        <x:v>43.048800</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>11.913889</x:v>
+        <x:v>11.958000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>53.324700</x:v>
+        <x:v>53.372100</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>14.812417</x:v>
+        <x:v>14.825583</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.836400</x:v>
+        <x:v>0.841100</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>13248</x:v>
+        <x:v>10984</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Måløv</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>42.870000</x:v>
+        <x:v>42.994000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>11.908333</x:v>
+        <x:v>11.942778</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>53.491100</x:v>
+        <x:v>53.397900</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>14.858639</x:v>
+        <x:v>14.832750</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0.830600</x:v>
+        <x:v>0.838200</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Middelfart</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>43.101900</x:v>
+        <x:v>43.073100</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>11.972750</x:v>
+        <x:v>11.964750</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>53.408100</x:v>
+        <x:v>53.406800</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>14.835583</x:v>
+        <x:v>14.835222</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0.842100</x:v>
+        <x:v>0.841000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Nørskov</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>43.149300</x:v>
+        <x:v>43.137400</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>11.985917</x:v>
+        <x:v>11.982611</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>53.439600</x:v>
+        <x:v>53.412700</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>14.844333</x:v>
+        <x:v>14.836861</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>0.842900</x:v>
+        <x:v>0.843300</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1660</x:v>
+        <x:v>956</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Nyborg</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>43.061800</x:v>
+        <x:v>43.066000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>11.961611</x:v>
+        <x:v>11.962778</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>53.419400</x:v>
+        <x:v>53.399300</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>14.838722</x:v>
+        <x:v>14.833139</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0.840100</x:v>
+        <x:v>0.840900</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>532</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>42.706300</x:v>
+        <x:v>42.768200</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>11.862861</x:v>
+        <x:v>11.880056</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>53.182300</x:v>
+        <x:v>53.230000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>14.772861</x:v>
+        <x:v>14.786111</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>0.833400</x:v>
+        <x:v>0.834300</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Pottehuse</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>40.753700</x:v>
+        <x:v>39.418800</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>11.320472</x:v>
+        <x:v>10.949667</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>52.705700</x:v>
+        <x:v>52.613200</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>14.640472</x:v>
+        <x:v>14.614778</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>0.773800</x:v>
+        <x:v>0.731800</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Ringsted</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>43.258300</x:v>
+        <x:v>43.032900</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>12.016194</x:v>
+        <x:v>11.953583</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>53.524500</x:v>
+        <x:v>53.395300</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>14.867917</x:v>
+        <x:v>14.832028</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>0.844500</x:v>
+        <x:v>0.839800</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>2932</x:v>
+        <x:v>1764</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Skærbækværket</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>42.884900</x:v>
+        <x:v>43.116000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>11.912472</x:v>
+        <x:v>11.976667</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>53.309700</x:v>
+        <x:v>53.450900</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>14.808250</x:v>
+        <x:v>14.847472</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>0.836700</x:v>
+        <x:v>0.841300</x:v>
       </x:c>
       <x:c r="I35" s="2"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Slagelse</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>43.087700</x:v>
+        <x:v>43.093400</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>11.968806</x:v>
+        <x:v>11.970389</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>53.422200</x:v>
+        <x:v>53.416100</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>14.839500</x:v>
+        <x:v>14.837806</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>0.841100</x:v>
+        <x:v>0.841500</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1438</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Sorø</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>43.160500</x:v>
+        <x:v>43.070700</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>11.989028</x:v>
+        <x:v>11.964083</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>53.464800</x:v>
+        <x:v>53.403900</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>14.851333</x:v>
+        <x:v>14.834417</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.841000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>4536</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>St. Andst</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>39.330700</x:v>
+        <x:v>39.346800</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>10.925194</x:v>
+        <x:v>10.929667</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>52.387600</x:v>
+        <x:v>52.442900</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>14.552111</x:v>
+        <x:v>14.567472</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>0.728700</x:v>
+        <x:v>0.727800</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>42.693500</x:v>
+        <x:v>42.693700</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>11.859306</x:v>
+        <x:v>11.859361</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>53.125600</x:v>
+        <x:v>53.161000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>14.757111</x:v>
+        <x:v>14.766944</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>0.835100</x:v>
+        <x:v>0.833900</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Taulov</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>43.150800</x:v>
+        <x:v>43.080500</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>11.986333</x:v>
+        <x:v>11.966806</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>53.459100</x:v>
+        <x:v>53.402800</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>14.849750</x:v>
+        <x:v>14.834111</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0.842400</x:v>
+        <x:v>0.841400</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1488</x:v>
+        <x:v>2301</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Terkelsbøl</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>39.869500</x:v>
+        <x:v>39.276500</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>11.074861</x:v>
+        <x:v>10.910139</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>52.639400</x:v>
+        <x:v>52.221500</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>14.622056</x:v>
+        <x:v>14.505972</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>0.750300</x:v>
+        <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Terkelsbøl M Station</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>39.385700</x:v>
+        <x:v>39.360700</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>10.940472</x:v>
+        <x:v>10.933528</x:v>
       </x:c>
       <x:c r="F42" s="2"/>
       <x:c r="G42" s="2"/>
       <x:c r="H42" s="2"/>
       <x:c r="I42" t="n" s="2">
-        <x:v>5850</x:v>
+        <x:v>5402</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Torslunde</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>42.906400</x:v>
+        <x:v>42.877500</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>11.918444</x:v>
+        <x:v>11.910417</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>53.325500</x:v>
+        <x:v>53.335300</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>14.812639</x:v>
+        <x:v>14.815361</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0.837000</x:v>
+        <x:v>0.835600</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Ullerslev</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>43.073900</x:v>
+        <x:v>43.043500</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>11.964972</x:v>
+        <x:v>11.956528</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>53.424300</x:v>
+        <x:v>53.393600</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>14.840083</x:v>
+        <x:v>14.831556</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>0.840500</x:v>
+        <x:v>0.840200</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>63</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>42.849600</x:v>
+        <x:v>42.855700</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>11.902667</x:v>
+        <x:v>11.904361</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>53.245300</x:v>
+        <x:v>53.309100</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>14.790361</x:v>
+        <x:v>14.808083</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.837300</x:v>
+        <x:v>0.835600</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Varde</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>43.207000</x:v>
+        <x:v>43.114600</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>12.001944</x:v>
+        <x:v>11.976278</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>53.479700</x:v>
+        <x:v>53.400600</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>14.855472</x:v>
+        <x:v>14.833500</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>0.843600</x:v>
+        <x:v>0.842500</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>1808</x:v>
+        <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Viborg</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>42.627000</x:v>
+        <x:v>42.739500</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>11.840833</x:v>
+        <x:v>11.872083</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>53.394100</x:v>
+        <x:v>53.297900</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>14.831694</x:v>
+        <x:v>14.804972</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>0.824000</x:v>
+        <x:v>0.831600</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Viborg M Station</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>39.317300</x:v>
+        <x:v>39.242300</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>10.921472</x:v>
+        <x:v>10.900639</x:v>
       </x:c>
       <x:c r="F48" s="2"/>
       <x:c r="G48" s="2"/>
       <x:c r="H48" s="2"/>
       <x:c r="I48" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4849</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Aalborg</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>42.750400</x:v>
+        <x:v>42.303000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>11.875111</x:v>
+        <x:v>11.750833</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>53.119100</x:v>
+        <x:v>53.184300</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>14.755306</x:v>
+        <x:v>14.773417</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>0.837400</x:v>
+        <x:v>0.818200</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Aalborg M Station</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>39.167300</x:v>
+        <x:v>38.934000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>10.879806</x:v>
+        <x:v>10.815000</x:v>
       </x:c>
       <x:c r="F50" s="2"/>
       <x:c r="G50" s="2"/>
       <x:c r="H50" s="2"/>
       <x:c r="I50" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Amager Fælled</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>42.893800</x:v>
+        <x:v>43.050400</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>11.914944</x:v>
+        <x:v>11.958444</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>53.333100</x:v>
+        <x:v>53.308100</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>14.814750</x:v>
+        <x:v>14.807806</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>0.836300</x:v>
+        <x:v>0.843200</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>1948</x:v>
+        <x:v>1266</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Avedøre II</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>42.920900</x:v>
+        <x:v>43.042200</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>11.922472</x:v>
+        <x:v>11.956167</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>53.327200</x:v>
+        <x:v>53.383400</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>14.813111</x:v>
+        <x:v>14.828722</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>0.837500</x:v>
+        <x:v>0.840500</x:v>
       </x:c>
       <x:c r="I52" s="2"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Bevtoft MR</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>39.605800</x:v>
+        <x:v>39.365300</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>11.001611</x:v>
+        <x:v>10.934806</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>53.032100</x:v>
+        <x:v>52.596100</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>14.731139</x:v>
+        <x:v>14.610028</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Billesbølle</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>42.003500</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>11.667639</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>52.718000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
         <x:v>14.643889</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>37.349200</x:v>
+        <x:v>35.601700</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Brande</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>43.175000</x:v>
+        <x:v>43.080900</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>11.993056</x:v>
+        <x:v>11.966917</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>53.442200</x:v>
+        <x:v>53.398400</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>14.845056</x:v>
+        <x:v>14.832889</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>0.843800</x:v>
+        <x:v>0.841600</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>1543</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Brande M Station</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>39.639600</x:v>
+        <x:v>39.578000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>11.011000</x:v>
+        <x:v>10.993889</x:v>
       </x:c>
       <x:c r="F56" s="2"/>
       <x:c r="G56" s="2"/>
       <x:c r="H56" s="2"/>
       <x:c r="I56" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>43.111400</x:v>
+        <x:v>43.107400</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>11.975389</x:v>
+        <x:v>11.974278</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>53.451000</x:v>
+        <x:v>53.417300</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>14.847500</x:v>
+        <x:v>14.838139</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>0.841100</x:v>
+        <x:v>0.842000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>10000</x:v>
+        <x:v>1584</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>42.920200</x:v>
+        <x:v>43.022300</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>11.922278</x:v>
+        <x:v>11.950639</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>53.328200</x:v>
+        <x:v>53.366000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>14.813389</x:v>
+        <x:v>14.823889</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>0.837500</x:v>
+        <x:v>0.840200</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>908</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Egtved</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>43.190700</x:v>
+        <x:v>43.077800</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>11.997417</x:v>
+        <x:v>11.966056</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>53.476800</x:v>
+        <x:v>53.395400</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>14.854667</x:v>
+        <x:v>14.832056</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>0.843400</x:v>
+        <x:v>0.841500</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>4288</x:v>
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Ellidshøj</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>42.638300</x:v>
+        <x:v>42.974100</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>11.843972</x:v>
+        <x:v>11.937250</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>53.194800</x:v>
+        <x:v>53.411800</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>14.776333</x:v>
+        <x:v>14.836611</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>0.830800</x:v>
+        <x:v>0.837100</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>2340</x:v>
+        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Frøslev</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>39.334400</x:v>
+        <x:v>39.371700</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>10.926222</x:v>
+        <x:v>10.936583</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>52.414100</x:v>
+        <x:v>52.445400</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>14.559472</x:v>
+        <x:v>14.568167</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Haverslev</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>42.825900</x:v>
+        <x:v>42.938300</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>11.896083</x:v>
+        <x:v>11.927306</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>53.573100</x:v>
+        <x:v>53.354800</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>14.881417</x:v>
+        <x:v>14.820778</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>0.826200</x:v>
+        <x:v>0.837400</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>3752</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Herning</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>43.261300</x:v>
+        <x:v>43.115600</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>12.017028</x:v>
+        <x:v>11.976556</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>53.511600</x:v>
+        <x:v>53.422000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>14.864333</x:v>
+        <x:v>14.839444</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0.845000</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>2256</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Højby</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>42.709300</x:v>
+        <x:v>41.822100</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>11.863694</x:v>
+        <x:v>11.617250</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>53.127600</x:v>
+        <x:v>52.818700</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>14.757667</x:v>
+        <x:v>14.671861</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>0.835500</x:v>
+        <x:v>0.810800</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Højby M Station</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>39.117800</x:v>
+        <x:v>38.987600</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>10.866056</x:v>
+        <x:v>10.829889</x:v>
       </x:c>
       <x:c r="F65" s="2"/>
       <x:c r="G65" s="2"/>
       <x:c r="H65" s="2"/>
       <x:c r="I65" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4658</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Karlslunde</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>43.165500</x:v>
+        <x:v>43.219500</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>11.990417</x:v>
+        <x:v>12.005417</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>53.457500</x:v>
+        <x:v>53.515700</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>14.849306</x:v>
+        <x:v>14.865472</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>0.843000</x:v>
+        <x:v>0.843300</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>664</x:v>
+        <x:v>1826</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Karup</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>42.375300</x:v>
+        <x:v>41.928000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>11.770917</x:v>
+        <x:v>11.646667</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>53.286500</x:v>
+        <x:v>53.147300</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>14.801806</x:v>
+        <x:v>14.763139</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>0.817800</x:v>
+        <x:v>0.805000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Karup M Bio</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>39.480300</x:v>
+        <x:v>39.204700</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>10.966750</x:v>
+        <x:v>10.890194</x:v>
       </x:c>
       <x:c r="F68" s="2"/>
       <x:c r="G68" s="2"/>
       <x:c r="H68" s="2"/>
       <x:c r="I68" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>4830</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Koelbjerg</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>42.018100</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>11.671694</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>52.725200</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
         <x:v>14.645889</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Køge</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>43.228300</x:v>
+        <x:v>43.075200</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>12.007861</x:v>
+        <x:v>11.965333</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>53.528700</x:v>
+        <x:v>53.392800</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>14.869083</x:v>
+        <x:v>14.831333</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>0.843200</x:v>
+        <x:v>0.841500</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>3312</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Lilballe</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>42.549400</x:v>
+        <x:v>42.775100</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>11.819278</x:v>
+        <x:v>11.881972</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>53.107900</x:v>
+        <x:v>53.298100</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>14.752194</x:v>
+        <x:v>14.805028</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>0.829900</x:v>
+        <x:v>0.832800</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>42.283700</x:v>
+        <x:v>42.827000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>11.745472</x:v>
+        <x:v>11.896389</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>53.262600</x:v>
+        <x:v>53.330100</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>14.795167</x:v>
+        <x:v>14.813917</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>48</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Ll. Selskær</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>39.394700</x:v>
+        <x:v>39.378600</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>10.942972</x:v>
+        <x:v>10.938500</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>52.546100</x:v>
+        <x:v>51.993000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>14.596139</x:v>
+        <x:v>14.442500</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>0.729700</x:v>
+        <x:v>0.731900</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Lynge</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>42.891300</x:v>
+        <x:v>43.076400</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>11.914250</x:v>
+        <x:v>11.965667</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>53.330800</x:v>
+        <x:v>53.389400</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>14.814111</x:v>
+        <x:v>14.830389</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>0.836300</x:v>
+        <x:v>0.841600</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>13840</x:v>
+        <x:v>11192</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Måløv</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>42.870000</x:v>
+        <x:v>42.994000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>11.908333</x:v>
+        <x:v>11.942778</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>53.491100</x:v>
+        <x:v>53.397900</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>14.858639</x:v>
+        <x:v>14.832750</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>0.830600</x:v>
+        <x:v>0.838200</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Middelfart</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>43.035500</x:v>
+        <x:v>43.072600</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>11.954306</x:v>
+        <x:v>11.964611</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>53.354600</x:v>
+        <x:v>53.410300</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>14.820722</x:v>
+        <x:v>14.836194</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>0.841200</x:v>
+        <x:v>0.840800</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>80</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Nørskov</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>43.156000</x:v>
+        <x:v>43.154800</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>11.987778</x:v>
+        <x:v>11.987444</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>53.444100</x:v>
+        <x:v>53.424400</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>14.845583</x:v>
+        <x:v>14.840111</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0.843000</x:v>
+        <x:v>0.843600</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1604</x:v>
+        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Nyborg</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>43.091100</x:v>
+        <x:v>43.067100</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>11.969750</x:v>
+        <x:v>11.963083</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>53.428100</x:v>
+        <x:v>53.400400</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>14.841139</x:v>
+        <x:v>14.833444</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>0.841000</x:v>
+        <x:v>0.840900</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>590</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>42.706300</x:v>
+        <x:v>42.768200</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>11.862861</x:v>
+        <x:v>11.880056</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>53.182300</x:v>
+        <x:v>53.230000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>14.772861</x:v>
+        <x:v>14.786111</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0.833400</x:v>
+        <x:v>0.834300</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Pottehuse</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>40.757300</x:v>
+        <x:v>39.418800</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>11.321472</x:v>
+        <x:v>10.949667</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>52.706100</x:v>
+        <x:v>52.613000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>14.640583</x:v>
+        <x:v>14.614722</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>0.773900</x:v>
+        <x:v>0.731800</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Ringsted</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>43.239000</x:v>
+        <x:v>43.022800</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>12.010833</x:v>
+        <x:v>11.950778</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>53.517300</x:v>
+        <x:v>53.390900</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>14.865917</x:v>
+        <x:v>14.830806</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>0.844000</x:v>
+        <x:v>0.839500</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>4364</x:v>
+        <x:v>2056</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Skærbækværket</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>42.884900</x:v>
+        <x:v>43.116000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>11.912472</x:v>
+        <x:v>11.976667</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>53.309700</x:v>
+        <x:v>53.450900</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>14.808250</x:v>
+        <x:v>14.847472</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>0.836700</x:v>
+        <x:v>0.841300</x:v>
       </x:c>
       <x:c r="I82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Slagelse</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>43.095000</x:v>
+        <x:v>43.086000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>11.970833</x:v>
+        <x:v>11.968333</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>53.420800</x:v>
+        <x:v>53.401500</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>14.839111</x:v>
+        <x:v>14.833750</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>0.841400</x:v>
+        <x:v>0.841600</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1216</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Sorø</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>43.152200</x:v>
+        <x:v>43.033900</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>11.986722</x:v>
+        <x:v>11.953861</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>53.468000</x:v>
+        <x:v>53.383500</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>14.852222</x:v>
+        <x:v>14.828750</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>0.842100</x:v>
+        <x:v>0.840200</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>5232</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>St. Andst</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>39.330700</x:v>
+        <x:v>39.346700</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>10.925194</x:v>
+        <x:v>10.929639</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>52.387500</x:v>
+        <x:v>52.442700</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>14.552083</x:v>
+        <x:v>14.567417</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>0.728700</x:v>
+        <x:v>0.727800</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>42.693500</x:v>
+        <x:v>42.693700</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>11.859306</x:v>
+        <x:v>11.859361</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>53.125600</x:v>
+        <x:v>53.161000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>14.757111</x:v>
+        <x:v>14.766944</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>0.835100</x:v>
+        <x:v>0.833900</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Taulov</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>43.107200</x:v>
+        <x:v>43.081100</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>11.974222</x:v>
+        <x:v>11.966972</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>53.430500</x:v>
+        <x:v>53.407900</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>14.841806</x:v>
+        <x:v>14.835528</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>0.841500</x:v>
+        <x:v>0.841300</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>1806</x:v>
+        <x:v>2523</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Terkelsbøl</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>39.869500</x:v>
+        <x:v>39.276500</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>11.074861</x:v>
+        <x:v>10.910139</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>52.639400</x:v>
+        <x:v>52.221500</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>14.622056</x:v>
+        <x:v>14.505972</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>0.750300</x:v>
+        <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Terkelsbøl M Station</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>39.421100</x:v>
+        <x:v>39.344300</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>10.950306</x:v>
+        <x:v>10.928972</x:v>
       </x:c>
       <x:c r="F89" s="2"/>
       <x:c r="G89" s="2"/>
       <x:c r="H89" s="2"/>
       <x:c r="I89" t="n" s="2">
-        <x:v>5866</x:v>
+        <x:v>7829</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Torslunde</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>42.906400</x:v>
+        <x:v>42.877500</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>11.918444</x:v>
+        <x:v>11.910417</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>53.325500</x:v>
+        <x:v>53.335300</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>14.812639</x:v>
+        <x:v>14.815361</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>0.837000</x:v>
+        <x:v>0.835600</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Ullerslev</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>43.076400</x:v>
+        <x:v>43.033500</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>11.965667</x:v>
+        <x:v>11.953750</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>53.425800</x:v>
+        <x:v>53.382800</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>14.840500</x:v>
+        <x:v>14.828556</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>0.840500</x:v>
+        <x:v>0.840200</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>183</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>42.849600</x:v>
+        <x:v>42.855700</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>11.902667</x:v>
+        <x:v>11.904361</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>53.245300</x:v>
+        <x:v>53.309100</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>14.790361</x:v>
+        <x:v>14.808083</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>0.837300</x:v>
+        <x:v>0.835600</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Varde</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>43.201500</x:v>
+        <x:v>43.113600</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>12.000417</x:v>
+        <x:v>11.976000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>53.468300</x:v>
+        <x:v>53.397500</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>14.852306</x:v>
+        <x:v>14.832639</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0.843700</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1384</x:v>
+        <x:v>1240</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Viborg</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>42.627800</x:v>
+        <x:v>42.748200</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>11.841056</x:v>
+        <x:v>11.874500</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>53.394500</x:v>
+        <x:v>53.317600</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>14.831806</x:v>
+        <x:v>14.810444</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>0.824100</x:v>
+        <x:v>0.831300</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Viborg M Station</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>39.317300</x:v>
+        <x:v>39.255600</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>10.921472</x:v>
+        <x:v>10.904333</x:v>
       </x:c>
       <x:c r="F95" s="2"/>
       <x:c r="G95" s="2"/>
       <x:c r="H95" s="2"/>
       <x:c r="I95" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4795</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Aalborg</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>42.750400</x:v>
+        <x:v>42.238100</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>11.875111</x:v>
+        <x:v>11.732806</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>53.119100</x:v>
+        <x:v>53.151600</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>14.755306</x:v>
+        <x:v>14.764333</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>0.837400</x:v>
+        <x:v>0.816700</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Aalborg M Station</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>39.167500</x:v>
+        <x:v>38.940300</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>10.879861</x:v>
+        <x:v>10.816750</x:v>
       </x:c>
       <x:c r="F97" s="2"/>
       <x:c r="G97" s="2"/>
       <x:c r="H97" s="2"/>
       <x:c r="I97" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1381</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Amager Fælled</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>42.913200</x:v>
+        <x:v>43.157300</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>11.920333</x:v>
+        <x:v>11.988139</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>53.327800</x:v>
+        <x:v>53.474200</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>14.813278</x:v>
+        <x:v>14.853944</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>0.837200</x:v>
+        <x:v>0.842100</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>2328</x:v>
+        <x:v>1636</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Avedøre II</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>42.920900</x:v>
+        <x:v>43.043900</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>11.922472</x:v>
+        <x:v>11.956639</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>53.327200</x:v>
+        <x:v>53.385700</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>14.813111</x:v>
+        <x:v>14.829361</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.837500</x:v>
+        <x:v>0.840500</x:v>
       </x:c>
       <x:c r="I99" s="2"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Bevtoft MR</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>39.612300</x:v>
+        <x:v>39.326500</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>11.003417</x:v>
+        <x:v>10.924028</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>53.039200</x:v>
+        <x:v>52.524400</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>14.733111</x:v>
+        <x:v>14.590111</x:v>
       </x:c>
       <x:c r="H100" s="2"/>
       <x:c r="I100" s="2"/>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Billesbølle</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
         <x:v>42.003500</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>11.667639</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>52.718000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
         <x:v>14.643889</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>37.218300</x:v>
+        <x:v>35.605600</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>