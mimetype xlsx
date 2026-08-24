--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R20402111a4674a7f9a8cca9fd9ed0a2c"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Ra3b3e1c7b0be46e0954b9b2d5185525c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20402111a4674a7f9a8cca9fd9ed0a2c" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3b3e1c7b0be46e0954b9b2d5185525c" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -183,2823 +183,2823 @@
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>MRStation</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>GrossCalorificValueMJ</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>GrossCalorificValuekWh</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>WobbeIndexMJ</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>WobbeIndexkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>NormalDensity</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>StationFlow</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Aalborg</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>41.976000</x:v>
+        <x:v>43.094100</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>11.660000</x:v>
+        <x:v>11.970583</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>53.021300</x:v>
+        <x:v>53.395900</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>14.728139</x:v>
+        <x:v>14.832194</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>0.810500</x:v>
+        <x:v>0.842300</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Aalborg M Station</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>38.938300</x:v>
+        <x:v>39.152900</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>10.816194</x:v>
+        <x:v>10.875806</x:v>
       </x:c>
       <x:c r="F3" s="2"/>
       <x:c r="G3" s="2"/>
       <x:c r="H3" s="2"/>
       <x:c r="I3" t="n" s="2">
-        <x:v>2251</x:v>
+        <x:v>4799</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Amager Fælled</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>42.929600</x:v>
+        <x:v>43.057200</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>11.924889</x:v>
+        <x:v>11.960333</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>53.263900</x:v>
+        <x:v>53.440800</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>14.795528</x:v>
+        <x:v>14.844667</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>0.839900</x:v>
+        <x:v>0.839300</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1168</x:v>
+        <x:v>1820</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Avedøre II</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>43.054400</x:v>
+        <x:v>43.003400</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>11.959556</x:v>
+        <x:v>11.945389</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>53.391700</x:v>
+        <x:v>53.385800</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>14.831028</x:v>
+        <x:v>14.829389</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0.840600</x:v>
+        <x:v>0.838900</x:v>
       </x:c>
       <x:c r="I5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Bevtoft MR</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>39.353400</x:v>
+        <x:v>39.643800</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>10.931500</x:v>
+        <x:v>11.012167</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>52.572800</x:v>
+        <x:v>53.102100</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>14.603556</x:v>
+        <x:v>14.750583</x:v>
       </x:c>
       <x:c r="H6" s="2"/>
       <x:c r="I6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Billesbølle</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>42.003500</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>11.667639</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>52.718000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
         <x:v>14.643889</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>35.622000</x:v>
+        <x:v>31.676000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Brande</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>43.072800</x:v>
+        <x:v>42.390100</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>11.964667</x:v>
+        <x:v>11.775028</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>53.395600</x:v>
+        <x:v>53.266900</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>14.832111</x:v>
+        <x:v>14.796361</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>0.841300</x:v>
+        <x:v>0.819400</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>992</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Brande M Station</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>39.522600</x:v>
+        <x:v>39.607700</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>10.978500</x:v>
+        <x:v>11.002139</x:v>
       </x:c>
       <x:c r="F9" s="2"/>
       <x:c r="G9" s="2"/>
       <x:c r="H9" s="2"/>
       <x:c r="I9" t="n" s="2">
-        <x:v>491</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>43.150200</x:v>
+        <x:v>43.099000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>11.986167</x:v>
+        <x:v>11.971944</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>53.452200</x:v>
+        <x:v>53.425500</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>14.847833</x:v>
+        <x:v>14.840417</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.841400</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>1664</x:v>
+        <x:v>9680</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>43.054000</x:v>
+        <x:v>43.010200</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>11.959444</x:v>
+        <x:v>11.947278</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>53.372300</x:v>
+        <x:v>53.428100</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>14.825639</x:v>
+        <x:v>14.841139</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>0.841300</x:v>
+        <x:v>0.837900</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>461</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Egtved</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>43.102400</x:v>
+        <x:v>42.897400</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>11.972889</x:v>
+        <x:v>11.915944</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>53.405900</x:v>
+        <x:v>53.430100</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>14.834972</x:v>
+        <x:v>14.841694</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>0.842100</x:v>
+        <x:v>0.833400</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>768</x:v>
+        <x:v>3966</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Ellidshøj</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>42.976600</x:v>
+        <x:v>42.976100</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>11.937944</x:v>
+        <x:v>11.937806</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>53.410700</x:v>
+        <x:v>53.356400</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>14.836306</x:v>
+        <x:v>14.821222</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0.837200</x:v>
+        <x:v>0.838900</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>1024</x:v>
+        <x:v>1736</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Frøslev</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>39.372000</x:v>
+        <x:v>39.304200</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>10.936667</x:v>
+        <x:v>10.917833</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>52.446100</x:v>
+        <x:v>52.291700</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>14.568361</x:v>
+        <x:v>14.525472</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Haverslev</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>42.943400</x:v>
+        <x:v>42.591200</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>11.928722</x:v>
+        <x:v>11.830889</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>53.357000</x:v>
+        <x:v>53.317100</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>14.821389</x:v>
+        <x:v>14.810306</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>0.837600</x:v>
+        <x:v>0.825200</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4036</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Herning</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>43.088900</x:v>
+        <x:v>42.435100</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>11.969139</x:v>
+        <x:v>11.787528</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>53.410200</x:v>
+        <x:v>53.268500</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>14.836167</x:v>
+        <x:v>14.796806</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>0.841500</x:v>
+        <x:v>0.821000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2096</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Højby</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>41.822100</x:v>
+        <x:v>41.822200</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>11.617250</x:v>
+        <x:v>11.617278</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>52.818700</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
         <x:v>14.671861</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>0.810800</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Højby M Station</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>39.006000</x:v>
+        <x:v>39.084600</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>10.835000</x:v>
+        <x:v>10.856833</x:v>
       </x:c>
       <x:c r="F18" s="2"/>
       <x:c r="G18" s="2"/>
       <x:c r="H18" s="2"/>
       <x:c r="I18" t="n" s="2">
-        <x:v>4685</x:v>
+        <x:v>3909</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Karlslunde</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>43.204100</x:v>
+        <x:v>43.016900</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>12.001139</x:v>
+        <x:v>11.949139</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>53.499300</x:v>
+        <x:v>53.407000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>14.860917</x:v>
+        <x:v>14.835278</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>0.843200</x:v>
+        <x:v>0.838800</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>1825</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Karup</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>41.928000</x:v>
+        <x:v>42.950600</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>11.646667</x:v>
+        <x:v>11.930722</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>53.147300</x:v>
+        <x:v>53.401400</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>14.763139</x:v>
+        <x:v>14.833722</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>0.805000</x:v>
+        <x:v>0.836600</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Karup M Bio</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>39.294600</x:v>
+        <x:v>41.273800</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>10.915167</x:v>
+        <x:v>11.464944</x:v>
       </x:c>
       <x:c r="F21" s="2"/>
       <x:c r="G21" s="2"/>
       <x:c r="H21" s="2"/>
       <x:c r="I21" t="n" s="2">
-        <x:v>4825</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Koelbjerg</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>42.018100</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>11.671694</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>52.725200</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
         <x:v>14.645889</x:v>
       </x:c>
       <x:c r="H22" s="2"/>
       <x:c r="I22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Køge</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>43.048300</x:v>
+        <x:v>42.975300</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>11.957861</x:v>
+        <x:v>11.937583</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>53.385600</x:v>
+        <x:v>53.401400</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>14.829333</x:v>
+        <x:v>14.833722</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.840700</x:v>
+        <x:v>0.837300</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>548</x:v>
+        <x:v>4777</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Lilballe</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>42.775100</x:v>
+        <x:v>42.784600</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>11.881972</x:v>
+        <x:v>11.884611</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>53.298100</x:v>
+        <x:v>53.298300</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>14.805028</x:v>
+        <x:v>14.805083</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>0.832800</x:v>
+        <x:v>0.833100</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>42.823400</x:v>
+        <x:v>42.453700</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>11.895389</x:v>
+        <x:v>11.792694</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>53.329600</x:v>
+        <x:v>53.276700</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>14.813778</x:v>
+        <x:v>14.799083</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Ll. Selskær</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>39.378400</x:v>
+        <x:v>39.394400</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>10.938444</x:v>
+        <x:v>10.942889</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>51.994000</x:v>
+        <x:v>52.444300</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>14.442778</x:v>
+        <x:v>14.567861</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>0.732000</x:v>
+        <x:v>0.733200</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Lynge</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>43.048800</x:v>
+        <x:v>43.168500</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>11.958000</x:v>
+        <x:v>11.991250</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>53.372100</x:v>
+        <x:v>53.549200</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>14.825583</x:v>
+        <x:v>14.874778</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.841100</x:v>
+        <x:v>0.840200</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>10984</x:v>
+        <x:v>15624</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Måløv</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>42.994000</x:v>
+        <x:v>43.034900</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>11.942778</x:v>
+        <x:v>11.954139</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>53.397900</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
         <x:v>14.832750</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0.838200</x:v>
+        <x:v>0.839800</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Middelfart</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>43.073100</x:v>
+        <x:v>43.219200</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>11.964750</x:v>
+        <x:v>12.005333</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>53.406800</x:v>
+        <x:v>53.535400</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>14.835222</x:v>
+        <x:v>14.870944</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0.841000</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Nørskov</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>43.137400</x:v>
+        <x:v>42.526600</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>11.982611</x:v>
+        <x:v>11.812944</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>53.412700</x:v>
+        <x:v>53.289200</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>14.836861</x:v>
+        <x:v>14.802556</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>0.843300</x:v>
+        <x:v>0.823900</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>956</x:v>
+        <x:v>1510</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Nyborg</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>43.066000</x:v>
+        <x:v>43.105300</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>11.962778</x:v>
+        <x:v>11.973694</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>53.399300</x:v>
+        <x:v>53.511100</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>14.833139</x:v>
+        <x:v>14.864194</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0.840900</x:v>
+        <x:v>0.838900</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>396</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>42.768200</x:v>
+        <x:v>42.804400</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>11.880056</x:v>
+        <x:v>11.890111</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>53.230000</x:v>
+        <x:v>53.245000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>14.786111</x:v>
+        <x:v>14.790278</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>0.834300</x:v>
+        <x:v>0.835300</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Pottehuse</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>39.418800</x:v>
+        <x:v>39.383700</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>10.949667</x:v>
+        <x:v>10.939917</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>52.613200</x:v>
+        <x:v>52.515600</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>14.614778</x:v>
+        <x:v>14.587667</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>0.731800</x:v>
+        <x:v>0.733200</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Ringsted</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>43.032900</x:v>
+        <x:v>43.078200</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>11.953583</x:v>
+        <x:v>11.966167</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>53.395300</x:v>
+        <x:v>53.447100</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>14.832028</x:v>
+        <x:v>14.846417</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>0.839800</x:v>
+        <x:v>0.839900</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>1764</x:v>
+        <x:v>1320</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Skærbækværket</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>43.116000</x:v>
+        <x:v>43.130000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>11.976667</x:v>
+        <x:v>11.980556</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>53.450900</x:v>
+        <x:v>53.438400</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>14.847472</x:v>
+        <x:v>14.844000</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>0.841300</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="I35" s="2"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Slagelse</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>43.093400</x:v>
+        <x:v>43.060800</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>11.970389</x:v>
+        <x:v>11.961333</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>53.416100</x:v>
+        <x:v>53.484400</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>14.837806</x:v>
+        <x:v>14.856778</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>0.841500</x:v>
+        <x:v>0.838100</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>756</x:v>
+        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Sorø</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>43.070700</x:v>
+        <x:v>43.081300</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>11.964083</x:v>
+        <x:v>11.967028</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>53.403900</x:v>
+        <x:v>53.481200</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>14.834417</x:v>
+        <x:v>14.855889</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>0.841000</x:v>
+        <x:v>0.839000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>763</x:v>
+        <x:v>2060</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>St. Andst</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>39.346800</x:v>
+        <x:v>39.318100</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>10.929667</x:v>
+        <x:v>10.921694</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>52.442900</x:v>
+        <x:v>52.371300</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>14.567472</x:v>
+        <x:v>14.547583</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>0.727800</x:v>
+        <x:v>0.728900</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>42.693700</x:v>
+        <x:v>42.874100</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>11.859361</x:v>
+        <x:v>11.909472</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>53.161000</x:v>
+        <x:v>53.272500</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>14.766944</x:v>
+        <x:v>14.797917</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>0.833900</x:v>
+        <x:v>0.837500</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Taulov</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>43.080500</x:v>
+        <x:v>43.236900</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>11.966806</x:v>
+        <x:v>12.010250</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>53.402800</x:v>
+        <x:v>53.570900</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>14.834111</x:v>
+        <x:v>14.880806</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0.841400</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>2301</x:v>
+        <x:v>1860</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Terkelsbøl</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>39.276500</x:v>
+        <x:v>39.271800</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>10.910139</x:v>
+        <x:v>10.908833</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>52.221500</x:v>
+        <x:v>52.220000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>14.505972</x:v>
+        <x:v>14.505556</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Terkelsbøl M Station</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>39.360700</x:v>
+        <x:v>39.211100</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>10.933528</x:v>
+        <x:v>10.891972</x:v>
       </x:c>
       <x:c r="F42" s="2"/>
       <x:c r="G42" s="2"/>
       <x:c r="H42" s="2"/>
       <x:c r="I42" t="n" s="2">
-        <x:v>5402</x:v>
+        <x:v>10086</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Torslunde</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>42.877500</x:v>
+        <x:v>42.957900</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>11.910417</x:v>
+        <x:v>11.932750</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>53.335300</x:v>
+        <x:v>53.355000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>14.815361</x:v>
+        <x:v>14.820833</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.838100</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Ullerslev</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>43.043500</x:v>
+        <x:v>43.089200</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>11.956528</x:v>
+        <x:v>11.969222</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>53.393600</x:v>
+        <x:v>53.504500</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>14.831556</x:v>
+        <x:v>14.862361</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>0.840200</x:v>
+        <x:v>0.838500</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>42.855700</x:v>
+        <x:v>42.963800</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>11.904361</x:v>
+        <x:v>11.934389</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>53.309100</x:v>
+        <x:v>53.350100</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>14.808083</x:v>
+        <x:v>14.819472</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.838500</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Varde</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>43.114600</x:v>
+        <x:v>43.088600</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>11.976278</x:v>
+        <x:v>11.969056</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>53.400600</x:v>
+        <x:v>53.446100</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>14.833500</x:v>
+        <x:v>14.846139</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>0.842500</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>1144</x:v>
+        <x:v>1040</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Viborg</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>42.739500</x:v>
+        <x:v>42.510900</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>11.872083</x:v>
+        <x:v>11.808583</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>53.297900</x:v>
+        <x:v>53.244700</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>14.804972</x:v>
+        <x:v>14.790194</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>0.831600</x:v>
+        <x:v>0.824600</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Viborg M Station</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>39.242300</x:v>
+        <x:v>39.463400</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>10.900639</x:v>
+        <x:v>10.962056</x:v>
       </x:c>
       <x:c r="F48" s="2"/>
       <x:c r="G48" s="2"/>
       <x:c r="H48" s="2"/>
       <x:c r="I48" t="n" s="2">
-        <x:v>4849</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Aalborg</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>42.303000</x:v>
+        <x:v>43.094100</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>11.750833</x:v>
+        <x:v>11.970583</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>53.184300</x:v>
+        <x:v>53.395900</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>14.773417</x:v>
+        <x:v>14.832194</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>0.818200</x:v>
+        <x:v>0.842300</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Aalborg M Station</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>38.934000</x:v>
+        <x:v>39.140200</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>10.815000</x:v>
+        <x:v>10.872278</x:v>
       </x:c>
       <x:c r="F50" s="2"/>
       <x:c r="G50" s="2"/>
       <x:c r="H50" s="2"/>
       <x:c r="I50" t="n" s="2">
-        <x:v>1298</x:v>
+        <x:v>4064</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Amager Fælled</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>43.050400</x:v>
+        <x:v>43.033700</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>11.958444</x:v>
+        <x:v>11.953806</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>53.308100</x:v>
+        <x:v>53.414800</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>14.807806</x:v>
+        <x:v>14.837444</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>0.843200</x:v>
+        <x:v>0.839200</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>1266</x:v>
+        <x:v>1614</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Avedøre II</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>43.042200</x:v>
+        <x:v>43.003400</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>11.956167</x:v>
+        <x:v>11.945389</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>53.383400</x:v>
+        <x:v>53.385800</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>14.828722</x:v>
+        <x:v>14.829389</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>0.840500</x:v>
+        <x:v>0.838900</x:v>
       </x:c>
       <x:c r="I52" s="2"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Bevtoft MR</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>39.365300</x:v>
+        <x:v>39.641500</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>10.934806</x:v>
+        <x:v>11.011528</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>52.596100</x:v>
+        <x:v>53.097800</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>14.610028</x:v>
+        <x:v>14.749389</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Billesbølle</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>42.003500</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>11.667639</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>52.718000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
         <x:v>14.643889</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>35.601700</x:v>
+        <x:v>31.686200</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Brande</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>43.080900</x:v>
+        <x:v>42.458400</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>11.966917</x:v>
+        <x:v>11.794000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>53.398400</x:v>
+        <x:v>53.276000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>14.832889</x:v>
+        <x:v>14.798889</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>0.841600</x:v>
+        <x:v>0.821700</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Brande M Station</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>39.578000</x:v>
+        <x:v>39.580300</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>10.993889</x:v>
+        <x:v>10.994528</x:v>
       </x:c>
       <x:c r="F56" s="2"/>
       <x:c r="G56" s="2"/>
       <x:c r="H56" s="2"/>
       <x:c r="I56" t="n" s="2">
-        <x:v>348</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>43.107400</x:v>
+        <x:v>43.094500</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>11.974278</x:v>
+        <x:v>11.970694</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>53.417300</x:v>
+        <x:v>53.425300</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>14.838139</x:v>
+        <x:v>14.840361</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>0.842000</x:v>
+        <x:v>0.841200</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>1584</x:v>
+        <x:v>9152</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>43.022300</x:v>
+        <x:v>42.992800</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>11.950639</x:v>
+        <x:v>11.942444</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>53.366000</x:v>
+        <x:v>53.444400</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>14.823889</x:v>
+        <x:v>14.845667</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>0.840200</x:v>
+        <x:v>0.836700</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>490</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Egtved</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>43.077800</x:v>
+        <x:v>42.898900</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>11.966056</x:v>
+        <x:v>11.916361</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>53.395400</x:v>
+        <x:v>53.490500</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>14.832056</x:v>
+        <x:v>14.858472</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>0.841500</x:v>
+        <x:v>0.831600</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>1280</x:v>
+        <x:v>3973</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Ellidshøj</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>42.974100</x:v>
+        <x:v>43.034500</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>11.937250</x:v>
+        <x:v>11.954028</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>53.411800</x:v>
+        <x:v>53.382600</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>14.836611</x:v>
+        <x:v>14.828500</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>0.837100</x:v>
+        <x:v>0.840300</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>832</x:v>
+        <x:v>1548</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Frøslev</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>39.371700</x:v>
+        <x:v>39.304200</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>10.936583</x:v>
+        <x:v>10.917833</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>52.445400</x:v>
+        <x:v>52.291700</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>14.568167</x:v>
+        <x:v>14.525472</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Haverslev</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>42.938300</x:v>
+        <x:v>42.591200</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>11.927306</x:v>
+        <x:v>11.830889</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>53.354800</x:v>
+        <x:v>53.317100</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>14.820778</x:v>
+        <x:v>14.810306</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>0.837400</x:v>
+        <x:v>0.825200</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>3256</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Herning</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>43.115600</x:v>
+        <x:v>42.440900</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>11.976556</x:v>
+        <x:v>11.789139</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>53.422000</x:v>
+        <x:v>53.270300</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>14.839444</x:v>
+        <x:v>14.797306</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.821200</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>5584</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Højby</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>41.822100</x:v>
+        <x:v>41.822200</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>11.617250</x:v>
+        <x:v>11.617278</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
         <x:v>52.818700</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
         <x:v>14.671861</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.810800</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Højby M Station</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>38.987600</x:v>
+        <x:v>39.042700</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>10.829889</x:v>
+        <x:v>10.845194</x:v>
       </x:c>
       <x:c r="F65" s="2"/>
       <x:c r="G65" s="2"/>
       <x:c r="H65" s="2"/>
       <x:c r="I65" t="n" s="2">
-        <x:v>4658</x:v>
+        <x:v>4668</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Karlslunde</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>43.219500</x:v>
+        <x:v>43.016900</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>12.005417</x:v>
+        <x:v>11.949139</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>53.515700</x:v>
+        <x:v>53.407000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>14.865472</x:v>
+        <x:v>14.835278</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>0.843300</x:v>
+        <x:v>0.838800</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>1826</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Karup</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>41.928000</x:v>
+        <x:v>42.950600</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>11.646667</x:v>
+        <x:v>11.930722</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>53.147300</x:v>
+        <x:v>53.401400</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>14.763139</x:v>
+        <x:v>14.833722</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>0.805000</x:v>
+        <x:v>0.836600</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Karup M Bio</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>39.204700</x:v>
+        <x:v>41.274200</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>10.890194</x:v>
+        <x:v>11.465056</x:v>
       </x:c>
       <x:c r="F68" s="2"/>
       <x:c r="G68" s="2"/>
       <x:c r="H68" s="2"/>
       <x:c r="I68" t="n" s="2">
-        <x:v>4830</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Koelbjerg</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>42.018100</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>11.671694</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>52.725200</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
         <x:v>14.645889</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Køge</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>43.075200</x:v>
+        <x:v>43.009400</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>11.965333</x:v>
+        <x:v>11.947056</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>53.392800</x:v>
+        <x:v>53.419500</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>14.831333</x:v>
+        <x:v>14.838750</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>0.841500</x:v>
+        <x:v>0.838100</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>482</x:v>
+        <x:v>4388</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Lilballe</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>42.775100</x:v>
+        <x:v>42.784600</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>11.881972</x:v>
+        <x:v>11.884611</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>53.298100</x:v>
+        <x:v>53.298300</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>14.805028</x:v>
+        <x:v>14.805083</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>0.832800</x:v>
+        <x:v>0.833100</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>42.827000</x:v>
+        <x:v>42.453700</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>11.896389</x:v>
+        <x:v>11.792694</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>53.330100</x:v>
+        <x:v>53.276700</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>14.813917</x:v>
+        <x:v>14.799083</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Ll. Selskær</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>39.378600</x:v>
+        <x:v>39.394500</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>10.938500</x:v>
+        <x:v>10.942917</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>51.993000</x:v>
+        <x:v>52.444200</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>14.442500</x:v>
+        <x:v>14.567833</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>0.731900</x:v>
+        <x:v>0.733200</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Lynge</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>43.076400</x:v>
+        <x:v>43.172900</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>11.965667</x:v>
+        <x:v>11.992472</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>53.389400</x:v>
+        <x:v>53.552900</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>14.830389</x:v>
+        <x:v>14.875806</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>0.841600</x:v>
+        <x:v>0.840300</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>11192</x:v>
+        <x:v>16120</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Måløv</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>42.994000</x:v>
+        <x:v>43.034900</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>11.942778</x:v>
+        <x:v>11.954139</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>53.397900</x:v>
+        <x:v>53.397800</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>14.832750</x:v>
+        <x:v>14.832722</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>0.838200</x:v>
+        <x:v>0.839800</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Middelfart</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>43.072600</x:v>
+        <x:v>43.208000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>11.964611</x:v>
+        <x:v>12.002222</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>53.410300</x:v>
+        <x:v>53.535200</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>14.836194</x:v>
+        <x:v>14.870889</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>0.840800</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Nørskov</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>43.154800</x:v>
+        <x:v>42.523100</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>11.987444</x:v>
+        <x:v>11.811972</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>53.424400</x:v>
+        <x:v>53.288700</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>14.840111</x:v>
+        <x:v>14.802417</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0.843600</x:v>
+        <x:v>0.823800</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>952</x:v>
+        <x:v>1218</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Nyborg</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>43.067100</x:v>
+        <x:v>43.058300</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>11.963083</x:v>
+        <x:v>11.960639</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>53.400400</x:v>
+        <x:v>53.492300</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>14.833444</x:v>
+        <x:v>14.858972</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>0.840900</x:v>
+        <x:v>0.837700</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>433</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>42.768200</x:v>
+        <x:v>42.804400</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>11.880056</x:v>
+        <x:v>11.890111</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>53.230000</x:v>
+        <x:v>53.245000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>14.786111</x:v>
+        <x:v>14.790278</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0.834300</x:v>
+        <x:v>0.835300</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Pottehuse</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>39.418800</x:v>
+        <x:v>39.383300</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>10.949667</x:v>
+        <x:v>10.939806</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>52.613000</x:v>
+        <x:v>52.514700</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>14.614722</x:v>
+        <x:v>14.587417</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>0.731800</x:v>
+        <x:v>0.733300</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Ringsted</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>43.022800</x:v>
+        <x:v>43.029600</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>11.950778</x:v>
+        <x:v>11.952667</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>53.390900</x:v>
+        <x:v>53.419500</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>14.830806</x:v>
+        <x:v>14.838750</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>0.839500</x:v>
+        <x:v>0.838900</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>2056</x:v>
+        <x:v>1564</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Skærbækværket</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>43.116000</x:v>
+        <x:v>43.130000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>11.976667</x:v>
+        <x:v>11.980556</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>53.450900</x:v>
+        <x:v>53.438400</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>14.847472</x:v>
+        <x:v>14.844000</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>0.841300</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="I82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Slagelse</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>43.086000</x:v>
+        <x:v>43.065500</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>11.968333</x:v>
+        <x:v>11.962639</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>53.401500</x:v>
+        <x:v>53.484400</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>14.833750</x:v>
+        <x:v>14.856778</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>0.841600</x:v>
+        <x:v>0.838200</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>600</x:v>
+        <x:v>1194</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Sorø</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>43.033900</x:v>
+        <x:v>43.078800</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>11.953861</x:v>
+        <x:v>11.966333</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>53.383500</x:v>
+        <x:v>53.465900</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>14.828750</x:v>
+        <x:v>14.851639</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>0.840200</x:v>
+        <x:v>0.839300</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>581</x:v>
+        <x:v>2174</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>St. Andst</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>39.346700</x:v>
+        <x:v>39.318100</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>10.929639</x:v>
+        <x:v>10.921694</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>52.442700</x:v>
+        <x:v>52.371300</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>14.567417</x:v>
+        <x:v>14.547583</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>0.727800</x:v>
+        <x:v>0.728900</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>42.693700</x:v>
+        <x:v>42.874100</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>11.859361</x:v>
+        <x:v>11.909472</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>53.161000</x:v>
+        <x:v>53.272500</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>14.766944</x:v>
+        <x:v>14.797917</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>0.833900</x:v>
+        <x:v>0.837500</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Taulov</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>43.081100</x:v>
+        <x:v>43.225100</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>11.966972</x:v>
+        <x:v>12.006972</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>53.407900</x:v>
+        <x:v>53.534700</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>14.835528</x:v>
+        <x:v>14.870750</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>0.841300</x:v>
+        <x:v>0.842900</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>2523</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Terkelsbøl</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>39.276500</x:v>
+        <x:v>39.271800</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>10.910139</x:v>
+        <x:v>10.908833</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>52.221500</x:v>
+        <x:v>52.220000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>14.505972</x:v>
+        <x:v>14.505556</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Terkelsbøl M Station</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>39.344300</x:v>
+        <x:v>39.216000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>10.928972</x:v>
+        <x:v>10.893333</x:v>
       </x:c>
       <x:c r="F89" s="2"/>
       <x:c r="G89" s="2"/>
       <x:c r="H89" s="2"/>
       <x:c r="I89" t="n" s="2">
-        <x:v>7829</x:v>
+        <x:v>10244</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Torslunde</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>42.877500</x:v>
+        <x:v>42.957800</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>11.910417</x:v>
+        <x:v>11.932722</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>53.335300</x:v>
+        <x:v>53.354900</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>14.815361</x:v>
+        <x:v>14.820806</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.838100</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Ullerslev</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>43.033500</x:v>
+        <x:v>43.032500</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>11.953750</x:v>
+        <x:v>11.953472</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>53.382800</x:v>
+        <x:v>53.481000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>14.828556</x:v>
+        <x:v>14.855833</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>0.840200</x:v>
+        <x:v>0.837100</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>42.855700</x:v>
+        <x:v>42.963600</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>11.904361</x:v>
+        <x:v>11.934333</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>53.309100</x:v>
+        <x:v>53.350000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>14.808083</x:v>
+        <x:v>14.819444</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>0.835600</x:v>
+        <x:v>0.838500</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Varde</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>43.113600</x:v>
+        <x:v>43.026700</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>11.976000</x:v>
+        <x:v>11.951861</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>53.397500</x:v>
+        <x:v>53.453800</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>14.832639</x:v>
+        <x:v>14.848278</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.837400</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1240</x:v>
+        <x:v>1368</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Viborg</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>42.748200</x:v>
+        <x:v>42.510900</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>11.874500</x:v>
+        <x:v>11.808583</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>53.317600</x:v>
+        <x:v>53.244700</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>14.810444</x:v>
+        <x:v>14.790194</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>0.831300</x:v>
+        <x:v>0.824600</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Viborg M Station</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>39.255600</x:v>
+        <x:v>39.463400</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>10.904333</x:v>
+        <x:v>10.962056</x:v>
       </x:c>
       <x:c r="F95" s="2"/>
       <x:c r="G95" s="2"/>
       <x:c r="H95" s="2"/>
       <x:c r="I95" t="n" s="2">
-        <x:v>4795</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Aalborg</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>42.238100</x:v>
+        <x:v>43.094100</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>11.732806</x:v>
+        <x:v>11.970583</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>53.151600</x:v>
+        <x:v>53.395900</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>14.764333</x:v>
+        <x:v>14.832194</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>0.816700</x:v>
+        <x:v>0.842300</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Aalborg M Station</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>38.940300</x:v>
+        <x:v>39.136000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>10.816750</x:v>
+        <x:v>10.871111</x:v>
       </x:c>
       <x:c r="F97" s="2"/>
       <x:c r="G97" s="2"/>
       <x:c r="H97" s="2"/>
       <x:c r="I97" t="n" s="2">
-        <x:v>1381</x:v>
+        <x:v>3506</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Amager Fælled</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>43.157300</x:v>
+        <x:v>43.032500</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>11.988139</x:v>
+        <x:v>11.953472</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>53.474200</x:v>
+        <x:v>53.398600</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>14.853944</x:v>
+        <x:v>14.832944</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>0.842100</x:v>
+        <x:v>0.839700</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1636</x:v>
+        <x:v>1178</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Avedøre II</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>43.043900</x:v>
+        <x:v>43.003400</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>11.956639</x:v>
+        <x:v>11.945389</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>53.385700</x:v>
+        <x:v>53.385800</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>14.829361</x:v>
+        <x:v>14.829389</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.840500</x:v>
+        <x:v>0.838900</x:v>
       </x:c>
       <x:c r="I99" s="2"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Bevtoft MR</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>39.326500</x:v>
+        <x:v>39.632100</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>10.924028</x:v>
+        <x:v>11.008917</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>52.524400</x:v>
+        <x:v>53.081700</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>14.590111</x:v>
+        <x:v>14.744917</x:v>
       </x:c>
       <x:c r="H100" s="2"/>
       <x:c r="I100" s="2"/>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Billesbølle</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
         <x:v>42.003500</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>11.667639</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>52.718000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
         <x:v>14.643889</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>35.605600</x:v>
+        <x:v>31.764700</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>