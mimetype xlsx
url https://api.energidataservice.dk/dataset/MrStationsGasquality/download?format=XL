--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Ra3b3e1c7b0be46e0954b9b2d5185525c"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R7c9e41837fcc49728f3e6c253a1bc897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3b3e1c7b0be46e0954b9b2d5185525c" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c9e41837fcc49728f3e6c253a1bc897" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -183,2823 +183,2823 @@
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>MRStation</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>GrossCalorificValueMJ</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>GrossCalorificValuekWh</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>WobbeIndexMJ</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>WobbeIndexkWh</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>NormalDensity</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>StationFlow</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Aalborg</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>43.094100</x:v>
+        <x:v>39.212600</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>11.970583</x:v>
+        <x:v>10.892389</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>53.395900</x:v>
+        <x:v>52.156500</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>14.832194</x:v>
+        <x:v>14.487917</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>0.842300</x:v>
+        <x:v>0.730500</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Aalborg M Station</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>39.152900</x:v>
+        <x:v>39.988600</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>10.875806</x:v>
+        <x:v>11.107944</x:v>
       </x:c>
       <x:c r="F3" s="2"/>
       <x:c r="G3" s="2"/>
       <x:c r="H3" s="2"/>
       <x:c r="I3" t="n" s="2">
-        <x:v>4799</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Amager Fælled</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>43.057200</x:v>
+        <x:v>43.264200</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>11.960333</x:v>
+        <x:v>12.017833</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>53.440800</x:v>
+        <x:v>53.591200</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>14.844667</x:v>
+        <x:v>14.886444</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1820</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Avedøre II</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>43.003400</x:v>
+        <x:v>43.276000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>11.945389</x:v>
+        <x:v>12.021111</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>53.385800</x:v>
+        <x:v>53.517100</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>14.829389</x:v>
+        <x:v>14.865861</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0.838900</x:v>
+        <x:v>0.845400</x:v>
       </x:c>
       <x:c r="I5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Bevtoft MR</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>39.643800</x:v>
+        <x:v>39.356300</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>11.012167</x:v>
+        <x:v>10.932306</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>53.102100</x:v>
+        <x:v>52.478900</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>14.750583</x:v>
+        <x:v>14.577472</x:v>
       </x:c>
       <x:c r="H6" s="2"/>
       <x:c r="I6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Billesbølle</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>42.003500</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
         <x:v>11.667639</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>52.718000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
         <x:v>14.643889</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>31.676000</x:v>
+        <x:v>35.270800</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Brande</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>42.390100</x:v>
+        <x:v>43.183300</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>11.775028</x:v>
+        <x:v>11.995361</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>53.266900</x:v>
+        <x:v>53.437100</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>14.796361</x:v>
+        <x:v>14.843639</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>0.819400</x:v>
+        <x:v>0.844300</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>992</x:v>
+        <x:v>2483</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Brande M Station</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>39.607700</x:v>
+        <x:v>39.580800</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>11.002139</x:v>
+        <x:v>10.994667</x:v>
       </x:c>
       <x:c r="F9" s="2"/>
       <x:c r="G9" s="2"/>
       <x:c r="H9" s="2"/>
       <x:c r="I9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>43.099000</x:v>
+        <x:v>42.996600</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>11.971944</x:v>
+        <x:v>11.943500</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>53.425500</x:v>
+        <x:v>53.356400</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>14.840417</x:v>
+        <x:v>14.821222</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>0.841400</x:v>
+        <x:v>0.839600</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>9680</x:v>
+        <x:v>2408</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>43.010200</x:v>
+        <x:v>42.987700</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>11.947278</x:v>
+        <x:v>11.941028</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>53.428100</x:v>
+        <x:v>53.374600</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>14.841139</x:v>
+        <x:v>14.826278</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>0.837900</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>577</x:v>
+        <x:v>1792</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Egtved</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>42.897400</x:v>
+        <x:v>43.086300</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>11.915944</x:v>
+        <x:v>11.968417</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>53.430100</x:v>
+        <x:v>53.396500</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>14.841694</x:v>
+        <x:v>14.832361</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>0.833400</x:v>
+        <x:v>0.841800</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>3966</x:v>
+        <x:v>4233</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Ellidshøj</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>42.976100</x:v>
+        <x:v>42.592300</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>11.937806</x:v>
+        <x:v>11.831194</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>53.356400</x:v>
+        <x:v>53.344700</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>14.821222</x:v>
+        <x:v>14.817972</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0.838900</x:v>
+        <x:v>0.824200</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>1736</x:v>
+        <x:v>1692</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Frøslev</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>39.304200</x:v>
+        <x:v>39.351600</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>10.917833</x:v>
+        <x:v>10.931000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>52.291700</x:v>
+        <x:v>52.421200</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>14.525472</x:v>
+        <x:v>14.561444</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Haverslev</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>42.591200</x:v>
+        <x:v>42.170800</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>11.830889</x:v>
+        <x:v>11.714111</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>53.317100</x:v>
+        <x:v>53.186100</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>14.810306</x:v>
+        <x:v>14.773917</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>0.825200</x:v>
+        <x:v>0.813400</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>4036</x:v>
+        <x:v>5100</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Herning</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>42.435100</x:v>
+        <x:v>42.948800</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>11.787528</x:v>
+        <x:v>11.930222</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>53.268500</x:v>
+        <x:v>53.317300</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>14.796806</x:v>
+        <x:v>14.810361</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>0.821000</x:v>
+        <x:v>0.838900</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>2096</x:v>
+        <x:v>2688</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Højby</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
         <x:v>41.822200</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>11.617278</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>52.818700</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
         <x:v>14.671861</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>0.810800</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Højby M Station</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>39.084600</x:v>
+        <x:v>39.068000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>10.856833</x:v>
+        <x:v>10.852222</x:v>
       </x:c>
       <x:c r="F18" s="2"/>
       <x:c r="G18" s="2"/>
       <x:c r="H18" s="2"/>
       <x:c r="I18" t="n" s="2">
-        <x:v>3909</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Karlslunde</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>43.016900</x:v>
+        <x:v>43.122400</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>11.949139</x:v>
+        <x:v>11.978444</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>53.407000</x:v>
+        <x:v>53.433300</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>14.835278</x:v>
+        <x:v>14.842583</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>0.838800</x:v>
+        <x:v>0.842000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3571</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Karup</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>42.950600</x:v>
+        <x:v>42.550700</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>11.930722</x:v>
+        <x:v>11.819639</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>53.401400</x:v>
+        <x:v>53.315200</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>14.833722</x:v>
+        <x:v>14.809778</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>0.836600</x:v>
+        <x:v>0.823800</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Karup M Bio</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>41.273800</x:v>
+        <x:v>39.559600</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>11.464944</x:v>
+        <x:v>10.988778</x:v>
       </x:c>
       <x:c r="F21" s="2"/>
       <x:c r="G21" s="2"/>
       <x:c r="H21" s="2"/>
       <x:c r="I21" t="n" s="2">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Koelbjerg</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>42.018100</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>11.671694</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>52.725200</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
         <x:v>14.645889</x:v>
       </x:c>
       <x:c r="H22" s="2"/>
       <x:c r="I22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Køge</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>42.975300</x:v>
+        <x:v>43.156600</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>11.937583</x:v>
+        <x:v>11.987944</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>53.401400</x:v>
+        <x:v>53.435100</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>14.833722</x:v>
+        <x:v>14.843083</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.837300</x:v>
+        <x:v>0.843400</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>4777</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Lilballe</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>42.784600</x:v>
+        <x:v>42.785100</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>11.884611</x:v>
+        <x:v>11.884750</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>53.298300</x:v>
+        <x:v>53.297700</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>14.805083</x:v>
+        <x:v>14.804917</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>0.833100</x:v>
+        <x:v>0.833200</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>42.453700</x:v>
+        <x:v>40.910600</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>11.792694</x:v>
+        <x:v>11.364056</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>53.276700</x:v>
+        <x:v>52.829700</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>14.799083</x:v>
+        <x:v>14.674917</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Ll. Selskær</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>39.394400</x:v>
+        <x:v>39.396200</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>10.942889</x:v>
+        <x:v>10.943389</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>52.444300</x:v>
+        <x:v>52.542500</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>14.567861</x:v>
+        <x:v>14.595139</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>0.733200</x:v>
+        <x:v>0.732100</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Lynge</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>43.168500</x:v>
+        <x:v>42.914600</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>11.991250</x:v>
+        <x:v>11.920722</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>53.549200</x:v>
+        <x:v>53.307100</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>14.874778</x:v>
+        <x:v>14.807528</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.840200</x:v>
+        <x:v>0.837900</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>15624</x:v>
+        <x:v>20712</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Måløv</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>43.034900</x:v>
+        <x:v>43.062500</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>11.954139</x:v>
+        <x:v>11.961806</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>53.397900</x:v>
+        <x:v>53.424700</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>14.832750</x:v>
+        <x:v>14.840194</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0.839800</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Middelfart</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>43.219200</x:v>
+        <x:v>43.087700</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>12.005333</x:v>
+        <x:v>11.968806</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>53.535400</x:v>
+        <x:v>53.369600</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>14.870944</x:v>
+        <x:v>14.824889</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0.842600</x:v>
+        <x:v>0.842700</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>40</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Nørskov</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>42.526600</x:v>
+        <x:v>43.139300</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>11.812944</x:v>
+        <x:v>11.983139</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>53.289200</x:v>
+        <x:v>53.416300</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>14.802556</x:v>
+        <x:v>14.837861</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>0.823900</x:v>
+        <x:v>0.843300</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1510</x:v>
+        <x:v>1636</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Nyborg</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>43.105300</x:v>
+        <x:v>43.116500</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>11.973694</x:v>
+        <x:v>11.976806</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>53.511100</x:v>
+        <x:v>53.409500</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>14.864194</x:v>
+        <x:v>14.835972</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0.838900</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>520</x:v>
+        <x:v>785</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>42.804400</x:v>
+        <x:v>42.852000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>11.890111</x:v>
+        <x:v>11.903333</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>53.245000</x:v>
+        <x:v>53.267900</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>14.790278</x:v>
+        <x:v>14.796639</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>0.835300</x:v>
+        <x:v>0.836400</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Pottehuse</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>39.383700</x:v>
+        <x:v>39.374300</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>10.939917</x:v>
+        <x:v>10.937306</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>52.515600</x:v>
+        <x:v>52.483800</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>14.587667</x:v>
+        <x:v>14.578833</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>0.733200</x:v>
+        <x:v>0.734400</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Ringsted</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>43.078200</x:v>
+        <x:v>43.186400</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>11.966167</x:v>
+        <x:v>11.996222</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>53.447100</x:v>
+        <x:v>53.449800</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>14.846417</x:v>
+        <x:v>14.847167</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>0.839900</x:v>
+        <x:v>0.844100</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>1320</x:v>
+        <x:v>3012</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Skærbækværket</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>43.130000</x:v>
+        <x:v>43.282600</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>11.980556</x:v>
+        <x:v>12.022944</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>53.438400</x:v>
+        <x:v>53.498400</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>14.844000</x:v>
+        <x:v>14.860667</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.846300</x:v>
       </x:c>
       <x:c r="I35" s="2"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Slagelse</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>43.060800</x:v>
+        <x:v>43.125900</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>11.961333</x:v>
+        <x:v>11.979417</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>53.484400</x:v>
+        <x:v>53.423000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>14.856778</x:v>
+        <x:v>14.839722</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>0.838100</x:v>
+        <x:v>0.842500</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1292</x:v>
+        <x:v>1328</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Sorø</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>43.081300</x:v>
+        <x:v>43.146300</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>11.967028</x:v>
+        <x:v>11.985083</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>53.481200</x:v>
+        <x:v>53.471300</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>14.855889</x:v>
+        <x:v>14.853139</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>0.839000</x:v>
+        <x:v>0.841800</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>2060</x:v>
+        <x:v>4886</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>St. Andst</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>39.318100</x:v>
+        <x:v>39.331300</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>10.921694</x:v>
+        <x:v>10.925361</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>52.371300</x:v>
+        <x:v>52.382400</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>14.547583</x:v>
+        <x:v>14.550667</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>0.728900</x:v>
+        <x:v>0.731500</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>42.874100</x:v>
+        <x:v>43.036300</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>11.909472</x:v>
+        <x:v>11.954528</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>53.272500</x:v>
+        <x:v>53.431600</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>14.797917</x:v>
+        <x:v>14.842111</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>0.837500</x:v>
+        <x:v>0.838800</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Taulov</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>43.236900</x:v>
+        <x:v>43.011000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>12.010250</x:v>
+        <x:v>11.947500</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>53.570900</x:v>
+        <x:v>53.334100</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>14.880806</x:v>
+        <x:v>14.815028</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.840800</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1860</x:v>
+        <x:v>3059</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Terkelsbøl</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>39.271800</x:v>
+        <x:v>39.301400</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>10.908833</x:v>
+        <x:v>10.917056</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>52.220000</x:v>
+        <x:v>52.292300</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>14.505556</x:v>
+        <x:v>14.525639</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Terkelsbøl M Station</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>39.211100</x:v>
+        <x:v>39.222400</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>10.891972</x:v>
+        <x:v>10.895111</x:v>
       </x:c>
       <x:c r="F42" s="2"/>
       <x:c r="G42" s="2"/>
       <x:c r="H42" s="2"/>
       <x:c r="I42" t="n" s="2">
-        <x:v>10086</x:v>
+        <x:v>10624</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Torslunde</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>42.957900</x:v>
+        <x:v>42.928900</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>11.932750</x:v>
+        <x:v>11.924694</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>53.355000</x:v>
+        <x:v>53.338300</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>14.820833</x:v>
+        <x:v>14.816194</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0.838100</x:v>
+        <x:v>0.837500</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1220</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Ullerslev</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>43.089200</x:v>
+        <x:v>43.102400</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>11.969222</x:v>
+        <x:v>11.972889</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>53.504500</x:v>
+        <x:v>53.414100</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>14.862361</x:v>
+        <x:v>14.837250</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>0.838500</x:v>
+        <x:v>0.841900</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>55</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>42.963800</x:v>
+        <x:v>42.953700</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>11.934389</x:v>
+        <x:v>11.931583</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>53.350100</x:v>
+        <x:v>53.332000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>14.819472</x:v>
+        <x:v>14.814444</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.838500</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3411</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Varde</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>43.088600</x:v>
+        <x:v>43.057900</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>11.969056</x:v>
+        <x:v>11.960528</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>53.446100</x:v>
+        <x:v>53.363800</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>14.846139</x:v>
+        <x:v>14.823278</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>0.840000</x:v>
+        <x:v>0.841400</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>1040</x:v>
+        <x:v>1464</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Viborg</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>42.510900</x:v>
+        <x:v>40.066900</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>11.808583</x:v>
+        <x:v>11.129694</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>53.244700</x:v>
+        <x:v>52.394400</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>14.790194</x:v>
+        <x:v>14.554000</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>0.824600</x:v>
+        <x:v>0.756500</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Viborg M Station</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>39.463400</x:v>
+        <x:v>39.629200</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>10.962056</x:v>
+        <x:v>11.008111</x:v>
       </x:c>
       <x:c r="F48" s="2"/>
       <x:c r="G48" s="2"/>
       <x:c r="H48" s="2"/>
       <x:c r="I48" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Aalborg</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>43.094100</x:v>
+        <x:v>39.255400</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>11.970583</x:v>
+        <x:v>10.904278</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>53.395900</x:v>
+        <x:v>52.238500</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>14.832194</x:v>
+        <x:v>14.510694</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>0.842300</x:v>
+        <x:v>0.730500</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1392</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Aalborg M Station</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>39.140200</x:v>
+        <x:v>39.958600</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>10.872278</x:v>
+        <x:v>11.099611</x:v>
       </x:c>
       <x:c r="F50" s="2"/>
       <x:c r="G50" s="2"/>
       <x:c r="H50" s="2"/>
       <x:c r="I50" t="n" s="2">
-        <x:v>4064</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Amager Fælled</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>43.033700</x:v>
+        <x:v>43.257700</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>11.953806</x:v>
+        <x:v>12.016028</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>53.414800</x:v>
+        <x:v>53.596900</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>14.837444</x:v>
+        <x:v>14.888028</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>0.839200</x:v>
+        <x:v>0.842200</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>1614</x:v>
+        <x:v>1226</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Avedøre II</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>43.003400</x:v>
+        <x:v>43.276000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>11.945389</x:v>
+        <x:v>12.021111</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>53.385800</x:v>
+        <x:v>53.517100</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>14.829389</x:v>
+        <x:v>14.865861</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>0.838900</x:v>
+        <x:v>0.845400</x:v>
       </x:c>
       <x:c r="I52" s="2"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Bevtoft MR</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>39.641500</x:v>
+        <x:v>39.387400</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>11.011528</x:v>
+        <x:v>10.940944</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>53.097800</x:v>
+        <x:v>52.539600</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>14.749389</x:v>
+        <x:v>14.594333</x:v>
       </x:c>
       <x:c r="H53" s="2"/>
       <x:c r="I53" s="2"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Billesbølle</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>42.003500</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>11.667639</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
         <x:v>52.718000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
         <x:v>14.643889</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>31.686200</x:v>
+        <x:v>35.359900</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Brande</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>42.458400</x:v>
+        <x:v>43.182200</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>11.794000</x:v>
+        <x:v>11.995056</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>53.276000</x:v>
+        <x:v>53.433700</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>14.798889</x:v>
+        <x:v>14.842694</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>0.821700</x:v>
+        <x:v>0.844400</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>1032</x:v>
+        <x:v>2394</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Brande M Station</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>39.580300</x:v>
+        <x:v>39.572600</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>10.994528</x:v>
+        <x:v>10.992389</x:v>
       </x:c>
       <x:c r="F56" s="2"/>
       <x:c r="G56" s="2"/>
       <x:c r="H56" s="2"/>
       <x:c r="I56" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>43.094500</x:v>
+        <x:v>42.954800</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>11.970694</x:v>
+        <x:v>11.931889</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>53.425300</x:v>
+        <x:v>53.331900</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>14.840361</x:v>
+        <x:v>14.814417</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>0.841200</x:v>
+        <x:v>0.838700</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>9152</x:v>
+        <x:v>2888</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>42.992800</x:v>
+        <x:v>43.002100</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>11.942444</x:v>
+        <x:v>11.945028</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>53.444400</x:v>
+        <x:v>53.388500</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>14.845667</x:v>
+        <x:v>14.830139</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>0.836700</x:v>
+        <x:v>0.838800</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>554</x:v>
+        <x:v>1871</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Egtved</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>42.898900</x:v>
+        <x:v>43.065700</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>11.916361</x:v>
+        <x:v>11.962694</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>53.490500</x:v>
+        <x:v>53.381400</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>14.858472</x:v>
+        <x:v>14.828167</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>0.831600</x:v>
+        <x:v>0.841500</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>3973</x:v>
+        <x:v>4101</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Ellidshøj</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>43.034500</x:v>
+        <x:v>42.592300</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>11.954028</x:v>
+        <x:v>11.831194</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>53.382600</x:v>
+        <x:v>53.344700</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>14.828500</x:v>
+        <x:v>14.817972</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>0.840300</x:v>
+        <x:v>0.824200</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>1548</x:v>
+        <x:v>1304</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Frøslev</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>39.304200</x:v>
+        <x:v>39.350400</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>10.917833</x:v>
+        <x:v>10.930667</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>52.291700</x:v>
+        <x:v>52.418400</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>14.525472</x:v>
+        <x:v>14.560667</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Haverslev</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>42.591200</x:v>
+        <x:v>42.195400</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>11.830889</x:v>
+        <x:v>11.720944</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>53.317100</x:v>
+        <x:v>53.193800</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>14.810306</x:v>
+        <x:v>14.776056</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>0.825200</x:v>
+        <x:v>0.814100</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>3256</x:v>
+        <x:v>5200</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Herning</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>42.440900</x:v>
+        <x:v>42.967000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>11.789139</x:v>
+        <x:v>11.935278</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>53.270300</x:v>
+        <x:v>53.326300</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>14.797306</x:v>
+        <x:v>14.812861</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0.821200</x:v>
+        <x:v>0.839400</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>5584</x:v>
+        <x:v>3224</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Højby</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
         <x:v>41.822200</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
         <x:v>11.617278</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
         <x:v>52.818700</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
         <x:v>14.671861</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.810800</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Højby M Station</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>39.042700</x:v>
+        <x:v>39.067700</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>10.845194</x:v>
+        <x:v>10.852139</x:v>
       </x:c>
       <x:c r="F65" s="2"/>
       <x:c r="G65" s="2"/>
       <x:c r="H65" s="2"/>
       <x:c r="I65" t="n" s="2">
-        <x:v>4668</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Karlslunde</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>43.016900</x:v>
+        <x:v>42.970900</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>11.949139</x:v>
+        <x:v>11.936361</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>53.407000</x:v>
+        <x:v>53.364800</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>14.835278</x:v>
+        <x:v>14.823556</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>0.838800</x:v>
+        <x:v>0.838300</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3579</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Karup</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>42.950600</x:v>
+        <x:v>42.553100</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>11.930722</x:v>
+        <x:v>11.820306</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>53.401400</x:v>
+        <x:v>53.316000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>14.833722</x:v>
+        <x:v>14.810000</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>0.836600</x:v>
+        <x:v>0.823900</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Karup M Bio</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>41.274200</x:v>
+        <x:v>39.559600</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>11.465056</x:v>
+        <x:v>10.988778</x:v>
       </x:c>
       <x:c r="F68" s="2"/>
       <x:c r="G68" s="2"/>
       <x:c r="H68" s="2"/>
       <x:c r="I68" t="n" s="2">
-        <x:v>32</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Koelbjerg</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>42.018100</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
         <x:v>11.671694</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>52.725200</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
         <x:v>14.645889</x:v>
       </x:c>
       <x:c r="H69" s="2"/>
       <x:c r="I69" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Køge</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>43.009400</x:v>
+        <x:v>43.168300</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>11.947056</x:v>
+        <x:v>11.991194</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>53.419500</x:v>
+        <x:v>53.436500</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>14.838750</x:v>
+        <x:v>14.843472</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>0.838100</x:v>
+        <x:v>0.843700</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>4388</x:v>
+        <x:v>1761</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Lilballe</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>42.784600</x:v>
+        <x:v>42.785100</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>11.884611</x:v>
+        <x:v>11.884750</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>53.298300</x:v>
+        <x:v>53.297700</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>14.805083</x:v>
+        <x:v>14.804917</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>0.833100</x:v>
+        <x:v>0.833200</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Lille Torup</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>42.453700</x:v>
+        <x:v>41.332700</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>11.792694</x:v>
+        <x:v>11.481306</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>53.276700</x:v>
+        <x:v>52.876600</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>14.799083</x:v>
+        <x:v>14.687944</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Ll. Selskær</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>39.394500</x:v>
+        <x:v>39.395900</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>10.942917</x:v>
+        <x:v>10.943306</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>52.444200</x:v>
+        <x:v>52.541900</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>14.567833</x:v>
+        <x:v>14.594972</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>0.733200</x:v>
+        <x:v>0.732100</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Lynge</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>43.172900</x:v>
+        <x:v>42.941900</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>11.992472</x:v>
+        <x:v>11.928306</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>53.552900</x:v>
+        <x:v>53.330000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>14.875806</x:v>
+        <x:v>14.813889</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>0.840300</x:v>
+        <x:v>0.838200</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>16120</x:v>
+        <x:v>20600</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Måløv</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>43.034900</x:v>
+        <x:v>43.062500</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>11.954139</x:v>
+        <x:v>11.961806</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>53.397800</x:v>
+        <x:v>53.424800</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>14.832722</x:v>
+        <x:v>14.840222</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>0.839800</x:v>
+        <x:v>0.840000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Middelfart</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>43.208000</x:v>
+        <x:v>43.089400</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>12.002222</x:v>
+        <x:v>11.969278</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>53.535200</x:v>
+        <x:v>53.372600</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>14.870889</x:v>
+        <x:v>14.825722</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.842700</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Nørskov</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>42.523100</x:v>
+        <x:v>43.128600</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>11.811972</x:v>
+        <x:v>11.980167</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>53.288700</x:v>
+        <x:v>53.406700</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>14.802417</x:v>
+        <x:v>14.835194</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0.823800</x:v>
+        <x:v>0.843100</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1218</x:v>
+        <x:v>1740</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Nyborg</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>43.058300</x:v>
+        <x:v>43.107100</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>11.960639</x:v>
+        <x:v>11.974194</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>53.492300</x:v>
+        <x:v>53.402700</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>14.858972</x:v>
+        <x:v>14.834083</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>0.837700</x:v>
+        <x:v>0.842400</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>602</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Nybro</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>42.804400</x:v>
+        <x:v>42.852000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>11.890111</x:v>
+        <x:v>11.903333</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>53.245000</x:v>
+        <x:v>53.267900</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>14.790278</x:v>
+        <x:v>14.796639</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0.835300</x:v>
+        <x:v>0.836400</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Pottehuse</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>39.383300</x:v>
+        <x:v>39.374300</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>10.939806</x:v>
+        <x:v>10.937306</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>52.514700</x:v>
+        <x:v>52.483800</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>14.587417</x:v>
+        <x:v>14.578833</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>0.733300</x:v>
+        <x:v>0.734400</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Ringsted</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>43.029600</x:v>
+        <x:v>43.205700</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>11.952667</x:v>
+        <x:v>12.001583</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>53.419500</x:v>
+        <x:v>53.458800</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>14.838750</x:v>
+        <x:v>14.849667</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>0.838900</x:v>
+        <x:v>0.844500</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1564</x:v>
+        <x:v>3272</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Skærbækværket</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>43.130000</x:v>
+        <x:v>43.282600</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>11.980556</x:v>
+        <x:v>12.022944</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>53.438400</x:v>
+        <x:v>53.498400</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>14.844000</x:v>
+        <x:v>14.860667</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>0.842200</x:v>
+        <x:v>0.846300</x:v>
       </x:c>
       <x:c r="I82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Slagelse</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>43.065500</x:v>
+        <x:v>43.123800</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>11.962639</x:v>
+        <x:v>11.978833</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>53.484400</x:v>
+        <x:v>53.419100</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>14.856778</x:v>
+        <x:v>14.838639</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>0.838200</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1194</x:v>
+        <x:v>1580</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Sorø</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>43.078800</x:v>
+        <x:v>43.184300</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>11.966333</x:v>
+        <x:v>11.995639</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>53.465900</x:v>
+        <x:v>53.485000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>14.851639</x:v>
+        <x:v>14.856944</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>0.839300</x:v>
+        <x:v>0.842900</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2174</x:v>
+        <x:v>5007</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>St. Andst</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>39.318100</x:v>
+        <x:v>39.331300</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>10.921694</x:v>
+        <x:v>10.925361</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>52.371300</x:v>
+        <x:v>52.382400</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>14.547583</x:v>
+        <x:v>14.550667</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>0.728900</x:v>
+        <x:v>0.731500</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Stenlille</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>42.874100</x:v>
+        <x:v>43.036200</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>11.909472</x:v>
+        <x:v>11.954500</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>53.272500</x:v>
+        <x:v>53.431500</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>14.797917</x:v>
+        <x:v>14.842083</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>0.837500</x:v>
+        <x:v>0.838800</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Taulov</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>43.225100</x:v>
+        <x:v>43.049100</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>12.006972</x:v>
+        <x:v>11.958083</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>53.534700</x:v>
+        <x:v>53.353600</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>14.870750</x:v>
+        <x:v>14.820444</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>0.842900</x:v>
+        <x:v>0.841700</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>900</x:v>
+        <x:v>2718</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Terkelsbøl</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>39.271800</x:v>
+        <x:v>39.301400</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>10.908833</x:v>
+        <x:v>10.917056</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>52.220000</x:v>
+        <x:v>52.292300</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>14.505556</x:v>
+        <x:v>14.525639</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0.739900</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Terkelsbøl M Station</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>39.216000</x:v>
+        <x:v>39.193200</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>10.893333</x:v>
+        <x:v>10.887000</x:v>
       </x:c>
       <x:c r="F89" s="2"/>
       <x:c r="G89" s="2"/>
       <x:c r="H89" s="2"/>
       <x:c r="I89" t="n" s="2">
-        <x:v>10244</x:v>
+        <x:v>10786</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Torslunde</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>42.957800</x:v>
+        <x:v>42.918800</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>11.932722</x:v>
+        <x:v>11.921889</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>53.354900</x:v>
+        <x:v>53.329500</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>14.820806</x:v>
+        <x:v>14.813750</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>0.838100</x:v>
+        <x:v>0.837400</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1198</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Ullerslev</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>43.032500</x:v>
+        <x:v>43.111200</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>11.953472</x:v>
+        <x:v>11.975333</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>53.481000</x:v>
+        <x:v>53.403600</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>14.855833</x:v>
+        <x:v>14.834333</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>0.837100</x:v>
+        <x:v>0.842600</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>53</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>42.963600</x:v>
+        <x:v>42.987000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>11.934333</x:v>
+        <x:v>11.940833</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>53.350000</x:v>
+        <x:v>53.346900</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>14.819444</x:v>
+        <x:v>14.818583</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>0.838500</x:v>
+        <x:v>0.839500</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3705</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Varde</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>43.026700</x:v>
+        <x:v>43.080300</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>11.951861</x:v>
+        <x:v>11.966750</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>53.453800</x:v>
+        <x:v>53.376900</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>14.848278</x:v>
+        <x:v>14.826917</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0.837400</x:v>
+        <x:v>0.841900</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>1368</x:v>
+        <x:v>1336</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Viborg</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>42.510900</x:v>
+        <x:v>40.064200</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>11.808583</x:v>
+        <x:v>11.128944</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>53.244700</x:v>
+        <x:v>52.393300</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>14.790194</x:v>
+        <x:v>14.553694</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>0.824600</x:v>
+        <x:v>0.756400</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Viborg M Station</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>39.463400</x:v>
+        <x:v>39.629200</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>10.962056</x:v>
+        <x:v>11.008111</x:v>
       </x:c>
       <x:c r="F95" s="2"/>
       <x:c r="G95" s="2"/>
       <x:c r="H95" s="2"/>
       <x:c r="I95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Aalborg</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>43.094100</x:v>
+        <x:v>39.219900</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>11.970583</x:v>
+        <x:v>10.894417</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>53.395900</x:v>
+        <x:v>52.118400</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>14.832194</x:v>
+        <x:v>14.477333</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>0.842300</x:v>
+        <x:v>0.731700</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Aalborg M Station</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>39.136000</x:v>
+        <x:v>39.943600</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>10.871111</x:v>
+        <x:v>11.095444</x:v>
       </x:c>
       <x:c r="F97" s="2"/>
       <x:c r="G97" s="2"/>
       <x:c r="H97" s="2"/>
       <x:c r="I97" t="n" s="2">
-        <x:v>3506</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Amager Fælled</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>43.032500</x:v>
+        <x:v>43.307100</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>11.953472</x:v>
+        <x:v>12.029750</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>53.398600</x:v>
+        <x:v>53.610300</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>14.832944</x:v>
+        <x:v>14.891750</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>0.839700</x:v>
+        <x:v>0.843700</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1178</x:v>
+        <x:v>1534</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Avedøre II</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>43.003400</x:v>
+        <x:v>43.276000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>11.945389</x:v>
+        <x:v>12.021111</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>53.385800</x:v>
+        <x:v>53.517100</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>14.829389</x:v>
+        <x:v>14.865861</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.838900</x:v>
+        <x:v>0.845400</x:v>
       </x:c>
       <x:c r="I99" s="2"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Bevtoft MR</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>39.632100</x:v>
+        <x:v>39.397700</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>11.008917</x:v>
+        <x:v>10.943806</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>53.081700</x:v>
+        <x:v>52.561700</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>14.744917</x:v>
+        <x:v>14.600472</x:v>
       </x:c>
       <x:c r="H100" s="2"/>
       <x:c r="I100" s="2"/>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Billesbølle</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
         <x:v>42.003500</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
         <x:v>11.667639</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>52.718000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
         <x:v>14.643889</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>31.764700</x:v>
+        <x:v>35.415200</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>