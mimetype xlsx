--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R1d3ae57992a4499d950c9e32dc6942de"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R2cfa22a0b0254e00b4dc250fff7c5e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1d3ae57992a4499d950c9e32dc6942de" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cfa22a0b0254e00b4dc250fff7c5e33" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="17" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="38" customWidth="1"/>
     <x:col min="5" max="5" width="38" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>GridCompany</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>GridCompanyName</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>NumberofChangesforSmallConsumers</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>NumberofChangesforLargeConsumers</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>El-net Kongerslev A/S</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Nord Energi Net A/S</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>1135</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Elinord A/S</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>220</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Kimbrer Elnet A/S</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Læsø Elnet A/S</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>N1 A/S - 131</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>5241</x:v>
+        <x:v>4609</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Hammel Elforsyning Net A/S</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Konstant Net A/S - 151</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>1825</x:v>
+        <x:v>1783</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Elnet Midt A/S</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>218</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Dinel A/S - 233</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>1263</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>TREFOR El-Net A/S</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>1446</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Konstant Net A/S - 245</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>589</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Netselskabet Elværk A/S</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>336</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Grindsted Elnet A/S</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Ikast El Net A/S</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>89</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>N1 A/S - 344</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>3056</x:v>
+        <x:v>2919</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>NOE Net A/S</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>247</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>RAH Net A/S - 348</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>450</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>L-Net A/S</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>267</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Forsyning Elnet A/S</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>73</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Aal El-net A.m.b.a</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Hjerting Transformatorforening</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Hurup Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Tarm Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Sunds Net A.m.b.a</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Ravdex A/S</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>127</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Veksel A/S</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>FLOW Elnet A/S</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>302</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Vores Elnet A/S</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>1647</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Midtfyns Elforsyning A.m.b.A.</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>85</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Cerius A/S</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>4384</x:v>
+        <x:v>3878</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>246</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Elektrus A/S</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>184</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Radius Elnet A/S</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>10397</x:v>
+        <x:v>9315</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>369</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Zeanet A/S</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>236</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>TREFOR El-Net Øst A/S</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>152</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>El-net Kongerslev A/S</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Nord Energi Net A/S</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>1242</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Elinord A/S</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>227</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Kimbrer Elnet A/S</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Læsø Elnet A/S</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>N1 A/S - 131</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>6053</x:v>
+        <x:v>5403</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Hammel Elforsyning Net A/S</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Konstant Net A/S - 151</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>1938</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Elnet Midt A/S</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>434</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>18</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Dinel A/S - 233</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>1409</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>TREFOR El-Net A/S</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>1475</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Konstant Net A/S - 245</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>687</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Netselskabet Elværk A/S</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>319</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Grindsted Elnet A/S</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Ikast El Net A/S</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>N1 A/S - 344</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>3471</x:v>
+        <x:v>3160</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>NOE Net A/S</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>RAH Net A/S - 348</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>528</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>L-Net A/S</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>146</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Forsyning Elnet A/S</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Aal El-net A.m.b.a</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>16</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Hjerting Transformatorforening</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Hurup Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Tarm Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>20</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Sunds Net A.m.b.a</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Ravdex A/S</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Veksel A/S</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>72</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>FLOW Elnet A/S</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>372</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Vores Elnet A/S</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>1849</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Midtfyns Elforsyning A.m.b.A.</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Cerius A/S</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>4614</x:v>
+        <x:v>4486</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>300</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Elektrus A/S</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>190</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Radius Elnet A/S</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>12187</x:v>
+        <x:v>10687</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>412</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Zeanet A/S</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>322</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>TREFOR El-Net Øst A/S</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>136</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>El-net Kongerslev A/S</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Nord Energi Net A/S</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>1477</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Elinord A/S</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Kimbrer Elnet A/S</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Læsø Elnet A/S</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>25</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>N1 A/S - 131</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>6311</x:v>
+        <x:v>5237</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>116</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Hammel Elforsyning Net A/S</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Konstant Net A/S - 151</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>1792</x:v>
+        <x:v>1823</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Elnet Midt A/S</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>200</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Dinel A/S - 233</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>1287</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>TREFOR El-Net A/S</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>1500</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>25</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Konstant Net A/S - 245</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>745</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Netselskabet Elværk A/S</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>398</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>18</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Grindsted Elnet A/S</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Ikast El Net A/S</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>101</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>N1 A/S - 344</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>4582</x:v>
+        <x:v>3052</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>105</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>NOE Net A/S</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>235</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>RAH Net A/S - 348</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>595</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>L-Net A/S</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>179</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Forsyning Elnet A/S</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>48</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Aal El-net A.m.b.a</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Hjerting Transformatorforening</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>83</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Hurup Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Tarm Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>15</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Sunds Net A.m.b.a</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Ravdex A/S</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>142</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Veksel A/S</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>FLOW Elnet A/S</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>528</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Vores Elnet A/S</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>1910</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Midtfyns Elforsyning A.m.b.A.</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>