--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R2cfa22a0b0254e00b4dc250fff7c5e33"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Reb427f373e7a43c3a4195d6d1d1a04f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cfa22a0b0254e00b4dc250fff7c5e33" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb427f373e7a43c3a4195d6d1d1a04f3" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="17" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="38" customWidth="1"/>
     <x:col min="5" max="5" width="38" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>GridCompany</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>GridCompanyName</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>NumberofChangesforSmallConsumers</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>NumberofChangesforLargeConsumers</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
-        <x:v>El-net Kongerslev A/S</x:v>
+        <x:v>N1 A/S - 016</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Nord Energi Net A/S</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>989</x:v>
+        <x:v>2404</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Elinord A/S</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>182</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Kimbrer Elnet A/S</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>46</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Læsø Elnet A/S</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>18</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>N1 A/S - 131</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>4609</x:v>
+        <x:v>11563</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Hammel Elforsyning Net A/S</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>65</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Konstant Net A/S - 151</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>1783</x:v>
+        <x:v>3793</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Elnet Midt A/S</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>233</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Dinel A/S - 233</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>1077</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>TREFOR El-Net A/S</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>1368</x:v>
+        <x:v>3029</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Konstant Net A/S - 245</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>597</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>12</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Netselskabet Elværk A/S</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>296</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Grindsted Elnet A/S</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>38</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Ikast El Net A/S</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>74</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>N1 A/S - 344</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>2919</x:v>
+        <x:v>7840</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>NOE Net A/S</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>236</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>RAH Net A/S - 348</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>426</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>L-Net A/S</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>177</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Forsyning Elnet A/S</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Aal El-net A.m.b.a</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>20</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Hjerting Transformatorforening</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Hurup Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Tarm Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>19</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Sunds Net A.m.b.a</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Ravdex A/S</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>137</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Veksel A/S</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>65</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>FLOW Elnet A/S</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>281</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Vores Elnet A/S</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>1493</x:v>
+        <x:v>3411</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Midtfyns Elforsyning A.m.b.A.</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>60</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Cerius A/S</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>3878</x:v>
+        <x:v>3546</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>223</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Elektrus A/S</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>136</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Radius Elnet A/S</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>9315</x:v>
+        <x:v>9138</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>348</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Zeanet A/S</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>251</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>TREFOR El-Net Øst A/S</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>99</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>El-net Kongerslev A/S</x:v>
+        <x:v>N1 A/S - 016</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Nord Energi Net A/S</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>1191</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>15</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Elinord A/S</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>220</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Kimbrer Elnet A/S</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Læsø Elnet A/S</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>N1 A/S - 131</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>5403</x:v>
+        <x:v>4608</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Hammel Elforsyning Net A/S</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Konstant Net A/S - 151</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>1816</x:v>
+        <x:v>1781</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Elnet Midt A/S</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>208</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Dinel A/S - 233</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>1213</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>TREFOR El-Net A/S</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>1464</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Konstant Net A/S - 245</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>582</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Netselskabet Elværk A/S</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>341</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Grindsted Elnet A/S</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Ikast El Net A/S</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>108</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>N1 A/S - 344</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>3160</x:v>
+        <x:v>2917</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>NOE Net A/S</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>276</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>RAH Net A/S - 348</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>467</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>L-Net A/S</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Forsyning Elnet A/S</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Aal El-net A.m.b.a</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Hjerting Transformatorforening</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Hurup Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Tarm Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>25</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Sunds Net A.m.b.a</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>27</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Ravdex A/S</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Veksel A/S</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>FLOW Elnet A/S</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>306</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Vores Elnet A/S</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>1668</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Midtfyns Elforsyning A.m.b.A.</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>75</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Cerius A/S</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>4486</x:v>
+        <x:v>3877</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>241</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Elektrus A/S</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>152</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Radius Elnet A/S</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>10687</x:v>
+        <x:v>9311</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>396</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Zeanet A/S</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>TREFOR El-Net Øst A/S</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>151</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>El-net Kongerslev A/S</x:v>
+        <x:v>N1 A/S - 016</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Nord Energi Net A/S</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>1136</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Elinord A/S</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Kimbrer Elnet A/S</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Læsø Elnet A/S</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>N1 A/S - 131</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>5237</x:v>
+        <x:v>5398</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Hammel Elforsyning Net A/S</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Konstant Net A/S - 151</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>1823</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Elnet Midt A/S</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>218</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Dinel A/S - 233</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>1262</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>TREFOR El-Net A/S</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>1446</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Konstant Net A/S - 245</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>589</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Netselskabet Elværk A/S</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Grindsted Elnet A/S</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Ikast El Net A/S</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>89</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>N1 A/S - 344</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>3052</x:v>
+        <x:v>3160</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>NOE Net A/S</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>247</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>RAH Net A/S - 348</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>449</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>L-Net A/S</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>267</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Forsyning Elnet A/S</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>73</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Aal El-net A.m.b.a</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>20</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Hjerting Transformatorforening</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Hurup Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Tarm Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Sunds Net A.m.b.a</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>22</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Ravdex A/S</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>127</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Veksel A/S</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>FLOW Elnet A/S</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Vores Elnet A/S</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>1647</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Midtfyns Elforsyning A.m.b.A.</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>