--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Reb427f373e7a43c3a4195d6d1d1a04f3"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R2323da7002e841ceafaa2542866df8cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb427f373e7a43c3a4195d6d1d1a04f3" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2323da7002e841ceafaa2542866df8cd" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="17" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="38" customWidth="1"/>
     <x:col min="5" max="5" width="38" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>GridCompany</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>GridCompanyName</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>NumberofChangesforSmallConsumers</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>NumberofChangesforLargeConsumers</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>N1 A/S - 016</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>29</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Nord Energi Net A/S</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>2404</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Elinord A/S</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>385</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Kimbrer Elnet A/S</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>103</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Læsø Elnet A/S</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>46</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>N1 A/S - 131</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>11563</x:v>
+        <x:v>4664</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Hammel Elforsyning Net A/S</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>102</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Konstant Net A/S - 151</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>3793</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Elnet Midt A/S</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>510</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Dinel A/S - 233</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>2393</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>TREFOR El-Net A/S</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>3029</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>18</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Konstant Net A/S - 245</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>1369</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Netselskabet Elværk A/S</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>918</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>15</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Grindsted Elnet A/S</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>93</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Ikast El Net A/S</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>236</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>N1 A/S - 344</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>7840</x:v>
+        <x:v>3043</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>NOE Net A/S</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>567</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>RAH Net A/S - 348</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>1166</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>L-Net A/S</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>401</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Forsyning Elnet A/S</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>102</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Aal El-net A.m.b.a</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>58</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Hjerting Transformatorforening</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Hurup Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>24</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Tarm Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Sunds Net A.m.b.a</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>49</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Ravdex A/S</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>291</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Veksel A/S</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>176</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>FLOW Elnet A/S</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>494</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Vores Elnet A/S</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>3411</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Midtfyns Elforsyning A.m.b.A.</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>115</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Cerius A/S</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>3546</x:v>
+        <x:v>3178</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Elektrus A/S</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>466</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>16</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Radius Elnet A/S</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>9138</x:v>
+        <x:v>8237</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>400</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Zeanet A/S</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>791</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>TREFOR El-Net Øst A/S</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>503</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>N1 A/S - 016</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>13</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Nord Energi Net A/S</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>989</x:v>
+        <x:v>2399</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Elinord A/S</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>181</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Kimbrer Elnet A/S</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>46</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Læsø Elnet A/S</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>18</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>N1 A/S - 131</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>4608</x:v>
+        <x:v>11542</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Hammel Elforsyning Net A/S</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>65</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Konstant Net A/S - 151</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>1781</x:v>
+        <x:v>3785</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Elnet Midt A/S</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>233</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Dinel A/S - 233</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>1074</x:v>
+        <x:v>2390</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>TREFOR El-Net A/S</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>1368</x:v>
+        <x:v>3025</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Konstant Net A/S - 245</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>597</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>12</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Netselskabet Elværk A/S</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>295</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Grindsted Elnet A/S</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>38</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Ikast El Net A/S</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>74</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>N1 A/S - 344</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>2917</x:v>
+        <x:v>7828</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>NOE Net A/S</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>236</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>RAH Net A/S - 348</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>426</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>L-Net A/S</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>177</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Forsyning Elnet A/S</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>37</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Aal El-net A.m.b.a</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>20</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Hjerting Transformatorforening</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>30</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Hurup Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Tarm Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>19</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Sunds Net A.m.b.a</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Ravdex A/S</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>137</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Veksel A/S</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>65</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>FLOW Elnet A/S</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>281</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Vores Elnet A/S</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>1492</x:v>
+        <x:v>3406</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Midtfyns Elforsyning A.m.b.A.</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>60</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Cerius A/S</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>3877</x:v>
+        <x:v>3544</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>223</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Elektrus A/S</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>136</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Radius Elnet A/S</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>9311</x:v>
+        <x:v>9127</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>348</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Zeanet A/S</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>251</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>TREFOR El-Net Øst A/S</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>99</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>016</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>N1 A/S - 016</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>031</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Nord Energi Net A/S</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>1191</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>15</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>051</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Elinord A/S</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>220</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>084</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Kimbrer Elnet A/S</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>085</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Læsø Elnet A/S</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>N1 A/S - 131</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>5398</x:v>
+        <x:v>4608</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>26</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Hammel Elforsyning Net A/S</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>38</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Konstant Net A/S - 151</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>1816</x:v>
+        <x:v>1780</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Elnet Midt A/S</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>208</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Dinel A/S - 233</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>1213</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>TREFOR El-Net A/S</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>1462</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>17</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Konstant Net A/S - 245</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>581</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Netselskabet Elværk A/S</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>341</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>9</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Grindsted Elnet A/S</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>39</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Ikast El Net A/S</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>108</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>N1 A/S - 344</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>3160</x:v>
+        <x:v>2915</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>NOE Net A/S</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>276</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>RAH Net A/S - 348</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>467</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>L-Net A/S</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>189</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Forsyning Elnet A/S</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Aal El-net A.m.b.a</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>34</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Hjerting Transformatorforening</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Hurup Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Tarm Elværk Net A/S</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>25</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Sunds Net A.m.b.a</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>27</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Ravdex A/S</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Veksel A/S</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>FLOW Elnet A/S</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>306</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Vores Elnet A/S</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>1668</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Midtfyns Elforsyning A.m.b.A.</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>75</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>