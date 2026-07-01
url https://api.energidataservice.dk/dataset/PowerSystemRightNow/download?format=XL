--- v0 (2026-05-17)
+++ v1 (2026-07-01)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R5818637852004bb2b7f181570ff77b81"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Ra1f19473114f467395c232b9b88bd6cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5818637852004bb2b7f181570ff77b81" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1f19473114f467395c232b9b88bd6cc" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:X101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -243,7427 +243,6627 @@
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>Exchange_Bornholm_SE</x:v>
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>aFRR_ActivatedDK1</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>aFRR_ActivatedDK2</x:v>
       </x:c>
       <x:c r="U1" t="str" s="1">
         <x:v>mFRR_ActivatedDK1</x:v>
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>mFRR_ActivatedDK2</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>ImbalanceDK1</x:v>
       </x:c>
       <x:c r="X1" t="str" s="1">
         <x:v>ImbalanceDK2</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-17 08:10:00</x:v>
+        <x:v>2026-07-01 09:55:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-17 10:10:00</x:v>
+        <x:v>2026-07-01 11:55:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>74.629997</x:v>
+        <x:v>49.169998</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>99.699997</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>282.720001</x:v>
+        <x:v>278.459991</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>2376.659912</x:v>
+        <x:v>2833.600098</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>560.969971</x:v>
+        <x:v>52.459999</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>850.219971</x:v>
+        <x:v>208.240005</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>1242.630005</x:v>
+        <x:v>1572.390015</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>3399.050049</x:v>
+        <x:v>-53.299999</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>694.450012</x:v>
+        <x:v>699.710022</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>-1305.180054</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>-1572.000000</x:v>
+        <x:v>311.260010</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>-571.000000</x:v>
+        <x:v>676.000000</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>-237.800003</x:v>
+        <x:v>-18.900000</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>986.400024</x:v>
+        <x:v>-172.789993</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>-389.589996</x:v>
+        <x:v>1265.410034</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>0.500000</x:v>
+        <x:v>14.100000</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>62.930000</x:v>
+        <x:v>4.250000</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>-28.379999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>60.180000</x:v>
+      </x:c>
+      <x:c r="U2" s="2"/>
+      <x:c r="V2" s="2"/>
+      <x:c r="W2" s="2"/>
+      <x:c r="X2" s="2"/>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-17 08:09:00</x:v>
+        <x:v>2026-07-01 09:54:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-17 10:09:00</x:v>
+        <x:v>2026-07-01 11:54:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>72.410004</x:v>
+        <x:v>49.169998</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>103.349998</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>282.799988</x:v>
+        <x:v>278.459991</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>2369.580078</x:v>
+        <x:v>2833.600098</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>580.390015</x:v>
+        <x:v>52.459999</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>831.200012</x:v>
+        <x:v>208.240005</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>1180.150024</x:v>
+        <x:v>1572.390015</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>3403.820068</x:v>
+        <x:v>-53.299999</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>694.450012</x:v>
+        <x:v>699.710022</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>-1305.180054</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>-1572.000000</x:v>
+        <x:v>311.260010</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>-571.000000</x:v>
+        <x:v>676.000000</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>-253.720001</x:v>
+        <x:v>-18.900000</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>986.380005</x:v>
+        <x:v>-172.789993</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>-456.850006</x:v>
+        <x:v>1265.410034</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>0.530000</x:v>
+        <x:v>14.100000</x:v>
       </x:c>
       <x:c r="S3" t="n" s="2">
-        <x:v>96.059998</x:v>
+        <x:v>4.250000</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
-        <x:v>-26.900000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>60.180000</x:v>
+      </x:c>
+      <x:c r="U3" s="2"/>
+      <x:c r="V3" s="2"/>
+      <x:c r="W3" s="2"/>
+      <x:c r="X3" s="2"/>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-17 08:08:00</x:v>
+        <x:v>2026-07-01 09:53:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-17 10:08:00</x:v>
+        <x:v>2026-07-01 11:53:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>72.970001</x:v>
+        <x:v>47.980000</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>105.790001</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>281.839996</x:v>
+        <x:v>278.970001</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>2370.770020</x:v>
+        <x:v>2868.810059</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>576.190002</x:v>
+        <x:v>52.750000</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>836.570007</x:v>
+        <x:v>210.490005</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1199.380005</x:v>
+        <x:v>1515.890015</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>3454.050049</x:v>
+        <x:v>-122.059998</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>694.450012</x:v>
+        <x:v>699.710022</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>-1305.180054</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>-1572.000000</x:v>
+        <x:v>311.500000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>-571.000000</x:v>
+        <x:v>676.000000</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>-283.119995</x:v>
+        <x:v>-17.709999</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>983.349976</x:v>
+        <x:v>-172.360001</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>-484.339996</x:v>
+        <x:v>1277.410034</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>0.050000</x:v>
+        <x:v>13.690000</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>107.650002</x:v>
+        <x:v>0.150000</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>-15.360000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>60.150002</x:v>
+      </x:c>
+      <x:c r="U4" s="2"/>
+      <x:c r="V4" s="2"/>
+      <x:c r="W4" s="2"/>
+      <x:c r="X4" s="2"/>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-17 08:07:00</x:v>
+        <x:v>2026-07-01 09:52:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-17 10:07:00</x:v>
+        <x:v>2026-07-01 11:52:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>72.489998</x:v>
+        <x:v>48.389999</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>109.230003</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>280.929993</x:v>
+        <x:v>278.570007</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>2377.750000</x:v>
+        <x:v>2852.550049</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>573.950012</x:v>
+        <x:v>52.310001</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>850.640015</x:v>
+        <x:v>206.550003</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>1193.589966</x:v>
+        <x:v>1555.469971</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>3481.030029</x:v>
+        <x:v>-113.540001</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>694.450012</x:v>
+        <x:v>699.710022</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>-1305.180054</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>-1571.000000</x:v>
+        <x:v>311.769989</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>-571.000000</x:v>
+        <x:v>676.000000</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>-298.320007</x:v>
+        <x:v>-16.690001</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>979.190002</x:v>
+        <x:v>-172.750000</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>-513.609985</x:v>
+        <x:v>1308.859985</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>-0.290000</x:v>
+        <x:v>13.420000</x:v>
       </x:c>
       <x:c r="S5" t="n" s="2">
-        <x:v>113.870003</x:v>
+        <x:v>0.860000</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
-        <x:v>-7.030000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>60.009998</x:v>
+      </x:c>
+      <x:c r="U5" s="2"/>
+      <x:c r="V5" s="2"/>
+      <x:c r="W5" s="2"/>
+      <x:c r="X5" s="2"/>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-17 08:06:00</x:v>
+        <x:v>2026-07-01 09:51:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-17 10:06:00</x:v>
+        <x:v>2026-07-01 11:51:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>74.230003</x:v>
+        <x:v>48.750000</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>111.430000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>280.440002</x:v>
+        <x:v>278.720001</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>2328.110107</x:v>
+        <x:v>2853.030029</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>570.679993</x:v>
+        <x:v>53.560001</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>849.619995</x:v>
+        <x:v>201.119995</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>1222.540039</x:v>
+        <x:v>1581.469971</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>3475.250000</x:v>
+        <x:v>-88.650002</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>694.450012</x:v>
+        <x:v>699.710022</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>-1305.180054</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>-1572.000000</x:v>
+        <x:v>312.239990</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>-571.000000</x:v>
+        <x:v>676.000000</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>-294.350006</x:v>
+        <x:v>-16.690001</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>978.219971</x:v>
+        <x:v>-172.550003</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>-477.290009</x:v>
+        <x:v>1309.439941</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>0.090000</x:v>
+        <x:v>13.280000</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
-        <x:v>115.599998</x:v>
+        <x:v>2.400000</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
-        <x:v>-12.460000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>60.139999</x:v>
+      </x:c>
+      <x:c r="U6" s="2"/>
+      <x:c r="V6" s="2"/>
+      <x:c r="W6" s="2"/>
+      <x:c r="X6" s="2"/>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-17 08:05:00</x:v>
+        <x:v>2026-07-01 09:50:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-17 10:05:00</x:v>
+        <x:v>2026-07-01 11:50:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>74.150002</x:v>
+        <x:v>48.700001</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>118.339996</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>280.010010</x:v>
+        <x:v>277.820007</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>2378.929932</x:v>
+        <x:v>2841.949951</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>538.890015</x:v>
+        <x:v>54.220001</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>854.190002</x:v>
+        <x:v>196.440002</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>1230.369995</x:v>
+        <x:v>1555.099976</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>3471.800049</x:v>
+        <x:v>-97.370003</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>689.229980</x:v>
+        <x:v>699.710022</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>-1300.060059</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>-1580.000000</x:v>
+        <x:v>313.950012</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>-560.000000</x:v>
+        <x:v>676.000000</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>-287.640015</x:v>
+        <x:v>-16.690001</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>958.219971</x:v>
+        <x:v>-172.940002</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>-449.250000</x:v>
+        <x:v>1290.739990</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>13.010000</x:v>
       </x:c>
       <x:c r="S7" t="n" s="2">
-        <x:v>77.209999</x:v>
+        <x:v>1.720000</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
-        <x:v>-40.750000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>60.130001</x:v>
+      </x:c>
+      <x:c r="U7" s="2"/>
+      <x:c r="V7" s="2"/>
+      <x:c r="W7" s="2"/>
+      <x:c r="X7" s="2"/>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-17 08:04:00</x:v>
+        <x:v>2026-07-01 09:49:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-17 10:04:00</x:v>
+        <x:v>2026-07-01 11:49:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>74.150002</x:v>
+        <x:v>48.130001</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>118.339996</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>280.010010</x:v>
+        <x:v>277.630005</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>2378.929932</x:v>
+        <x:v>2864.590088</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>538.890015</x:v>
+        <x:v>54.340000</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>854.190002</x:v>
+        <x:v>197.929993</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>1230.369995</x:v>
+        <x:v>1524.760010</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>3471.800049</x:v>
+        <x:v>-122.339996</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>689.229980</x:v>
+        <x:v>699.729980</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>-1300.060059</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>-1580.000000</x:v>
+        <x:v>335.820007</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>-560.000000</x:v>
+        <x:v>680.000000</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>-287.640015</x:v>
+        <x:v>-16.690001</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>958.219971</x:v>
+        <x:v>-167.179993</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>-449.250000</x:v>
+        <x:v>1253.520020</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>13.210000</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>77.209999</x:v>
+        <x:v>1.800000</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>-40.750000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>60.459999</x:v>
+      </x:c>
+      <x:c r="U8" s="2"/>
+      <x:c r="V8" s="2"/>
+      <x:c r="W8" s="2"/>
+      <x:c r="X8" s="2"/>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-17 08:03:00</x:v>
+        <x:v>2026-07-01 09:48:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-17 10:03:00</x:v>
+        <x:v>2026-07-01 11:48:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>75.800003</x:v>
+        <x:v>47.980000</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>118.339996</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>279.730011</x:v>
+        <x:v>279.230011</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>2425.969971</x:v>
+        <x:v>2861.290039</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>518.500000</x:v>
+        <x:v>53.779999</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>867.250000</x:v>
+        <x:v>200.029999</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>1294.589966</x:v>
+        <x:v>1534.349976</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>3553.760010</x:v>
+        <x:v>-136.740005</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>686.130005</x:v>
+        <x:v>697.590027</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>-1294.939941</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>-1584.000000</x:v>
+        <x:v>357.940002</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>-549.000000</x:v>
+        <x:v>684.000000</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>-322.619995</x:v>
+        <x:v>-16.690001</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>943.820007</x:v>
+        <x:v>-160.529999</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>-461.510010</x:v>
+        <x:v>1246.739990</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>0.330000</x:v>
+        <x:v>13.350000</x:v>
       </x:c>
       <x:c r="S9" t="n" s="2">
-        <x:v>22.040001</x:v>
+        <x:v>0.590000</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
-        <x:v>-38.410000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>62.630001</x:v>
+      </x:c>
+      <x:c r="U9" s="2"/>
+      <x:c r="V9" s="2"/>
+      <x:c r="W9" s="2"/>
+      <x:c r="X9" s="2"/>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-17 08:02:00</x:v>
+        <x:v>2026-07-01 09:47:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-17 10:02:00</x:v>
+        <x:v>2026-07-01 11:47:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>73.930000</x:v>
+        <x:v>47.480000</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>114.580002</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>279.959991</x:v>
+        <x:v>281.679993</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>2402.149902</x:v>
+        <x:v>2875.489990</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>507.809998</x:v>
+        <x:v>52.730000</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>876.030029</x:v>
+        <x:v>200.250000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>1230.939941</x:v>
+        <x:v>1511.500000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>3577.439941</x:v>
+        <x:v>-163.559998</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>682.969971</x:v>
+        <x:v>694.440002</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>-1289.819946</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>-1592.000000</x:v>
+        <x:v>380.350006</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>-538.000000</x:v>
+        <x:v>688.000000</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>-382.390015</x:v>
+        <x:v>-16.690001</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>930.469971</x:v>
+        <x:v>-155.229996</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>-540.520020</x:v>
+        <x:v>1222.010010</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>13.490000</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>-27.500000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>-23.200001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>64.449997</x:v>
+      </x:c>
+      <x:c r="U10" s="2"/>
+      <x:c r="V10" s="2"/>
+      <x:c r="W10" s="2"/>
+      <x:c r="X10" s="2"/>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-17 08:01:00</x:v>
+        <x:v>2026-07-01 09:46:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-17 10:01:00</x:v>
+        <x:v>2026-07-01 11:46:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>72.690002</x:v>
+        <x:v>47.619999</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>116.010002</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>279.649994</x:v>
+        <x:v>283.809998</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>2402.399902</x:v>
+        <x:v>2849.790039</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>520.969971</x:v>
+        <x:v>52.930000</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>864.330017</x:v>
+        <x:v>199.399994</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>1197.000000</x:v>
+        <x:v>1521.770020</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>3546.919922</x:v>
+        <x:v>-174.820007</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>680.710022</x:v>
+        <x:v>691.270020</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>-1285.719971</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>-1596.000000</x:v>
+        <x:v>402.170013</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>-528.000000</x:v>
+        <x:v>692.000000</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>-419.380005</x:v>
+        <x:v>-17.740000</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>912.320007</x:v>
+        <x:v>-150.740005</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>-533.659973</x:v>
+        <x:v>1216.750000</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>0.430000</x:v>
+        <x:v>13.140000</x:v>
       </x:c>
       <x:c r="S11" t="n" s="2">
-        <x:v>-96.070000</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
-        <x:v>-10.700000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>67.120003</x:v>
+      </x:c>
+      <x:c r="U11" s="2"/>
+      <x:c r="V11" s="2"/>
+      <x:c r="W11" s="2"/>
+      <x:c r="X11" s="2"/>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-17 08:00:00</x:v>
+        <x:v>2026-07-01 09:45:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-17 10:00:00</x:v>
+        <x:v>2026-07-01 11:45:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>68.669998</x:v>
+        <x:v>47.750000</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>119.610001</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>278.410004</x:v>
+        <x:v>286.820007</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>2407.320068</x:v>
+        <x:v>2836.699951</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>582.419983</x:v>
+        <x:v>52.470001</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>853.059998</x:v>
+        <x:v>196.889999</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>1109.390015</x:v>
+        <x:v>1519.890015</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>3481.090088</x:v>
+        <x:v>-182.279999</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>677.460022</x:v>
+        <x:v>689.030029</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>-1280.599976</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>-1603.000000</x:v>
+        <x:v>422.529999</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>-517.000000</x:v>
+        <x:v>695.000000</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>-436.269989</x:v>
+        <x:v>-17.740000</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>896.349976</x:v>
+        <x:v>-143.750000</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>-545.169983</x:v>
+        <x:v>1193.910034</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>0.260000</x:v>
+        <x:v>13.450000</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>-103.360001</x:v>
+        <x:v>-0.030000</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>-3.400000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>68.230003</x:v>
+      </x:c>
+      <x:c r="U12" s="2"/>
+      <x:c r="V12" s="2"/>
+      <x:c r="W12" s="2"/>
+      <x:c r="X12" s="2"/>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-17 07:59:00</x:v>
+        <x:v>2026-07-01 09:44:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-17 09:59:00</x:v>
+        <x:v>2026-07-01 11:44:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>68.800003</x:v>
+        <x:v>48.029999</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>123.209999</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>278.630005</x:v>
+        <x:v>289.519989</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>2406.429932</x:v>
+        <x:v>2811.260010</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>577.530029</x:v>
+        <x:v>51.070000</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>850.929993</x:v>
+        <x:v>204.610001</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>1109.790039</x:v>
+        <x:v>1563.839966</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>3453.629883</x:v>
+        <x:v>-186.529999</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>674.260010</x:v>
+        <x:v>687.969971</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>-1275.479980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>-1607.000000</x:v>
+        <x:v>443.950012</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>-506.000000</x:v>
+        <x:v>699.000000</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>-444.510010</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>878.359985</x:v>
+        <x:v>-138.929993</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>-508.070007</x:v>
+        <x:v>1212.280029</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>0.090000</x:v>
+        <x:v>14.100000</x:v>
       </x:c>
       <x:c r="S13" t="n" s="2">
-        <x:v>-81.660004</x:v>
+        <x:v>-1.580000</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
-        <x:v>1.060000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>53.680000</x:v>
+      </x:c>
+      <x:c r="U13" s="2"/>
+      <x:c r="V13" s="2"/>
+      <x:c r="W13" s="2"/>
+      <x:c r="X13" s="2"/>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-17 07:58:00</x:v>
+        <x:v>2026-07-01 09:43:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-17 09:58:00</x:v>
+        <x:v>2026-07-01 11:43:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>69.290001</x:v>
+        <x:v>46.369999</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>126.650002</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>278.730011</x:v>
+        <x:v>278.089996</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>2372.780029</x:v>
+        <x:v>2820.620117</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>580.669983</x:v>
+        <x:v>54.990002</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>864.989990</x:v>
+        <x:v>205.559998</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>1118.589966</x:v>
+        <x:v>1571.250000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>3456.850098</x:v>
+        <x:v>-193.070007</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>671.070007</x:v>
+        <x:v>685.729980</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>-1270.359985</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>-1615.000000</x:v>
+        <x:v>466.679993</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>-496.000000</x:v>
+        <x:v>703.000000</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>-451.809998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>867.700012</x:v>
+        <x:v>-134.089996</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>-495.690002</x:v>
+        <x:v>1196.859985</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>0.020000</x:v>
+        <x:v>14.140000</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>-72.750000</x:v>
+        <x:v>-3.110000</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>2.460000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>52.990002</x:v>
+      </x:c>
+      <x:c r="U14" s="2"/>
+      <x:c r="V14" s="2"/>
+      <x:c r="W14" s="2"/>
+      <x:c r="X14" s="2"/>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-17 07:57:00</x:v>
+        <x:v>2026-07-01 09:42:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-17 09:57:00</x:v>
+        <x:v>2026-07-01 11:42:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>70.449997</x:v>
+        <x:v>46.139999</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>127.980003</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>279.059998</x:v>
+        <x:v>278.339996</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>2340.100098</x:v>
+        <x:v>2831.169922</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>585.520020</x:v>
+        <x:v>53.480000</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>855.320007</x:v>
+        <x:v>202.589996</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>1137.670044</x:v>
+        <x:v>1612.719971</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>3479.040039</x:v>
+        <x:v>-198.130005</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>667.900024</x:v>
+        <x:v>682.599976</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>-1265.239990</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>-1620.000000</x:v>
+        <x:v>487.859985</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>-486.000000</x:v>
+        <x:v>707.000000</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>-460.390015</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>854.309998</x:v>
+        <x:v>-128.380005</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>-492.970001</x:v>
+        <x:v>1215.089966</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>0.630000</x:v>
+        <x:v>14.680000</x:v>
       </x:c>
       <x:c r="S15" t="n" s="2">
-        <x:v>-65.050003</x:v>
+        <x:v>-3.800000</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
-        <x:v>2.660000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>52.840000</x:v>
+      </x:c>
+      <x:c r="U15" s="2"/>
+      <x:c r="V15" s="2"/>
+      <x:c r="W15" s="2"/>
+      <x:c r="X15" s="2"/>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-17 07:56:00</x:v>
+        <x:v>2026-07-01 09:41:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-17 09:56:00</x:v>
+        <x:v>2026-07-01 11:41:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>69.830002</x:v>
+        <x:v>45.750000</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>132.089996</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>280.010010</x:v>
+        <x:v>277.529999</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>2351.919922</x:v>
+        <x:v>2850.060059</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>601.169983</x:v>
+        <x:v>53.430000</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>851.869995</x:v>
+        <x:v>194.000000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>1130.270020</x:v>
+        <x:v>1588.819946</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>3464.120117</x:v>
+        <x:v>-203.309998</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>665.770020</x:v>
+        <x:v>679.309998</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>-1260.119995</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>-1627.000000</x:v>
+        <x:v>509.820007</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>-476.000000</x:v>
+        <x:v>711.000000</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>-457.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>839.690002</x:v>
+        <x:v>-122.540001</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>-476.790009</x:v>
+        <x:v>1168.510010</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>0.600000</x:v>
+        <x:v>14.030000</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
-        <x:v>-65.540001</x:v>
+        <x:v>-1.090000</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
-        <x:v>-2.820000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>52.799999</x:v>
+      </x:c>
+      <x:c r="U16" s="2"/>
+      <x:c r="V16" s="2"/>
+      <x:c r="W16" s="2"/>
+      <x:c r="X16" s="2"/>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-17 07:55:00</x:v>
+        <x:v>2026-07-01 09:40:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-17 09:55:00</x:v>
+        <x:v>2026-07-01 11:40:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>73.059998</x:v>
+        <x:v>46.009998</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>140.720001</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>278.250000</x:v>
+        <x:v>276.880005</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>2304.989990</x:v>
+        <x:v>2835.959961</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>610.840027</x:v>
+        <x:v>51.410000</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>868.450012</x:v>
+        <x:v>190.029999</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>1216.660034</x:v>
+        <x:v>1625.280029</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>3527.580078</x:v>
+        <x:v>-200.979996</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>663.599976</x:v>
+        <x:v>677.119995</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>527.510010</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>-468.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>-457.480011</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>826.510010</x:v>
+        <x:v>-118.570000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>-446.450012</x:v>
+        <x:v>1180.369995</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>13.830000</x:v>
       </x:c>
       <x:c r="S17" t="n" s="2">
-        <x:v>-84.559998</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
-        <x:v>-25.629999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>50.980000</x:v>
+      </x:c>
+      <x:c r="U17" s="2"/>
+      <x:c r="V17" s="2"/>
+      <x:c r="W17" s="2"/>
+      <x:c r="X17" s="2"/>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-17 07:54:00</x:v>
+        <x:v>2026-07-01 09:39:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-17 09:54:00</x:v>
+        <x:v>2026-07-01 11:39:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>73.059998</x:v>
+        <x:v>46.500000</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>140.720001</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>278.250000</x:v>
+        <x:v>276.170013</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>2304.989990</x:v>
+        <x:v>2817.209961</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>610.840027</x:v>
+        <x:v>51.830002</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>868.450012</x:v>
+        <x:v>193.820007</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>1216.660034</x:v>
+        <x:v>1682.859985</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>3527.580078</x:v>
+        <x:v>-175.410004</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>663.599976</x:v>
+        <x:v>677.119995</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>527.020020</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>-468.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>-457.480011</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>826.510010</x:v>
+        <x:v>-119.199997</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>-446.450012</x:v>
+        <x:v>1213.640015</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>13.690000</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
-        <x:v>-84.559998</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
-        <x:v>-25.629999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>47.520000</x:v>
+      </x:c>
+      <x:c r="U18" s="2"/>
+      <x:c r="V18" s="2"/>
+      <x:c r="W18" s="2"/>
+      <x:c r="X18" s="2"/>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-17 07:53:00</x:v>
+        <x:v>2026-07-01 09:38:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-17 09:53:00</x:v>
+        <x:v>2026-07-01 11:38:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>72.440002</x:v>
+        <x:v>46.660000</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>142.970001</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>277.720001</x:v>
+        <x:v>275.480011</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>2271.409912</x:v>
+        <x:v>2814.000000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>603.080017</x:v>
+        <x:v>48.419998</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>868.340027</x:v>
+        <x:v>189.929993</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>1185.680054</x:v>
+        <x:v>1683.180054</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>3539.159912</x:v>
+        <x:v>-169.440002</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>663.599976</x:v>
+        <x:v>677.119995</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>527.510010</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>-468.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>-466.880005</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>829.190002</x:v>
+        <x:v>-118.690002</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>-493.269989</x:v>
+        <x:v>1206.780029</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>0.980000</x:v>
+        <x:v>13.900000</x:v>
       </x:c>
       <x:c r="S19" t="n" s="2">
-        <x:v>-110.750000</x:v>
+        <x:v>-1.410000</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
-        <x:v>-19.680000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>40.720001</x:v>
+      </x:c>
+      <x:c r="U19" s="2"/>
+      <x:c r="V19" s="2"/>
+      <x:c r="W19" s="2"/>
+      <x:c r="X19" s="2"/>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-17 07:52:00</x:v>
+        <x:v>2026-07-01 09:37:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-17 09:52:00</x:v>
+        <x:v>2026-07-01 11:37:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>71.959999</x:v>
+        <x:v>46.639999</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>147.460007</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>277.579987</x:v>
+        <x:v>275.519989</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>2327.389893</x:v>
+        <x:v>2809.939941</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>631.039978</x:v>
+        <x:v>50.740002</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>869.070007</x:v>
+        <x:v>188.600006</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>1205.589966</x:v>
+        <x:v>1663.579956</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>3537.149902</x:v>
+        <x:v>-167.729996</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>663.599976</x:v>
+        <x:v>677.119995</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>527.250000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>-468.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>-459.679993</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>829.659973</x:v>
+        <x:v>-117.930000</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>-471.920013</x:v>
+        <x:v>1184.489990</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>1.080000</x:v>
+        <x:v>14.380000</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>-131.860001</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>-20.490000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>34.450001</x:v>
+      </x:c>
+      <x:c r="U20" s="2"/>
+      <x:c r="V20" s="2"/>
+      <x:c r="W20" s="2"/>
+      <x:c r="X20" s="2"/>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-17 07:51:00</x:v>
+        <x:v>2026-07-01 09:36:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-17 09:51:00</x:v>
+        <x:v>2026-07-01 11:36:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>71.750000</x:v>
+        <x:v>46.660000</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>153.190002</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>278.489990</x:v>
+        <x:v>275.839996</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>2289.129883</x:v>
+        <x:v>2825.260010</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>620.880005</x:v>
+        <x:v>50.799999</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>859.229980</x:v>
+        <x:v>190.559998</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>1180.119995</x:v>
+        <x:v>1691.770020</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>3502.659912</x:v>
+        <x:v>-155.690002</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>662.359985</x:v>
+        <x:v>677.719971</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>527.590027</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>-468.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>-443.339996</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>830.950012</x:v>
+        <x:v>-118.660004</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>-460.540009</x:v>
+        <x:v>1199.959961</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>14.850000</x:v>
       </x:c>
       <x:c r="S21" t="n" s="2">
-        <x:v>-145.559998</x:v>
+        <x:v>-1.600000</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
-        <x:v>-28.770000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>27.080000</x:v>
+      </x:c>
+      <x:c r="U21" s="2"/>
+      <x:c r="V21" s="2"/>
+      <x:c r="W21" s="2"/>
+      <x:c r="X21" s="2"/>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-17 07:50:00</x:v>
+        <x:v>2026-07-01 09:35:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-17 09:50:00</x:v>
+        <x:v>2026-07-01 11:35:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>71.559998</x:v>
+        <x:v>46.549999</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>160.490005</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>277.799988</x:v>
+        <x:v>274.309998</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>2301.570068</x:v>
+        <x:v>2836.959961</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>619.159973</x:v>
+        <x:v>51.759998</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>859.320007</x:v>
+        <x:v>187.490005</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>1181.750000</x:v>
+        <x:v>1713.880005</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>3497.360107</x:v>
+        <x:v>-156.570007</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>661.260010</x:v>
+        <x:v>677.719971</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>528.909973</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>-467.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>-431.559998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>834.489990</x:v>
+        <x:v>-120.279999</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>-457.660004</x:v>
+        <x:v>1223.349976</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>1.280000</x:v>
+        <x:v>14.750000</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>-156.440002</x:v>
+        <x:v>-4.310000</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>-35.480000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>9.570000</x:v>
+      </x:c>
+      <x:c r="U22" s="2"/>
+      <x:c r="V22" s="2"/>
+      <x:c r="W22" s="2"/>
+      <x:c r="X22" s="2"/>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-17 07:49:00</x:v>
+        <x:v>2026-07-01 09:34:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-17 09:49:00</x:v>
+        <x:v>2026-07-01 11:34:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>70.599998</x:v>
+        <x:v>46.820000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>160.020004</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>277.899994</x:v>
+        <x:v>272.940002</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>2293.770020</x:v>
+        <x:v>2805.659912</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>599.690002</x:v>
+        <x:v>50.669998</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>855.409973</x:v>
+        <x:v>185.050003</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>1145.599976</x:v>
+        <x:v>1709.709961</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>3472.659912</x:v>
+        <x:v>-155.350006</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>653.809998</x:v>
+        <x:v>677.719971</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>548.549988</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>-452.000000</x:v>
+        <x:v>711.000000</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>-428.369995</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>837.630005</x:v>
+        <x:v>-121.930000</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>-481.839996</x:v>
+        <x:v>1203.000000</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>1.320000</x:v>
+        <x:v>14.720000</x:v>
       </x:c>
       <x:c r="S23" t="n" s="2">
-        <x:v>-163.710007</x:v>
+        <x:v>-3.910000</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
-        <x:v>-34.820000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-7.880000</x:v>
+      </x:c>
+      <x:c r="U23" s="2"/>
+      <x:c r="V23" s="2"/>
+      <x:c r="W23" s="2"/>
+      <x:c r="X23" s="2"/>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-17 07:48:00</x:v>
+        <x:v>2026-07-01 09:33:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-17 09:48:00</x:v>
+        <x:v>2026-07-01 11:33:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>72.550003</x:v>
+        <x:v>47.290001</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>162.169998</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>278.320007</x:v>
+        <x:v>272.549988</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>2288.110107</x:v>
+        <x:v>2771.479980</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>599.270020</x:v>
+        <x:v>50.889999</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>839.530029</x:v>
+        <x:v>190.410004</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>1190.000000</x:v>
+        <x:v>1761.920044</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>3458.020020</x:v>
+        <x:v>-141.850006</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>645.969971</x:v>
+        <x:v>679.849976</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>567.940002</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>-438.000000</x:v>
+        <x:v>707.000000</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>-404.720001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>839.650024</x:v>
+        <x:v>-131.179993</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>-430.910004</x:v>
+        <x:v>1233.310059</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>1.250000</x:v>
+        <x:v>14.850000</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>-161.289993</x:v>
+        <x:v>-5.100000</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>-42.200001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-15.350000</x:v>
+      </x:c>
+      <x:c r="U24" s="2"/>
+      <x:c r="V24" s="2"/>
+      <x:c r="W24" s="2"/>
+      <x:c r="X24" s="2"/>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-17 07:47:00</x:v>
+        <x:v>2026-07-01 09:32:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-17 09:47:00</x:v>
+        <x:v>2026-07-01 11:32:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>73.959999</x:v>
+        <x:v>47.599998</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>164.029999</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>277.790009</x:v>
+        <x:v>269.839996</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>2278.000000</x:v>
+        <x:v>2752.110107</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>583.280029</x:v>
+        <x:v>49.619999</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>840.580017</x:v>
+        <x:v>189.169998</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>1222.500000</x:v>
+        <x:v>1765.099976</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>3495.080078</x:v>
+        <x:v>-133.509995</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>638.080017</x:v>
+        <x:v>683.020020</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>-1628.000000</x:v>
+        <x:v>587.049988</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>-422.000000</x:v>
+        <x:v>703.000000</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>-405.869995</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>841.369995</x:v>
+        <x:v>-130.899994</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>-447.399994</x:v>
+        <x:v>1209.650024</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>1.350000</x:v>
+        <x:v>14.790000</x:v>
       </x:c>
       <x:c r="S25" t="n" s="2">
-        <x:v>-174.800003</x:v>
+        <x:v>-3.420000</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
-        <x:v>-47.470001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-15.340000</x:v>
+      </x:c>
+      <x:c r="U25" s="2"/>
+      <x:c r="V25" s="2"/>
+      <x:c r="W25" s="2"/>
+      <x:c r="X25" s="2"/>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-17 07:46:00</x:v>
+        <x:v>2026-07-01 09:31:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-17 09:46:00</x:v>
+        <x:v>2026-07-01 11:31:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>74.699997</x:v>
+        <x:v>47.930000</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>164.029999</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>278.670013</x:v>
+        <x:v>266.059998</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>2269.409912</x:v>
+        <x:v>2742.989990</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>570.849976</x:v>
+        <x:v>50.099998</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>849.880005</x:v>
+        <x:v>183.809998</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>1239.140015</x:v>
+        <x:v>1797.829956</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>3497.679932</x:v>
+        <x:v>-114.220001</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>629.489990</x:v>
+        <x:v>686.260010</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>-1628.000000</x:v>
+        <x:v>605.010010</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>-408.000000</x:v>
+        <x:v>699.000000</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>-416.869995</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>848.020020</x:v>
+        <x:v>-132.809998</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>-445.630005</x:v>
+        <x:v>1207.839966</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>1.560000</x:v>
+        <x:v>14.750000</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>-193.729996</x:v>
+        <x:v>-1.820000</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>-40.639999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-8.540000</x:v>
+      </x:c>
+      <x:c r="U26" s="2"/>
+      <x:c r="V26" s="2"/>
+      <x:c r="W26" s="2"/>
+      <x:c r="X26" s="2"/>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-17 07:45:00</x:v>
+        <x:v>2026-07-01 09:30:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-17 09:45:00</x:v>
+        <x:v>2026-07-01 11:30:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>74.309998</x:v>
+        <x:v>48.139999</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>166.259995</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>279.549988</x:v>
+        <x:v>263.149994</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>2236.860107</x:v>
+        <x:v>2730.879883</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>577.640015</x:v>
+        <x:v>48.320000</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>875.609985</x:v>
+        <x:v>181.500000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>1230.589966</x:v>
+        <x:v>1828.250000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>3505.899902</x:v>
+        <x:v>-108.500000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>621.770020</x:v>
+        <x:v>688.369995</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>-1626.000000</x:v>
+        <x:v>621.299988</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>-393.000000</x:v>
+        <x:v>695.000000</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>-414.440002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>850.700012</x:v>
+        <x:v>-135.850006</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>-474.600006</x:v>
+        <x:v>1221.079956</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>1.800000</x:v>
+        <x:v>14.850000</x:v>
       </x:c>
       <x:c r="S27" t="n" s="2">
-        <x:v>-205.479996</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
-        <x:v>-25.440001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-11.050000</x:v>
+      </x:c>
+      <x:c r="U27" s="2"/>
+      <x:c r="V27" s="2"/>
+      <x:c r="W27" s="2"/>
+      <x:c r="X27" s="2"/>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-17 07:44:00</x:v>
+        <x:v>2026-07-01 09:29:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-17 09:44:00</x:v>
+        <x:v>2026-07-01 11:29:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>74.820000</x:v>
+        <x:v>48.169998</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>169.179993</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>280.100006</x:v>
+        <x:v>261.489990</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>2140.919922</x:v>
+        <x:v>2720.209961</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>583.890015</x:v>
+        <x:v>44.279999</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>858.919983</x:v>
+        <x:v>177.520004</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>1203.880005</x:v>
+        <x:v>1814.040039</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>3457.370117</x:v>
+        <x:v>-113.889999</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>614.219971</x:v>
+        <x:v>688.369995</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>-1625.000000</x:v>
+        <x:v>640.530029</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>-378.000000</x:v>
+        <x:v>693.000000</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>-393.519989</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>854.809998</x:v>
+        <x:v>-139.240005</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>-465.269989</x:v>
+        <x:v>1197.969971</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>1.730000</x:v>
+        <x:v>15.300000</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>-187.710007</x:v>
+        <x:v>-2.410000</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>-20.410000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-8.320000</x:v>
+      </x:c>
+      <x:c r="U28" s="2"/>
+      <x:c r="V28" s="2"/>
+      <x:c r="W28" s="2"/>
+      <x:c r="X28" s="2"/>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-17 07:43:00</x:v>
+        <x:v>2026-07-01 09:28:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-17 09:43:00</x:v>
+        <x:v>2026-07-01 11:28:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>79.919998</x:v>
+        <x:v>48.610001</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>170.699997</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>280.790009</x:v>
+        <x:v>260.190002</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>2080.040039</x:v>
+        <x:v>2683.379883</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>565.479980</x:v>
+        <x:v>42.529999</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>853.789978</x:v>
+        <x:v>175.320007</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>1312.089966</x:v>
+        <x:v>1840.339966</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>3484.100098</x:v>
+        <x:v>-115.980003</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>605.549988</x:v>
+        <x:v>691.500000</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>-1623.000000</x:v>
+        <x:v>658.799988</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>-363.000000</x:v>
+        <x:v>690.000000</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>-346.350006</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>857.830017</x:v>
+        <x:v>-142.770004</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>-395.140015</x:v>
+        <x:v>1211.900024</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>1.730000</x:v>
+        <x:v>14.890000</x:v>
       </x:c>
       <x:c r="S29" t="n" s="2">
-        <x:v>-182.710007</x:v>
+        <x:v>-3.200000</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
-        <x:v>-30.290001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>1.410000</x:v>
+      </x:c>
+      <x:c r="U29" s="2"/>
+      <x:c r="V29" s="2"/>
+      <x:c r="W29" s="2"/>
+      <x:c r="X29" s="2"/>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-17 07:42:00</x:v>
+        <x:v>2026-07-01 09:27:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-17 09:42:00</x:v>
+        <x:v>2026-07-01 11:27:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>81.610001</x:v>
+        <x:v>48.740002</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>171.320007</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>281.690002</x:v>
+        <x:v>258.700012</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>2145.949951</x:v>
+        <x:v>2663.909912</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>570.570007</x:v>
+        <x:v>46.029999</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>851.169983</x:v>
+        <x:v>173.770004</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1390.099976</x:v>
+        <x:v>1868.439941</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>3474.090088</x:v>
+        <x:v>-126.230003</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>597.599976</x:v>
+        <x:v>694.739990</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>-1622.000000</x:v>
+        <x:v>677.789978</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>-348.000000</x:v>
+        <x:v>687.000000</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>-303.179993</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>861.409973</x:v>
+        <x:v>-146.740005</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>-318.750000</x:v>
+        <x:v>1234.550049</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>1.730000</x:v>
+        <x:v>15.330000</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>-175.960007</x:v>
+        <x:v>-2.210000</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>-44.160000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>2.110000</x:v>
+      </x:c>
+      <x:c r="U30" s="2"/>
+      <x:c r="V30" s="2"/>
+      <x:c r="W30" s="2"/>
+      <x:c r="X30" s="2"/>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-17 07:41:00</x:v>
+        <x:v>2026-07-01 09:26:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-17 09:41:00</x:v>
+        <x:v>2026-07-01 11:26:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>82.570000</x:v>
+        <x:v>48.840000</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>172.339996</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>282.890015</x:v>
+        <x:v>258.049988</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>2125.050049</x:v>
+        <x:v>2652.310059</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>559.359985</x:v>
+        <x:v>45.259998</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>850.000000</x:v>
+        <x:v>172.750000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>1406.650024</x:v>
+        <x:v>1871.260010</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>3511.419922</x:v>
+        <x:v>-133.929993</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>590.789978</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>-1620.000000</x:v>
+        <x:v>696.770020</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>-333.000000</x:v>
+        <x:v>684.000000</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>-283.709991</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>863.950012</x:v>
+        <x:v>-151.720001</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>-352.670013</x:v>
+        <x:v>1230.699951</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>2.140000</x:v>
+        <x:v>15.500000</x:v>
       </x:c>
       <x:c r="S31" t="n" s="2">
-        <x:v>-183.440002</x:v>
+        <x:v>-1.030000</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
-        <x:v>-52.580002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>4.420000</x:v>
+      </x:c>
+      <x:c r="U31" s="2"/>
+      <x:c r="V31" s="2"/>
+      <x:c r="W31" s="2"/>
+      <x:c r="X31" s="2"/>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-17 07:40:00</x:v>
+        <x:v>2026-07-01 09:25:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-17 09:40:00</x:v>
+        <x:v>2026-07-01 11:25:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>81.279999</x:v>
+        <x:v>48.700001</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>173.070007</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>281.700012</x:v>
+        <x:v>255.949997</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>2119.570068</x:v>
+        <x:v>2685.189941</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>555.239990</x:v>
+        <x:v>42.040001</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>846.830017</x:v>
+        <x:v>172.449997</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>1365.209961</x:v>
+        <x:v>1911.589966</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>3488.530029</x:v>
+        <x:v>-120.129997</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>583.090027</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>-1620.000000</x:v>
+        <x:v>711.770020</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>-321.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>-275.910004</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>865.340027</x:v>
+        <x:v>-152.000000</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>-377.010010</x:v>
+        <x:v>1242.150024</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>2.240000</x:v>
+        <x:v>15.810000</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>-182.690002</x:v>
+        <x:v>0.160000</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>-54.310001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>5.580000</x:v>
+      </x:c>
+      <x:c r="U32" s="2"/>
+      <x:c r="V32" s="2"/>
+      <x:c r="W32" s="2"/>
+      <x:c r="X32" s="2"/>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-17 07:39:00</x:v>
+        <x:v>2026-07-01 09:24:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-17 09:39:00</x:v>
+        <x:v>2026-07-01 11:24:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>79.860001</x:v>
+        <x:v>48.700001</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>174.250000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>281.049988</x:v>
+        <x:v>255.949997</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>2099.439941</x:v>
+        <x:v>2685.189941</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>560.270020</x:v>
+        <x:v>42.040001</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>856.409973</x:v>
+        <x:v>172.449997</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>1322.900024</x:v>
+        <x:v>1911.589966</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>3459.810059</x:v>
+        <x:v>-120.129997</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>583.090027</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>-1621.000000</x:v>
+        <x:v>711.770020</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>-321.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>-275.910004</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>861.299988</x:v>
+        <x:v>-152.000000</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>-385.700012</x:v>
+        <x:v>1242.150024</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>2.380000</x:v>
+        <x:v>15.810000</x:v>
       </x:c>
       <x:c r="S33" t="n" s="2">
-        <x:v>-178.630005</x:v>
+        <x:v>0.160000</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
-        <x:v>-48.080002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>5.580000</x:v>
+      </x:c>
+      <x:c r="U33" s="2"/>
+      <x:c r="V33" s="2"/>
+      <x:c r="W33" s="2"/>
+      <x:c r="X33" s="2"/>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-17 07:38:00</x:v>
+        <x:v>2026-07-01 09:23:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-17 09:38:00</x:v>
+        <x:v>2026-07-01 11:23:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>80.459999</x:v>
+        <x:v>48.740002</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>173.309998</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>280.010010</x:v>
+        <x:v>256.299988</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>2080.129883</x:v>
+        <x:v>2677.979980</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>560.700012</x:v>
+        <x:v>41.610001</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>856.000000</x:v>
+        <x:v>171.669998</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>1331.229980</x:v>
+        <x:v>1882.060059</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>3468.590088</x:v>
+        <x:v>-113.330002</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>583.090027</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>-1621.000000</x:v>
+        <x:v>711.619995</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>-321.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>-274.470001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>861.590027</x:v>
+        <x:v>-153.289993</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>-386.230011</x:v>
+        <x:v>1207.189941</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>2.170000</x:v>
+        <x:v>15.880000</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>-164.630005</x:v>
+        <x:v>0.910000</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>-40.990002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>9.240000</x:v>
+      </x:c>
+      <x:c r="U34" s="2"/>
+      <x:c r="V34" s="2"/>
+      <x:c r="W34" s="2"/>
+      <x:c r="X34" s="2"/>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-17 07:37:00</x:v>
+        <x:v>2026-07-01 09:22:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-17 09:37:00</x:v>
+        <x:v>2026-07-01 11:22:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>80.879997</x:v>
+        <x:v>49.279999</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>171.679993</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>279.679993</x:v>
+        <x:v>256.200012</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>2053.120117</x:v>
+        <x:v>2643.389893</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>563.450012</x:v>
+        <x:v>39.810001</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>858.880005</x:v>
+        <x:v>168.399994</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>1335.130005</x:v>
+        <x:v>1899.810059</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>3478.429932</x:v>
+        <x:v>-101.029999</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>583.090027</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>-1622.000000</x:v>
+        <x:v>711.210022</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>-321.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>-271.540009</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>857.000000</x:v>
+        <x:v>-153.039993</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>-386.510010</x:v>
+        <x:v>1212.839966</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>2.100000</x:v>
+        <x:v>15.840000</x:v>
       </x:c>
       <x:c r="S35" t="n" s="2">
-        <x:v>-155.770004</x:v>
+        <x:v>1.970000</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
-        <x:v>-39.009998</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>13.400000</x:v>
+      </x:c>
+      <x:c r="U35" s="2"/>
+      <x:c r="V35" s="2"/>
+      <x:c r="W35" s="2"/>
+      <x:c r="X35" s="2"/>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-17 07:36:00</x:v>
+        <x:v>2026-07-01 09:21:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-17 09:36:00</x:v>
+        <x:v>2026-07-01 11:21:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>80.919998</x:v>
+        <x:v>49.330002</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>173.820007</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>279.089996</x:v>
+        <x:v>255.619995</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>2085.929932</x:v>
+        <x:v>2630.110107</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>569.549988</x:v>
+        <x:v>37.259998</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>846.309998</x:v>
+        <x:v>175.309998</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1348.920044</x:v>
+        <x:v>1939.849976</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>3442.080078</x:v>
+        <x:v>-105.660004</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>583.090027</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>-1622.000000</x:v>
+        <x:v>711.450012</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>-321.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>-268.760010</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>852.140015</x:v>
+        <x:v>-152.949997</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>-331.510010</x:v>
+        <x:v>1257.930054</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>2.100000</x:v>
+        <x:v>15.090000</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>-142.139999</x:v>
+        <x:v>2.610000</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>-41.040001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>15.240000</x:v>
+      </x:c>
+      <x:c r="U36" s="2"/>
+      <x:c r="V36" s="2"/>
+      <x:c r="W36" s="2"/>
+      <x:c r="X36" s="2"/>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-17 07:35:00</x:v>
+        <x:v>2026-07-01 09:20:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-17 09:35:00</x:v>
+        <x:v>2026-07-01 11:20:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>80.080002</x:v>
+        <x:v>48.910000</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>173.330002</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>279.640015</x:v>
+        <x:v>257.299988</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>2050.110107</x:v>
+        <x:v>2664.939941</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>590.359985</x:v>
+        <x:v>35.369999</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>850.500000</x:v>
+        <x:v>169.919998</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>1324.579956</x:v>
+        <x:v>1889.760010</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>3455.370117</x:v>
+        <x:v>-113.470001</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>552.179993</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>-1624.000000</x:v>
+        <x:v>712.059998</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>-311.000000</x:v>
+        <x:v>682.000000</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>-254.800003</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>846.940002</x:v>
+        <x:v>-151.360001</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>-341.619995</x:v>
+        <x:v>1212.829956</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>15.710000</x:v>
       </x:c>
       <x:c r="S37" t="n" s="2">
-        <x:v>-187.149994</x:v>
+        <x:v>0.350000</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
-        <x:v>-47.470001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>18.820000</x:v>
+      </x:c>
+      <x:c r="U37" s="2"/>
+      <x:c r="V37" s="2"/>
+      <x:c r="W37" s="2"/>
+      <x:c r="X37" s="2"/>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-17 07:34:00</x:v>
+        <x:v>2026-07-01 09:19:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-17 09:34:00</x:v>
+        <x:v>2026-07-01 11:19:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>80.080002</x:v>
+        <x:v>48.509998</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>173.330002</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>279.640015</x:v>
+        <x:v>255.960007</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>2050.110107</x:v>
+        <x:v>2653.340088</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>590.359985</x:v>
+        <x:v>37.160000</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>850.500000</x:v>
+        <x:v>165.940002</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>1324.579956</x:v>
+        <x:v>1883.709961</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>3455.370117</x:v>
+        <x:v>-161.910004</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>552.179993</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>-1624.000000</x:v>
+        <x:v>731.390015</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>-311.000000</x:v>
+        <x:v>684.000000</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>-254.800003</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>846.940002</x:v>
+        <x:v>-150.589996</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>-341.619995</x:v>
+        <x:v>1233.670044</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>2.690000</x:v>
+        <x:v>15.160000</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
-        <x:v>-187.149994</x:v>
+        <x:v>-4.110000</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
-        <x:v>-47.470001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>18.400000</x:v>
+      </x:c>
+      <x:c r="U38" s="2"/>
+      <x:c r="V38" s="2"/>
+      <x:c r="W38" s="2"/>
+      <x:c r="X38" s="2"/>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-17 07:33:00</x:v>
+        <x:v>2026-07-01 09:18:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-17 09:33:00</x:v>
+        <x:v>2026-07-01 11:18:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>78.790001</x:v>
+        <x:v>48.450001</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>175.169998</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>279.630005</x:v>
+        <x:v>256.779999</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>2101.449951</x:v>
+        <x:v>2644.229980</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>589.039978</x:v>
+        <x:v>35.709999</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>838.270020</x:v>
+        <x:v>166.509995</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>1310.800049</x:v>
+        <x:v>1868.280029</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>3429.040039</x:v>
+        <x:v>-170.550003</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>518.640015</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>-1624.000000</x:v>
+        <x:v>748.549988</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>-303.000000</x:v>
+        <x:v>688.000000</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>-233.220001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>839.510010</x:v>
+        <x:v>-149.949997</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>-296.329987</x:v>
+        <x:v>1205.969971</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>2.920000</x:v>
+        <x:v>14.270000</x:v>
       </x:c>
       <x:c r="S39" t="n" s="2">
-        <x:v>-221.910004</x:v>
+        <x:v>-3.510000</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
-        <x:v>-58.060001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>23.340000</x:v>
+      </x:c>
+      <x:c r="U39" s="2"/>
+      <x:c r="V39" s="2"/>
+      <x:c r="W39" s="2"/>
+      <x:c r="X39" s="2"/>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-17 07:32:00</x:v>
+        <x:v>2026-07-01 09:17:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-17 09:32:00</x:v>
+        <x:v>2026-07-01 11:17:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>76.839996</x:v>
+        <x:v>48.610001</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>175.169998</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>279.299988</x:v>
+        <x:v>256.859985</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>2149.040039</x:v>
+        <x:v>2631.729980</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>596.890015</x:v>
+        <x:v>38.020000</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>844.159973</x:v>
+        <x:v>160.750000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1285.189941</x:v>
+        <x:v>1870.400024</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>3370.550049</x:v>
+        <x:v>-168.740005</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>486.630005</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>-1625.000000</x:v>
+        <x:v>765.719971</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>-293.000000</x:v>
+        <x:v>692.000000</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>-199.839996</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>832.500000</x:v>
+        <x:v>-147.179993</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>-233.330002</x:v>
+        <x:v>1182.780029</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>2.820000</x:v>
+        <x:v>13.830000</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
-        <x:v>-224.960007</x:v>
+        <x:v>-1.310000</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
-        <x:v>-66.989998</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>27.490000</x:v>
+      </x:c>
+      <x:c r="U40" s="2"/>
+      <x:c r="V40" s="2"/>
+      <x:c r="W40" s="2"/>
+      <x:c r="X40" s="2"/>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-17 07:31:00</x:v>
+        <x:v>2026-07-01 09:16:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-17 09:31:00</x:v>
+        <x:v>2026-07-01 11:16:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>73.320000</x:v>
+        <x:v>49.509998</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>173.910004</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>278.850006</x:v>
+        <x:v>259.649994</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>2223.969971</x:v>
+        <x:v>2594.280029</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>602.289978</x:v>
+        <x:v>34.049999</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>839.460022</x:v>
+        <x:v>156.529999</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>1220.660034</x:v>
+        <x:v>1891.910034</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>3304.370117</x:v>
+        <x:v>-160.039993</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>452.970001</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>-1626.000000</x:v>
+        <x:v>784.309998</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>-285.000000</x:v>
+        <x:v>696.000000</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>-185.770004</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>823.570007</x:v>
+        <x:v>-146.240005</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>-198.759995</x:v>
+        <x:v>1172.060059</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>5.490000</x:v>
+        <x:v>13.830000</x:v>
       </x:c>
       <x:c r="S41" t="n" s="2">
-        <x:v>-242.350006</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
-        <x:v>-90.720001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>56.619999</x:v>
+      </x:c>
+      <x:c r="U41" s="2"/>
+      <x:c r="V41" s="2"/>
+      <x:c r="W41" s="2"/>
+      <x:c r="X41" s="2"/>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-17 07:30:00</x:v>
+        <x:v>2026-07-01 09:15:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-17 09:30:00</x:v>
+        <x:v>2026-07-01 11:15:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>71.519997</x:v>
+        <x:v>51.840000</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>174.550003</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>278.890015</x:v>
+        <x:v>275.130005</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>2286.280029</x:v>
+        <x:v>2544.080078</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>609.059998</x:v>
+        <x:v>32.509998</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>840.099976</x:v>
+        <x:v>152.199997</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>1204.209961</x:v>
+        <x:v>1931.189941</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>3303.080078</x:v>
+        <x:v>-143.699997</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>419.839996</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>-1628.000000</x:v>
+        <x:v>818.950012</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>-277.000000</x:v>
+        <x:v>703.000000</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>-183.949997</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>824.010010</x:v>
+        <x:v>-143.639999</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>-186.779999</x:v>
+        <x:v>1149.119995</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>5.040000</x:v>
+        <x:v>15.470000</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>-328.299988</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>-108.059998</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.070000</x:v>
+      </x:c>
+      <x:c r="U42" s="2"/>
+      <x:c r="V42" s="2"/>
+      <x:c r="W42" s="2"/>
+      <x:c r="X42" s="2"/>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-17 07:29:00</x:v>
+        <x:v>2026-07-01 09:14:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-17 09:29:00</x:v>
+        <x:v>2026-07-01 11:14:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>67.690002</x:v>
+        <x:v>51.840000</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>174.550003</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>281.390015</x:v>
+        <x:v>275.130005</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>2322.750000</x:v>
+        <x:v>2544.080078</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>615.619995</x:v>
+        <x:v>32.509998</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>847.520020</x:v>
+        <x:v>152.199997</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>1119.300049</x:v>
+        <x:v>1931.189941</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>3258.110107</x:v>
+        <x:v>-143.699997</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>389.160004</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>-1627.000000</x:v>
+        <x:v>818.950012</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>-268.000000</x:v>
+        <x:v>703.000000</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>-176.520004</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>819.090027</x:v>
+        <x:v>-143.639999</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>-199.380005</x:v>
+        <x:v>1149.119995</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>3.300000</x:v>
+        <x:v>15.470000</x:v>
       </x:c>
       <x:c r="S43" t="n" s="2">
-        <x:v>-343.380005</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
-        <x:v>-103.889999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.070000</x:v>
+      </x:c>
+      <x:c r="U43" s="2"/>
+      <x:c r="V43" s="2"/>
+      <x:c r="W43" s="2"/>
+      <x:c r="X43" s="2"/>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-17 07:28:00</x:v>
+        <x:v>2026-07-01 09:13:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-17 09:28:00</x:v>
+        <x:v>2026-07-01 11:13:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>65.010002</x:v>
+        <x:v>51.759998</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>174.679993</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>282.390015</x:v>
+        <x:v>274.959991</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>2317.149902</x:v>
+        <x:v>2547.820068</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>613.030029</x:v>
+        <x:v>33.480000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>864.719971</x:v>
+        <x:v>153.020004</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>1055.119995</x:v>
+        <x:v>1951.619995</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>3202.010010</x:v>
+        <x:v>-141.169998</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>358.450012</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>836.070007</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>-259.000000</x:v>
+        <x:v>705.000000</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>-143.029999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>814.390015</x:v>
+        <x:v>-143.589996</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>-178.119995</x:v>
+        <x:v>1147.099976</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>3.370000</x:v>
+        <x:v>16.219999</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>-357.540009</x:v>
+        <x:v>0.120000</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>-92.379997</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.009998</x:v>
+      </x:c>
+      <x:c r="U44" s="2"/>
+      <x:c r="V44" s="2"/>
+      <x:c r="W44" s="2"/>
+      <x:c r="X44" s="2"/>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-17 07:27:00</x:v>
+        <x:v>2026-07-01 09:12:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-17 09:27:00</x:v>
+        <x:v>2026-07-01 11:12:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>65.029999</x:v>
+        <x:v>51.410000</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>176.570007</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>280.940002</x:v>
+        <x:v>274.820007</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>2288.629883</x:v>
+        <x:v>2561.199951</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>638.760010</x:v>
+        <x:v>33.450001</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>863.179993</x:v>
+        <x:v>150.110001</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>1061.780029</x:v>
+        <x:v>1952.800049</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>3175.030029</x:v>
+        <x:v>-174.479996</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>327.440002</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>853.190002</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>-250.000000</x:v>
+        <x:v>709.000000</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>-102.410004</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>807.330017</x:v>
+        <x:v>-142.080002</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>-115.680000</x:v>
+        <x:v>1159.750000</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>3.640000</x:v>
+        <x:v>15.430000</x:v>
       </x:c>
       <x:c r="S45" t="n" s="2">
-        <x:v>-353.760010</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
-        <x:v>-89.809998</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.310001</x:v>
+      </x:c>
+      <x:c r="U45" s="2"/>
+      <x:c r="V45" s="2"/>
+      <x:c r="W45" s="2"/>
+      <x:c r="X45" s="2"/>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-17 07:26:00</x:v>
+        <x:v>2026-07-01 09:11:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-17 09:26:00</x:v>
+        <x:v>2026-07-01 11:11:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>64.239998</x:v>
+        <x:v>51.200001</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>174.740005</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>280.260010</x:v>
+        <x:v>274.540009</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>2276.620117</x:v>
+        <x:v>2564.590088</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>655.979980</x:v>
+        <x:v>30.059999</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>846.130005</x:v>
+        <x:v>152.479996</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>1041.689941</x:v>
+        <x:v>1943.839966</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>3188.090088</x:v>
+        <x:v>-189.320007</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>296.630005</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>-1629.000000</x:v>
+        <x:v>870.739990</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>-241.000000</x:v>
+        <x:v>711.000000</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>-78.339996</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>799.020020</x:v>
+        <x:v>-141.919998</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>-119.709999</x:v>
+        <x:v>1146.290039</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>3.640000</x:v>
+        <x:v>15.060000</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>-333.470001</x:v>
+        <x:v>-1.050000</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>-83.050003</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.119999</x:v>
+      </x:c>
+      <x:c r="U46" s="2"/>
+      <x:c r="V46" s="2"/>
+      <x:c r="W46" s="2"/>
+      <x:c r="X46" s="2"/>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-17 07:25:00</x:v>
+        <x:v>2026-07-01 09:10:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-17 09:25:00</x:v>
+        <x:v>2026-07-01 11:10:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>65.360001</x:v>
+        <x:v>51.349998</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>175.750000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>280.549988</x:v>
+        <x:v>275.279999</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>2186.510010</x:v>
+        <x:v>2551.159912</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>666.219971</x:v>
+        <x:v>30.350000</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>867.150024</x:v>
+        <x:v>151.820007</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>1058.319946</x:v>
+        <x:v>1966.209961</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>3214.489990</x:v>
+        <x:v>-187.399994</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>269.309998</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>884.640015</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>-232.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>-60.849998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>797.510010</x:v>
+        <x:v>-140.740005</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>-106.309998</x:v>
+        <x:v>1149.689941</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>3.300000</x:v>
+        <x:v>14.030000</x:v>
       </x:c>
       <x:c r="S47" t="n" s="2">
-        <x:v>-294.220001</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
-        <x:v>-65.930000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>62.860001</x:v>
+      </x:c>
+      <x:c r="U47" s="2"/>
+      <x:c r="V47" s="2"/>
+      <x:c r="W47" s="2"/>
+      <x:c r="X47" s="2"/>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-17 07:24:00</x:v>
+        <x:v>2026-07-01 09:09:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-17 09:24:00</x:v>
+        <x:v>2026-07-01 11:09:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>65.360001</x:v>
+        <x:v>51.650002</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>175.750000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>280.549988</x:v>
+        <x:v>275.850006</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>2186.510010</x:v>
+        <x:v>2532.350098</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>666.219971</x:v>
+        <x:v>29.139999</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>867.150024</x:v>
+        <x:v>148.339996</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>1058.319946</x:v>
+        <x:v>1985.349976</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>3214.489990</x:v>
+        <x:v>-182.660004</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>269.309998</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>884.250000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>-232.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>-60.849998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>797.510010</x:v>
+        <x:v>-139.850006</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>-106.309998</x:v>
+        <x:v>1164.849976</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>3.300000</x:v>
+        <x:v>12.770000</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>-294.220001</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>-65.930000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.160000</x:v>
+      </x:c>
+      <x:c r="U48" s="2"/>
+      <x:c r="V48" s="2"/>
+      <x:c r="W48" s="2"/>
+      <x:c r="X48" s="2"/>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-17 07:23:00</x:v>
+        <x:v>2026-07-01 09:08:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-17 09:23:00</x:v>
+        <x:v>2026-07-01 11:08:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>64.650002</x:v>
+        <x:v>51.950001</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>176.229996</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>281.380005</x:v>
+        <x:v>275.260010</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>2185.310059</x:v>
+        <x:v>2518.449951</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>678.219971</x:v>
+        <x:v>30.430000</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>849.450012</x:v>
+        <x:v>145.520004</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>1036.599976</x:v>
+        <x:v>2016.640015</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>3219.040039</x:v>
+        <x:v>-161.470001</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>269.309998</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>884.780029</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>-233.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>-62.279999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>771.989990</x:v>
+        <x:v>-139.309998</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>-106.500000</x:v>
+        <x:v>1174.599976</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>3.740000</x:v>
+        <x:v>12.050000</x:v>
       </x:c>
       <x:c r="S49" t="n" s="2">
-        <x:v>-276.609985</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
-        <x:v>-62.830002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.259998</x:v>
+      </x:c>
+      <x:c r="U49" s="2"/>
+      <x:c r="V49" s="2"/>
+      <x:c r="W49" s="2"/>
+      <x:c r="X49" s="2"/>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-17 07:22:00</x:v>
+        <x:v>2026-07-01 09:07:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-17 09:22:00</x:v>
+        <x:v>2026-07-01 11:07:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>63.889999</x:v>
+        <x:v>52.310001</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>178.039993</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>281.350006</x:v>
+        <x:v>274.899994</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>2184.860107</x:v>
+        <x:v>2502.159912</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>678.010010</x:v>
+        <x:v>26.959999</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>845.549988</x:v>
+        <x:v>143.740005</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>1015.109985</x:v>
+        <x:v>2044.170044</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>3153.850098</x:v>
+        <x:v>-146.339996</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>269.309998</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>883.880005</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>-233.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>-63.340000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>745.539978</x:v>
+        <x:v>-139.460007</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>-37.459999</x:v>
+        <x:v>1187.979980</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>3.850000</x:v>
+        <x:v>12.120000</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>-251.509995</x:v>
+        <x:v>0.730000</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>-69.769997</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.049999</x:v>
+      </x:c>
+      <x:c r="U50" s="2"/>
+      <x:c r="V50" s="2"/>
+      <x:c r="W50" s="2"/>
+      <x:c r="X50" s="2"/>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-17 07:21:00</x:v>
+        <x:v>2026-07-01 09:06:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-17 09:21:00</x:v>
+        <x:v>2026-07-01 11:06:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>60.340000</x:v>
+        <x:v>52.840000</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>179.130005</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>281.070007</x:v>
+        <x:v>274.820007</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>2218.889893</x:v>
+        <x:v>2466.459961</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>685.799988</x:v>
+        <x:v>24.879999</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>842.760010</x:v>
+        <x:v>144.029999</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>933.460022</x:v>
+        <x:v>2044.760010</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>3097.699951</x:v>
+        <x:v>-129.699997</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>269.309998</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1168.000000</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>884.640015</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>-233.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>-64.419998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>785.520020</x:v>
+        <x:v>-139.970001</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>-104.010002</x:v>
+        <x:v>1171.300049</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>3.920000</x:v>
+        <x:v>12.500000</x:v>
       </x:c>
       <x:c r="S51" t="n" s="2">
-        <x:v>-196.990005</x:v>
+        <x:v>1.250000</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
-        <x:v>-73.389999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.180000</x:v>
+      </x:c>
+      <x:c r="U51" s="2"/>
+      <x:c r="V51" s="2"/>
+      <x:c r="W51" s="2"/>
+      <x:c r="X51" s="2"/>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-17 07:20:00</x:v>
+        <x:v>2026-07-01 09:05:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-17 09:20:00</x:v>
+        <x:v>2026-07-01 11:05:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>58.830002</x:v>
+        <x:v>53.259998</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>179.509995</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>281.019989</x:v>
+        <x:v>274.359985</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>2228.250000</x:v>
+        <x:v>2431.050049</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>694.760010</x:v>
+        <x:v>24.910000</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>849.710022</x:v>
+        <x:v>141.589996</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>902.979980</x:v>
+        <x:v>2058.989990</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>3093.360107</x:v>
+        <x:v>-130.550003</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>269.309998</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1162.900024</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>883.520020</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>-235.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>-67.040001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>776.950012</x:v>
+        <x:v>-139.970001</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>-117.400002</x:v>
+        <x:v>1181.760010</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>3.740000</x:v>
+        <x:v>13.140000</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>-169.880005</x:v>
+        <x:v>1.380000</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>-58.599998</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.310001</x:v>
+      </x:c>
+      <x:c r="U52" s="2"/>
+      <x:c r="V52" s="2"/>
+      <x:c r="W52" s="2"/>
+      <x:c r="X52" s="2"/>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-17 07:19:00</x:v>
+        <x:v>2026-07-01 09:04:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-17 09:19:00</x:v>
+        <x:v>2026-07-01 11:04:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>57.040001</x:v>
+        <x:v>53.740002</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>180.160004</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>280.950012</x:v>
+        <x:v>273.609985</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>2239.479980</x:v>
+        <x:v>2427.120117</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>692.260010</x:v>
+        <x:v>23.750000</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>850.849976</x:v>
+        <x:v>139.649994</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>859.530029</x:v>
+        <x:v>2063.020020</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>3079.050049</x:v>
+        <x:v>-135.830002</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>288.750000</x:v>
+        <x:v>699.989990</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1113.010010</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>863.659973</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>-269.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>-75.669998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>752.500000</x:v>
+        <x:v>-136.259995</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>-108.669998</x:v>
+        <x:v>1157.599976</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>12.870000</x:v>
       </x:c>
       <x:c r="S53" t="n" s="2">
-        <x:v>-174.059998</x:v>
+        <x:v>2.660000</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
-        <x:v>-51.540001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.119999</x:v>
+      </x:c>
+      <x:c r="U53" s="2"/>
+      <x:c r="V53" s="2"/>
+      <x:c r="W53" s="2"/>
+      <x:c r="X53" s="2"/>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-17 07:18:00</x:v>
+        <x:v>2026-07-01 09:03:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-17 09:18:00</x:v>
+        <x:v>2026-07-01 11:03:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>58.750000</x:v>
+        <x:v>54.439999</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>180.429993</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>280.940002</x:v>
+        <x:v>273.109985</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>2207.209961</x:v>
+        <x:v>2399.770020</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>693.640015</x:v>
+        <x:v>23.320000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>843.299988</x:v>
+        <x:v>137.830002</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>890.020020</x:v>
+        <x:v>2111.149902</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>3111.250000</x:v>
+        <x:v>-142.809998</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>308.920013</x:v>
+        <x:v>698.919983</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1063.119995</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>844.609985</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>-303.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>-81.400002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>724.280029</x:v>
+        <x:v>-132.929993</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>-69.669998</x:v>
+        <x:v>1181.180054</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>4.220000</x:v>
+        <x:v>11.300000</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>-167.149994</x:v>
+        <x:v>4.050000</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>-53.169998</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.340000</x:v>
+      </x:c>
+      <x:c r="U54" s="2"/>
+      <x:c r="V54" s="2"/>
+      <x:c r="W54" s="2"/>
+      <x:c r="X54" s="2"/>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-17 07:17:00</x:v>
+        <x:v>2026-07-01 09:02:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-17 09:17:00</x:v>
+        <x:v>2026-07-01 11:02:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>61.250000</x:v>
+        <x:v>54.660000</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>183.130005</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>282.119995</x:v>
+        <x:v>275.070007</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>2180.320068</x:v>
+        <x:v>2382.820068</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>692.710022</x:v>
+        <x:v>25.840000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>861.460022</x:v>
+        <x:v>141.580002</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>949.859985</x:v>
+        <x:v>2091.219971</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>3201.280029</x:v>
+        <x:v>-183.309998</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>328.790009</x:v>
+        <x:v>696.830017</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-1011.500000</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>825.849976</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>-337.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>-103.070000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>697.109985</x:v>
+        <x:v>-131.250000</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>-57.840000</x:v>
+        <x:v>1169.060059</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>4.500000</x:v>
+        <x:v>11.540000</x:v>
       </x:c>
       <x:c r="S55" t="n" s="2">
-        <x:v>-213.440002</x:v>
+        <x:v>4.100000</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
-        <x:v>-56.209999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.060001</x:v>
+      </x:c>
+      <x:c r="U55" s="2"/>
+      <x:c r="V55" s="2"/>
+      <x:c r="W55" s="2"/>
+      <x:c r="X55" s="2"/>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-17 07:16:00</x:v>
+        <x:v>2026-07-01 09:01:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-17 09:16:00</x:v>
+        <x:v>2026-07-01 11:01:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>63.290001</x:v>
+        <x:v>54.270000</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>183.550003</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>282.779999</x:v>
+        <x:v>273.420013</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>2158.649902</x:v>
+        <x:v>2416.620117</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>696.859985</x:v>
+        <x:v>27.200001</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>877.590027</x:v>
+        <x:v>138.630005</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>999.289978</x:v>
+        <x:v>2097.149902</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>3261.719971</x:v>
+        <x:v>-227.449997</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>348.600006</x:v>
+        <x:v>695.830017</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-961.619995</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>807.030029</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>-371.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>-132.309998</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>693.640015</x:v>
+        <x:v>-126.489998</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>-52.259998</x:v>
+        <x:v>1183.969971</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>4.570000</x:v>
+        <x:v>11.880000</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>-268.420013</x:v>
+        <x:v>1.960000</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>-51.599998</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>62.500000</x:v>
+      </x:c>
+      <x:c r="U56" s="2"/>
+      <x:c r="V56" s="2"/>
+      <x:c r="W56" s="2"/>
+      <x:c r="X56" s="2"/>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-17 07:15:00</x:v>
+        <x:v>2026-07-01 09:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-17 09:15:00</x:v>
+        <x:v>2026-07-01 11:00:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>59.389999</x:v>
+        <x:v>53.799999</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>186.160004</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>283.399994</x:v>
+        <x:v>273.109985</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>2122.750000</x:v>
+        <x:v>2450.340088</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>695.880005</x:v>
+        <x:v>26.000000</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>871.460022</x:v>
+        <x:v>137.619995</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>881.280029</x:v>
+        <x:v>2088.510010</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>3260.830078</x:v>
+        <x:v>-283.059998</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>385.480011</x:v>
+        <x:v>693.690002</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-911.729980</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>789.190002</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>-438.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>-146.940002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>659.090027</x:v>
+        <x:v>-125.629997</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>-103.839996</x:v>
+        <x:v>1201.089966</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>4.700000</x:v>
+        <x:v>10.960000</x:v>
       </x:c>
       <x:c r="S57" t="n" s="2">
-        <x:v>-256.609985</x:v>
+        <x:v>1.590000</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
-        <x:v>-29.629999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.919998</x:v>
+      </x:c>
+      <x:c r="U57" s="2"/>
+      <x:c r="V57" s="2"/>
+      <x:c r="W57" s="2"/>
+      <x:c r="X57" s="2"/>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-17 07:14:00</x:v>
+        <x:v>2026-07-01 08:59:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-17 09:14:00</x:v>
+        <x:v>2026-07-01 10:59:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>59.389999</x:v>
+        <x:v>54.290001</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>186.160004</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>283.399994</x:v>
+        <x:v>272.839996</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>2122.750000</x:v>
+        <x:v>2438.229980</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>695.880005</x:v>
+        <x:v>24.719999</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>871.460022</x:v>
+        <x:v>137.130005</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>881.280029</x:v>
+        <x:v>2062.379883</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>3260.830078</x:v>
+        <x:v>-304.989990</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>385.480011</x:v>
+        <x:v>693.690002</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-860.109985</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>770.429993</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>-438.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>-146.940002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>659.090027</x:v>
+        <x:v>-120.230003</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>-103.839996</x:v>
+        <x:v>1158.969971</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>4.700000</x:v>
+        <x:v>10.620000</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
-        <x:v>-256.609985</x:v>
+        <x:v>2.980000</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
-        <x:v>-29.629999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>49.759998</x:v>
+      </x:c>
+      <x:c r="U58" s="2"/>
+      <x:c r="V58" s="2"/>
+      <x:c r="W58" s="2"/>
+      <x:c r="X58" s="2"/>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-17 07:13:00</x:v>
+        <x:v>2026-07-01 08:58:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-17 09:13:00</x:v>
+        <x:v>2026-07-01 10:58:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>59.130001</x:v>
+        <x:v>52.900002</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>187.279999</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>283.450012</x:v>
+        <x:v>258.000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>2087.570068</x:v>
+        <x:v>2461.449951</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>717.229980</x:v>
+        <x:v>25.330000</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>888.539978</x:v>
+        <x:v>132.750000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>872.940002</x:v>
+        <x:v>2093.810059</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>3281.270020</x:v>
+        <x:v>-318.890015</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>405.929993</x:v>
+        <x:v>693.690002</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-810.229980</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>751.000000</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>-471.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>-158.600006</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>642.659973</x:v>
+        <x:v>-117.989998</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>-104.610001</x:v>
+        <x:v>1171.030029</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>4.670000</x:v>
+        <x:v>11.200000</x:v>
       </x:c>
       <x:c r="S59" t="n" s="2">
-        <x:v>-213.399994</x:v>
+        <x:v>3.430000</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
-        <x:v>-23.250000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>47.090000</x:v>
+      </x:c>
+      <x:c r="U59" s="2"/>
+      <x:c r="V59" s="2"/>
+      <x:c r="W59" s="2"/>
+      <x:c r="X59" s="2"/>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-17 07:12:00</x:v>
+        <x:v>2026-07-01 08:57:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-17 09:12:00</x:v>
+        <x:v>2026-07-01 10:57:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>56.270000</x:v>
+        <x:v>52.529999</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>188.339996</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>284.700012</x:v>
+        <x:v>257.989990</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>2109.729980</x:v>
+        <x:v>2487.449951</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>704.280029</x:v>
+        <x:v>25.820000</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>888.460022</x:v>
+        <x:v>137.240005</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>803.340027</x:v>
+        <x:v>2093.580078</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>3247.070068</x:v>
+        <x:v>-367.820007</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>425.290009</x:v>
+        <x:v>691.669983</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-760.340027</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>732.440002</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>-505.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>-169.360001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>626.299988</x:v>
+        <x:v>-114.540001</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>-109.040001</x:v>
+        <x:v>1187.930054</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>4.700000</x:v>
+        <x:v>10.240000</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>-165.850006</x:v>
+        <x:v>3.230000</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>-15.010000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>48.139999</x:v>
+      </x:c>
+      <x:c r="U60" s="2"/>
+      <x:c r="V60" s="2"/>
+      <x:c r="W60" s="2"/>
+      <x:c r="X60" s="2"/>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-17 07:11:00</x:v>
+        <x:v>2026-07-01 08:56:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-17 09:11:00</x:v>
+        <x:v>2026-07-01 10:56:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>51.410000</x:v>
+        <x:v>52.330002</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>190.160004</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>284.929993</x:v>
+        <x:v>257.510010</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>2120.270020</x:v>
+        <x:v>2502.709961</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>700.700012</x:v>
+        <x:v>22.910000</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>876.190002</x:v>
+        <x:v>136.470001</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>686.789978</x:v>
+        <x:v>2053.709961</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>3176.479980</x:v>
+        <x:v>-427.329987</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>445.059998</x:v>
+        <x:v>689.559998</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-708.719971</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>713.650024</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>-538.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>-173.470001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
-        <x:v>591.299988</x:v>
+        <x:v>-112.379997</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>-105.080002</x:v>
+        <x:v>1174.010010</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>5.010000</x:v>
+        <x:v>10.920000</x:v>
       </x:c>
       <x:c r="S61" t="n" s="2">
-        <x:v>-97.190002</x:v>
+        <x:v>1.990000</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
-        <x:v>-8.180000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>43.720001</x:v>
+      </x:c>
+      <x:c r="U61" s="2"/>
+      <x:c r="V61" s="2"/>
+      <x:c r="W61" s="2"/>
+      <x:c r="X61" s="2"/>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-17 07:10:00</x:v>
+        <x:v>2026-07-01 08:55:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-17 09:10:00</x:v>
+        <x:v>2026-07-01 10:55:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>50.599998</x:v>
+        <x:v>51.689999</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>191.210007</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>284.429993</x:v>
+        <x:v>257.850006</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>2082.030029</x:v>
+        <x:v>2565.620117</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>707.210022</x:v>
+        <x:v>20.580000</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>868.349976</x:v>
+        <x:v>131.860001</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>657.340027</x:v>
+        <x:v>2050.840088</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>3143.979980</x:v>
+        <x:v>-472.029999</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>463.230011</x:v>
+        <x:v>687.559998</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>699.010010</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>-565.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>-178.039993</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>559.859985</x:v>
+        <x:v>-107.980003</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>-62.759998</x:v>
+        <x:v>1183.660034</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>5.010000</x:v>
+        <x:v>10.620000</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
-        <x:v>-34.939999</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
-        <x:v>-9.090000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>47.389999</x:v>
+      </x:c>
+      <x:c r="U62" s="2"/>
+      <x:c r="V62" s="2"/>
+      <x:c r="W62" s="2"/>
+      <x:c r="X62" s="2"/>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-17 07:09:00</x:v>
+        <x:v>2026-07-01 08:54:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-17 09:09:00</x:v>
+        <x:v>2026-07-01 10:54:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>50.049999</x:v>
+        <x:v>51.689999</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>191.839996</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>284.989990</x:v>
+        <x:v>257.850006</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>2104.189941</x:v>
+        <x:v>2565.620117</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>695.109985</x:v>
+        <x:v>20.580000</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>873.820007</x:v>
+        <x:v>131.860001</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>647.690002</x:v>
+        <x:v>2050.840088</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>3175.110107</x:v>
+        <x:v>-472.029999</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>463.230011</x:v>
+        <x:v>687.559998</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>699.010010</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>-565.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>-184.960007</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>545.330017</x:v>
+        <x:v>-107.980003</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>-89.519997</x:v>
+        <x:v>1183.660034</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>5.520000</x:v>
+        <x:v>10.620000</x:v>
       </x:c>
       <x:c r="S63" t="n" s="2">
-        <x:v>-6.600000</x:v>
+        <x:v>-0.010000</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
-        <x:v>-3.250000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>47.389999</x:v>
+      </x:c>
+      <x:c r="U63" s="2"/>
+      <x:c r="V63" s="2"/>
+      <x:c r="W63" s="2"/>
+      <x:c r="X63" s="2"/>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-17 07:08:00</x:v>
+        <x:v>2026-07-01 08:53:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-17 09:08:00</x:v>
+        <x:v>2026-07-01 10:53:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>50.400002</x:v>
+        <x:v>51.450001</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>192.960007</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>287.179993</x:v>
+        <x:v>258.589996</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>2097.919922</x:v>
+        <x:v>2584.169922</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>674.599976</x:v>
+        <x:v>20.450001</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>862.739990</x:v>
+        <x:v>136.889999</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>644.630005</x:v>
+        <x:v>2032.699951</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>3144.860107</x:v>
+        <x:v>-487.309998</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>463.230011</x:v>
+        <x:v>687.559998</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>699.049988</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>-565.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>-187.929993</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>536.719971</x:v>
+        <x:v>-109.529999</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>-54.369999</x:v>
+        <x:v>1184.229980</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>6.170000</x:v>
+        <x:v>8.700000</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>7.020000</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>-9.560000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>57.759998</x:v>
+      </x:c>
+      <x:c r="U64" s="2"/>
+      <x:c r="V64" s="2"/>
+      <x:c r="W64" s="2"/>
+      <x:c r="X64" s="2"/>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-17 07:07:00</x:v>
+        <x:v>2026-07-01 08:52:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-17 09:07:00</x:v>
+        <x:v>2026-07-01 10:52:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>49.770000</x:v>
+        <x:v>52.410000</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>192.960007</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>288.089996</x:v>
+        <x:v>265.720001</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>2081.929932</x:v>
+        <x:v>2566.350098</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>680.500000</x:v>
+        <x:v>20.049999</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>868.429993</x:v>
+        <x:v>136.240005</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>630.440002</x:v>
+        <x:v>2026.000000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>3124.540039</x:v>
+        <x:v>-481.890015</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>463.230011</x:v>
+        <x:v>687.559998</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>698.890015</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>-565.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>-179.699997</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>538.530029</x:v>
+        <x:v>-109.349998</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>-50.950001</x:v>
+        <x:v>1171.880005</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>6.070000</x:v>
+        <x:v>8.910000</x:v>
       </x:c>
       <x:c r="S65" t="n" s="2">
-        <x:v>3.580000</x:v>
+        <x:v>-0.700000</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
-        <x:v>-17.469999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>61.880001</x:v>
+      </x:c>
+      <x:c r="U65" s="2"/>
+      <x:c r="V65" s="2"/>
+      <x:c r="W65" s="2"/>
+      <x:c r="X65" s="2"/>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-17 07:06:00</x:v>
+        <x:v>2026-07-01 08:51:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-17 09:06:00</x:v>
+        <x:v>2026-07-01 10:51:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>52.330002</x:v>
+        <x:v>53.049999</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>192.960007</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>289.329987</x:v>
+        <x:v>271.010010</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>2064.060059</x:v>
+        <x:v>2574.750000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>668.229980</x:v>
+        <x:v>22.969999</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>882.710022</x:v>
+        <x:v>133.630005</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>684.409973</x:v>
+        <x:v>2056.280029</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>3134.020020</x:v>
+        <x:v>-468.290009</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>463.230011</x:v>
+        <x:v>687.559998</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>-1255.979980</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>699.659973</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>-565.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>-157.649994</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>529.030029</x:v>
+        <x:v>-109.820000</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>4.940000</x:v>
+        <x:v>1188.260010</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>6.170000</x:v>
+        <x:v>8.910000</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>9.890000</x:v>
+        <x:v>-3.230000</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>-27.930000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>65.580002</x:v>
+      </x:c>
+      <x:c r="U66" s="2"/>
+      <x:c r="V66" s="2"/>
+      <x:c r="W66" s="2"/>
+      <x:c r="X66" s="2"/>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-17 07:05:00</x:v>
+        <x:v>2026-07-01 08:50:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-17 09:05:00</x:v>
+        <x:v>2026-07-01 10:50:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>56.310001</x:v>
+        <x:v>53.230000</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>198.789993</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>290.950012</x:v>
+        <x:v>273.790009</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>2070.229980</x:v>
+        <x:v>2569.000000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>665.520020</x:v>
+        <x:v>22.510000</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>865.369995</x:v>
+        <x:v>132.750000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>779.989990</x:v>
+        <x:v>2051.270020</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>3208.199951</x:v>
+        <x:v>-481.989990</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>417.390015</x:v>
+        <x:v>687.559998</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>-1224.979980</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>705.989990</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>-528.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>-125.459999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>516.359985</x:v>
+        <x:v>-108.750000</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>14.570000</x:v>
+        <x:v>1188.939941</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>6.450000</x:v>
+        <x:v>9.520000</x:v>
       </x:c>
       <x:c r="S67" t="n" s="2">
-        <x:v>-47.290001</x:v>
+        <x:v>-2.820000</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
-        <x:v>-56.869999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>65.629997</x:v>
+      </x:c>
+      <x:c r="U67" s="2"/>
+      <x:c r="V67" s="2"/>
+      <x:c r="W67" s="2"/>
+      <x:c r="X67" s="2"/>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-17 07:04:00</x:v>
+        <x:v>2026-07-01 08:49:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-17 09:04:00</x:v>
+        <x:v>2026-07-01 10:49:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>56.310001</x:v>
+        <x:v>52.400002</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>198.789993</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>290.950012</x:v>
+        <x:v>271.329987</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>2070.229980</x:v>
+        <x:v>2558.669922</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>665.520020</x:v>
+        <x:v>22.950001</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>865.369995</x:v>
+        <x:v>125.980003</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>779.989990</x:v>
+        <x:v>2056.310059</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>3208.199951</x:v>
+        <x:v>-472.309998</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>417.390015</x:v>
+        <x:v>667.919983</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>-1224.979980</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>734.520020</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>-528.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>-125.459999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>516.359985</x:v>
+        <x:v>-108.379997</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>14.570000</x:v>
+        <x:v>1173.640015</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>6.450000</x:v>
+        <x:v>10.920000</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
-        <x:v>-47.290001</x:v>
+        <x:v>-3.010000</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
-        <x:v>-56.869999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>65.709999</x:v>
+      </x:c>
+      <x:c r="U68" s="2"/>
+      <x:c r="V68" s="2"/>
+      <x:c r="W68" s="2"/>
+      <x:c r="X68" s="2"/>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-17 07:03:00</x:v>
+        <x:v>2026-07-01 08:48:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-17 09:03:00</x:v>
+        <x:v>2026-07-01 10:48:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>59.849998</x:v>
+        <x:v>51.630001</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>199.929993</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>289.929993</x:v>
+        <x:v>270.559998</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>2058.310059</x:v>
+        <x:v>2539.750000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>661.909973</x:v>
+        <x:v>20.790001</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>876.580017</x:v>
+        <x:v>121.919998</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>871.789978</x:v>
+        <x:v>2074.929932</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>3271.649902</x:v>
+        <x:v>-467.290009</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>372.880005</x:v>
+        <x:v>647.159973</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>-1194.969971</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>764.080017</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>-492.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>-113.080002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>484.540009</x:v>
+        <x:v>-106.830002</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>54.209999</x:v>
+        <x:v>1177.500000</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>6.480000</x:v>
+        <x:v>10.310000</x:v>
       </x:c>
       <x:c r="S69" t="n" s="2">
-        <x:v>-101.120003</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
-        <x:v>-66.949997</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>65.389999</x:v>
+      </x:c>
+      <x:c r="U69" s="2"/>
+      <x:c r="V69" s="2"/>
+      <x:c r="W69" s="2"/>
+      <x:c r="X69" s="2"/>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-17 07:02:00</x:v>
+        <x:v>2026-07-01 08:47:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-17 09:02:00</x:v>
+        <x:v>2026-07-01 10:47:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>64.459999</x:v>
+        <x:v>50.970001</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>197.759995</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>292.709991</x:v>
+        <x:v>270.859985</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>2048.090088</x:v>
+        <x:v>2501.149902</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>647.469971</x:v>
+        <x:v>22.400000</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>862.929993</x:v>
+        <x:v>123.519997</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>983.070007</x:v>
+        <x:v>2065.149902</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>3377.790039</x:v>
+        <x:v>-466.320007</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>328.269989</x:v>
+        <x:v>626.979980</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>-1166.469971</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>791.979980</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>-456.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>-135.830002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>475.910004</x:v>
+        <x:v>-105.669998</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>49.020000</x:v>
+        <x:v>1157.119995</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>6.550000</x:v>
+        <x:v>11.060000</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>-215.750000</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>-78.089996</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>64.809998</x:v>
+      </x:c>
+      <x:c r="U70" s="2"/>
+      <x:c r="V70" s="2"/>
+      <x:c r="W70" s="2"/>
+      <x:c r="X70" s="2"/>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-17 07:01:00</x:v>
+        <x:v>2026-07-01 08:46:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-17 09:01:00</x:v>
+        <x:v>2026-07-01 10:46:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>67.459999</x:v>
+        <x:v>50.220001</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>200.199997</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>294.470001</x:v>
+        <x:v>271.390015</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>2004.660034</x:v>
+        <x:v>2481.399902</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>650.390015</x:v>
+        <x:v>22.360001</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>868.469971</x:v>
+        <x:v>119.379997</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>1056.839966</x:v>
+        <x:v>2075.469971</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>3437.979980</x:v>
+        <x:v>-458.369995</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>282.000000</x:v>
+        <x:v>605.090027</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>-1136.469971</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>821.090027</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>-420.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>-155.179993</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>489.420013</x:v>
+        <x:v>-104.230003</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>29.500000</x:v>
+        <x:v>1149.699951</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>6.410000</x:v>
+        <x:v>12.190000</x:v>
       </x:c>
       <x:c r="S71" t="n" s="2">
-        <x:v>-283.869995</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
-        <x:v>-78.360001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>65.099998</x:v>
+      </x:c>
+      <x:c r="U71" s="2"/>
+      <x:c r="V71" s="2"/>
+      <x:c r="W71" s="2"/>
+      <x:c r="X71" s="2"/>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-17 07:00:00</x:v>
+        <x:v>2026-07-01 08:45:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-17 09:00:00</x:v>
+        <x:v>2026-07-01 10:45:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>68.209999</x:v>
+        <x:v>49.410000</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>202.360001</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>294.160004</x:v>
+        <x:v>272.459991</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>1951.660034</x:v>
+        <x:v>2465.870117</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>668.070007</x:v>
+        <x:v>20.920000</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>843.530029</x:v>
+        <x:v>119.440002</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>1066.349976</x:v>
+        <x:v>2120.989990</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>3427.260010</x:v>
+        <x:v>-457.380005</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>237.410004</x:v>
+        <x:v>586.729980</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>-1107.969971</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>-1633.000000</x:v>
+        <x:v>877.969971</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>-385.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>-163.979996</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>491.709991</x:v>
+        <x:v>-101.059998</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>29.490000</x:v>
+        <x:v>1152.750000</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>6.450000</x:v>
+        <x:v>11.980000</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>-358.040009</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>-66.949997</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>64.739998</x:v>
+      </x:c>
+      <x:c r="U72" s="2"/>
+      <x:c r="V72" s="2"/>
+      <x:c r="W72" s="2"/>
+      <x:c r="X72" s="2"/>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-17 06:59:00</x:v>
+        <x:v>2026-07-01 08:44:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-17 08:59:00</x:v>
+        <x:v>2026-07-01 10:44:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>70.750000</x:v>
+        <x:v>49.410000</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>204.130005</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>296.299988</x:v>
+        <x:v>272.459991</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>1922.050049</x:v>
+        <x:v>2465.870117</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>674.080017</x:v>
+        <x:v>20.920000</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>828.450012</x:v>
+        <x:v>119.440002</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>1129.520020</x:v>
+        <x:v>2120.989990</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>3440.149902</x:v>
+        <x:v>-457.380005</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>193.940002</x:v>
+        <x:v>586.729980</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>-1078.459961</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>877.969971</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>-350.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>-144.130005</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>486.290009</x:v>
+        <x:v>-101.059998</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>62.680000</x:v>
+        <x:v>1152.750000</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>6.920000</x:v>
+        <x:v>11.980000</x:v>
       </x:c>
       <x:c r="S73" t="n" s="2">
-        <x:v>-358.019989</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
-        <x:v>-63.009998</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>64.739998</x:v>
+      </x:c>
+      <x:c r="U73" s="2"/>
+      <x:c r="V73" s="2"/>
+      <x:c r="W73" s="2"/>
+      <x:c r="X73" s="2"/>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-17 06:58:00</x:v>
+        <x:v>2026-07-01 08:43:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-17 08:58:00</x:v>
+        <x:v>2026-07-01 10:43:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>71.750000</x:v>
+        <x:v>49.099998</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>206.800003</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>298.769989</x:v>
+        <x:v>272.100006</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>1945.660034</x:v>
+        <x:v>2465.590088</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>671.140015</x:v>
+        <x:v>20.709999</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>830.229980</x:v>
+        <x:v>118.690002</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>1174.520020</x:v>
+        <x:v>2100.560059</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>3407.260010</x:v>
+        <x:v>-493.329987</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>148.960007</x:v>
+        <x:v>586.729980</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>-1048.459961</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>907.099976</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>-315.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>-113.959999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>485.679993</x:v>
+        <x:v>-101.070000</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>120.260002</x:v>
+        <x:v>1138.939941</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>6.820000</x:v>
+        <x:v>12.190000</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>-357.359985</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>-73.029999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>64.970001</x:v>
+      </x:c>
+      <x:c r="U74" s="2"/>
+      <x:c r="V74" s="2"/>
+      <x:c r="W74" s="2"/>
+      <x:c r="X74" s="2"/>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-17 06:57:00</x:v>
+        <x:v>2026-07-01 08:42:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-17 08:57:00</x:v>
+        <x:v>2026-07-01 10:42:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>69.980003</x:v>
+        <x:v>49.009998</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>210.149994</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>300.399994</x:v>
+        <x:v>272.700012</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>1951.430054</x:v>
+        <x:v>2469.000000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>681.090027</x:v>
+        <x:v>19.480000</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>849.549988</x:v>
+        <x:v>113.720001</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>1148.459961</x:v>
+        <x:v>2097.199951</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>3318.850098</x:v>
+        <x:v>-522.969971</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>105.320000</x:v>
+        <x:v>589.049988</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>-1019.960022</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>937.890015</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>-280.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>-85.660004</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>485.839996</x:v>
+        <x:v>-97.480003</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>162.520004</x:v>
+        <x:v>1126.979980</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>6.890000</x:v>
+        <x:v>13.730000</x:v>
       </x:c>
       <x:c r="S75" t="n" s="2">
-        <x:v>-362.390015</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
-        <x:v>-77.419998</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>64.970001</x:v>
+      </x:c>
+      <x:c r="U75" s="2"/>
+      <x:c r="V75" s="2"/>
+      <x:c r="W75" s="2"/>
+      <x:c r="X75" s="2"/>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-17 06:56:00</x:v>
+        <x:v>2026-07-01 08:41:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-17 08:56:00</x:v>
+        <x:v>2026-07-01 10:41:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>70.550003</x:v>
+        <x:v>49.549999</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>213.729996</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>300.820007</x:v>
+        <x:v>271.380005</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>1909.770020</x:v>
+        <x:v>2458.169922</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>692.969971</x:v>
+        <x:v>20.340000</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>837.900024</x:v>
+        <x:v>114.570000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>1160.030029</x:v>
+        <x:v>2101.590088</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>3301.020020</x:v>
+        <x:v>-570.559998</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>61.709999</x:v>
+        <x:v>610.469971</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>-989.950012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>968.750000</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>-245.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>-71.430000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>464.480011</x:v>
+        <x:v>-98.059998</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>192.500000</x:v>
+        <x:v>1126.750000</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>7.270000</x:v>
+        <x:v>14.240000</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>-365.070007</x:v>
+        <x:v>-0.320000</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>-77.360001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>64.830002</x:v>
+      </x:c>
+      <x:c r="U76" s="2"/>
+      <x:c r="V76" s="2"/>
+      <x:c r="W76" s="2"/>
+      <x:c r="X76" s="2"/>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-17 06:55:00</x:v>
+        <x:v>2026-07-01 08:40:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-17 08:55:00</x:v>
+        <x:v>2026-07-01 10:40:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>70.180000</x:v>
+        <x:v>49.919998</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>218.970001</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>302.399994</x:v>
+        <x:v>270.500000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>1904.780029</x:v>
+        <x:v>2458.689941</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>700.260010</x:v>
+        <x:v>20.590000</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>842.299988</x:v>
+        <x:v>118.720001</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>1165.670044</x:v>
+        <x:v>2107.020020</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>3293.709961</x:v>
+        <x:v>-605.369995</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>23.080000</x:v>
+        <x:v>630.520020</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>992.270020</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>-217.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>-60.990002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>438.019989</x:v>
+        <x:v>-97.019997</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>214.160004</x:v>
+        <x:v>1122.829956</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>7.400000</x:v>
+        <x:v>13.790000</x:v>
       </x:c>
       <x:c r="S77" t="n" s="2">
-        <x:v>-366.940002</x:v>
+        <x:v>2.370000</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
-        <x:v>-77.900002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>64.879997</x:v>
+      </x:c>
+      <x:c r="U77" s="2"/>
+      <x:c r="V77" s="2"/>
+      <x:c r="W77" s="2"/>
+      <x:c r="X77" s="2"/>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-17 06:54:00</x:v>
+        <x:v>2026-07-01 08:39:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-17 08:54:00</x:v>
+        <x:v>2026-07-01 10:39:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>70.650002</x:v>
+        <x:v>50.470001</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>221.460007</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>302.660004</x:v>
+        <x:v>270.910004</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>1904.010010</x:v>
+        <x:v>2497.010010</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>704.289978</x:v>
+        <x:v>20.209999</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>834.000000</x:v>
+        <x:v>114.290001</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>1194.079956</x:v>
+        <x:v>2112.949951</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>3308.699951</x:v>
+        <x:v>-627.880005</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>23.080000</x:v>
+        <x:v>651.530029</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>992.659973</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>-216.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>-60.990002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>410.040009</x:v>
+        <x:v>-96.860001</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>254.070007</x:v>
+        <x:v>1130.010010</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>6.890000</x:v>
+        <x:v>13.490000</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>-362.940002</x:v>
+        <x:v>2.480000</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>-74.379997</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>64.970001</x:v>
+      </x:c>
+      <x:c r="U78" s="2"/>
+      <x:c r="V78" s="2"/>
+      <x:c r="W78" s="2"/>
+      <x:c r="X78" s="2"/>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-17 06:53:00</x:v>
+        <x:v>2026-07-01 08:38:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-17 08:53:00</x:v>
+        <x:v>2026-07-01 10:38:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>70.050003</x:v>
+        <x:v>51.020000</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>223.240005</x:v>
+        <x:v>1.090000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>303.790009</x:v>
+        <x:v>271.540009</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>1889.810059</x:v>
+        <x:v>2497.419922</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>705.270020</x:v>
+        <x:v>21.150000</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>823.919983</x:v>
+        <x:v>118.559998</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>1170.660034</x:v>
+        <x:v>2091.949951</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>3306.350098</x:v>
+        <x:v>-673.289978</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>23.080000</x:v>
+        <x:v>671.469971</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>992.570007</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>-216.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>-59.900002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>387.000000</x:v>
+        <x:v>-98.169998</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>255.820007</x:v>
+        <x:v>1136.569946</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>9.110000</x:v>
+        <x:v>12.800000</x:v>
       </x:c>
       <x:c r="S79" t="n" s="2">
-        <x:v>-349.940002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
-        <x:v>-87.110001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>64.930000</x:v>
+      </x:c>
+      <x:c r="U79" s="2"/>
+      <x:c r="V79" s="2"/>
+      <x:c r="W79" s="2"/>
+      <x:c r="X79" s="2"/>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-17 06:52:00</x:v>
+        <x:v>2026-07-01 08:37:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-17 08:52:00</x:v>
+        <x:v>2026-07-01 10:37:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>68.830002</x:v>
+        <x:v>51.439999</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>225.710007</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>305.200012</x:v>
+        <x:v>271.130005</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>1911.869995</x:v>
+        <x:v>2509.830078</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>713.750000</x:v>
+        <x:v>22.209999</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>813.450012</x:v>
+        <x:v>115.879997</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>1150.760010</x:v>
+        <x:v>2087.969971</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>3283.189941</x:v>
+        <x:v>-713.020020</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>23.080000</x:v>
+        <x:v>691.369995</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>992.919983</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>-216.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>-57.680000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>379.019989</x:v>
+        <x:v>-98.010002</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>267.369995</x:v>
+        <x:v>1151.739990</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>8.800000</x:v>
+        <x:v>12.970000</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>-341.040009</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>-94.160004</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.880001</x:v>
+      </x:c>
+      <x:c r="U80" s="2"/>
+      <x:c r="V80" s="2"/>
+      <x:c r="W80" s="2"/>
+      <x:c r="X80" s="2"/>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-17 06:51:00</x:v>
+        <x:v>2026-07-01 08:36:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-17 08:51:00</x:v>
+        <x:v>2026-07-01 10:36:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>67.639999</x:v>
+        <x:v>51.810001</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>227.160004</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>308.339996</x:v>
+        <x:v>272.290009</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>1936.119995</x:v>
+        <x:v>2495.889893</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>695.229980</x:v>
+        <x:v>20.209999</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>813.929993</x:v>
+        <x:v>114.459999</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>1106.589966</x:v>
+        <x:v>2082.000000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>3259.600098</x:v>
+        <x:v>-730.890015</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>23.080000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>992.200012</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>-216.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>-55.549999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>396.839996</x:v>
+        <x:v>-98.459999</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>228.520004</x:v>
+        <x:v>1158.339966</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>9.250000</x:v>
+        <x:v>12.870000</x:v>
       </x:c>
       <x:c r="S81" t="n" s="2">
-        <x:v>-342.929993</x:v>
+        <x:v>-0.020000</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
-        <x:v>-97.529999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.820000</x:v>
+      </x:c>
+      <x:c r="U81" s="2"/>
+      <x:c r="V81" s="2"/>
+      <x:c r="W81" s="2"/>
+      <x:c r="X81" s="2"/>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-17 06:50:00</x:v>
+        <x:v>2026-07-01 08:35:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-17 08:50:00</x:v>
+        <x:v>2026-07-01 10:35:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>66.690002</x:v>
+        <x:v>51.880001</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>228.800003</x:v>
+        <x:v>1.090000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>309.839996</x:v>
+        <x:v>272.390015</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>1926.140015</x:v>
+        <x:v>2496.239990</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>700.289978</x:v>
+        <x:v>21.360001</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>818.419983</x:v>
+        <x:v>110.199997</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>1083.810059</x:v>
+        <x:v>2083.530029</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>3217.969971</x:v>
+        <x:v>-734.599976</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>22.040001</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>992.359985</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>-215.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>-48.840000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>409.880005</x:v>
+        <x:v>-97.949997</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>234.369995</x:v>
+        <x:v>1162.939941</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>9.250000</x:v>
+        <x:v>12.840000</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>-346.760010</x:v>
+        <x:v>-0.610000</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>-100.809998</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>63.849998</x:v>
+      </x:c>
+      <x:c r="U82" s="2"/>
+      <x:c r="V82" s="2"/>
+      <x:c r="W82" s="2"/>
+      <x:c r="X82" s="2"/>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-17 06:49:00</x:v>
+        <x:v>2026-07-01 08:34:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-17 08:49:00</x:v>
+        <x:v>2026-07-01 10:34:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>64.250000</x:v>
+        <x:v>51.720001</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>230.380005</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>310.700012</x:v>
+        <x:v>273.769989</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>1924.369995</x:v>
+        <x:v>2490.840088</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>710.960022</x:v>
+        <x:v>22.850000</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>812.750000</x:v>
+        <x:v>111.440002</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>1040.780029</x:v>
+        <x:v>2068.540039</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>3125.010010</x:v>
+        <x:v>-748.239990</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>19.959999</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>1008.919983</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>-197.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>403.450012</x:v>
+        <x:v>-99.529999</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>275.260010</x:v>
+        <x:v>1146.410034</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>8.800000</x:v>
+        <x:v>13.040000</x:v>
       </x:c>
       <x:c r="S83" t="n" s="2">
-        <x:v>-354.230011</x:v>
+        <x:v>-2.710000</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
-        <x:v>-94.900002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>58.000000</x:v>
+      </x:c>
+      <x:c r="U83" s="2"/>
+      <x:c r="V83" s="2"/>
+      <x:c r="W83" s="2"/>
+      <x:c r="X83" s="2"/>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-17 06:48:00</x:v>
+        <x:v>2026-07-01 08:33:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-17 08:48:00</x:v>
+        <x:v>2026-07-01 10:33:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>62.549999</x:v>
+        <x:v>50.889999</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>232.050003</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>311.910004</x:v>
+        <x:v>266.230011</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>1880.189941</x:v>
+        <x:v>2470.010010</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>709.359985</x:v>
+        <x:v>24.450001</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>823.770020</x:v>
+        <x:v>106.529999</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>1002.840027</x:v>
+        <x:v>2076.290039</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>3060.429932</x:v>
+        <x:v>-761.950012</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>16.930000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>1025.400024</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>-179.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>36.220001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>376.170013</x:v>
+        <x:v>-100.070000</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>314.230011</x:v>
+        <x:v>1151.959961</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>7.780000</x:v>
+        <x:v>13.010000</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
-        <x:v>-363.769989</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
-        <x:v>-84.389999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>48.590000</x:v>
+      </x:c>
+      <x:c r="U84" s="2"/>
+      <x:c r="V84" s="2"/>
+      <x:c r="W84" s="2"/>
+      <x:c r="X84" s="2"/>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-17 06:47:00</x:v>
+        <x:v>2026-07-01 08:32:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-17 08:47:00</x:v>
+        <x:v>2026-07-01 10:32:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>62.939999</x:v>
+        <x:v>50.360001</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>233.490005</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>313.750000</x:v>
+        <x:v>258.540009</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>1856.430054</x:v>
+        <x:v>2435.750000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>717.719971</x:v>
+        <x:v>24.969999</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>832.330017</x:v>
+        <x:v>105.930000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>1055.170044</x:v>
+        <x:v>2115.050049</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>3037.070068</x:v>
+        <x:v>-766.039978</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>13.850000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>1042.609985</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>-162.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>66.260002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>337.500000</x:v>
+        <x:v>-101.470001</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>413.609985</x:v>
+        <x:v>1178.800049</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>8.840000</x:v>
+        <x:v>13.210000</x:v>
       </x:c>
       <x:c r="S85" t="n" s="2">
-        <x:v>-362.510010</x:v>
+        <x:v>-1.020000</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
-        <x:v>-96.260002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>47.570000</x:v>
+      </x:c>
+      <x:c r="U85" s="2"/>
+      <x:c r="V85" s="2"/>
+      <x:c r="W85" s="2"/>
+      <x:c r="X85" s="2"/>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-17 06:46:00</x:v>
+        <x:v>2026-07-01 08:31:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-17 08:46:00</x:v>
+        <x:v>2026-07-01 10:31:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>59.830002</x:v>
+        <x:v>50.250000</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>236.910004</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>316.309998</x:v>
+        <x:v>259.260010</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>1862.719971</x:v>
+        <x:v>2438.719971</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>710.219971</x:v>
+        <x:v>24.330000</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>824.830017</x:v>
+        <x:v>105.230003</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>996.609985</x:v>
+        <x:v>2142.590088</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>2920.840088</x:v>
+        <x:v>-764.200012</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>10.680000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>-1633.000000</x:v>
+        <x:v>1076.560059</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>-144.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>120.699997</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>315.489990</x:v>
+        <x:v>-104.459999</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>481.040009</x:v>
+        <x:v>1173.640015</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>8.260000</x:v>
+        <x:v>13.110000</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>-362.589996</x:v>
+        <x:v>-1.000000</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>-104.279999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>40.360001</x:v>
+      </x:c>
+      <x:c r="U86" s="2"/>
+      <x:c r="V86" s="2"/>
+      <x:c r="W86" s="2"/>
+      <x:c r="X86" s="2"/>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-17 06:45:00</x:v>
+        <x:v>2026-07-01 08:30:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-17 08:45:00</x:v>
+        <x:v>2026-07-01 10:30:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>53.360001</x:v>
+        <x:v>50.250000</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>240.970001</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>319.089996</x:v>
+        <x:v>259.260010</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>1897.510010</x:v>
+        <x:v>2438.719971</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>724.570007</x:v>
+        <x:v>24.330000</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>851.130005</x:v>
+        <x:v>105.230003</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>875.690002</x:v>
+        <x:v>2142.590088</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>2744.899902</x:v>
+        <x:v>-764.200012</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>5.420000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>1076.560059</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>-109.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>189.940002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>273.600006</x:v>
+        <x:v>-104.459999</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>546.150024</x:v>
+        <x:v>1173.640015</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>9.320000</x:v>
+        <x:v>13.110000</x:v>
       </x:c>
       <x:c r="S87" t="n" s="2">
-        <x:v>-398.339996</x:v>
+        <x:v>-1.000000</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
-        <x:v>-111.760002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>40.360001</x:v>
+      </x:c>
+      <x:c r="U87" s="2"/>
+      <x:c r="V87" s="2"/>
+      <x:c r="W87" s="2"/>
+      <x:c r="X87" s="2"/>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-17 06:44:00</x:v>
+        <x:v>2026-07-01 08:29:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-17 08:44:00</x:v>
+        <x:v>2026-07-01 10:29:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>53.360001</x:v>
+        <x:v>50.200001</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>240.970001</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>319.089996</x:v>
+        <x:v>259.720001</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>1897.510010</x:v>
+        <x:v>2428.520020</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>724.570007</x:v>
+        <x:v>23.730000</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>851.130005</x:v>
+        <x:v>109.480003</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>875.690002</x:v>
+        <x:v>2144.020020</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>2744.899902</x:v>
+        <x:v>-772.419983</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>5.420000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>1091.439941</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>-109.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>189.940002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>273.600006</x:v>
+        <x:v>-105.720001</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>546.150024</x:v>
+        <x:v>1168.989990</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>9.320000</x:v>
+        <x:v>13.790000</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>-398.339996</x:v>
+        <x:v>-0.660000</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>-111.760002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>30.450001</x:v>
+      </x:c>
+      <x:c r="U88" s="2"/>
+      <x:c r="V88" s="2"/>
+      <x:c r="W88" s="2"/>
+      <x:c r="X88" s="2"/>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-17 06:43:00</x:v>
+        <x:v>2026-07-01 08:28:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-17 08:43:00</x:v>
+        <x:v>2026-07-01 10:28:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>50.549999</x:v>
+        <x:v>50.080002</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>245.020004</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>320.739990</x:v>
+        <x:v>258.980011</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>1929.579956</x:v>
+        <x:v>2419.929932</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>729.059998</x:v>
+        <x:v>25.219999</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>847.880005</x:v>
+        <x:v>108.620003</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>822.859985</x:v>
+        <x:v>2172.000000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>2661.679932</x:v>
+        <x:v>-783.760010</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>4.400000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>1118.250000</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>-91.000000</x:v>
+        <x:v>713.000000</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>230.580002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>256.720001</x:v>
+        <x:v>-106.529999</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>576.719971</x:v>
+        <x:v>1184.329956</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>9.040000</x:v>
+        <x:v>12.770000</x:v>
       </x:c>
       <x:c r="S89" t="n" s="2">
-        <x:v>-399.739990</x:v>
+        <x:v>-1.490000</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
-        <x:v>-99.959999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>23.860001</x:v>
+      </x:c>
+      <x:c r="U89" s="2"/>
+      <x:c r="V89" s="2"/>
+      <x:c r="W89" s="2"/>
+      <x:c r="X89" s="2"/>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-17 06:42:00</x:v>
+        <x:v>2026-07-01 08:27:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-17 08:42:00</x:v>
+        <x:v>2026-07-01 10:27:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>48.209999</x:v>
+        <x:v>50.000000</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>248.710007</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>321.239990</x:v>
+        <x:v>259.549988</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>1915.969971</x:v>
+        <x:v>2415.290039</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>724.419983</x:v>
+        <x:v>24.530001</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>838.840027</x:v>
+        <x:v>107.559998</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>781.169983</x:v>
+        <x:v>2156.389893</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>2547.570068</x:v>
+        <x:v>-800.789978</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>-1.340000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>1132.430054</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>-73.000000</x:v>
+        <x:v>713.000000</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>280.410004</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>235.830002</x:v>
+        <x:v>-107.940002</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>659.849976</x:v>
+        <x:v>1173.390015</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>6.960000</x:v>
+        <x:v>12.360000</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>-404.600006</x:v>
+        <x:v>-3.000000</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>-91.379997</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>16.139999</x:v>
+      </x:c>
+      <x:c r="U90" s="2"/>
+      <x:c r="V90" s="2"/>
+      <x:c r="W90" s="2"/>
+      <x:c r="X90" s="2"/>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-17 06:41:00</x:v>
+        <x:v>2026-07-01 08:26:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-17 08:41:00</x:v>
+        <x:v>2026-07-01 10:26:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>46.919998</x:v>
+        <x:v>50.520000</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>251.919998</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>322.000000</x:v>
+        <x:v>260.679993</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>1901.060059</x:v>
+        <x:v>2371.860107</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>732.210022</x:v>
+        <x:v>24.490000</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>833.840027</x:v>
+        <x:v>104.900002</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>754.320007</x:v>
+        <x:v>2174.250000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>2509.370117</x:v>
+        <x:v>-779.640015</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>-3.360000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>1159.560059</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>-55.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>328.950012</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>212.029999</x:v>
+        <x:v>-109.540001</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>679.400024</x:v>
+        <x:v>1143.020020</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>6.580000</x:v>
+        <x:v>12.910000</x:v>
       </x:c>
       <x:c r="S91" t="n" s="2">
-        <x:v>-402.309998</x:v>
+        <x:v>-2.080000</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
-        <x:v>-74.589996</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>5.830000</x:v>
+      </x:c>
+      <x:c r="U91" s="2"/>
+      <x:c r="V91" s="2"/>
+      <x:c r="W91" s="2"/>
+      <x:c r="X91" s="2"/>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-17 06:40:00</x:v>
+        <x:v>2026-07-01 08:25:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-17 08:40:00</x:v>
+        <x:v>2026-07-01 10:25:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>47.230000</x:v>
+        <x:v>50.860001</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>257.109985</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>320.140015</x:v>
+        <x:v>260.070007</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>1908.930054</x:v>
+        <x:v>2352.489990</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>729.190002</x:v>
+        <x:v>23.969999</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>841.669983</x:v>
+        <x:v>107.150002</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>806.070007</x:v>
+        <x:v>2184.239990</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>2484.360107</x:v>
+        <x:v>-758.559998</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>-6.460000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>1159.439941</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>-40.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>387.420013</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>176.199997</x:v>
+        <x:v>-109.739998</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>779.780029</x:v>
+        <x:v>1131.260010</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>6.890000</x:v>
+        <x:v>13.900000</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>-397.040009</x:v>
+        <x:v>-1.830000</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>-71.430000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>8.170000</x:v>
+      </x:c>
+      <x:c r="U92" s="2"/>
+      <x:c r="V92" s="2"/>
+      <x:c r="W92" s="2"/>
+      <x:c r="X92" s="2"/>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-17 06:39:00</x:v>
+        <x:v>2026-07-01 08:24:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-17 08:39:00</x:v>
+        <x:v>2026-07-01 10:24:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>46.040001</x:v>
+        <x:v>50.860001</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>259.910004</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>319.630005</x:v>
+        <x:v>260.070007</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>1918.619995</x:v>
+        <x:v>2352.489990</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>724.950012</x:v>
+        <x:v>23.969999</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>842.780029</x:v>
+        <x:v>107.150002</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>785.929993</x:v>
+        <x:v>2184.239990</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>2437.560059</x:v>
+        <x:v>-758.559998</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>-6.460000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>1159.439941</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>-40.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>399.829987</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>158.169998</x:v>
+        <x:v>-109.739998</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>823.130005</x:v>
+        <x:v>1131.260010</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>7.230000</x:v>
+        <x:v>13.900000</x:v>
       </x:c>
       <x:c r="S93" t="n" s="2">
-        <x:v>-386.730011</x:v>
+        <x:v>-1.830000</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
-        <x:v>-75.910004</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>8.170000</x:v>
+      </x:c>
+      <x:c r="U93" s="2"/>
+      <x:c r="V93" s="2"/>
+      <x:c r="W93" s="2"/>
+      <x:c r="X93" s="2"/>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-17 06:38:00</x:v>
+        <x:v>2026-07-01 08:23:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-17 08:38:00</x:v>
+        <x:v>2026-07-01 10:23:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>44.639999</x:v>
+        <x:v>51.020000</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>264.420013</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>319.510010</x:v>
+        <x:v>260.170013</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1909.189941</x:v>
+        <x:v>2348.250000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>732.280029</x:v>
+        <x:v>24.760000</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>836.380005</x:v>
+        <x:v>108.470001</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>735.880005</x:v>
+        <x:v>2206.870117</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>2420.600098</x:v>
+        <x:v>-739.190002</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>-6.460000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>1159.489990</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>-40.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>407.760010</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>146.070007</x:v>
+        <x:v>-109.580002</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>802.869995</x:v>
+        <x:v>1134.280029</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>7.500000</x:v>
+        <x:v>13.930000</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>-366.809998</x:v>
+        <x:v>0.490000</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>-74.750000</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>10.980000</x:v>
+      </x:c>
+      <x:c r="U94" s="2"/>
+      <x:c r="V94" s="2"/>
+      <x:c r="W94" s="2"/>
+      <x:c r="X94" s="2"/>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-17 06:37:00</x:v>
+        <x:v>2026-07-01 08:22:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-17 08:37:00</x:v>
+        <x:v>2026-07-01 10:22:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>44.549999</x:v>
+        <x:v>51.230000</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>264.470001</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>319.739990</x:v>
+        <x:v>259.130005</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>1934.869995</x:v>
+        <x:v>2344.790039</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>728.280029</x:v>
+        <x:v>23.969999</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>820.429993</x:v>
+        <x:v>104.779999</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>744.380005</x:v>
+        <x:v>2229.189941</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>2409.899902</x:v>
+        <x:v>-728.059998</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>-6.460000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>-1632.000000</x:v>
+        <x:v>1159.680054</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>-40.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>413.579987</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>135.800003</x:v>
+        <x:v>-109.440002</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>831.820007</x:v>
+        <x:v>1146.750000</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>8.020000</x:v>
+        <x:v>12.320000</x:v>
       </x:c>
       <x:c r="S95" t="n" s="2">
-        <x:v>-360.190002</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
-        <x:v>-79.870003</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>11.130000</x:v>
+      </x:c>
+      <x:c r="U95" s="2"/>
+      <x:c r="V95" s="2"/>
+      <x:c r="W95" s="2"/>
+      <x:c r="X95" s="2"/>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-17 06:36:00</x:v>
+        <x:v>2026-07-01 08:21:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-17 08:36:00</x:v>
+        <x:v>2026-07-01 10:21:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>45.419998</x:v>
+        <x:v>51.049999</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>266.829987</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>320.200012</x:v>
+        <x:v>257.109985</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>1911.969971</x:v>
+        <x:v>2355.949951</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>730.830017</x:v>
+        <x:v>22.440001</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>812.940002</x:v>
+        <x:v>106.989998</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>761.039978</x:v>
+        <x:v>2241.129883</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>2429.189941</x:v>
+        <x:v>-728.039978</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>-6.460000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>1159.680054</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>-40.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>407.350006</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>137.889999</x:v>
+        <x:v>-109.599998</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>826.679993</x:v>
+        <x:v>1157.459961</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>7.440000</x:v>
+        <x:v>13.690000</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
-        <x:v>-353.820007</x:v>
+        <x:v>2.390000</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
-        <x:v>-91.290001</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>5.840000</x:v>
+      </x:c>
+      <x:c r="U96" s="2"/>
+      <x:c r="V96" s="2"/>
+      <x:c r="W96" s="2"/>
+      <x:c r="X96" s="2"/>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-17 06:35:00</x:v>
+        <x:v>2026-07-01 08:20:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-17 08:35:00</x:v>
+        <x:v>2026-07-01 10:20:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>45.959999</x:v>
+        <x:v>50.919998</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>268.959991</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>322.160004</x:v>
+        <x:v>255.830002</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>1880.010010</x:v>
+        <x:v>2359.389893</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>734.469971</x:v>
+        <x:v>22.030001</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>803.669983</x:v>
+        <x:v>108.089996</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>757.450012</x:v>
+        <x:v>2279.679932</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>2448.699951</x:v>
+        <x:v>-738.010010</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>-6.460000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>1160.800049</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>-42.000000</x:v>
+        <x:v>714.000000</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>401.950012</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>138.649994</x:v>
+        <x:v>-109.879997</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>804.309998</x:v>
+        <x:v>1207.050049</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>7.950000</x:v>
+        <x:v>11.780000</x:v>
       </x:c>
       <x:c r="S97" t="n" s="2">
-        <x:v>-361.559998</x:v>
+        <x:v>1.660000</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
-        <x:v>-84.209999</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-26.520000</x:v>
+      </x:c>
+      <x:c r="U97" s="2"/>
+      <x:c r="V97" s="2"/>
+      <x:c r="W97" s="2"/>
+      <x:c r="X97" s="2"/>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-17 06:34:00</x:v>
+        <x:v>2026-07-01 08:19:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-17 08:34:00</x:v>
+        <x:v>2026-07-01 10:19:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>45.650002</x:v>
+        <x:v>50.529999</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>269.920013</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>324.750000</x:v>
+        <x:v>254.929993</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>1876.829956</x:v>
+        <x:v>2364.429932</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>735.770020</x:v>
+        <x:v>23.049999</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>805.619995</x:v>
+        <x:v>106.440002</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>756.780029</x:v>
+        <x:v>2232.219971</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>2432.919922</x:v>
+        <x:v>-772.080017</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>13.060000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>1182.560059</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>-47.000000</x:v>
+        <x:v>706.000000</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>407.079987</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>103.480003</x:v>
+        <x:v>-112.779999</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>840.000000</x:v>
+        <x:v>1183.250000</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>8.020000</x:v>
+        <x:v>11.330000</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>-363.529999</x:v>
+        <x:v>0.220000</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>-79.940002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-39.250000</x:v>
+      </x:c>
+      <x:c r="U98" s="2"/>
+      <x:c r="V98" s="2"/>
+      <x:c r="W98" s="2"/>
+      <x:c r="X98" s="2"/>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-17 06:33:00</x:v>
+        <x:v>2026-07-01 08:18:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-17 08:33:00</x:v>
+        <x:v>2026-07-01 10:18:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>46.020000</x:v>
+        <x:v>50.250000</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>274.549988</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>326.970001</x:v>
+        <x:v>253.789993</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>1851.579956</x:v>
+        <x:v>2374.489990</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>714.580017</x:v>
+        <x:v>24.370001</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>794.929993</x:v>
+        <x:v>107.570000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>776.539978</x:v>
+        <x:v>2255.500000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>2389.530029</x:v>
+        <x:v>-781.179993</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>31.010000</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>-1631.000000</x:v>
+        <x:v>1205.500000</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>-52.000000</x:v>
+        <x:v>695.000000</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>435.149994</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>60.790001</x:v>
+        <x:v>-113.769997</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>932.409973</x:v>
+        <x:v>1204.130005</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>8.500000</x:v>
+        <x:v>11.880000</x:v>
       </x:c>
       <x:c r="S99" t="n" s="2">
-        <x:v>-355.459991</x:v>
+        <x:v>1.740000</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
-        <x:v>-94.900002</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-52.040001</x:v>
+      </x:c>
+      <x:c r="U99" s="2"/>
+      <x:c r="V99" s="2"/>
+      <x:c r="W99" s="2"/>
+      <x:c r="X99" s="2"/>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-17 06:32:00</x:v>
+        <x:v>2026-07-01 08:17:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-17 08:32:00</x:v>
+        <x:v>2026-07-01 10:17:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>45.970001</x:v>
+        <x:v>49.900002</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>277.480011</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>329.579987</x:v>
+        <x:v>252.740005</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>1825.670044</x:v>
+        <x:v>2391.129883</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>709.039978</x:v>
+        <x:v>24.190001</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>798.500000</x:v>
+        <x:v>108.540001</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>771.690002</x:v>
+        <x:v>2252.949951</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>2357.939941</x:v>
+        <x:v>-789.849976</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>48.169998</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>1228.229980</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>-57.000000</x:v>
+        <x:v>686.000000</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>454.250000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>44.410000</x:v>
+        <x:v>-115.879997</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>960.390015</x:v>
+        <x:v>1199.790039</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>10.480000</x:v>
+        <x:v>10.720000</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>-345.510010</x:v>
+        <x:v>1.940000</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>-114.879997</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-61.090000</x:v>
+      </x:c>
+      <x:c r="U100" s="2"/>
+      <x:c r="V100" s="2"/>
+      <x:c r="W100" s="2"/>
+      <x:c r="X100" s="2"/>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-17 06:31:00</x:v>
+        <x:v>2026-07-01 08:16:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-17 08:31:00</x:v>
+        <x:v>2026-07-01 10:16:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>47.480000</x:v>
+        <x:v>49.599998</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>279.059998</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>331.920013</x:v>
+        <x:v>251.429993</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>1810.579956</x:v>
+        <x:v>2401.780029</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>717.159973</x:v>
+        <x:v>25.750000</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>803.650024</x:v>
+        <x:v>109.099998</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>799.969971</x:v>
+        <x:v>2244.189941</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>2416.409912</x:v>
+        <x:v>-797.780029</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>66.379997</x:v>
+        <x:v>697.940002</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>-962.700012</x:v>
+        <x:v>-664.000000</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>-1630.000000</x:v>
+        <x:v>1252.030029</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>-62.000000</x:v>
+        <x:v>676.000000</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>429.040009</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>25.450001</x:v>
+        <x:v>-118.750000</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>935.880005</x:v>
+        <x:v>1188.510010</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>10.550000</x:v>
+        <x:v>10.240000</x:v>
       </x:c>
       <x:c r="S101" t="n" s="2">
-        <x:v>-345.390015</x:v>
+        <x:v>0.230000</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
-        <x:v>-106.699997</x:v>
-[...12 lines deleted...]
-      </x:c>
+        <x:v>-71.430000</x:v>
+      </x:c>
+      <x:c r="U101" s="2"/>
+      <x:c r="V101" s="2"/>
+      <x:c r="W101" s="2"/>
+      <x:c r="X101" s="2"/>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>