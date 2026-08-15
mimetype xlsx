--- v1 (2026-07-01)
+++ v2 (2026-08-15)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Ra1f19473114f467395c232b9b88bd6cc"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R9252e23d639b482992b70465e21ecb2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,101 +114,97 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1f19473114f467395c232b9b88bd6cc" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9252e23d639b482992b70465e21ecb2f" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:X101"/>
+  <x:dimension ref="A1:T101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
   <x:cols>
     <x:col min="1" max="1" width="17" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="17" customWidth="1"/>
     <x:col min="4" max="4" width="23" customWidth="1"/>
     <x:col min="5" max="5" width="23" customWidth="1"/>
     <x:col min="6" max="6" width="16" customWidth="1"/>
     <x:col min="7" max="7" width="23" customWidth="1"/>
     <x:col min="8" max="8" width="22" customWidth="1"/>
     <x:col min="9" max="9" width="18" customWidth="1"/>
     <x:col min="10" max="10" width="21" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="21" customWidth="1"/>
     <x:col min="13" max="13" width="21" customWidth="1"/>
     <x:col min="14" max="14" width="21" customWidth="1"/>
     <x:col min="15" max="15" width="22" customWidth="1"/>
     <x:col min="16" max="16" width="21" customWidth="1"/>
     <x:col min="17" max="17" width="21" customWidth="1"/>
     <x:col min="18" max="18" width="26" customWidth="1"/>
     <x:col min="19" max="19" width="23" customWidth="1"/>
     <x:col min="20" max="20" width="23" customWidth="1"/>
-    <x:col min="21" max="21" width="23" customWidth="1"/>
-[...2 lines deleted...]
-    <x:col min="24" max="24" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Minutes1UTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>Minutes1DK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>CO2Emission</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ProductionGe100MW</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ProductionLt100MW</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>SolarPower</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>OffshoreWindPower</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
@@ -228,6642 +224,6230 @@
       </x:c>
       <x:c r="M1" t="str" s="1">
         <x:v>Exchange_DK1_NO</x:v>
       </x:c>
       <x:c r="N1" t="str" s="1">
         <x:v>Exchange_DK1_SE</x:v>
       </x:c>
       <x:c r="O1" t="str" s="1">
         <x:v>Exchange_DK1_DK2</x:v>
       </x:c>
       <x:c r="P1" t="str" s="1">
         <x:v>Exchange_DK2_DE</x:v>
       </x:c>
       <x:c r="Q1" t="str" s="1">
         <x:v>Exchange_DK2_SE</x:v>
       </x:c>
       <x:c r="R1" t="str" s="1">
         <x:v>Exchange_Bornholm_SE</x:v>
       </x:c>
       <x:c r="S1" t="str" s="1">
         <x:v>aFRR_ActivatedDK1</x:v>
       </x:c>
       <x:c r="T1" t="str" s="1">
         <x:v>aFRR_ActivatedDK2</x:v>
       </x:c>
-      <x:c r="U1" t="str" s="1">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 09:55:00</x:v>
+        <x:v>2026-08-15 12:13:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-01 11:55:00</x:v>
+        <x:v>2026-08-15 14:13:00</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>49.169998</x:v>
+        <x:v>7.840000</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>278.459991</x:v>
+        <x:v>248.679993</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>2833.600098</x:v>
+        <x:v>2685.449951</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>52.459999</x:v>
+        <x:v>1819.130005</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>208.240005</x:v>
+        <x:v>2466.070068</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>1572.390015</x:v>
+        <x:v>-1789.800049</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>-53.299999</x:v>
+        <x:v>1247.380005</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>699.710022</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>311.260010</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>676.000000</x:v>
+        <x:v>57.000000</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>-18.900000</x:v>
+        <x:v>18.389999</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>-172.789993</x:v>
+        <x:v>170.889999</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>1265.410034</x:v>
+        <x:v>270.829987</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>14.100000</x:v>
+        <x:v>6.270000</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>4.250000</x:v>
+        <x:v>104.860001</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>60.180000</x:v>
-[...4 lines deleted...]
-      <x:c r="X2" s="2"/>
+        <x:v>54.549999</x:v>
+      </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 09:54:00</x:v>
+        <x:v>2026-08-15 12:12:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-01 11:54:00</x:v>
+        <x:v>2026-08-15 14:12:00</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>49.169998</x:v>
+        <x:v>7.800000</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>278.459991</x:v>
+        <x:v>247.539993</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>2833.600098</x:v>
+        <x:v>2672.449951</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>52.459999</x:v>
+        <x:v>1834.310059</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>208.240005</x:v>
+        <x:v>2448.719971</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>1572.390015</x:v>
+        <x:v>-1726.479980</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>-53.299999</x:v>
+        <x:v>1320.380005</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>699.710022</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>311.260010</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>676.000000</x:v>
+        <x:v>51.000000</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>-18.900000</x:v>
+        <x:v>18.389999</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>-172.789993</x:v>
+        <x:v>167.320007</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>1265.410034</x:v>
+        <x:v>269.660004</x:v>
       </x:c>
       <x:c r="R3" t="n" s="2">
-        <x:v>14.100000</x:v>
+        <x:v>7.330000</x:v>
       </x:c>
       <x:c r="S3" t="n" s="2">
-        <x:v>4.250000</x:v>
+        <x:v>88.190002</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
-        <x:v>60.180000</x:v>
-[...4 lines deleted...]
-      <x:c r="X3" s="2"/>
+        <x:v>68.220001</x:v>
+      </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 09:53:00</x:v>
+        <x:v>2026-08-15 12:11:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-01 11:53:00</x:v>
+        <x:v>2026-08-15 14:11:00</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>47.980000</x:v>
+        <x:v>7.860000</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>278.970001</x:v>
+        <x:v>247.270004</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>2868.810059</x:v>
+        <x:v>2620.530029</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>52.750000</x:v>
+        <x:v>1826.859985</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>210.490005</x:v>
+        <x:v>2437.909912</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1515.890015</x:v>
+        <x:v>-1675.479980</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>-122.059998</x:v>
+        <x:v>1386.989990</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>699.710022</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>311.500000</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>676.000000</x:v>
+        <x:v>45.000000</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>-17.709999</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>-172.360001</x:v>
+        <x:v>165.169998</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>1277.410034</x:v>
+        <x:v>260.079987</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>13.690000</x:v>
+        <x:v>9.450000</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>0.150000</x:v>
+        <x:v>35.150002</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>60.150002</x:v>
-[...4 lines deleted...]
-      <x:c r="X4" s="2"/>
+        <x:v>75.559998</x:v>
+      </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 09:52:00</x:v>
+        <x:v>2026-08-15 12:10:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-01 11:52:00</x:v>
+        <x:v>2026-08-15 14:10:00</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>48.389999</x:v>
+        <x:v>7.930000</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>278.570007</x:v>
+        <x:v>247.899994</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>2852.550049</x:v>
+        <x:v>2584.330078</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>52.310001</x:v>
+        <x:v>1832.410034</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>206.550003</x:v>
+        <x:v>2439.750000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>1555.469971</x:v>
+        <x:v>-1599.280029</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>-113.540001</x:v>
+        <x:v>1427.250000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>699.710022</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>311.769989</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>676.000000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>-16.690001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>-172.750000</x:v>
+        <x:v>161.619995</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>1308.859985</x:v>
+        <x:v>304.769989</x:v>
       </x:c>
       <x:c r="R5" t="n" s="2">
-        <x:v>13.420000</x:v>
+        <x:v>9.250000</x:v>
       </x:c>
       <x:c r="S5" t="n" s="2">
-        <x:v>0.860000</x:v>
+        <x:v>12.990000</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
-        <x:v>60.009998</x:v>
-[...4 lines deleted...]
-      <x:c r="X5" s="2"/>
+        <x:v>87.070000</x:v>
+      </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 09:51:00</x:v>
+        <x:v>2026-08-15 12:09:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-01 11:51:00</x:v>
+        <x:v>2026-08-15 14:09:00</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>48.750000</x:v>
+        <x:v>7.920000</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>278.720001</x:v>
+        <x:v>247.610001</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>2853.030029</x:v>
+        <x:v>2589.389893</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>53.560001</x:v>
+        <x:v>1834.300049</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>201.119995</x:v>
+        <x:v>2440.020020</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>1581.469971</x:v>
+        <x:v>-1572.060059</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>-88.650002</x:v>
+        <x:v>1449.290039</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>699.710022</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>312.239990</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>676.000000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>-16.690001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>-172.550003</x:v>
+        <x:v>161.309998</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>1309.439941</x:v>
+        <x:v>310.600006</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>13.280000</x:v>
+        <x:v>8.910000</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
-        <x:v>2.400000</x:v>
+        <x:v>12.870000</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
-        <x:v>60.139999</x:v>
-[...4 lines deleted...]
-      <x:c r="X6" s="2"/>
+        <x:v>82.720001</x:v>
+      </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 09:50:00</x:v>
+        <x:v>2026-08-15 12:08:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-01 11:50:00</x:v>
+        <x:v>2026-08-15 14:08:00</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>48.700001</x:v>
+        <x:v>7.930000</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>277.820007</x:v>
+        <x:v>247.199997</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>2841.949951</x:v>
+        <x:v>2580.860107</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>54.220001</x:v>
+        <x:v>1834.040039</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>196.440002</x:v>
+        <x:v>2425.139893</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>1555.099976</x:v>
+        <x:v>-1508.459961</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>-97.370003</x:v>
+        <x:v>1471.510010</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>699.710022</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>313.950012</x:v>
+        <x:v>-1387.000000</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>676.000000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>-16.690001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>-172.940002</x:v>
+        <x:v>161.020004</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>1290.739990</x:v>
+        <x:v>352.929993</x:v>
       </x:c>
       <x:c r="R7" t="n" s="2">
-        <x:v>13.010000</x:v>
+        <x:v>9.250000</x:v>
       </x:c>
       <x:c r="S7" t="n" s="2">
-        <x:v>1.720000</x:v>
+        <x:v>16.920000</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
-        <x:v>60.130001</x:v>
-[...4 lines deleted...]
-      <x:c r="X7" s="2"/>
+        <x:v>71.949997</x:v>
+      </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 09:49:00</x:v>
+        <x:v>2026-08-15 12:07:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-01 11:49:00</x:v>
+        <x:v>2026-08-15 14:07:00</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>48.130001</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>277.630005</x:v>
+        <x:v>247.100006</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>2864.590088</x:v>
+        <x:v>2615.800049</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>54.340000</x:v>
+        <x:v>1805.119995</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>197.929993</x:v>
+        <x:v>2424.830078</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>1524.760010</x:v>
+        <x:v>-1478.890015</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>-122.339996</x:v>
+        <x:v>1485.930054</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>699.729980</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>335.820007</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>680.000000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>-16.690001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>-167.179993</x:v>
+        <x:v>159.919998</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>1253.520020</x:v>
+        <x:v>364.459991</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>13.210000</x:v>
+        <x:v>12.970000</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>1.800000</x:v>
+        <x:v>25.680000</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>60.459999</x:v>
-[...4 lines deleted...]
-      <x:c r="X8" s="2"/>
+        <x:v>61.639999</x:v>
+      </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 09:48:00</x:v>
+        <x:v>2026-08-15 12:06:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-01 11:48:00</x:v>
+        <x:v>2026-08-15 14:06:00</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>47.980000</x:v>
+        <x:v>7.900000</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>279.230011</x:v>
+        <x:v>246.960007</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>2861.290039</x:v>
+        <x:v>2581.229980</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>53.779999</x:v>
+        <x:v>1808.819946</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>200.029999</x:v>
+        <x:v>2450.199951</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>1534.349976</x:v>
+        <x:v>-1499.290039</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>-136.740005</x:v>
+        <x:v>1481.530029</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>697.590027</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>357.940002</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>684.000000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>-16.690001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>-160.529999</x:v>
+        <x:v>161.880005</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>1246.739990</x:v>
+        <x:v>340.239990</x:v>
       </x:c>
       <x:c r="R9" t="n" s="2">
-        <x:v>13.350000</x:v>
+        <x:v>19.230000</x:v>
       </x:c>
       <x:c r="S9" t="n" s="2">
-        <x:v>0.590000</x:v>
+        <x:v>27.629999</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
-        <x:v>62.630001</x:v>
-[...4 lines deleted...]
-      <x:c r="X9" s="2"/>
+        <x:v>45.560001</x:v>
+      </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 09:47:00</x:v>
+        <x:v>2026-08-15 12:05:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-01 11:47:00</x:v>
+        <x:v>2026-08-15 14:05:00</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>47.480000</x:v>
+        <x:v>7.930000</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>281.679993</x:v>
+        <x:v>246.929993</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>2875.489990</x:v>
+        <x:v>2616.260010</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>52.730000</x:v>
+        <x:v>1800.010010</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>200.250000</x:v>
+        <x:v>2408.149902</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>1511.500000</x:v>
+        <x:v>-1506.339966</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>-163.559998</x:v>
+        <x:v>1480.890015</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>694.440002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>380.350006</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>688.000000</x:v>
+        <x:v>37.000000</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>-16.690001</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>-155.229996</x:v>
+        <x:v>161.550003</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>1222.010010</x:v>
+        <x:v>336.649994</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>13.490000</x:v>
+        <x:v>19.740000</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>51.590000</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>64.449997</x:v>
-[...4 lines deleted...]
-      <x:c r="X10" s="2"/>
+        <x:v>29.840000</x:v>
+      </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 09:46:00</x:v>
+        <x:v>2026-08-15 12:04:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-01 11:46:00</x:v>
+        <x:v>2026-08-15 14:04:00</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>47.619999</x:v>
+        <x:v>7.870000</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>283.809998</x:v>
+        <x:v>246.750000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>2849.790039</x:v>
+        <x:v>2683.560059</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>52.930000</x:v>
+        <x:v>1776.709961</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>199.399994</x:v>
+        <x:v>2409.280029</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>1521.770020</x:v>
+        <x:v>-1535.770020</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>-174.820007</x:v>
+        <x:v>1479.119995</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>691.270020</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>402.170013</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>692.000000</x:v>
+        <x:v>33.000000</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>-17.740000</x:v>
+        <x:v>-37.080002</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>-150.740005</x:v>
+        <x:v>154.100006</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>1216.750000</x:v>
+        <x:v>320.950012</x:v>
       </x:c>
       <x:c r="R11" t="n" s="2">
-        <x:v>13.140000</x:v>
+        <x:v>19.230000</x:v>
       </x:c>
       <x:c r="S11" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>51.180000</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
-        <x:v>67.120003</x:v>
-[...4 lines deleted...]
-      <x:c r="X11" s="2"/>
+        <x:v>16.700001</x:v>
+      </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 09:45:00</x:v>
+        <x:v>2026-08-15 12:03:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-01 11:45:00</x:v>
+        <x:v>2026-08-15 14:03:00</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>47.750000</x:v>
+        <x:v>7.860000</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>286.820007</x:v>
+        <x:v>247.289993</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>2836.699951</x:v>
+        <x:v>2723.760010</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>52.470001</x:v>
+        <x:v>1760.060059</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>196.889999</x:v>
+        <x:v>2421.969971</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>1519.890015</x:v>
+        <x:v>-1642.109985</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>-182.279999</x:v>
+        <x:v>1441.910034</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>689.030029</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>422.529999</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>695.000000</x:v>
+        <x:v>30.000000</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>-17.740000</x:v>
+        <x:v>-78.559998</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>-143.750000</x:v>
+        <x:v>148.500000</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>1193.910034</x:v>
+        <x:v>261.690002</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>13.450000</x:v>
+        <x:v>17.959999</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>-0.030000</x:v>
+        <x:v>71.730003</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>68.230003</x:v>
-[...4 lines deleted...]
-      <x:c r="X12" s="2"/>
+        <x:v>8.420000</x:v>
+      </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 09:44:00</x:v>
+        <x:v>2026-08-15 12:02:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-01 11:44:00</x:v>
+        <x:v>2026-08-15 14:02:00</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>48.029999</x:v>
+        <x:v>7.930000</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>289.519989</x:v>
+        <x:v>247.289993</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>2811.260010</x:v>
+        <x:v>2687.219971</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>51.070000</x:v>
+        <x:v>1752.540039</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>204.610001</x:v>
+        <x:v>2397.739990</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>1563.839966</x:v>
+        <x:v>-1683.810059</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>-186.529999</x:v>
+        <x:v>1474.829956</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>687.969971</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>443.950012</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>699.000000</x:v>
+        <x:v>26.000000</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-121.290001</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>-138.929993</x:v>
+        <x:v>141.940002</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>1212.280029</x:v>
+        <x:v>204.149994</x:v>
       </x:c>
       <x:c r="R13" t="n" s="2">
-        <x:v>14.100000</x:v>
+        <x:v>11.440000</x:v>
       </x:c>
       <x:c r="S13" t="n" s="2">
-        <x:v>-1.580000</x:v>
+        <x:v>81.889999</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
-        <x:v>53.680000</x:v>
-[...4 lines deleted...]
-      <x:c r="X13" s="2"/>
+        <x:v>18.540001</x:v>
+      </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 09:43:00</x:v>
+        <x:v>2026-08-15 12:01:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-01 11:43:00</x:v>
+        <x:v>2026-08-15 14:01:00</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>46.369999</x:v>
+        <x:v>7.940000</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>278.089996</x:v>
+        <x:v>247.330002</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>2820.620117</x:v>
+        <x:v>2679.820068</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>54.990002</x:v>
+        <x:v>1730.790039</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>205.559998</x:v>
+        <x:v>2417.129883</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>1571.250000</x:v>
+        <x:v>-1587.729980</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>-193.070007</x:v>
+        <x:v>1532.589966</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>685.729980</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>466.679993</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>703.000000</x:v>
+        <x:v>22.000000</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-93.769997</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>-134.089996</x:v>
+        <x:v>135.419998</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>1196.859985</x:v>
+        <x:v>258.600006</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>14.140000</x:v>
+        <x:v>5.830000</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>-3.110000</x:v>
+        <x:v>45.750000</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>52.990002</x:v>
-[...4 lines deleted...]
-      <x:c r="X14" s="2"/>
+        <x:v>11.580000</x:v>
+      </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 09:42:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-01 11:42:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>46.139999</x:v>
+        <x:v>7.930000</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.660000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>278.339996</x:v>
+        <x:v>248.139999</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>2831.169922</x:v>
+        <x:v>2684.689941</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>53.480000</x:v>
+        <x:v>1730.569946</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>202.589996</x:v>
+        <x:v>2424.070068</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>1612.719971</x:v>
+        <x:v>-1668.449951</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>-198.130005</x:v>
+        <x:v>1551.910034</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>682.599976</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>487.859985</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>707.000000</x:v>
+        <x:v>19.000000</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-155.979996</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>-128.380005</x:v>
+        <x:v>129.289993</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>1215.089966</x:v>
+        <x:v>173.500000</x:v>
       </x:c>
       <x:c r="R15" t="n" s="2">
-        <x:v>14.680000</x:v>
+        <x:v>0.020000</x:v>
       </x:c>
       <x:c r="S15" t="n" s="2">
-        <x:v>-3.800000</x:v>
+        <x:v>29.629999</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
-        <x:v>52.840000</x:v>
-[...4 lines deleted...]
-      <x:c r="X15" s="2"/>
+        <x:v>12.750000</x:v>
+      </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-01 09:41:00</x:v>
+        <x:v>2026-08-15 11:59:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-01 11:41:00</x:v>
+        <x:v>2026-08-15 13:59:00</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>45.750000</x:v>
+        <x:v>7.970000</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>277.529999</x:v>
+        <x:v>247.860001</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>2850.060059</x:v>
+        <x:v>2727.080078</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>53.430000</x:v>
+        <x:v>1715.479980</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>194.000000</x:v>
+        <x:v>2390.570068</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>1588.819946</x:v>
+        <x:v>-1701.270020</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>-203.309998</x:v>
+        <x:v>1526.010010</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>679.309998</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>509.820007</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>711.000000</x:v>
+        <x:v>18.000000</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-206.850006</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>-122.540001</x:v>
+        <x:v>122.250000</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>1168.510010</x:v>
+        <x:v>168.710007</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>14.030000</x:v>
+        <x:v>5.930000</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
-        <x:v>-1.090000</x:v>
+        <x:v>58.970001</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
-        <x:v>52.799999</x:v>
-[...4 lines deleted...]
-      <x:c r="X16" s="2"/>
+        <x:v>28.160000</x:v>
+      </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-01 09:40:00</x:v>
+        <x:v>2026-08-15 11:58:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-01 11:40:00</x:v>
+        <x:v>2026-08-15 13:58:00</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>46.009998</x:v>
+        <x:v>7.980000</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>276.880005</x:v>
+        <x:v>247.449997</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>2835.959961</x:v>
+        <x:v>2698.959961</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>51.410000</x:v>
+        <x:v>1709.089966</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>190.029999</x:v>
+        <x:v>2418.050049</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>1625.280029</x:v>
+        <x:v>-1780.890015</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>-200.979996</x:v>
+        <x:v>1468.890015</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>677.119995</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>527.510010</x:v>
+        <x:v>-1385.000000</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>13.000000</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-226.839996</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>-118.570000</x:v>
+        <x:v>115.129997</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>1180.369995</x:v>
+        <x:v>150.220001</x:v>
       </x:c>
       <x:c r="R17" t="n" s="2">
-        <x:v>13.830000</x:v>
+        <x:v>13.040000</x:v>
       </x:c>
       <x:c r="S17" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>125.889999</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
-        <x:v>50.980000</x:v>
-[...4 lines deleted...]
-      <x:c r="X17" s="2"/>
+        <x:v>35.770000</x:v>
+      </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-01 09:39:00</x:v>
+        <x:v>2026-08-15 11:57:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-01 11:39:00</x:v>
+        <x:v>2026-08-15 13:57:00</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>46.500000</x:v>
+        <x:v>7.980000</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>276.170013</x:v>
+        <x:v>246.619995</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>2817.209961</x:v>
+        <x:v>2674.110107</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>51.830002</x:v>
+        <x:v>1693.739990</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>193.820007</x:v>
+        <x:v>2441.219971</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>1682.859985</x:v>
+        <x:v>-1731.109985</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>-175.410004</x:v>
+        <x:v>1505.930054</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>677.119995</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>527.020020</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>10.000000</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-241.600006</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>-119.199997</x:v>
+        <x:v>108.650002</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>1213.640015</x:v>
+        <x:v>169.229996</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>13.690000</x:v>
+        <x:v>17.250000</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>163.160004</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
-        <x:v>47.520000</x:v>
-[...4 lines deleted...]
-      <x:c r="X18" s="2"/>
+        <x:v>29.180000</x:v>
+      </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-01 09:38:00</x:v>
+        <x:v>2026-08-15 11:56:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-01 11:38:00</x:v>
+        <x:v>2026-08-15 13:56:00</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>46.660000</x:v>
+        <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>275.480011</x:v>
+        <x:v>246.009995</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>2814.000000</x:v>
+        <x:v>2647.250000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>48.419998</x:v>
+        <x:v>1689.489990</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>189.929993</x:v>
+        <x:v>2440.770020</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>1683.180054</x:v>
+        <x:v>-1706.560059</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>-169.440002</x:v>
+        <x:v>1592.829956</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>677.119995</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>527.510010</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-1.000000</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-284.089996</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>-118.690002</x:v>
+        <x:v>102.169998</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>1206.780029</x:v>
+        <x:v>122.830002</x:v>
       </x:c>
       <x:c r="R19" t="n" s="2">
-        <x:v>13.900000</x:v>
+        <x:v>18.780001</x:v>
       </x:c>
       <x:c r="S19" t="n" s="2">
-        <x:v>-1.410000</x:v>
+        <x:v>185.419998</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
-        <x:v>40.720001</x:v>
-[...4 lines deleted...]
-      <x:c r="X19" s="2"/>
+        <x:v>28.750000</x:v>
+      </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-01 09:37:00</x:v>
+        <x:v>2026-08-15 11:55:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-01 11:37:00</x:v>
+        <x:v>2026-08-15 13:55:00</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>46.639999</x:v>
+        <x:v>7.950000</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>275.519989</x:v>
+        <x:v>245.660004</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>2809.939941</x:v>
+        <x:v>2696.000000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>50.740002</x:v>
+        <x:v>1670.260010</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>188.600006</x:v>
+        <x:v>2439.110107</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>1663.579956</x:v>
+        <x:v>-1711.380005</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>-167.729996</x:v>
+        <x:v>1635.449951</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>677.119995</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>527.250000</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-315.660004</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>-117.930000</x:v>
+        <x:v>96.790001</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>1184.489990</x:v>
+        <x:v>89.970001</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>14.380000</x:v>
+        <x:v>18.580000</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>185.339996</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>34.450001</x:v>
-[...4 lines deleted...]
-      <x:c r="X20" s="2"/>
+        <x:v>36.029999</x:v>
+      </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-01 09:36:00</x:v>
+        <x:v>2026-08-15 11:54:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-01 11:36:00</x:v>
+        <x:v>2026-08-15 13:54:00</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>46.660000</x:v>
+        <x:v>7.810000</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>275.839996</x:v>
+        <x:v>245.250000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>2825.260010</x:v>
+        <x:v>2765.360107</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>50.799999</x:v>
+        <x:v>1681.709961</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>190.559998</x:v>
+        <x:v>2452.280029</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>1691.770020</x:v>
+        <x:v>-1763.300049</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>-155.690002</x:v>
+        <x:v>1548.260010</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>677.719971</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>527.590027</x:v>
+        <x:v>-1385.000000</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-304.329987</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>-118.660004</x:v>
+        <x:v>97.339996</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>1199.959961</x:v>
+        <x:v>123.620003</x:v>
       </x:c>
       <x:c r="R21" t="n" s="2">
-        <x:v>14.850000</x:v>
+        <x:v>18.650000</x:v>
       </x:c>
       <x:c r="S21" t="n" s="2">
-        <x:v>-1.600000</x:v>
+        <x:v>185.880005</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
-        <x:v>27.080000</x:v>
-[...4 lines deleted...]
-      <x:c r="X21" s="2"/>
+        <x:v>29.120001</x:v>
+      </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-01 09:35:00</x:v>
+        <x:v>2026-08-15 11:53:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-01 11:35:00</x:v>
+        <x:v>2026-08-15 13:53:00</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>46.549999</x:v>
+        <x:v>7.920000</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>274.309998</x:v>
+        <x:v>245.320007</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>2836.959961</x:v>
+        <x:v>2688.100098</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>51.759998</x:v>
+        <x:v>1679.270020</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>187.490005</x:v>
+        <x:v>2443.199951</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>1713.880005</x:v>
+        <x:v>-1773.369995</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>-156.570007</x:v>
+        <x:v>1518.219971</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>677.719971</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>528.909973</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-293.000000</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>-120.279999</x:v>
+        <x:v>96.839996</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>1223.349976</x:v>
+        <x:v>145.020004</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>14.750000</x:v>
+        <x:v>18.719999</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>-4.310000</x:v>
+        <x:v>204.050003</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>9.570000</x:v>
-[...4 lines deleted...]
-      <x:c r="X22" s="2"/>
+        <x:v>20.530001</x:v>
+      </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-01 09:34:00</x:v>
+        <x:v>2026-08-15 11:52:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-01 11:34:00</x:v>
+        <x:v>2026-08-15 13:52:00</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>46.820000</x:v>
+        <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>272.940002</x:v>
+        <x:v>245.630005</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>2805.659912</x:v>
+        <x:v>2646.169922</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>50.669998</x:v>
+        <x:v>1661.180054</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>185.050003</x:v>
+        <x:v>2453.239990</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>1709.709961</x:v>
+        <x:v>-1670.449951</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>-155.350006</x:v>
+        <x:v>1646.010010</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>677.719971</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>548.549988</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>711.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-291.899994</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>-121.930000</x:v>
+        <x:v>96.879997</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>1203.000000</x:v>
+        <x:v>118.570000</x:v>
       </x:c>
       <x:c r="R23" t="n" s="2">
-        <x:v>14.720000</x:v>
+        <x:v>20.260000</x:v>
       </x:c>
       <x:c r="S23" t="n" s="2">
-        <x:v>-3.910000</x:v>
+        <x:v>204.339996</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
-        <x:v>-7.880000</x:v>
-[...4 lines deleted...]
-      <x:c r="X23" s="2"/>
+        <x:v>9.240000</x:v>
+      </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-01 09:33:00</x:v>
+        <x:v>2026-08-15 11:51:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-01 11:33:00</x:v>
+        <x:v>2026-08-15 13:51:00</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>47.290001</x:v>
+        <x:v>8.110000</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>272.549988</x:v>
+        <x:v>244.779999</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>2771.479980</x:v>
+        <x:v>2560.360107</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>50.889999</x:v>
+        <x:v>1645.650024</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>190.410004</x:v>
+        <x:v>2440.340088</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>1761.920044</x:v>
+        <x:v>-1615.680054</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>-141.850006</x:v>
+        <x:v>1737.650024</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>679.849976</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>567.940002</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>707.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-293.149994</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>-131.179993</x:v>
+        <x:v>97.360001</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>1233.310059</x:v>
+        <x:v>80.910004</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>14.850000</x:v>
+        <x:v>20.570000</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>-5.100000</x:v>
+        <x:v>192.789993</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>-15.350000</x:v>
-[...4 lines deleted...]
-      <x:c r="X24" s="2"/>
+        <x:v>9.310000</x:v>
+      </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-01 09:32:00</x:v>
+        <x:v>2026-08-15 11:50:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-01 11:32:00</x:v>
+        <x:v>2026-08-15 13:50:00</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>47.599998</x:v>
+        <x:v>8.080000</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>269.839996</x:v>
+        <x:v>244.289993</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>2752.110107</x:v>
+        <x:v>2565.389893</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>49.619999</x:v>
+        <x:v>1628.380005</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>189.169998</x:v>
+        <x:v>2453.879883</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>1765.099976</x:v>
+        <x:v>-1522.439941</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>-133.509995</x:v>
+        <x:v>1818.109985</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>683.020020</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>587.049988</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>703.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-286.970001</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>-130.899994</x:v>
+        <x:v>97.129997</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>1209.650024</x:v>
+        <x:v>91.910004</x:v>
       </x:c>
       <x:c r="R25" t="n" s="2">
-        <x:v>14.790000</x:v>
+        <x:v>22.580000</x:v>
       </x:c>
       <x:c r="S25" t="n" s="2">
-        <x:v>-3.420000</x:v>
+        <x:v>174.149994</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
-        <x:v>-15.340000</x:v>
-[...4 lines deleted...]
-      <x:c r="X25" s="2"/>
+        <x:v>24.830000</x:v>
+      </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-01 09:31:00</x:v>
+        <x:v>2026-08-15 11:49:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-01 11:31:00</x:v>
+        <x:v>2026-08-15 13:49:00</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>47.930000</x:v>
+        <x:v>8.120000</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>266.059998</x:v>
+        <x:v>243.960007</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>2742.989990</x:v>
+        <x:v>2553.860107</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>50.099998</x:v>
+        <x:v>1641.479980</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>183.809998</x:v>
+        <x:v>2408.169922</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>1797.829956</x:v>
+        <x:v>-1466.979980</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>-114.220001</x:v>
+        <x:v>1847.270020</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>686.260010</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>605.010010</x:v>
+        <x:v>-1385.000000</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>699.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-268.410004</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>-132.809998</x:v>
+        <x:v>95.750000</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>1207.839966</x:v>
+        <x:v>118.959999</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>14.750000</x:v>
+        <x:v>22.209999</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>-1.820000</x:v>
+        <x:v>146.550003</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>-8.540000</x:v>
-[...4 lines deleted...]
-      <x:c r="X26" s="2"/>
+        <x:v>21.790001</x:v>
+      </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-01 09:30:00</x:v>
+        <x:v>2026-08-15 11:48:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-01 11:30:00</x:v>
+        <x:v>2026-08-15 13:48:00</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>48.139999</x:v>
+        <x:v>8.110000</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>263.149994</x:v>
+        <x:v>244.740005</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>2730.879883</x:v>
+        <x:v>2587.050049</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>48.320000</x:v>
+        <x:v>1637.869995</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>181.500000</x:v>
+        <x:v>2415.149902</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>1828.250000</x:v>
+        <x:v>-1409.890015</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>-108.500000</x:v>
+        <x:v>1860.760010</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>688.369995</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>621.299988</x:v>
+        <x:v>-1385.000000</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>695.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-249.070007</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>-135.850006</x:v>
+        <x:v>96.790001</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>1221.079956</x:v>
+        <x:v>158.309998</x:v>
       </x:c>
       <x:c r="R27" t="n" s="2">
-        <x:v>14.850000</x:v>
+        <x:v>25.420000</x:v>
       </x:c>
       <x:c r="S27" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>117.519997</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
-        <x:v>-11.050000</x:v>
-[...4 lines deleted...]
-      <x:c r="X27" s="2"/>
+        <x:v>-1.910000</x:v>
+      </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-01 09:29:00</x:v>
+        <x:v>2026-08-15 11:47:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-01 11:29:00</x:v>
+        <x:v>2026-08-15 13:47:00</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>48.169998</x:v>
+        <x:v>8.070000</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>261.489990</x:v>
+        <x:v>244.779999</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>2720.209961</x:v>
+        <x:v>2626.639893</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>44.279999</x:v>
+        <x:v>1648.540039</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>177.520004</x:v>
+        <x:v>2394.639893</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>1814.040039</x:v>
+        <x:v>-1421.500000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>-113.889999</x:v>
+        <x:v>1854.660034</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>688.369995</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>640.530029</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>693.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-232.479996</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>-139.240005</x:v>
+        <x:v>96.070000</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>1197.969971</x:v>
+        <x:v>160.199997</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>15.300000</x:v>
+        <x:v>19.740000</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>-2.410000</x:v>
+        <x:v>57.980000</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>-8.320000</x:v>
-[...4 lines deleted...]
-      <x:c r="X28" s="2"/>
+        <x:v>-12.280000</x:v>
+      </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-01 09:28:00</x:v>
+        <x:v>2026-08-15 11:46:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-01 11:28:00</x:v>
+        <x:v>2026-08-15 13:46:00</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>48.610001</x:v>
+        <x:v>7.960000</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>260.190002</x:v>
+        <x:v>243.850006</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>2683.379883</x:v>
+        <x:v>2619.050049</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>42.529999</x:v>
+        <x:v>1647.469971</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>175.320007</x:v>
+        <x:v>2452.280029</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>1840.339966</x:v>
+        <x:v>-1391.479980</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>-115.980003</x:v>
+        <x:v>1882.939941</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>691.500000</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>658.799988</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>690.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-260.619995</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>-142.770004</x:v>
+        <x:v>98.190002</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>1211.900024</x:v>
+        <x:v>169.830002</x:v>
       </x:c>
       <x:c r="R29" t="n" s="2">
-        <x:v>14.890000</x:v>
+        <x:v>9.730000</x:v>
       </x:c>
       <x:c r="S29" t="n" s="2">
-        <x:v>-3.200000</x:v>
+        <x:v>36.970001</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
-        <x:v>1.410000</x:v>
-[...4 lines deleted...]
-      <x:c r="X29" s="2"/>
+        <x:v>-7.980000</x:v>
+      </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-01 09:27:00</x:v>
+        <x:v>2026-08-15 11:45:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-01 11:27:00</x:v>
+        <x:v>2026-08-15 13:45:00</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>48.740002</x:v>
+        <x:v>7.900000</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
         <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>258.700012</x:v>
+        <x:v>244.300003</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>2663.909912</x:v>
+        <x:v>2660.929932</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>46.029999</x:v>
+        <x:v>1653.109985</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>173.770004</x:v>
+        <x:v>2469.300049</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1868.439941</x:v>
+        <x:v>-1431.010010</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>-126.230003</x:v>
+        <x:v>1893.130005</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>694.739990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>677.789978</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>687.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-277.450012</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>-146.740005</x:v>
+        <x:v>97.739998</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>1234.550049</x:v>
+        <x:v>132.360001</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>15.330000</x:v>
+        <x:v>-2.070000</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>-2.210000</x:v>
+        <x:v>34.910000</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>2.110000</x:v>
-[...4 lines deleted...]
-      <x:c r="X30" s="2"/>
+        <x:v>0.600000</x:v>
+      </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-01 09:26:00</x:v>
+        <x:v>2026-08-15 11:44:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-01 11:26:00</x:v>
+        <x:v>2026-08-15 13:44:00</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>48.840000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>258.049988</x:v>
+        <x:v>243.649994</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>2652.310059</x:v>
+        <x:v>2648.110107</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>45.259998</x:v>
+        <x:v>1657.290039</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>172.750000</x:v>
+        <x:v>2473.979980</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>1871.260010</x:v>
+        <x:v>-1408.170044</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>-133.929993</x:v>
+        <x:v>1877.489990</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>696.770020</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>684.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-276.850006</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>-151.720001</x:v>
+        <x:v>96.440002</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>1230.699951</x:v>
+        <x:v>171.830002</x:v>
       </x:c>
       <x:c r="R31" t="n" s="2">
-        <x:v>15.500000</x:v>
+        <x:v>-1.760000</x:v>
       </x:c>
       <x:c r="S31" t="n" s="2">
-        <x:v>-1.030000</x:v>
+        <x:v>17.690001</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
-        <x:v>4.420000</x:v>
-[...4 lines deleted...]
-      <x:c r="X31" s="2"/>
+        <x:v>12.030000</x:v>
+      </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-01 09:25:00</x:v>
+        <x:v>2026-08-15 11:43:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-01 11:25:00</x:v>
+        <x:v>2026-08-15 13:43:00</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>48.700001</x:v>
+        <x:v>7.900000</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>255.949997</x:v>
+        <x:v>243.369995</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>2685.189941</x:v>
+        <x:v>2601.229980</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>42.040001</x:v>
+        <x:v>1662.439941</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>172.449997</x:v>
+        <x:v>2483.709961</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>1911.589966</x:v>
+        <x:v>-1399.239990</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>-120.129997</x:v>
+        <x:v>1852.810059</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>711.770020</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-260.799988</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>-152.000000</x:v>
+        <x:v>97.940002</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>1242.150024</x:v>
+        <x:v>203.869995</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>15.810000</x:v>
+        <x:v>-1.690000</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>0.160000</x:v>
+        <x:v>19.580000</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>5.580000</x:v>
-[...4 lines deleted...]
-      <x:c r="X32" s="2"/>
+        <x:v>20.760000</x:v>
+      </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-01 09:24:00</x:v>
+        <x:v>2026-08-15 11:42:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-01 11:24:00</x:v>
+        <x:v>2026-08-15 13:42:00</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>48.700001</x:v>
+        <x:v>7.930000</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>255.949997</x:v>
+        <x:v>243.589996</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>2685.189941</x:v>
+        <x:v>2576.050049</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>42.040001</x:v>
+        <x:v>1686.180054</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>172.449997</x:v>
+        <x:v>2474.159912</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>1911.589966</x:v>
+        <x:v>-1455.500000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>-120.129997</x:v>
+        <x:v>1812.489990</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>711.770020</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-227.169998</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>-152.000000</x:v>
+        <x:v>99.160004</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>1242.150024</x:v>
+        <x:v>186.000000</x:v>
       </x:c>
       <x:c r="R33" t="n" s="2">
-        <x:v>15.810000</x:v>
+        <x:v>-0.980000</x:v>
       </x:c>
       <x:c r="S33" t="n" s="2">
-        <x:v>0.160000</x:v>
+        <x:v>31.080000</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
-        <x:v>5.580000</x:v>
-[...4 lines deleted...]
-      <x:c r="X33" s="2"/>
+        <x:v>33.709999</x:v>
+      </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-01 09:23:00</x:v>
+        <x:v>2026-08-15 11:41:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-01 11:23:00</x:v>
+        <x:v>2026-08-15 13:41:00</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>48.740002</x:v>
+        <x:v>7.940000</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>256.299988</x:v>
+        <x:v>243.929993</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>2677.979980</x:v>
+        <x:v>2560.290039</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>41.610001</x:v>
+        <x:v>1698.239990</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>171.669998</x:v>
+        <x:v>2470.280029</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>1882.060059</x:v>
+        <x:v>-1455.109985</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>-113.330002</x:v>
+        <x:v>1763.869995</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>711.619995</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-184.820007</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>-153.289993</x:v>
+        <x:v>96.449997</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>1207.189941</x:v>
+        <x:v>238.190002</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>15.880000</x:v>
+        <x:v>-1.450000</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>0.910000</x:v>
+        <x:v>48.930000</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>9.240000</x:v>
-[...4 lines deleted...]
-      <x:c r="X34" s="2"/>
+        <x:v>20.670000</x:v>
+      </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-01 09:22:00</x:v>
+        <x:v>2026-08-15 11:40:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-01 11:22:00</x:v>
+        <x:v>2026-08-15 13:40:00</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>49.279999</x:v>
+        <x:v>7.930000</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>256.200012</x:v>
+        <x:v>244.960007</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>2643.389893</x:v>
+        <x:v>2589.310059</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>39.810001</x:v>
+        <x:v>1699.839966</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>168.399994</x:v>
+        <x:v>2486.790039</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>1899.810059</x:v>
+        <x:v>-1522.199951</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>-101.029999</x:v>
+        <x:v>1676.790039</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>711.210022</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-164.179993</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>-153.039993</x:v>
+        <x:v>96.790001</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>1212.839966</x:v>
+        <x:v>257.570007</x:v>
       </x:c>
       <x:c r="R35" t="n" s="2">
-        <x:v>15.840000</x:v>
+        <x:v>-1.180000</x:v>
       </x:c>
       <x:c r="S35" t="n" s="2">
-        <x:v>1.970000</x:v>
+        <x:v>99.550003</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
-        <x:v>13.400000</x:v>
-[...4 lines deleted...]
-      <x:c r="X35" s="2"/>
+        <x:v>1.040000</x:v>
+      </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-01 09:21:00</x:v>
+        <x:v>2026-08-15 11:39:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-01 11:21:00</x:v>
+        <x:v>2026-08-15 13:39:00</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>49.330002</x:v>
+        <x:v>7.910000</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>255.619995</x:v>
+        <x:v>245.690002</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>2630.110107</x:v>
+        <x:v>2624.229980</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>37.259998</x:v>
+        <x:v>1707.739990</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>175.309998</x:v>
+        <x:v>2461.280029</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1939.849976</x:v>
+        <x:v>-1645.739990</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>-105.660004</x:v>
+        <x:v>1659.430054</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>711.450012</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-208.619995</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>-152.949997</x:v>
+        <x:v>97.430000</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>1257.930054</x:v>
+        <x:v>152.529999</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>15.090000</x:v>
+        <x:v>-2.960000</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>2.610000</x:v>
+        <x:v>119.400002</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>15.240000</x:v>
-[...4 lines deleted...]
-      <x:c r="X36" s="2"/>
+        <x:v>12.770000</x:v>
+      </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-01 09:20:00</x:v>
+        <x:v>2026-08-15 11:38:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-01 11:20:00</x:v>
+        <x:v>2026-08-15 13:38:00</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>48.910000</x:v>
+        <x:v>7.990000</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>257.299988</x:v>
+        <x:v>245.509995</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>2664.939941</x:v>
+        <x:v>2550.830078</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>35.369999</x:v>
+        <x:v>1708.000000</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>169.919998</x:v>
+        <x:v>2463.080078</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>1889.760010</x:v>
+        <x:v>-1614.760010</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>-113.470001</x:v>
+        <x:v>1665.680054</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>712.059998</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>682.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-223.000000</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>-151.360001</x:v>
+        <x:v>99.209999</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>1212.829956</x:v>
+        <x:v>177.559998</x:v>
       </x:c>
       <x:c r="R37" t="n" s="2">
-        <x:v>15.710000</x:v>
+        <x:v>-5.040000</x:v>
       </x:c>
       <x:c r="S37" t="n" s="2">
-        <x:v>0.350000</x:v>
+        <x:v>143.039993</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
-        <x:v>18.820000</x:v>
-[...4 lines deleted...]
-      <x:c r="X37" s="2"/>
+        <x:v>49.580002</x:v>
+      </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-01 09:19:00</x:v>
+        <x:v>2026-08-15 11:37:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-01 11:19:00</x:v>
+        <x:v>2026-08-15 13:37:00</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>48.509998</x:v>
+        <x:v>7.950000</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>255.960007</x:v>
+        <x:v>245.880005</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>2653.340088</x:v>
+        <x:v>2581.100098</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>37.160000</x:v>
+        <x:v>1708.209961</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>165.940002</x:v>
+        <x:v>2462.479980</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>1883.709961</x:v>
+        <x:v>-1553.310059</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>-161.910004</x:v>
+        <x:v>1657.060059</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>731.390015</x:v>
+        <x:v>-1385.000000</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>684.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-198.300003</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>-150.589996</x:v>
+        <x:v>99.059998</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>1233.670044</x:v>
+        <x:v>249.690002</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>15.160000</x:v>
+        <x:v>-7.950000</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
-        <x:v>-4.110000</x:v>
+        <x:v>156.690002</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
-        <x:v>18.400000</x:v>
-[...4 lines deleted...]
-      <x:c r="X38" s="2"/>
+        <x:v>56.849998</x:v>
+      </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-01 09:18:00</x:v>
+        <x:v>2026-08-15 11:36:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-01 11:18:00</x:v>
+        <x:v>2026-08-15 13:36:00</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>48.450001</x:v>
+        <x:v>7.910000</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>256.779999</x:v>
+        <x:v>245.520004</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>2644.229980</x:v>
+        <x:v>2634.080078</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>35.709999</x:v>
+        <x:v>1694.410034</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>166.509995</x:v>
+        <x:v>2457.129883</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>1868.280029</x:v>
+        <x:v>-1496.270020</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>-170.550003</x:v>
+        <x:v>1670.630005</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>748.549988</x:v>
+        <x:v>-1385.000000</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>688.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-183.699997</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>-149.949997</x:v>
+        <x:v>97.589996</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>1205.969971</x:v>
+        <x:v>288.540009</x:v>
       </x:c>
       <x:c r="R39" t="n" s="2">
-        <x:v>14.270000</x:v>
+        <x:v>-1.860000</x:v>
       </x:c>
       <x:c r="S39" t="n" s="2">
-        <x:v>-3.510000</x:v>
+        <x:v>136.380005</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
-        <x:v>23.340000</x:v>
-[...4 lines deleted...]
-      <x:c r="X39" s="2"/>
+        <x:v>41.860001</x:v>
+      </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-01 09:17:00</x:v>
+        <x:v>2026-08-15 11:35:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-01 11:17:00</x:v>
+        <x:v>2026-08-15 13:35:00</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>48.610001</x:v>
+        <x:v>7.930000</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>256.859985</x:v>
+        <x:v>246.130005</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>2631.729980</x:v>
+        <x:v>2661.830078</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>38.020000</x:v>
+        <x:v>1695.339966</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>160.750000</x:v>
+        <x:v>2442.830078</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1870.400024</x:v>
+        <x:v>-1549.569946</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>-168.740005</x:v>
+        <x:v>1655.079956</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>765.719971</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>692.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-192.039993</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>-147.179993</x:v>
+        <x:v>97.599998</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>1182.780029</x:v>
+        <x:v>251.410004</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>13.830000</x:v>
+        <x:v>-1.490000</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
-        <x:v>-1.310000</x:v>
+        <x:v>109.110001</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
-        <x:v>27.490000</x:v>
-[...4 lines deleted...]
-      <x:c r="X40" s="2"/>
+        <x:v>33.560001</x:v>
+      </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-01 09:16:00</x:v>
+        <x:v>2026-08-15 11:34:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-01 11:16:00</x:v>
+        <x:v>2026-08-15 13:34:00</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>49.509998</x:v>
+        <x:v>7.950000</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>259.649994</x:v>
+        <x:v>246.320007</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>2594.280029</x:v>
+        <x:v>2635.199951</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>34.049999</x:v>
+        <x:v>1704.550049</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>156.529999</x:v>
+        <x:v>2454.879883</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>1891.910034</x:v>
+        <x:v>-1471.750000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>-160.039993</x:v>
+        <x:v>1703.609985</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>784.309998</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>696.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-211.000000</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>-146.240005</x:v>
+        <x:v>98.540001</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>1172.060059</x:v>
+        <x:v>280.339996</x:v>
       </x:c>
       <x:c r="R41" t="n" s="2">
-        <x:v>13.830000</x:v>
+        <x:v>-2.070000</x:v>
       </x:c>
       <x:c r="S41" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>92.690002</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
-        <x:v>56.619999</x:v>
-[...4 lines deleted...]
-      <x:c r="X41" s="2"/>
+        <x:v>29.910000</x:v>
+      </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-01 09:15:00</x:v>
+        <x:v>2026-08-15 11:33:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-01 11:15:00</x:v>
+        <x:v>2026-08-15 13:33:00</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>51.840000</x:v>
+        <x:v>7.870000</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>275.130005</x:v>
+        <x:v>245.410004</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>2544.080078</x:v>
+        <x:v>2672.110107</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>32.509998</x:v>
+        <x:v>1698.270020</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>152.199997</x:v>
+        <x:v>2465.879883</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>1931.189941</x:v>
+        <x:v>-1558.449951</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>-143.699997</x:v>
+        <x:v>1698.020020</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>818.950012</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>703.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-235.880005</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>-143.639999</x:v>
+        <x:v>99.239998</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>1149.119995</x:v>
+        <x:v>198.289993</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>15.470000</x:v>
+        <x:v>-1.830000</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>82.419998</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>63.070000</x:v>
-[...4 lines deleted...]
-      <x:c r="X42" s="2"/>
+        <x:v>39.779999</x:v>
+      </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-01 09:14:00</x:v>
+        <x:v>2026-08-15 11:32:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-01 11:14:00</x:v>
+        <x:v>2026-08-15 13:32:00</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>51.840000</x:v>
+        <x:v>7.970000</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>275.130005</x:v>
+        <x:v>245.289993</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>2544.080078</x:v>
+        <x:v>2592.699951</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>32.509998</x:v>
+        <x:v>1687.430054</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>152.199997</x:v>
+        <x:v>2471.840088</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>1931.189941</x:v>
+        <x:v>-1515.949951</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>-143.699997</x:v>
+        <x:v>1731.939941</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>818.950012</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>703.000000</x:v>
+        <x:v>-12.000000</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-245.669998</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>-143.639999</x:v>
+        <x:v>99.510002</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>1149.119995</x:v>
+        <x:v>209.279999</x:v>
       </x:c>
       <x:c r="R43" t="n" s="2">
-        <x:v>15.470000</x:v>
+        <x:v>-2.510000</x:v>
       </x:c>
       <x:c r="S43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>56.450001</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
-        <x:v>63.070000</x:v>
-[...4 lines deleted...]
-      <x:c r="X43" s="2"/>
+        <x:v>40.599998</x:v>
+      </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-01 09:13:00</x:v>
+        <x:v>2026-08-15 11:31:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-01 11:13:00</x:v>
+        <x:v>2026-08-15 13:31:00</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>51.759998</x:v>
+        <x:v>8.040000</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>274.959991</x:v>
+        <x:v>245.720001</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>2547.820068</x:v>
+        <x:v>2551.050049</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>33.480000</x:v>
+        <x:v>1676.000000</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>153.020004</x:v>
+        <x:v>2478.790039</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>1951.619995</x:v>
+        <x:v>-1459.359985</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>-141.169998</x:v>
+        <x:v>1735.329956</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>836.070007</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>705.000000</x:v>
+        <x:v>-15.000000</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-247.880005</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>-143.589996</x:v>
+        <x:v>98.709999</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>1147.099976</x:v>
+        <x:v>266.250000</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>16.219999</x:v>
+        <x:v>-2.480000</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>0.120000</x:v>
+        <x:v>40.910000</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>63.009998</x:v>
-[...4 lines deleted...]
-      <x:c r="X44" s="2"/>
+        <x:v>26.280001</x:v>
+      </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-01 09:12:00</x:v>
+        <x:v>2026-08-15 11:30:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-01 11:12:00</x:v>
+        <x:v>2026-08-15 13:30:00</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>51.410000</x:v>
+        <x:v>8.100000</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>274.820007</x:v>
+        <x:v>245.589996</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>2561.199951</x:v>
+        <x:v>2485.169922</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>33.450001</x:v>
+        <x:v>1688.750000</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>150.110001</x:v>
+        <x:v>2457.709961</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>1952.800049</x:v>
+        <x:v>-1469.719971</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>-174.479996</x:v>
+        <x:v>1769.760010</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>853.190002</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>709.000000</x:v>
+        <x:v>-18.000000</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-254.720001</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>-142.080002</x:v>
+        <x:v>98.070000</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>1159.750000</x:v>
+        <x:v>224.039993</x:v>
       </x:c>
       <x:c r="R45" t="n" s="2">
-        <x:v>15.430000</x:v>
+        <x:v>-1.420000</x:v>
       </x:c>
       <x:c r="S45" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>48.049999</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
-        <x:v>63.310001</x:v>
-[...4 lines deleted...]
-      <x:c r="X45" s="2"/>
+        <x:v>21.850000</x:v>
+      </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-01 09:11:00</x:v>
+        <x:v>2026-08-15 11:29:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-01 11:11:00</x:v>
+        <x:v>2026-08-15 13:29:00</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>51.200001</x:v>
+        <x:v>8.100000</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>274.540009</x:v>
+        <x:v>245.839996</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>2564.590088</x:v>
+        <x:v>2470.229980</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>30.059999</x:v>
+        <x:v>1700.170044</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>152.479996</x:v>
+        <x:v>2486.260010</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>1943.839966</x:v>
+        <x:v>-1427.140015</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>-189.320007</x:v>
+        <x:v>1843.150024</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>870.739990</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>711.000000</x:v>
+        <x:v>-20.000000</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-277.130005</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>-141.919998</x:v>
+        <x:v>96.930000</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>1146.290039</x:v>
+        <x:v>197.809998</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>15.060000</x:v>
+        <x:v>-2.860000</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>-1.050000</x:v>
+        <x:v>102.769997</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>63.119999</x:v>
-[...4 lines deleted...]
-      <x:c r="X46" s="2"/>
+        <x:v>20.280001</x:v>
+      </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-01 09:10:00</x:v>
+        <x:v>2026-08-15 11:28:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-01 11:10:00</x:v>
+        <x:v>2026-08-15 13:28:00</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>51.349998</x:v>
+        <x:v>8.170000</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>1.090000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>275.279999</x:v>
+        <x:v>246.720001</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>2551.159912</x:v>
+        <x:v>2482.199951</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>30.350000</x:v>
+        <x:v>1708.310059</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>151.820007</x:v>
+        <x:v>2464.260010</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>1966.209961</x:v>
+        <x:v>-1479.609985</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>-187.399994</x:v>
+        <x:v>1870.959961</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>884.640015</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-22.000000</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-305.130005</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>-140.740005</x:v>
+        <x:v>97.980003</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>1149.689941</x:v>
+        <x:v>118.309998</x:v>
       </x:c>
       <x:c r="R47" t="n" s="2">
-        <x:v>14.030000</x:v>
+        <x:v>-2.690000</x:v>
       </x:c>
       <x:c r="S47" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>123.699997</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
-        <x:v>62.860001</x:v>
-[...4 lines deleted...]
-      <x:c r="X47" s="2"/>
+        <x:v>46.290001</x:v>
+      </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-01 09:09:00</x:v>
+        <x:v>2026-08-15 11:27:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-01 11:09:00</x:v>
+        <x:v>2026-08-15 13:27:00</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>51.650002</x:v>
+        <x:v>8.080000</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>275.850006</x:v>
+        <x:v>246.059998</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>2532.350098</x:v>
+        <x:v>2498.100098</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>29.139999</x:v>
+        <x:v>1710.229980</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>148.339996</x:v>
+        <x:v>2464.649902</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>1985.349976</x:v>
+        <x:v>-1437.510010</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>-182.660004</x:v>
+        <x:v>1890.979980</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>884.250000</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-24.000000</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-315.260010</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>-139.850006</x:v>
+        <x:v>97.820000</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>1164.849976</x:v>
+        <x:v>142.199997</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>12.770000</x:v>
+        <x:v>-2.340000</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>142.649994</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>63.160000</x:v>
-[...4 lines deleted...]
-      <x:c r="X48" s="2"/>
+        <x:v>46.709999</x:v>
+      </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-01 09:08:00</x:v>
+        <x:v>2026-08-15 11:26:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-01 11:08:00</x:v>
+        <x:v>2026-08-15 13:26:00</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>51.950001</x:v>
+        <x:v>8.130000</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
         <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>275.260010</x:v>
+        <x:v>245.779999</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>2518.449951</x:v>
+        <x:v>2460.310059</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>30.430000</x:v>
+        <x:v>1723.439941</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>145.520004</x:v>
+        <x:v>2442.169922</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>2016.640015</x:v>
+        <x:v>-1354.119995</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>-161.470001</x:v>
+        <x:v>1922.689941</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>884.780029</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-26.000000</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-314.989990</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>-139.309998</x:v>
+        <x:v>97.669998</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>1174.599976</x:v>
+        <x:v>195.830002</x:v>
       </x:c>
       <x:c r="R49" t="n" s="2">
-        <x:v>12.050000</x:v>
+        <x:v>-2.140000</x:v>
       </x:c>
       <x:c r="S49" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>139.759995</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
-        <x:v>63.259998</x:v>
-[...4 lines deleted...]
-      <x:c r="X49" s="2"/>
+        <x:v>42.840000</x:v>
+      </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-01 09:07:00</x:v>
+        <x:v>2026-08-15 11:25:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-01 11:07:00</x:v>
+        <x:v>2026-08-15 13:25:00</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>52.310001</x:v>
+        <x:v>8.080000</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>274.899994</x:v>
+        <x:v>244.529999</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>2502.159912</x:v>
+        <x:v>2458.080078</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>26.959999</x:v>
+        <x:v>1728.729980</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>143.740005</x:v>
+        <x:v>2449.879883</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>2044.170044</x:v>
+        <x:v>-1394.239990</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>-146.339996</x:v>
+        <x:v>1932.800049</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>883.880005</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-345.769989</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>-139.460007</x:v>
+        <x:v>97.010002</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>1187.979980</x:v>
+        <x:v>147.190002</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>12.120000</x:v>
+        <x:v>-2.070000</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>0.730000</x:v>
+        <x:v>118.519997</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>63.049999</x:v>
-[...4 lines deleted...]
-      <x:c r="X50" s="2"/>
+        <x:v>47.529999</x:v>
+      </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-01 09:06:00</x:v>
+        <x:v>2026-08-15 11:24:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-01 11:06:00</x:v>
+        <x:v>2026-08-15 13:24:00</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>52.840000</x:v>
+        <x:v>8.130000</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>274.820007</x:v>
+        <x:v>245.520004</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>2466.459961</x:v>
+        <x:v>2462.030029</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>24.879999</x:v>
+        <x:v>1728.750000</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>144.029999</x:v>
+        <x:v>2436.770020</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>2044.760010</x:v>
+        <x:v>-1507.109985</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>-129.699997</x:v>
+        <x:v>1865.050049</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
-        <x:v>-1168.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>884.640015</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-353.100006</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>-139.970001</x:v>
+        <x:v>96.519997</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>1171.300049</x:v>
+        <x:v>103.139999</x:v>
       </x:c>
       <x:c r="R51" t="n" s="2">
-        <x:v>12.500000</x:v>
+        <x:v>-2.650000</x:v>
       </x:c>
       <x:c r="S51" t="n" s="2">
-        <x:v>1.250000</x:v>
+        <x:v>129.369995</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
-        <x:v>63.180000</x:v>
-[...4 lines deleted...]
-      <x:c r="X51" s="2"/>
+        <x:v>52.410000</x:v>
+      </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-01 09:05:00</x:v>
+        <x:v>2026-08-15 11:23:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-01 11:05:00</x:v>
+        <x:v>2026-08-15 13:23:00</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>53.259998</x:v>
+        <x:v>8.050000</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>274.359985</x:v>
+        <x:v>246.919998</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>2431.050049</x:v>
+        <x:v>2539.010010</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>24.910000</x:v>
+        <x:v>1739.489990</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>141.589996</x:v>
+        <x:v>2461.330078</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>2058.989990</x:v>
+        <x:v>-1555.130005</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>-130.550003</x:v>
+        <x:v>1807.900024</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>-1162.900024</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>883.520020</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-322.130005</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>-139.970001</x:v>
+        <x:v>95.949997</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>1181.760010</x:v>
+        <x:v>120.190002</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>13.140000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>1.380000</x:v>
+        <x:v>152.350006</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>63.310001</x:v>
-[...4 lines deleted...]
-      <x:c r="X52" s="2"/>
+        <x:v>74.559998</x:v>
+      </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-01 09:04:00</x:v>
+        <x:v>2026-08-15 11:22:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-01 11:04:00</x:v>
+        <x:v>2026-08-15 13:22:00</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>53.740002</x:v>
+        <x:v>8.030000</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>273.609985</x:v>
+        <x:v>246.630005</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>2427.120117</x:v>
+        <x:v>2553.760010</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>23.750000</x:v>
+        <x:v>1732.540039</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>139.649994</x:v>
+        <x:v>2449.800049</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>2063.020020</x:v>
+        <x:v>-1669.150024</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>-135.830002</x:v>
+        <x:v>1687.520020</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>699.989990</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
-        <x:v>-1113.010010</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>863.659973</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-286.329987</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>-136.259995</x:v>
+        <x:v>96.589996</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>1157.599976</x:v>
+        <x:v>127.309998</x:v>
       </x:c>
       <x:c r="R53" t="n" s="2">
-        <x:v>12.870000</x:v>
+        <x:v>-11.400000</x:v>
       </x:c>
       <x:c r="S53" t="n" s="2">
-        <x:v>2.660000</x:v>
+        <x:v>160.960007</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
-        <x:v>63.119999</x:v>
-[...4 lines deleted...]
-      <x:c r="X53" s="2"/>
+        <x:v>80.290001</x:v>
+      </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-01 09:03:00</x:v>
+        <x:v>2026-08-15 11:21:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-01 11:03:00</x:v>
+        <x:v>2026-08-15 13:21:00</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>54.439999</x:v>
+        <x:v>8.000000</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>273.109985</x:v>
+        <x:v>246.229996</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>2399.770020</x:v>
+        <x:v>2584.000000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>23.320000</x:v>
+        <x:v>1731.750000</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>137.830002</x:v>
+        <x:v>2445.149902</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>2111.149902</x:v>
+        <x:v>-1668.650024</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>-142.809998</x:v>
+        <x:v>1660.270020</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>698.919983</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>-1063.119995</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>844.609985</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-27.000000</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-244.610001</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>-132.929993</x:v>
+        <x:v>96.400002</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>1181.180054</x:v>
+        <x:v>152.210007</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>11.300000</x:v>
+        <x:v>-8.360000</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>4.050000</x:v>
+        <x:v>170.970001</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>63.340000</x:v>
-[...4 lines deleted...]
-      <x:c r="X54" s="2"/>
+        <x:v>69.800003</x:v>
+      </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-01 09:02:00</x:v>
+        <x:v>2026-08-15 11:20:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-01 11:02:00</x:v>
+        <x:v>2026-08-15 13:20:00</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>54.660000</x:v>
+        <x:v>7.980000</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>275.070007</x:v>
+        <x:v>246.539993</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>2382.820068</x:v>
+        <x:v>2617.050049</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>25.840000</x:v>
+        <x:v>1729.250000</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>141.580002</x:v>
+        <x:v>2446.320068</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>2091.219971</x:v>
+        <x:v>-1659.400024</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>-183.309998</x:v>
+        <x:v>1636.229980</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>696.830017</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
-        <x:v>-1011.500000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>825.849976</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-25.000000</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-222.360001</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>-131.250000</x:v>
+        <x:v>96.089996</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>1169.060059</x:v>
+        <x:v>177.520004</x:v>
       </x:c>
       <x:c r="R55" t="n" s="2">
-        <x:v>11.540000</x:v>
+        <x:v>-2.070000</x:v>
       </x:c>
       <x:c r="S55" t="n" s="2">
-        <x:v>4.100000</x:v>
+        <x:v>170.270004</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
-        <x:v>63.060001</x:v>
-[...4 lines deleted...]
-      <x:c r="X55" s="2"/>
+        <x:v>55.630001</x:v>
+      </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-01 09:01:00</x:v>
+        <x:v>2026-08-15 11:19:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-01 11:01:00</x:v>
+        <x:v>2026-08-15 13:19:00</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>54.270000</x:v>
+        <x:v>7.870000</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>273.420013</x:v>
+        <x:v>245.550003</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>2416.620117</x:v>
+        <x:v>2663.159912</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>27.200001</x:v>
+        <x:v>1716.520020</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>138.630005</x:v>
+        <x:v>2467.790039</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>2097.149902</x:v>
+        <x:v>-1665.469971</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>-227.449997</x:v>
+        <x:v>1675.390015</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>695.830017</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>-961.619995</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>807.030029</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-22.000000</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-220.949997</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>-126.489998</x:v>
+        <x:v>95.779999</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>1183.969971</x:v>
+        <x:v>129.600006</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>11.880000</x:v>
+        <x:v>-2.070000</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>1.960000</x:v>
+        <x:v>162.500000</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>62.500000</x:v>
-[...4 lines deleted...]
-      <x:c r="X56" s="2"/>
+        <x:v>46.259998</x:v>
+      </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-01 09:00:00</x:v>
+        <x:v>2026-08-15 11:18:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-01 11:00:00</x:v>
+        <x:v>2026-08-15 13:18:00</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>53.799999</x:v>
+        <x:v>7.860000</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>273.109985</x:v>
+        <x:v>245.389999</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>2450.340088</x:v>
+        <x:v>2670.459961</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>26.000000</x:v>
+        <x:v>1714.410034</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>137.619995</x:v>
+        <x:v>2454.840088</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>2088.510010</x:v>
+        <x:v>-1621.489990</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>-283.059998</x:v>
+        <x:v>1712.760010</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>693.690002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
-        <x:v>-911.729980</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>789.190002</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-19.000000</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-231.300003</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>-125.629997</x:v>
+        <x:v>96.029999</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>1201.089966</x:v>
+        <x:v>132.929993</x:v>
       </x:c>
       <x:c r="R57" t="n" s="2">
-        <x:v>10.960000</x:v>
+        <x:v>-2.040000</x:v>
       </x:c>
       <x:c r="S57" t="n" s="2">
-        <x:v>1.590000</x:v>
+        <x:v>152.929993</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
-        <x:v>63.919998</x:v>
-[...4 lines deleted...]
-      <x:c r="X57" s="2"/>
+        <x:v>39.470001</x:v>
+      </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-01 08:59:00</x:v>
+        <x:v>2026-08-15 11:17:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-01 10:59:00</x:v>
+        <x:v>2026-08-15 13:17:00</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>54.290001</x:v>
+        <x:v>7.920000</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>272.839996</x:v>
+        <x:v>245.419998</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>2438.229980</x:v>
+        <x:v>2631.620117</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>24.719999</x:v>
+        <x:v>1713.920044</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>137.130005</x:v>
+        <x:v>2449.060059</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>2062.379883</x:v>
+        <x:v>-1586.699951</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>-304.989990</x:v>
+        <x:v>1754.560059</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>693.690002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>-860.109985</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>770.429993</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-16.000000</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-254.020004</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>-120.230003</x:v>
+        <x:v>95.879997</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>1158.969971</x:v>
+        <x:v>122.889999</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>10.620000</x:v>
+        <x:v>-1.860000</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
-        <x:v>2.980000</x:v>
+        <x:v>126.449997</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
-        <x:v>49.759998</x:v>
-[...4 lines deleted...]
-      <x:c r="X58" s="2"/>
+        <x:v>31.110001</x:v>
+      </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-01 08:58:00</x:v>
+        <x:v>2026-08-15 11:16:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-01 10:58:00</x:v>
+        <x:v>2026-08-15 13:16:00</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>52.900002</x:v>
+        <x:v>7.970000</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>258.000000</x:v>
+        <x:v>245.949997</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>2461.449951</x:v>
+        <x:v>2665.729980</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>25.330000</x:v>
+        <x:v>1703.900024</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>132.750000</x:v>
+        <x:v>2412.600098</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>2093.810059</x:v>
+        <x:v>-1605.010010</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>-318.890015</x:v>
+        <x:v>1756.170044</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>693.690002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
-        <x:v>-810.229980</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>751.000000</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-13.000000</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-288.149994</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>-117.989998</x:v>
+        <x:v>96.900002</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>1171.030029</x:v>
+        <x:v>99.639999</x:v>
       </x:c>
       <x:c r="R59" t="n" s="2">
-        <x:v>11.200000</x:v>
+        <x:v>-2.550000</x:v>
       </x:c>
       <x:c r="S59" t="n" s="2">
-        <x:v>3.430000</x:v>
+        <x:v>109.599998</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
-        <x:v>47.090000</x:v>
-[...4 lines deleted...]
-      <x:c r="X59" s="2"/>
+        <x:v>31.230000</x:v>
+      </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-01 08:57:00</x:v>
+        <x:v>2026-08-15 11:15:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-01 10:57:00</x:v>
+        <x:v>2026-08-15 13:15:00</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>52.529999</x:v>
+        <x:v>8.090000</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>257.989990</x:v>
+        <x:v>246.529999</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>2487.449951</x:v>
+        <x:v>2619.379883</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>25.820000</x:v>
+        <x:v>1704.390015</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>137.240005</x:v>
+        <x:v>2368.350098</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>2093.580078</x:v>
+        <x:v>-1651.650024</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>-367.820007</x:v>
+        <x:v>1729.250000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>691.669983</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>-760.340027</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>732.440002</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-290.609985</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>-114.540001</x:v>
+        <x:v>95.419998</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>1187.930054</x:v>
+        <x:v>78.540001</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>10.240000</x:v>
+        <x:v>-2.690000</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>3.230000</x:v>
+        <x:v>124.709999</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>48.139999</x:v>
-[...4 lines deleted...]
-      <x:c r="X60" s="2"/>
+        <x:v>52.080002</x:v>
+      </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-01 08:56:00</x:v>
+        <x:v>2026-08-15 11:14:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-01 10:56:00</x:v>
+        <x:v>2026-08-15 13:14:00</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>52.330002</x:v>
+        <x:v>8.120000</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>257.510010</x:v>
+        <x:v>246.490005</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>2502.709961</x:v>
+        <x:v>2614.479980</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>22.910000</x:v>
+        <x:v>1697.800049</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>136.470001</x:v>
+        <x:v>2357.550049</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>2053.709961</x:v>
+        <x:v>-1659.239990</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>-427.329987</x:v>
+        <x:v>1721.280029</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>689.559998</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
-        <x:v>-708.719971</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>713.650024</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-288.730011</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
-        <x:v>-112.379997</x:v>
+        <x:v>96.000000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>1174.010010</x:v>
+        <x:v>78.269997</x:v>
       </x:c>
       <x:c r="R61" t="n" s="2">
-        <x:v>10.920000</x:v>
+        <x:v>-2.620000</x:v>
       </x:c>
       <x:c r="S61" t="n" s="2">
-        <x:v>1.990000</x:v>
+        <x:v>142.100006</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
-        <x:v>43.720001</x:v>
-[...4 lines deleted...]
-      <x:c r="X61" s="2"/>
+        <x:v>60.419998</x:v>
+      </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-01 08:55:00</x:v>
+        <x:v>2026-08-15 11:13:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-01 10:55:00</x:v>
+        <x:v>2026-08-15 13:13:00</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>51.689999</x:v>
+        <x:v>8.130000</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>257.850006</x:v>
+        <x:v>247.020004</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>2565.620117</x:v>
+        <x:v>2650.689941</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>20.580000</x:v>
+        <x:v>1682.300049</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>131.860001</x:v>
+        <x:v>2343.409912</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>2050.840088</x:v>
+        <x:v>-1650.390015</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>-472.029999</x:v>
+        <x:v>1698.020020</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>687.559998</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>699.010010</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-267.339996</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>-107.980003</x:v>
+        <x:v>95.940002</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>1183.660034</x:v>
+        <x:v>110.129997</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>10.620000</x:v>
+        <x:v>-2.310000</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>151.630005</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
-        <x:v>47.389999</x:v>
-[...4 lines deleted...]
-      <x:c r="X62" s="2"/>
+        <x:v>63.680000</x:v>
+      </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-01 08:54:00</x:v>
+        <x:v>2026-08-15 11:12:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-01 10:54:00</x:v>
+        <x:v>2026-08-15 13:12:00</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>51.689999</x:v>
+        <x:v>8.110000</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>257.850006</x:v>
+        <x:v>247.020004</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>2565.620117</x:v>
+        <x:v>2654.169922</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>20.580000</x:v>
+        <x:v>1678.660034</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>131.860001</x:v>
+        <x:v>2356.719971</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>2050.840088</x:v>
+        <x:v>-1632.640015</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>-472.029999</x:v>
+        <x:v>1686.650024</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>687.559998</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>699.010010</x:v>
+        <x:v>-1385.000000</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-250.529999</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>-107.980003</x:v>
+        <x:v>96.879997</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>1183.660034</x:v>
+        <x:v>137.100006</x:v>
       </x:c>
       <x:c r="R63" t="n" s="2">
-        <x:v>10.620000</x:v>
+        <x:v>-2.100000</x:v>
       </x:c>
       <x:c r="S63" t="n" s="2">
-        <x:v>-0.010000</x:v>
+        <x:v>154.940002</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
-        <x:v>47.389999</x:v>
-[...4 lines deleted...]
-      <x:c r="X63" s="2"/>
+        <x:v>59.070000</x:v>
+      </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-01 08:53:00</x:v>
+        <x:v>2026-08-15 11:11:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-01 10:53:00</x:v>
+        <x:v>2026-08-15 13:11:00</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>51.450001</x:v>
+        <x:v>8.200000</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>258.589996</x:v>
+        <x:v>246.740005</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>2584.169922</x:v>
+        <x:v>2594.639893</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>20.450001</x:v>
+        <x:v>1671.709961</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>136.889999</x:v>
+        <x:v>2342.840088</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>2032.699951</x:v>
+        <x:v>-1632.729980</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>-487.309998</x:v>
+        <x:v>1689.819946</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>687.559998</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>699.049988</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-244.570007</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>-109.529999</x:v>
+        <x:v>98.110001</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>1184.229980</x:v>
+        <x:v>133.509995</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>8.700000</x:v>
+        <x:v>-2.000000</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>161.220001</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>57.759998</x:v>
-[...4 lines deleted...]
-      <x:c r="X64" s="2"/>
+        <x:v>48.820000</x:v>
+      </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-01 08:52:00</x:v>
+        <x:v>2026-08-15 11:10:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-01 10:52:00</x:v>
+        <x:v>2026-08-15 13:10:00</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>52.410000</x:v>
+        <x:v>8.220000</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>265.720001</x:v>
+        <x:v>246.619995</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>2566.350098</x:v>
+        <x:v>2587.250000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>20.049999</x:v>
+        <x:v>1661.760010</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>136.240005</x:v>
+        <x:v>2345.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>2026.000000</x:v>
+        <x:v>-1560.000000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>-481.890015</x:v>
+        <x:v>1770.869995</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>687.559998</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>698.890015</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-244.100006</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>-109.349998</x:v>
+        <x:v>98.739998</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>1171.880005</x:v>
+        <x:v>125.589996</x:v>
       </x:c>
       <x:c r="R65" t="n" s="2">
-        <x:v>8.910000</x:v>
+        <x:v>-3.030000</x:v>
       </x:c>
       <x:c r="S65" t="n" s="2">
-        <x:v>-0.700000</x:v>
+        <x:v>164.949997</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
-        <x:v>61.880001</x:v>
-[...4 lines deleted...]
-      <x:c r="X65" s="2"/>
+        <x:v>42.939999</x:v>
+      </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-01 08:51:00</x:v>
+        <x:v>2026-08-15 11:09:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-01 10:51:00</x:v>
+        <x:v>2026-08-15 13:09:00</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>53.049999</x:v>
+        <x:v>8.190000</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>271.010010</x:v>
+        <x:v>246.520004</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>2574.750000</x:v>
+        <x:v>2594.570068</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>22.969999</x:v>
+        <x:v>1649.140015</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>133.630005</x:v>
+        <x:v>2359.260010</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>2056.280029</x:v>
+        <x:v>-1482.680054</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>-468.290009</x:v>
+        <x:v>1796.459961</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>687.559998</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>699.659973</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-249.270004</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>-109.820000</x:v>
+        <x:v>97.269997</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>1188.260010</x:v>
+        <x:v>178.339996</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>8.910000</x:v>
+        <x:v>-2.580000</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>-3.230000</x:v>
+        <x:v>161.429993</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>65.580002</x:v>
-[...4 lines deleted...]
-      <x:c r="X66" s="2"/>
+        <x:v>31.010000</x:v>
+      </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-01 08:50:00</x:v>
+        <x:v>2026-08-15 11:08:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-01 10:50:00</x:v>
+        <x:v>2026-08-15 13:08:00</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>53.230000</x:v>
+        <x:v>8.190000</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>273.790009</x:v>
+        <x:v>245.800003</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>2569.000000</x:v>
+        <x:v>2587.600098</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>22.510000</x:v>
+        <x:v>1636.839966</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>132.750000</x:v>
+        <x:v>2354.489990</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>2051.270020</x:v>
+        <x:v>-1514.300049</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>-481.989990</x:v>
+        <x:v>1818.500000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>687.559998</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>705.989990</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-282.369995</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>-108.750000</x:v>
+        <x:v>97.459999</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>1188.939941</x:v>
+        <x:v>124.489998</x:v>
       </x:c>
       <x:c r="R67" t="n" s="2">
-        <x:v>9.520000</x:v>
+        <x:v>-2.580000</x:v>
       </x:c>
       <x:c r="S67" t="n" s="2">
-        <x:v>-2.820000</x:v>
+        <x:v>157.990005</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
-        <x:v>65.629997</x:v>
-[...4 lines deleted...]
-      <x:c r="X67" s="2"/>
+        <x:v>22.170000</x:v>
+      </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-01 08:49:00</x:v>
+        <x:v>2026-08-15 11:07:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-01 10:49:00</x:v>
+        <x:v>2026-08-15 13:07:00</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>52.400002</x:v>
+        <x:v>8.160000</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>271.329987</x:v>
+        <x:v>244.630005</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>2558.669922</x:v>
+        <x:v>2583.520020</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>22.950001</x:v>
+        <x:v>1633.420044</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>125.980003</x:v>
+        <x:v>2349.560059</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>2056.310059</x:v>
+        <x:v>-1425.280029</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>-472.309998</x:v>
+        <x:v>1878.189941</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>667.919983</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>734.520020</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-301.579987</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>-108.379997</x:v>
+        <x:v>97.900002</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>1173.640015</x:v>
+        <x:v>154.479996</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>10.920000</x:v>
+        <x:v>-3.680000</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
-        <x:v>-3.010000</x:v>
+        <x:v>150.589996</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
-        <x:v>65.709999</x:v>
-[...4 lines deleted...]
-      <x:c r="X68" s="2"/>
+        <x:v>17.600000</x:v>
+      </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-01 08:48:00</x:v>
+        <x:v>2026-08-15 11:06:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-01 10:48:00</x:v>
+        <x:v>2026-08-15 13:06:00</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>51.630001</x:v>
+        <x:v>8.240000</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>270.559998</x:v>
+        <x:v>244.720001</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>2539.750000</x:v>
+        <x:v>2549.350098</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>20.790001</x:v>
+        <x:v>1627.459961</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>121.919998</x:v>
+        <x:v>2324.050049</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>2074.929932</x:v>
+        <x:v>-1418.760010</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>-467.290009</x:v>
+        <x:v>1933.430054</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>647.159973</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>764.080017</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-10.000000</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-338.679993</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>-106.830002</x:v>
+        <x:v>97.269997</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>1177.500000</x:v>
+        <x:v>105.529999</x:v>
       </x:c>
       <x:c r="R69" t="n" s="2">
-        <x:v>10.310000</x:v>
+        <x:v>-2.820000</x:v>
       </x:c>
       <x:c r="S69" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>131.179993</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
-        <x:v>65.389999</x:v>
-[...4 lines deleted...]
-      <x:c r="X69" s="2"/>
+        <x:v>33.259998</x:v>
+      </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-01 08:47:00</x:v>
+        <x:v>2026-08-15 11:05:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-01 10:47:00</x:v>
+        <x:v>2026-08-15 13:05:00</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>50.970001</x:v>
+        <x:v>8.300000</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>270.859985</x:v>
+        <x:v>243.860001</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>2501.149902</x:v>
+        <x:v>2506.699951</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>22.400000</x:v>
+        <x:v>1624.930054</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>123.519997</x:v>
+        <x:v>2308.219971</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>2065.149902</x:v>
+        <x:v>-1377.500000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>-466.320007</x:v>
+        <x:v>2000.540039</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>626.979980</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>791.979980</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>-8.000000</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-352.130005</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>-105.669998</x:v>
+        <x:v>99.339996</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>1157.119995</x:v>
+        <x:v>75.339996</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>11.060000</x:v>
+        <x:v>-2.550000</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>111.970001</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>64.809998</x:v>
-[...4 lines deleted...]
-      <x:c r="X70" s="2"/>
+        <x:v>51.040001</x:v>
+      </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-01 08:46:00</x:v>
+        <x:v>2026-08-15 11:04:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-01 10:46:00</x:v>
+        <x:v>2026-08-15 13:04:00</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>50.220001</x:v>
+        <x:v>8.240000</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>271.390015</x:v>
+        <x:v>242.809998</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>2481.399902</x:v>
+        <x:v>2510.199951</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>22.360001</x:v>
+        <x:v>1625.709961</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>119.379997</x:v>
+        <x:v>2316.850098</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>2075.469971</x:v>
+        <x:v>-1338.469971</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>-458.369995</x:v>
+        <x:v>1951.060059</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>605.090027</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>821.090027</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>13.000000</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-313.140015</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>-104.230003</x:v>
+        <x:v>100.870003</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>1149.699951</x:v>
+        <x:v>141.050003</x:v>
       </x:c>
       <x:c r="R71" t="n" s="2">
-        <x:v>12.190000</x:v>
+        <x:v>-2.280000</x:v>
       </x:c>
       <x:c r="S71" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>123.680000</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
-        <x:v>65.099998</x:v>
-[...4 lines deleted...]
-      <x:c r="X71" s="2"/>
+        <x:v>48.330002</x:v>
+      </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-01 08:45:00</x:v>
+        <x:v>2026-08-15 11:03:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-01 10:45:00</x:v>
+        <x:v>2026-08-15 13:03:00</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>49.410000</x:v>
+        <x:v>8.270000</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>272.459991</x:v>
+        <x:v>242.240005</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>2465.870117</x:v>
+        <x:v>2484.820068</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>20.920000</x:v>
+        <x:v>1618.630005</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>119.440002</x:v>
+        <x:v>2304.300049</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>2120.989990</x:v>
+        <x:v>-1367.869995</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>-457.380005</x:v>
+        <x:v>1897.520020</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>586.729980</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>877.969971</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>30.000000</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-284.440002</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>-101.059998</x:v>
+        <x:v>100.419998</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>1152.750000</x:v>
+        <x:v>148.089996</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>11.980000</x:v>
+        <x:v>-1.730000</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>118.669998</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>64.739998</x:v>
-[...4 lines deleted...]
-      <x:c r="X72" s="2"/>
+        <x:v>37.450001</x:v>
+      </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-01 08:44:00</x:v>
+        <x:v>2026-08-15 11:02:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-01 10:44:00</x:v>
+        <x:v>2026-08-15 13:02:00</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>49.410000</x:v>
+        <x:v>8.280000</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>272.459991</x:v>
+        <x:v>241.360001</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>2465.870117</x:v>
+        <x:v>2491.280029</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>20.920000</x:v>
+        <x:v>1609.979980</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>119.440002</x:v>
+        <x:v>2284.120117</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>2120.989990</x:v>
+        <x:v>-1392.760010</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>-457.380005</x:v>
+        <x:v>1884.439941</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>586.729980</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>877.969971</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>47.000000</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-284.440002</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>-101.059998</x:v>
+        <x:v>102.110001</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>1152.750000</x:v>
+        <x:v>117.660004</x:v>
       </x:c>
       <x:c r="R73" t="n" s="2">
-        <x:v>11.980000</x:v>
+        <x:v>-1.800000</x:v>
       </x:c>
       <x:c r="S73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>141.789993</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
-        <x:v>64.739998</x:v>
-[...4 lines deleted...]
-      <x:c r="X73" s="2"/>
+        <x:v>37.570000</x:v>
+      </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-01 08:43:00</x:v>
+        <x:v>2026-08-15 11:01:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-01 10:43:00</x:v>
+        <x:v>2026-08-15 13:01:00</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>49.099998</x:v>
+        <x:v>8.220000</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>272.100006</x:v>
+        <x:v>240.740005</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>2465.590088</x:v>
+        <x:v>2482.560059</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>20.709999</x:v>
+        <x:v>1601.260010</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>118.690002</x:v>
+        <x:v>2337.100098</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>2100.560059</x:v>
+        <x:v>-1374.050049</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>-493.329987</x:v>
+        <x:v>1877.459961</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>586.729980</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>907.099976</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>65.000000</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-278.429993</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>-101.070000</x:v>
+        <x:v>100.410004</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>1138.939941</x:v>
+        <x:v>127.320000</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>12.190000</x:v>
+        <x:v>-2.070000</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>142.220001</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>64.970001</x:v>
-[...4 lines deleted...]
-      <x:c r="X74" s="2"/>
+        <x:v>44.889999</x:v>
+      </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-01 08:42:00</x:v>
+        <x:v>2026-08-15 11:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-01 10:42:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>49.009998</x:v>
+        <x:v>8.250000</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>272.700012</x:v>
+        <x:v>240.330002</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>2469.000000</x:v>
+        <x:v>2463.820068</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>19.480000</x:v>
+        <x:v>1599.410034</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>113.720001</x:v>
+        <x:v>2326.330078</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>2097.199951</x:v>
+        <x:v>-1436.489990</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>-522.969971</x:v>
+        <x:v>1779.489990</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>589.049988</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>937.890015</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>79.000000</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-268.170013</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>-97.480003</x:v>
+        <x:v>100.400002</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>1126.979980</x:v>
+        <x:v>149.479996</x:v>
       </x:c>
       <x:c r="R75" t="n" s="2">
-        <x:v>13.730000</x:v>
+        <x:v>-2.690000</x:v>
       </x:c>
       <x:c r="S75" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>151.250000</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
-        <x:v>64.970001</x:v>
-[...4 lines deleted...]
-      <x:c r="X75" s="2"/>
+        <x:v>49.950001</x:v>
+      </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-01 08:41:00</x:v>
+        <x:v>2026-08-15 10:59:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-01 10:41:00</x:v>
+        <x:v>2026-08-15 12:59:00</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>49.549999</x:v>
+        <x:v>8.190000</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
         <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>271.380005</x:v>
+        <x:v>240.740005</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>2458.169922</x:v>
+        <x:v>2511.800049</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>20.340000</x:v>
+        <x:v>1605.030029</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>114.570000</x:v>
+        <x:v>2347.520020</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>2101.590088</x:v>
+        <x:v>-1452.680054</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>-570.559998</x:v>
+        <x:v>1715.500000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>610.469971</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>968.750000</x:v>
+        <x:v>-1387.000000</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>95.000000</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-244.550003</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>-98.059998</x:v>
+        <x:v>102.449997</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>1126.750000</x:v>
+        <x:v>179.750000</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>14.240000</x:v>
+        <x:v>-2.210000</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>-0.320000</x:v>
+        <x:v>168.679993</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>64.830002</x:v>
-[...4 lines deleted...]
-      <x:c r="X76" s="2"/>
+        <x:v>53.820000</x:v>
+      </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-01 08:40:00</x:v>
+        <x:v>2026-08-15 10:58:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-01 10:40:00</x:v>
+        <x:v>2026-08-15 12:58:00</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>49.919998</x:v>
+        <x:v>8.170000</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>270.500000</x:v>
+        <x:v>240.720001</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>2458.689941</x:v>
+        <x:v>2520.159912</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>20.590000</x:v>
+        <x:v>1604.079956</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>118.720001</x:v>
+        <x:v>2341.370117</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>2107.020020</x:v>
+        <x:v>-1491.839966</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>-605.369995</x:v>
+        <x:v>1668.699951</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>630.520020</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>992.270020</x:v>
+        <x:v>-1387.000000</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>111.000000</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-226.419998</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>-97.019997</x:v>
+        <x:v>102.059998</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>1122.829956</x:v>
+        <x:v>178.130005</x:v>
       </x:c>
       <x:c r="R77" t="n" s="2">
-        <x:v>13.790000</x:v>
+        <x:v>-8.560000</x:v>
       </x:c>
       <x:c r="S77" t="n" s="2">
-        <x:v>2.370000</x:v>
+        <x:v>174.259995</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
-        <x:v>64.879997</x:v>
-[...4 lines deleted...]
-      <x:c r="X77" s="2"/>
+        <x:v>65.230003</x:v>
+      </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-01 08:39:00</x:v>
+        <x:v>2026-08-15 10:57:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-01 10:39:00</x:v>
+        <x:v>2026-08-15 12:57:00</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>50.470001</x:v>
+        <x:v>8.210000</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>270.910004</x:v>
+        <x:v>239.470001</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>2497.010010</x:v>
+        <x:v>2486.719971</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>20.209999</x:v>
+        <x:v>1611.270020</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>114.290001</x:v>
+        <x:v>2321.909912</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>2112.949951</x:v>
+        <x:v>-1546.670044</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>-627.880005</x:v>
+        <x:v>1621.489990</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>651.530029</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>992.659973</x:v>
+        <x:v>-1387.000000</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>127.000000</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-203.839996</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>-96.860001</x:v>
+        <x:v>101.750000</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>1130.010010</x:v>
+        <x:v>156.529999</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>13.490000</x:v>
+        <x:v>-10.270000</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>2.480000</x:v>
+        <x:v>182.229996</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>64.970001</x:v>
-[...4 lines deleted...]
-      <x:c r="X78" s="2"/>
+        <x:v>70.010002</x:v>
+      </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-01 08:38:00</x:v>
+        <x:v>2026-08-15 10:56:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-01 10:38:00</x:v>
+        <x:v>2026-08-15 12:56:00</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>51.020000</x:v>
+        <x:v>8.200000</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>1.090000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>271.540009</x:v>
+        <x:v>239.949997</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>2497.419922</x:v>
+        <x:v>2490.310059</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>21.150000</x:v>
+        <x:v>1617.170044</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>118.559998</x:v>
+        <x:v>2336.090088</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>2091.949951</x:v>
+        <x:v>-1491.339966</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>-673.289978</x:v>
+        <x:v>1594.209961</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>671.469971</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>992.570007</x:v>
+        <x:v>-1387.000000</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>143.000000</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-166.190002</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>-98.169998</x:v>
+        <x:v>102.430000</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>1136.569946</x:v>
+        <x:v>223.250000</x:v>
       </x:c>
       <x:c r="R79" t="n" s="2">
-        <x:v>12.800000</x:v>
+        <x:v>-11.060000</x:v>
       </x:c>
       <x:c r="S79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>183.889999</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
-        <x:v>64.930000</x:v>
-[...4 lines deleted...]
-      <x:c r="X79" s="2"/>
+        <x:v>70.110001</x:v>
+      </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-01 08:37:00</x:v>
+        <x:v>2026-08-15 10:55:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-01 10:37:00</x:v>
+        <x:v>2026-08-15 12:55:00</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>51.439999</x:v>
+        <x:v>8.150000</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>271.130005</x:v>
+        <x:v>239.750000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>2509.830078</x:v>
+        <x:v>2496.300049</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>22.209999</x:v>
+        <x:v>1615.260010</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>115.879997</x:v>
+        <x:v>2360.750000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>2087.969971</x:v>
+        <x:v>-1546.280029</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>-713.020020</x:v>
+        <x:v>1514.430054</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>691.369995</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>992.919983</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>156.000000</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-144.259995</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>-98.010002</x:v>
+        <x:v>102.029999</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>1151.739990</x:v>
+        <x:v>235.169998</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>12.970000</x:v>
+        <x:v>-11.740000</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>185.169998</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>63.880001</x:v>
-[...4 lines deleted...]
-      <x:c r="X80" s="2"/>
+        <x:v>69.900002</x:v>
+      </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-01 08:36:00</x:v>
+        <x:v>2026-08-15 10:54:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-01 10:36:00</x:v>
+        <x:v>2026-08-15 12:54:00</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>51.810001</x:v>
+        <x:v>8.170000</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>272.290009</x:v>
+        <x:v>239.589996</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>2495.889893</x:v>
+        <x:v>2500.679932</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>20.209999</x:v>
+        <x:v>1618.170044</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>114.459999</x:v>
+        <x:v>2350.610107</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>2082.000000</x:v>
+        <x:v>-1650.449951</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>-730.890015</x:v>
+        <x:v>1439.359985</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>992.200012</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>156.000000</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-149.500000</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>-98.459999</x:v>
+        <x:v>103.250000</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>1158.339966</x:v>
+        <x:v>205.089996</x:v>
       </x:c>
       <x:c r="R81" t="n" s="2">
-        <x:v>12.870000</x:v>
+        <x:v>-11.980000</x:v>
       </x:c>
       <x:c r="S81" t="n" s="2">
-        <x:v>-0.020000</x:v>
+        <x:v>190.520004</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
-        <x:v>63.820000</x:v>
-[...4 lines deleted...]
-      <x:c r="X81" s="2"/>
+        <x:v>69.830002</x:v>
+      </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-01 08:35:00</x:v>
+        <x:v>2026-08-15 10:53:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-01 10:35:00</x:v>
+        <x:v>2026-08-15 12:53:00</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>51.880001</x:v>
+        <x:v>8.210000</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>1.090000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>272.390015</x:v>
+        <x:v>240.289993</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>2496.239990</x:v>
+        <x:v>2502.189941</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>21.360001</x:v>
+        <x:v>1608.920044</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>110.199997</x:v>
+        <x:v>2339.340088</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>2083.530029</x:v>
+        <x:v>-1627.010010</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>-734.599976</x:v>
+        <x:v>1441.569946</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>992.359985</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>156.000000</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-138.070007</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>-97.949997</x:v>
+        <x:v>103.660004</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>1162.939941</x:v>
+        <x:v>225.570007</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>12.840000</x:v>
+        <x:v>-11.640000</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>-0.610000</x:v>
+        <x:v>217.630005</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>63.849998</x:v>
-[...4 lines deleted...]
-      <x:c r="X82" s="2"/>
+        <x:v>84.650002</x:v>
+      </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-01 08:34:00</x:v>
+        <x:v>2026-08-15 10:52:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-01 10:34:00</x:v>
+        <x:v>2026-08-15 12:52:00</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>51.720001</x:v>
+        <x:v>8.240000</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>273.769989</x:v>
+        <x:v>240.270004</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>2490.840088</x:v>
+        <x:v>2504.870117</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>22.850000</x:v>
+        <x:v>1619.209961</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>111.440002</x:v>
+        <x:v>2311.500000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>2068.540039</x:v>
+        <x:v>-1564.699951</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>-748.239990</x:v>
+        <x:v>1499.030029</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>1008.919983</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>156.000000</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-136.949997</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>-99.529999</x:v>
+        <x:v>102.959999</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>1146.410034</x:v>
+        <x:v>230.470001</x:v>
       </x:c>
       <x:c r="R83" t="n" s="2">
-        <x:v>13.040000</x:v>
+        <x:v>-10.990000</x:v>
       </x:c>
       <x:c r="S83" t="n" s="2">
-        <x:v>-2.710000</x:v>
+        <x:v>219.070007</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
-        <x:v>58.000000</x:v>
-[...4 lines deleted...]
-      <x:c r="X83" s="2"/>
+        <x:v>93.849998</x:v>
+      </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-01 08:33:00</x:v>
+        <x:v>2026-08-15 10:51:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-01 10:33:00</x:v>
+        <x:v>2026-08-15 12:51:00</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>50.889999</x:v>
+        <x:v>8.290000</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>266.230011</x:v>
+        <x:v>240.009995</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>2470.010010</x:v>
+        <x:v>2475.290039</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>24.450001</x:v>
+        <x:v>1607.310059</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>106.529999</x:v>
+        <x:v>2300.889893</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>2076.290039</x:v>
+        <x:v>-1596.739990</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>-761.950012</x:v>
+        <x:v>1486.380005</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>1025.400024</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>156.000000</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-122.570000</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>-100.070000</x:v>
+        <x:v>102.349998</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>1151.959961</x:v>
+        <x:v>211.759995</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>13.010000</x:v>
+        <x:v>-11.060000</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>218.850006</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
-        <x:v>48.590000</x:v>
-[...4 lines deleted...]
-      <x:c r="X84" s="2"/>
+        <x:v>105.519997</x:v>
+      </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-01 08:32:00</x:v>
+        <x:v>2026-08-15 10:50:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-01 10:32:00</x:v>
+        <x:v>2026-08-15 12:50:00</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>50.360001</x:v>
+        <x:v>8.240000</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>1.090000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>258.540009</x:v>
+        <x:v>239.889999</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>2435.750000</x:v>
+        <x:v>2512.239990</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>24.969999</x:v>
+        <x:v>1616.750000</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>105.930000</x:v>
+        <x:v>2303.260010</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>2115.050049</x:v>
+        <x:v>-1603.560059</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>-766.039978</x:v>
+        <x:v>1449.790039</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>1042.609985</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>156.000000</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-113.300003</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>-101.470001</x:v>
+        <x:v>102.849998</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>1178.800049</x:v>
+        <x:v>241.509995</x:v>
       </x:c>
       <x:c r="R85" t="n" s="2">
-        <x:v>13.210000</x:v>
+        <x:v>-11.540000</x:v>
       </x:c>
       <x:c r="S85" t="n" s="2">
-        <x:v>-1.020000</x:v>
+        <x:v>209.029999</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
-        <x:v>47.570000</x:v>
-[...4 lines deleted...]
-      <x:c r="X85" s="2"/>
+        <x:v>105.570000</x:v>
+      </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-01 08:31:00</x:v>
+        <x:v>2026-08-15 10:49:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-01 10:31:00</x:v>
+        <x:v>2026-08-15 12:49:00</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>50.250000</x:v>
+        <x:v>8.080000</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>259.260010</x:v>
+        <x:v>239.550003</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>2438.719971</x:v>
+        <x:v>2599.989990</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>24.330000</x:v>
+        <x:v>1607.930054</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>105.230003</x:v>
+        <x:v>2308.959961</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>2142.590088</x:v>
+        <x:v>-1626.719971</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>-764.200012</x:v>
+        <x:v>1389.670044</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>1076.560059</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>172.000000</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-107.559998</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>-104.459999</x:v>
+        <x:v>102.589996</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>1173.640015</x:v>
+        <x:v>262.179993</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>13.110000</x:v>
+        <x:v>-10.990000</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>-1.000000</x:v>
+        <x:v>204.830002</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>40.360001</x:v>
-[...4 lines deleted...]
-      <x:c r="X86" s="2"/>
+        <x:v>105.430000</x:v>
+      </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-01 08:30:00</x:v>
+        <x:v>2026-08-15 10:48:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-01 10:30:00</x:v>
+        <x:v>2026-08-15 12:48:00</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>50.250000</x:v>
+        <x:v>7.970000</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>259.260010</x:v>
+        <x:v>239.979996</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>2438.719971</x:v>
+        <x:v>2668.739990</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>24.330000</x:v>
+        <x:v>1638.290039</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>105.230003</x:v>
+        <x:v>2323.939941</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>2142.590088</x:v>
+        <x:v>-1723.569946</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>-764.200012</x:v>
+        <x:v>1300.359985</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>1076.560059</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>188.000000</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-93.230003</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>-104.459999</x:v>
+        <x:v>101.919998</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>1173.640015</x:v>
+        <x:v>239.309998</x:v>
       </x:c>
       <x:c r="R87" t="n" s="2">
-        <x:v>13.110000</x:v>
+        <x:v>-10.990000</x:v>
       </x:c>
       <x:c r="S87" t="n" s="2">
-        <x:v>-1.000000</x:v>
+        <x:v>199.119995</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
-        <x:v>40.360001</x:v>
-[...4 lines deleted...]
-      <x:c r="X87" s="2"/>
+        <x:v>103.779999</x:v>
+      </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-01 08:29:00</x:v>
+        <x:v>2026-08-15 10:47:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-01 10:29:00</x:v>
+        <x:v>2026-08-15 12:47:00</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>50.200001</x:v>
+        <x:v>8.030000</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>259.720001</x:v>
+        <x:v>239.940002</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>2428.520020</x:v>
+        <x:v>2655.909912</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>23.730000</x:v>
+        <x:v>1635.540039</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>109.480003</x:v>
+        <x:v>2312.209961</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>2144.020020</x:v>
+        <x:v>-1717.060059</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>-772.419983</x:v>
+        <x:v>1253.680054</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>1091.439941</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>204.000000</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-86.910004</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>-105.720001</x:v>
+        <x:v>102.190002</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>1168.989990</x:v>
+        <x:v>276.609985</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>13.790000</x:v>
+        <x:v>-11.370000</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>-0.660000</x:v>
+        <x:v>197.089996</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>30.450001</x:v>
-[...4 lines deleted...]
-      <x:c r="X88" s="2"/>
+        <x:v>106.699997</x:v>
+      </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-01 08:28:00</x:v>
+        <x:v>2026-08-15 10:46:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-01 10:28:00</x:v>
+        <x:v>2026-08-15 12:46:00</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>50.080002</x:v>
+        <x:v>7.970000</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>258.980011</x:v>
+        <x:v>240.070007</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>2419.929932</x:v>
+        <x:v>2661.550049</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>25.219999</x:v>
+        <x:v>1642.949951</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>108.620003</x:v>
+        <x:v>2348.020020</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>2172.000000</x:v>
+        <x:v>-1710.300049</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>-783.760010</x:v>
+        <x:v>1238.180054</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>1118.250000</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>220.000000</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-85.349998</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>-106.529999</x:v>
+        <x:v>102.239998</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>1184.329956</x:v>
+        <x:v>282.200012</x:v>
       </x:c>
       <x:c r="R89" t="n" s="2">
-        <x:v>12.770000</x:v>
+        <x:v>-10.750000</x:v>
       </x:c>
       <x:c r="S89" t="n" s="2">
-        <x:v>-1.490000</x:v>
+        <x:v>197.470001</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
-        <x:v>23.860001</x:v>
-[...4 lines deleted...]
-      <x:c r="X89" s="2"/>
+        <x:v>94.050003</x:v>
+      </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-01 08:27:00</x:v>
+        <x:v>2026-08-15 10:45:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-01 10:27:00</x:v>
+        <x:v>2026-08-15 12:45:00</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>50.000000</x:v>
+        <x:v>7.930000</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>259.549988</x:v>
+        <x:v>239.309998</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>2415.290039</x:v>
+        <x:v>2659.169922</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>24.530001</x:v>
+        <x:v>1637.130005</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>107.559998</x:v>
+        <x:v>2377.929932</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>2156.389893</x:v>
+        <x:v>-1742.699951</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>-800.789978</x:v>
+        <x:v>1176.880005</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>1132.430054</x:v>
+        <x:v>-1387.000000</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>713.000000</x:v>
+        <x:v>236.000000</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-87.769997</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>-107.940002</x:v>
+        <x:v>102.970001</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>1173.390015</x:v>
+        <x:v>295.750000</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>12.360000</x:v>
+        <x:v>-11.130000</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>-3.000000</x:v>
+        <x:v>176.220001</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>16.139999</x:v>
-[...4 lines deleted...]
-      <x:c r="X90" s="2"/>
+        <x:v>83.750000</x:v>
+      </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-01 08:26:00</x:v>
+        <x:v>2026-08-15 10:44:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-01 10:26:00</x:v>
+        <x:v>2026-08-15 12:44:00</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>50.520000</x:v>
+        <x:v>7.850000</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>260.679993</x:v>
+        <x:v>238.660004</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>2371.860107</x:v>
+        <x:v>2655.469971</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>24.490000</x:v>
+        <x:v>1650.390015</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>104.900002</x:v>
+        <x:v>2402.669922</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>2174.250000</x:v>
+        <x:v>-1760.329956</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>-779.640015</x:v>
+        <x:v>1147.859985</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>1159.560059</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-88.900002</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>-109.540001</x:v>
+        <x:v>102.430000</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>1143.020020</x:v>
+        <x:v>292.119995</x:v>
       </x:c>
       <x:c r="R91" t="n" s="2">
-        <x:v>12.910000</x:v>
+        <x:v>-11.570000</x:v>
       </x:c>
       <x:c r="S91" t="n" s="2">
-        <x:v>-2.080000</x:v>
+        <x:v>176.169998</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
-        <x:v>5.830000</x:v>
-[...4 lines deleted...]
-      <x:c r="X91" s="2"/>
+        <x:v>69.279999</x:v>
+      </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-01 08:25:00</x:v>
+        <x:v>2026-08-15 10:43:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-01 10:25:00</x:v>
+        <x:v>2026-08-15 12:43:00</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>50.860001</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>260.070007</x:v>
+        <x:v>239.220001</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>2352.489990</x:v>
+        <x:v>2629.189941</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>23.969999</x:v>
+        <x:v>1658.449951</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>107.150002</x:v>
+        <x:v>2403.520020</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>2184.239990</x:v>
+        <x:v>-1780.619995</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>-758.559998</x:v>
+        <x:v>1128.400024</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>1159.439941</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>267.000000</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-93.919998</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>-109.739998</x:v>
+        <x:v>102.279999</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>1131.260010</x:v>
+        <x:v>275.410004</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>13.900000</x:v>
+        <x:v>-11.540000</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>-1.830000</x:v>
+        <x:v>176.270004</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>8.170000</x:v>
-[...4 lines deleted...]
-      <x:c r="X92" s="2"/>
+        <x:v>66.599998</x:v>
+      </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-01 08:24:00</x:v>
+        <x:v>2026-08-15 10:42:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-01 10:24:00</x:v>
+        <x:v>2026-08-15 12:42:00</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>50.860001</x:v>
+        <x:v>7.930000</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>260.070007</x:v>
+        <x:v>239.240005</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>2352.489990</x:v>
+        <x:v>2639.439941</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>23.969999</x:v>
+        <x:v>1647.670044</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>107.150002</x:v>
+        <x:v>2380.620117</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>2184.239990</x:v>
+        <x:v>-1749.650024</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>-758.559998</x:v>
+        <x:v>1105.140015</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>1159.439941</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>281.000000</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-82.419998</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>-109.739998</x:v>
+        <x:v>102.760002</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>1131.260010</x:v>
+        <x:v>314.820007</x:v>
       </x:c>
       <x:c r="R93" t="n" s="2">
-        <x:v>13.900000</x:v>
+        <x:v>-11.200000</x:v>
       </x:c>
       <x:c r="S93" t="n" s="2">
-        <x:v>-1.830000</x:v>
+        <x:v>196.240005</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
-        <x:v>8.170000</x:v>
-[...4 lines deleted...]
-      <x:c r="X93" s="2"/>
+        <x:v>64.370003</x:v>
+      </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-01 08:23:00</x:v>
+        <x:v>2026-08-15 10:41:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-01 10:23:00</x:v>
+        <x:v>2026-08-15 12:41:00</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>51.020000</x:v>
+        <x:v>8.240000</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>260.170013</x:v>
+        <x:v>243.679993</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>2348.250000</x:v>
+        <x:v>2613.239990</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>24.760000</x:v>
+        <x:v>1657.180054</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>108.470001</x:v>
+        <x:v>2396.810059</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>2206.870117</x:v>
+        <x:v>-1759.900024</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>-739.190002</x:v>
+        <x:v>1055.949951</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>1159.489990</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>296.000000</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-82.419998</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>-109.580002</x:v>
+        <x:v>102.559998</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>1134.280029</x:v>
+        <x:v>338.609985</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>13.930000</x:v>
+        <x:v>-10.850000</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>0.490000</x:v>
+        <x:v>199.710007</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>10.980000</x:v>
-[...4 lines deleted...]
-      <x:c r="X94" s="2"/>
+        <x:v>63.220001</x:v>
+      </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-01 08:22:00</x:v>
+        <x:v>2026-08-15 10:40:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-01 10:22:00</x:v>
+        <x:v>2026-08-15 12:40:00</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>51.230000</x:v>
+        <x:v>8.860000</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>259.130005</x:v>
+        <x:v>252.210007</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>2344.790039</x:v>
+        <x:v>2597.790039</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>23.969999</x:v>
+        <x:v>1669.790039</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>104.779999</x:v>
+        <x:v>2394.560059</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>2229.189941</x:v>
+        <x:v>-1722.099976</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>-728.059998</x:v>
+        <x:v>1092.390015</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>1159.680054</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>308.000000</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-80.930000</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>-109.440002</x:v>
+        <x:v>101.820000</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>1146.750000</x:v>
+        <x:v>326.190002</x:v>
       </x:c>
       <x:c r="R95" t="n" s="2">
-        <x:v>12.320000</x:v>
+        <x:v>-8.330000</x:v>
       </x:c>
       <x:c r="S95" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>199.539993</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
-        <x:v>11.130000</x:v>
-[...4 lines deleted...]
-      <x:c r="X95" s="2"/>
+        <x:v>52.099998</x:v>
+      </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-01 08:21:00</x:v>
+        <x:v>2026-08-15 10:39:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-01 10:21:00</x:v>
+        <x:v>2026-08-15 12:39:00</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>51.049999</x:v>
+        <x:v>7.950000</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
         <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>257.109985</x:v>
+        <x:v>238.869995</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>2355.949951</x:v>
+        <x:v>2584.050049</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>22.440001</x:v>
+        <x:v>1693.079956</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>106.989998</x:v>
+        <x:v>2367.840088</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>2241.129883</x:v>
+        <x:v>-1739.280029</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>-728.039978</x:v>
+        <x:v>1115.979980</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>1159.680054</x:v>
+        <x:v>-1387.000000</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>308.000000</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-80.930000</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>-109.599998</x:v>
+        <x:v>101.650002</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>1157.459961</x:v>
+        <x:v>288.089996</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>13.690000</x:v>
+        <x:v>-9.830000</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
-        <x:v>2.390000</x:v>
+        <x:v>199.610001</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
-        <x:v>5.840000</x:v>
-[...4 lines deleted...]
-      <x:c r="X96" s="2"/>
+        <x:v>53.759998</x:v>
+      </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-01 08:20:00</x:v>
+        <x:v>2026-08-15 10:38:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-01 10:20:00</x:v>
+        <x:v>2026-08-15 12:38:00</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>50.919998</x:v>
+        <x:v>8.050000</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>1.090000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>255.830002</x:v>
+        <x:v>240.259995</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>2359.389893</x:v>
+        <x:v>2600.310059</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>22.030001</x:v>
+        <x:v>1703.780029</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>108.089996</x:v>
+        <x:v>2358.760010</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>2279.679932</x:v>
+        <x:v>-1717.719971</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>-738.010010</x:v>
+        <x:v>1117.969971</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>1160.800049</x:v>
+        <x:v>-1387.000000</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>714.000000</x:v>
+        <x:v>308.000000</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-80.970001</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>-109.879997</x:v>
+        <x:v>102.919998</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>1207.050049</x:v>
+        <x:v>306.799988</x:v>
       </x:c>
       <x:c r="R97" t="n" s="2">
-        <x:v>11.780000</x:v>
+        <x:v>-10.240000</x:v>
       </x:c>
       <x:c r="S97" t="n" s="2">
-        <x:v>1.660000</x:v>
+        <x:v>199.759995</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
-        <x:v>-26.520000</x:v>
-[...4 lines deleted...]
-      <x:c r="X97" s="2"/>
+        <x:v>55.369999</x:v>
+      </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-01 08:19:00</x:v>
+        <x:v>2026-08-15 10:37:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-01 10:19:00</x:v>
+        <x:v>2026-08-15 12:37:00</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>50.529999</x:v>
+        <x:v>8.150000</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>254.929993</x:v>
+        <x:v>242.130005</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>2364.429932</x:v>
+        <x:v>2628.110107</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>23.049999</x:v>
+        <x:v>1704.290039</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>106.440002</x:v>
+        <x:v>2345.780029</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>2232.219971</x:v>
+        <x:v>-1721.150024</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>-772.080017</x:v>
+        <x:v>1089.449951</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>1182.560059</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>706.000000</x:v>
+        <x:v>308.000000</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-80.970001</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>-112.779999</x:v>
+        <x:v>102.209999</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>1183.250000</x:v>
+        <x:v>328.489990</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>11.330000</x:v>
+        <x:v>-7.130000</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>0.220000</x:v>
+        <x:v>200.009995</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>-39.250000</x:v>
-[...4 lines deleted...]
-      <x:c r="X98" s="2"/>
+        <x:v>52.160000</x:v>
+      </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-01 08:18:00</x:v>
+        <x:v>2026-08-15 10:36:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-01 10:18:00</x:v>
+        <x:v>2026-08-15 12:36:00</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>50.250000</x:v>
+        <x:v>9.060000</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>0.940000</x:v>
+        <x:v>0.790000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>253.789993</x:v>
+        <x:v>255.039993</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>2374.489990</x:v>
+        <x:v>2610.379883</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>24.370001</x:v>
+        <x:v>1707.109985</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>107.570000</x:v>
+        <x:v>2361.929932</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>2255.500000</x:v>
+        <x:v>-1770.739990</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>-781.179993</x:v>
+        <x:v>1099.729980</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>1205.500000</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>695.000000</x:v>
+        <x:v>308.000000</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-82.000000</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>-113.769997</x:v>
+        <x:v>102.250000</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>1204.130005</x:v>
+        <x:v>269.019989</x:v>
       </x:c>
       <x:c r="R99" t="n" s="2">
-        <x:v>11.880000</x:v>
+        <x:v>-7.570000</x:v>
       </x:c>
       <x:c r="S99" t="n" s="2">
-        <x:v>1.740000</x:v>
+        <x:v>199.210007</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
-        <x:v>-52.040001</x:v>
-[...4 lines deleted...]
-      <x:c r="X99" s="2"/>
+        <x:v>59.759998</x:v>
+      </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-01 08:17:00</x:v>
+        <x:v>2026-08-15 10:35:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-01 10:17:00</x:v>
+        <x:v>2026-08-15 12:35:00</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>49.900002</x:v>
+        <x:v>9.090000</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>252.740005</x:v>
+        <x:v>255.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>2391.129883</x:v>
+        <x:v>2588.340088</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>24.190001</x:v>
+        <x:v>1708.800049</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>108.540001</x:v>
+        <x:v>2368.899902</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>2252.949951</x:v>
+        <x:v>-1764.819946</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>-789.849976</x:v>
+        <x:v>1115.079956</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>1228.229980</x:v>
+        <x:v>-1386.000000</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>686.000000</x:v>
+        <x:v>308.000000</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-79.680000</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>-115.879997</x:v>
+        <x:v>101.919998</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>1199.790039</x:v>
+        <x:v>261.260010</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>10.720000</x:v>
+        <x:v>-8.910000</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>1.940000</x:v>
+        <x:v>206.690002</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>-61.090000</x:v>
-[...4 lines deleted...]
-      <x:c r="X100" s="2"/>
+        <x:v>66.830002</x:v>
+      </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-01 08:16:00</x:v>
+        <x:v>2026-08-15 10:34:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-01 10:16:00</x:v>
+        <x:v>2026-08-15 12:34:00</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>49.599998</x:v>
+        <x:v>8.940000</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>0.790000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>251.429993</x:v>
+        <x:v>252.919998</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>2401.780029</x:v>
+        <x:v>2580.689941</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>25.750000</x:v>
+        <x:v>1715.140015</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>109.099998</x:v>
+        <x:v>2387.969971</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>2244.189941</x:v>
+        <x:v>-1652.670044</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>-797.780029</x:v>
+        <x:v>1161.599976</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>697.940002</x:v>
+        <x:v>-700.280029</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
-        <x:v>-664.000000</x:v>
+        <x:v>-1455.890015</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>1252.030029</x:v>
+        <x:v>-1387.000000</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>676.000000</x:v>
+        <x:v>305.000000</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>-78.410004</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>-118.750000</x:v>
+        <x:v>101.480003</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>1188.510010</x:v>
+        <x:v>328.799988</x:v>
       </x:c>
       <x:c r="R101" t="n" s="2">
-        <x:v>10.240000</x:v>
+        <x:v>-6.380000</x:v>
       </x:c>
       <x:c r="S101" t="n" s="2">
-        <x:v>0.230000</x:v>
+        <x:v>207.750000</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
-        <x:v>-71.430000</x:v>
-[...4 lines deleted...]
-      <x:c r="X101" s="2"/>
+        <x:v>64.809998</x:v>
+      </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>