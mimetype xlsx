--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R43118d2a78be48b7ac03cdb00cd21e00"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R672f3834a92e4d8ba618eb341a49f2bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R43118d2a78be48b7ac03cdb00cd21e00" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R672f3834a92e4d8ba618eb341a49f2bb" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>MunicipalityCode</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Municipality</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>HousingCategory</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>HeatingCategory</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>1537924.711000</x:v>
+        <x:v>1447687.692000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>7340.920000</x:v>
+        <x:v>12704.190000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>31027280.001000</x:v>
+        <x:v>29431714.939000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>128856.070000</x:v>
+        <x:v>138160.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>247680.820000</x:v>
+        <x:v>221379.707000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>104738.540000</x:v>
+        <x:v>191333.990000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>6938397.405000</x:v>
+        <x:v>6375763.735000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>220015.060000</x:v>
+        <x:v>259478.770000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
-        <x:v>101</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
-        <x:v>København</x:v>
+        <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>563489.050000</x:v>
+        <x:v>97471.170000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>123962.340000</x:v>
+        <x:v>5506104.306000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>5990947.083000</x:v>
+        <x:v>617944.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>674418.410000</x:v>
+        <x:v>29066.790000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>Frederiksberg</x:v>
+        <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>54660.250000</x:v>
+        <x:v>44995.670000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>56487.680000</x:v>
+        <x:v>1532159.623000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>1546134.440000</x:v>
+        <x:v>115275.156000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>156497.330000</x:v>
+        <x:v>2377415.578000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>2647114.394000</x:v>
+        <x:v>974684.367000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>Ballerup</x:v>
+        <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>1612459.124000</x:v>
+        <x:v>156807.143000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>212574.492000</x:v>
+        <x:v>1423465.881000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>1444407.818000</x:v>
+        <x:v>34153.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>56184.740000</x:v>
+        <x:v>1551119.670000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>1699493.780000</x:v>
+        <x:v>204886.705000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>Brøndby</x:v>
+        <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>377035.270000</x:v>
+        <x:v>27357.110000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>41305.160000</x:v>
+        <x:v>120885.620000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>129106.620000</x:v>
+        <x:v>22716.170000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>29901.520000</x:v>
+        <x:v>1157189.297000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>1369657.020000</x:v>
+        <x:v>521962.822000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>Dragør</x:v>
+        <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>944629.215000</x:v>
+        <x:v>97655.008000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>120948.870000</x:v>
+        <x:v>2469639.586000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>2759276.574000</x:v>
+        <x:v>12129.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>13317.060000</x:v>
+        <x:v>4816490.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>5364950.760000</x:v>
+        <x:v>532203.160000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>Gentofte</x:v>
+        <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>971785.890000</x:v>
+        <x:v>228397.988000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>294015.240000</x:v>
+        <x:v>2005621.472000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>2057599.530000</x:v>
+        <x:v>34474.565000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>53087.810000</x:v>
+        <x:v>3227632.417000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>3559166.840000</x:v>
+        <x:v>709638.175000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>Gladsaxe</x:v>
+        <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>1274898.100000</x:v>
+        <x:v>26599.821000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>91829.420000</x:v>
+        <x:v>815521.871000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>783051.360000</x:v>
+        <x:v>43164.530000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>61646.190000</x:v>
+        <x:v>1068511.285000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>1168204.660000</x:v>
+        <x:v>409516.453000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>Glostrup</x:v>
+        <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>714702.339000</x:v>
+        <x:v>120631.539000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>159239.569000</x:v>
+        <x:v>703316.975000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>711438.926000</x:v>
+        <x:v>27713.720000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>48833.840000</x:v>
+        <x:v>1472737.686000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>1643941.597000</x:v>
+        <x:v>415058.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>Herlev</x:v>
+        <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>731731.380000</x:v>
+        <x:v>19353.391000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>21720.380000</x:v>
+        <x:v>468213.913000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>496144.533000</x:v>
+        <x:v>1564635.159000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>1644663.771000</x:v>
+        <x:v>34309.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>Albertslund</x:v>
+        <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>70654.510000</x:v>
+        <x:v>84858.538000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>120423.446000</x:v>
+        <x:v>1426169.190000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>1454346.509000</x:v>
+        <x:v>9161.251000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>15070.900000</x:v>
+        <x:v>2539967.908000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>2847066.400000</x:v>
+        <x:v>724531.757000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>Hvidovre</x:v>
+        <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>1315344.320000</x:v>
+        <x:v>125940.495000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>163555.755000</x:v>
+        <x:v>1597024.520000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>1618402.823000</x:v>
+        <x:v>18119.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>30452.040000</x:v>
+        <x:v>2922612.383000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>3181524.860000</x:v>
+        <x:v>657556.482000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>Høje-Taastrup</x:v>
+        <x:v>Lyngby-Tårbæk</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>1217378.840000</x:v>
+        <x:v>4809024.446000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Lyngby-Tårbæk</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>5315036.085000</x:v>
+        <x:v>765295.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>Lyngby-Tårbæk</x:v>
+        <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>1338035.140000</x:v>
+        <x:v>103036.753000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>140047.922000</x:v>
+        <x:v>1355657.492000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>1374692.190000</x:v>
+        <x:v>14040.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>24756.705000</x:v>
+        <x:v>1865427.147000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>2093299.630000</x:v>
+        <x:v>442356.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Rødovre</x:v>
+        <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>795504.420000</x:v>
+        <x:v>69642.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>110513.960000</x:v>
+        <x:v>803310.213000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>828648.820000</x:v>
+        <x:v>30547.210000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>53402.890000</x:v>
+        <x:v>947827.334000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>1043891.220000</x:v>
+        <x:v>314290.260000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Ishøj</x:v>
+        <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>557012.400000</x:v>
+        <x:v>76017.810000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>104369.319000</x:v>
+        <x:v>1047140.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>1089702.892000</x:v>
+        <x:v>73617.802000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>113082.512000</x:v>
+        <x:v>2164274.666000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>2476096.184000</x:v>
+        <x:v>912103.027000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>Tårnby</x:v>
+        <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>1622249.304000</x:v>
+        <x:v>1507213.467000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>1628906.470000</x:v>
+        <x:v>225843.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Vallensbæk</x:v>
+        <x:v>Furesø</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>417848.010000</x:v>
+        <x:v>3734923.006000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Furesø</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>4114303.840000</x:v>
+        <x:v>993463.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Furesø</x:v>
+        <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>1703553.450000</x:v>
+        <x:v>13739.370000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>2584622.356000</x:v>
+        <x:v>5893.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>1807875.990000</x:v>
+        <x:v>11197.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>210</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>Fredensborg</x:v>
+        <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>231558.570000</x:v>
+        <x:v>1037019.820000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>210</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>Fredensborg</x:v>
+        <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>44111.110000</x:v>
+        <x:v>2278331.515000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>581302.680000</x:v>
+        <x:v>65880.681000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>18565.500000</x:v>
+        <x:v>19205.720000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>6986.810000</x:v>
+        <x:v>252995.490000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>11009.630000</x:v>
+        <x:v>10830.490000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>2933303.783000</x:v>
+        <x:v>2837.350000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>2587595.880000</x:v>
+        <x:v>7177.210000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>261896.960000</x:v>
+        <x:v>1184318.602000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>Helsingør</x:v>
+        <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>285795.091000</x:v>
+        <x:v>1415494.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>Helsingør</x:v>
+        <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>75746.780000</x:v>
+        <x:v>2048716.674000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>Helsingør</x:v>
+        <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>1684069.990000</x:v>
+        <x:v>48341.720000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Helsingør</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>196435.120000</x:v>
+        <x:v>196676.408000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Helsingør</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>88904.820000</x:v>
+        <x:v>44728.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Helsingør</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>1038286.512000</x:v>
+        <x:v>1564500.248000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>