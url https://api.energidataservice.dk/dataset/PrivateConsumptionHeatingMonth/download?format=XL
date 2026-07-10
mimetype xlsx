--- v1 (2026-07-10)
+++ v2 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R672f3834a92e4d8ba618eb341a49f2bb"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfae6c6225af0416292315be55614e22b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R672f3834a92e4d8ba618eb341a49f2bb" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfae6c6225af0416292315be55614e22b" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>