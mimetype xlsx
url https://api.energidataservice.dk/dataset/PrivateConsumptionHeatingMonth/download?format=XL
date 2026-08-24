--- v2 (2026-07-10)
+++ v3 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfae6c6225af0416292315be55614e22b"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfb1d230cb2e04e379ea688a32a940220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfae6c6225af0416292315be55614e22b" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb1d230cb2e04e379ea688a32a940220" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>MunicipalityCode</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Municipality</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>HousingCategory</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>HeatingCategory</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>1447687.692000</x:v>
+        <x:v>1353045.546000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>12704.190000</x:v>
+        <x:v>12000.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>29431714.939000</x:v>
+        <x:v>27639182.707000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>138160.700000</x:v>
+        <x:v>118519.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>221379.707000</x:v>
+        <x:v>228964.019000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>191333.990000</x:v>
+        <x:v>191431.696000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>6375763.735000</x:v>
+        <x:v>5705558.062000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>259478.770000</x:v>
+        <x:v>231198.980000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>97471.170000</x:v>
+        <x:v>85991.860000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>5506104.306000</x:v>
+        <x:v>5041542.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>617944.870000</x:v>
+        <x:v>515558.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>29066.790000</x:v>
+        <x:v>22926.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>44995.670000</x:v>
+        <x:v>44345.153000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>1532159.623000</x:v>
+        <x:v>1521956.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>115275.156000</x:v>
+        <x:v>117111.539000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>2377415.578000</x:v>
+        <x:v>2237931.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>974684.367000</x:v>
+        <x:v>923565.436000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>156807.143000</x:v>
+        <x:v>162526.740000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>1423465.881000</x:v>
+        <x:v>1405914.580000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>34153.270000</x:v>
+        <x:v>36142.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>1551119.670000</x:v>
+        <x:v>1480838.852000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>204886.705000</x:v>
+        <x:v>185592.374000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>27357.110000</x:v>
+        <x:v>26895.690000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>120885.620000</x:v>
+        <x:v>121178.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>22716.170000</x:v>
+        <x:v>26398.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>1157189.297000</x:v>
+        <x:v>1068081.470000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>521962.822000</x:v>
+        <x:v>484811.654000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>97655.008000</x:v>
+        <x:v>82090.820000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>2469639.586000</x:v>
+        <x:v>2288798.110000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>12129.520000</x:v>
+        <x:v>12447.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>4816490.140000</x:v>
+        <x:v>4141889.915000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>532203.160000</x:v>
+        <x:v>443050.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>228397.988000</x:v>
+        <x:v>225520.770000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>2005621.472000</x:v>
+        <x:v>1972517.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>34474.565000</x:v>
+        <x:v>34882.601000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>3227632.417000</x:v>
+        <x:v>2976853.522000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>709638.175000</x:v>
+        <x:v>623121.257000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>26599.821000</x:v>
+        <x:v>36125.869000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>815521.871000</x:v>
+        <x:v>816830.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>43164.530000</x:v>
+        <x:v>41346.580000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>1068511.285000</x:v>
+        <x:v>1013859.394000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>409516.453000</x:v>
+        <x:v>400198.329000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>120631.539000</x:v>
+        <x:v>131136.974000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>703316.975000</x:v>
+        <x:v>697328.635000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>27713.720000</x:v>
+        <x:v>27027.960000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>1472737.686000</x:v>
+        <x:v>1389289.570000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>415058.240000</x:v>
+        <x:v>373327.120000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>19353.391000</x:v>
+        <x:v>18594.560000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>468213.913000</x:v>
+        <x:v>462741.626000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>1564635.159000</x:v>
+        <x:v>1506709.290000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>34309.950000</x:v>
+        <x:v>29951.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>84858.538000</x:v>
+        <x:v>83433.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>1426169.190000</x:v>
+        <x:v>1412152.720000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>9161.251000</x:v>
+        <x:v>8602.626000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>2539967.908000</x:v>
+        <x:v>2382108.810000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>724531.757000</x:v>
+        <x:v>658410.631000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>125940.495000</x:v>
+        <x:v>115679.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>1597024.520000</x:v>
+        <x:v>1537379.530000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>18119.650000</x:v>
+        <x:v>17946.660000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>2922612.383000</x:v>
+        <x:v>2694017.890000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>657556.482000</x:v>
+        <x:v>147409.980000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>Lyngby-Tårbæk</x:v>
+        <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>4809024.446000</x:v>
+        <x:v>613048.180000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Lyngby-Tårbæk</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>765295.260000</x:v>
+        <x:v>4355668.484000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>Rødovre</x:v>
+        <x:v>Lyngby-Tårbæk</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>103036.753000</x:v>
+        <x:v>646637.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>1355657.492000</x:v>
+        <x:v>105783.039000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>14040.900000</x:v>
+        <x:v>1349300.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>1865427.147000</x:v>
+        <x:v>14418.890000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>442356.630000</x:v>
+        <x:v>1751314.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Ishøj</x:v>
+        <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>69642.550000</x:v>
+        <x:v>393994.670000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>803310.213000</x:v>
+        <x:v>67591.090000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>30547.210000</x:v>
+        <x:v>777203.460000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>947827.334000</x:v>
+        <x:v>31755.530000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>314290.260000</x:v>
+        <x:v>896489.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Tårnby</x:v>
+        <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>76017.810000</x:v>
+        <x:v>289959.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>1047140.760000</x:v>
+        <x:v>72580.990000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>73617.802000</x:v>
+        <x:v>1054856.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>2164274.666000</x:v>
+        <x:v>76813.439000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>912103.027000</x:v>
+        <x:v>2045982.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>Vallensbæk</x:v>
+        <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>1507213.467000</x:v>
+        <x:v>857552.869000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>225843.240000</x:v>
+        <x:v>1424524.670000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Furesø</x:v>
+        <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>3734923.006000</x:v>
+        <x:v>197571.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Furesø</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>993463.680000</x:v>
+        <x:v>3411080.716000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>201</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Allerød</x:v>
+        <x:v>Furesø</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>13739.370000</x:v>
+        <x:v>885935.570000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>5893.000000</x:v>
+        <x:v>9749.850000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>11197.250000</x:v>
+        <x:v>5117.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>1037019.820000</x:v>
+        <x:v>8592.980000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>2278331.515000</x:v>
+        <x:v>823552.921000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>210</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Fredensborg</x:v>
+        <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>65880.681000</x:v>
+        <x:v>2083420.861000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>210</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>Fredensborg</x:v>
+        <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>19205.720000</x:v>
+        <x:v>92560.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>252995.490000</x:v>
+        <x:v>28088.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>10830.490000</x:v>
+        <x:v>14551.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>2837.350000</x:v>
+        <x:v>113039.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>7177.210000</x:v>
+        <x:v>9253.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>1184318.602000</x:v>
+        <x:v>1186.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>1415494.430000</x:v>
+        <x:v>6522.810000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>2048716.674000</x:v>
+        <x:v>499854.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>48341.720000</x:v>
+        <x:v>1181427.510000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>Helsingør</x:v>
+        <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>196676.408000</x:v>
+        <x:v>2673937.796000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>Helsingør</x:v>
+        <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>44728.550000</x:v>
+        <x:v>118347.760000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Helsingør</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>1564500.248000</x:v>
+        <x:v>190832.550000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>