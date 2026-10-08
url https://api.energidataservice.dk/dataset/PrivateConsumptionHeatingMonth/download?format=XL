--- v3 (2026-08-24)
+++ v4 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfb1d230cb2e04e379ea688a32a940220"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfc2718081ab44c57aece380951307e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfb1d230cb2e04e379ea688a32a940220" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfc2718081ab44c57aece380951307e73" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:G101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -175,2327 +175,2327 @@
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>MunicipalityCode</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>Municipality</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>HousingCategory</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>HeatingCategory</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>1353045.546000</x:v>
+        <x:v>1434471.716000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F3" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>12000.020000</x:v>
+        <x:v>14105.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F4" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>27639182.707000</x:v>
+        <x:v>29943152.182000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F5" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>118519.040000</x:v>
+        <x:v>135946.340000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F6" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>228964.019000</x:v>
+        <x:v>226607.182000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F7" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>191431.696000</x:v>
+        <x:v>191384.542000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F8" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>5705558.062000</x:v>
+        <x:v>6557787.677000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>København</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F9" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>231198.980000</x:v>
+        <x:v>258364.570000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F10" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>85991.860000</x:v>
+        <x:v>60957.830000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F11" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>5041542.100000</x:v>
+        <x:v>3509468.335000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F12" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>515558.630000</x:v>
+        <x:v>391108.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F13" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>22926.650000</x:v>
+        <x:v>2323541.405000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
-        <x:v>Ballerup</x:v>
+        <x:v>Frederiksberg</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F14" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>44345.153000</x:v>
+        <x:v>26457.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F15" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>1521956.020000</x:v>
+        <x:v>47133.656000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F16" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>117111.539000</x:v>
+        <x:v>1555687.530000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F17" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>2237931.060000</x:v>
+        <x:v>111382.049000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F18" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>923565.436000</x:v>
+        <x:v>2429281.690000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>Brøndby</x:v>
+        <x:v>Ballerup</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F19" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>162526.740000</x:v>
+        <x:v>988640.616000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F20" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>1405914.580000</x:v>
+        <x:v>161048.895000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F21" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>36142.270000</x:v>
+        <x:v>1446763.660000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F22" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>1480838.852000</x:v>
+        <x:v>34214.680000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F23" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>185592.374000</x:v>
+        <x:v>1592421.210000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>Dragør</x:v>
+        <x:v>Brøndby</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F24" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>26895.690000</x:v>
+        <x:v>208096.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F25" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>121178.020000</x:v>
+        <x:v>27390.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F26" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>26398.760000</x:v>
+        <x:v>124381.050000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F27" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>1068081.470000</x:v>
+        <x:v>24166.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F28" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>484811.654000</x:v>
+        <x:v>1197761.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>Gentofte</x:v>
+        <x:v>Dragør</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F29" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>82090.820000</x:v>
+        <x:v>534252.730000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F30" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>2288798.110000</x:v>
+        <x:v>88655.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F31" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>12447.630000</x:v>
+        <x:v>2496380.510000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F32" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>4141889.915000</x:v>
+        <x:v>12118.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F33" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>443050.650000</x:v>
+        <x:v>4942380.082000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>Gladsaxe</x:v>
+        <x:v>Gentofte</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F34" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>225520.770000</x:v>
+        <x:v>526725.010000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F35" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>1972517.360000</x:v>
+        <x:v>227929.189000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F36" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>34882.601000</x:v>
+        <x:v>2044424.063000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F37" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>2976853.522000</x:v>
+        <x:v>34925.333000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F38" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>623121.257000</x:v>
+        <x:v>3323991.690000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>Glostrup</x:v>
+        <x:v>Gladsaxe</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F39" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>36125.869000</x:v>
+        <x:v>709518.183000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F40" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>816830.800000</x:v>
+        <x:v>39276.560000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F41" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>41346.580000</x:v>
+        <x:v>831575.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>1013859.394000</x:v>
+        <x:v>38932.608000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F43" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>400198.329000</x:v>
+        <x:v>1104430.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>Herlev</x:v>
+        <x:v>Glostrup</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F44" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>131136.974000</x:v>
+        <x:v>412676.575000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F45" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>697328.635000</x:v>
+        <x:v>124507.327000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F46" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>27027.960000</x:v>
+        <x:v>716401.140000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F47" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>1389289.570000</x:v>
+        <x:v>26859.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F48" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>373327.120000</x:v>
+        <x:v>1508066.480000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>Albertslund</x:v>
+        <x:v>Herlev</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F49" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>18594.560000</x:v>
+        <x:v>429556.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F50" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>462741.626000</x:v>
+        <x:v>20118.030000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F51" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>1506709.290000</x:v>
+        <x:v>472351.568000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F52" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>29951.800000</x:v>
+        <x:v>1608105.020000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>Hvidovre</x:v>
+        <x:v>Albertslund</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F53" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>83433.000000</x:v>
+        <x:v>32055.190000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F54" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>1412152.720000</x:v>
+        <x:v>88446.130000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F55" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>8602.626000</x:v>
+        <x:v>1458269.407000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F56" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>2382108.810000</x:v>
+        <x:v>8911.940000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F57" t="str" s="2">
-        <x:v>Elvarme eller varmepumpe</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>658410.631000</x:v>
+        <x:v>2623777.246000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>Høje-Taastrup</x:v>
+        <x:v>Hvidovre</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F58" t="str" s="2">
-        <x:v>Andet</x:v>
+        <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>115679.750000</x:v>
+        <x:v>738746.443000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>Etageejendom</x:v>
+        <x:v>Andet</x:v>
       </x:c>
       <x:c r="F59" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>1537379.530000</x:v>
+        <x:v>125097.947000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>Fritidshuse</x:v>
+        <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F60" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>17946.660000</x:v>
+        <x:v>1633087.160000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>Parcel- og rækkehuse</x:v>
+        <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F61" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>2694017.890000</x:v>
+        <x:v>19076.880000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>Ukendt</x:v>
+        <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F62" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>147409.980000</x:v>
+        <x:v>2996090.209000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Høje-Taastrup</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F63" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>613048.180000</x:v>
+        <x:v>662713.180000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>Lyngby-Tårbæk</x:v>
+        <x:v>Lyngby-Taarbæk</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F64" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>4355668.484000</x:v>
+        <x:v>4919845.135000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>Lyngby-Tårbæk</x:v>
+        <x:v>Lyngby-Taarbæk</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F65" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>646637.950000</x:v>
+        <x:v>777149.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F66" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>105783.039000</x:v>
+        <x:v>105130.763000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F67" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>1349300.630000</x:v>
+        <x:v>1390046.550000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F68" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>14418.890000</x:v>
+        <x:v>14658.240000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F69" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>1751314.140000</x:v>
+        <x:v>1925488.353000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Rødovre</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F70" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>393994.670000</x:v>
+        <x:v>444531.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F71" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>67591.090000</x:v>
+        <x:v>74640.360000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F72" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>777203.460000</x:v>
+        <x:v>809858.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F73" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>31755.530000</x:v>
+        <x:v>30262.280000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F74" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>896489.450000</x:v>
+        <x:v>983020.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Ishøj</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F75" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>289959.240000</x:v>
+        <x:v>319162.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F76" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>72580.990000</x:v>
+        <x:v>77108.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F77" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>1054856.650000</x:v>
+        <x:v>1073693.310000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F78" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>76813.439000</x:v>
+        <x:v>75293.588000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F79" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>2045982.450000</x:v>
+        <x:v>2232108.580000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Tårnby</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F80" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>857552.869000</x:v>
+        <x:v>928524.383000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F81" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>1424524.670000</x:v>
+        <x:v>1539294.740000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Vallensbæk</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F82" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>197571.360000</x:v>
+        <x:v>230169.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Furesø</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F83" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>3411080.716000</x:v>
+        <x:v>3797704.686000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Furesø</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F84" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>885935.570000</x:v>
+        <x:v>1032262.300000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F85" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>9749.850000</x:v>
+        <x:v>7539.540000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F86" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>5117.600000</x:v>
+        <x:v>4760.690000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F87" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>8592.980000</x:v>
+        <x:v>7687.990000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F88" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>823552.921000</x:v>
+        <x:v>818512.430000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F89" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>2083420.861000</x:v>
+        <x:v>2328564.610000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Allerød</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F90" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>92560.800000</x:v>
+        <x:v>243494.170000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F91" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>28088.390000</x:v>
+        <x:v>73190.180000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F92" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>14551.360000</x:v>
+        <x:v>20076.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F93" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>113039.450000</x:v>
+        <x:v>270809.800000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="F94" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>9253.250000</x:v>
+        <x:v>11203.280000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F95" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>1186.380000</x:v>
+        <x:v>3000.900000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="F96" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>6522.810000</x:v>
+        <x:v>7354.180000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F97" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>499854.700000</x:v>
+        <x:v>1250986.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="F98" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>1181427.510000</x:v>
+        <x:v>1399205.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F99" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>2673937.796000</x:v>
+        <x:v>2063609.160000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Fredensborg</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="F100" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>118347.760000</x:v>
+        <x:v>45558.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Helsingør</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="F101" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>190832.550000</x:v>
+        <x:v>198339.166000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>