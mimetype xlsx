--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb38947c0c3b9407ab9b9861598f9ac06"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rccf5bdc294c44c9ab0709f964f8718e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb38947c0c3b9407ab9b9861598f9ac06" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rccf5bdc294c44c9ab0709f964f8718e5" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="21" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>HousingCategory</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>HeatingCategory</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>42279.461000</x:v>
+        <x:v>37619.354000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>3975.611000</x:v>
+        <x:v>3294.079000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>135939.939000</x:v>
+        <x:v>142454.939000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>3426.059000</x:v>
+        <x:v>2430.917000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>4782.610000</x:v>
+        <x:v>4568.980000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>50218.171000</x:v>
+        <x:v>43738.089000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>437291.416000</x:v>
+        <x:v>434509.649000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>195890.574000</x:v>
+        <x:v>135999.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>83343.835000</x:v>
+        <x:v>87186.657000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>30405.572000</x:v>
+        <x:v>23310.735000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>47037.417000</x:v>
+        <x:v>40165.844000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>4168.374000</x:v>
+        <x:v>3583.304000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>170967.938000</x:v>
+        <x:v>165347.201000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>3891.915000</x:v>
+        <x:v>2747.946000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>5276.758000</x:v>
+        <x:v>5231.732000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>54227.522000</x:v>
+        <x:v>48338.729000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>492634.516000</x:v>
+        <x:v>449452.607000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>209323.423000</x:v>
+        <x:v>140584.703000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>95379.664000</x:v>
+        <x:v>92327.951000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>32624.456000</x:v>
+        <x:v>24539.459000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>49889.940000</x:v>
+        <x:v>41213.700000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>4339.279000</x:v>
+        <x:v>3599.429000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>200087.154000</x:v>
+        <x:v>180379.630000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>4378.537000</x:v>
+        <x:v>2969.283000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>5663.266000</x:v>
+        <x:v>5532.252000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>56955.407000</x:v>
+        <x:v>51574.191000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>516917.639000</x:v>
+        <x:v>451974.752000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>214601.233000</x:v>
+        <x:v>139544.757000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>101783.435000</x:v>
+        <x:v>94566.476000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>34186.446000</x:v>
+        <x:v>24620.315000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>51425.952000</x:v>
+        <x:v>41840.593000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>4304.894000</x:v>
+        <x:v>3606.016000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>220275.057000</x:v>
+        <x:v>193300.203000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>4588.211000</x:v>
+        <x:v>3085.586000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>5852.834000</x:v>
+        <x:v>5950.369000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>59887.805000</x:v>
+        <x:v>55434.563000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>538675.220000</x:v>
+        <x:v>459073.545000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>214824.444000</x:v>
+        <x:v>137740.566000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>106597.409000</x:v>
+        <x:v>97136.813000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>34120.740000</x:v>
+        <x:v>24537.199000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>54080.544000</x:v>
+        <x:v>43687.826000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>4444.210000</x:v>
+        <x:v>3798.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>246756.423000</x:v>
+        <x:v>210308.713000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>4816.329000</x:v>
+        <x:v>3242.476000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>6355.744000</x:v>
+        <x:v>6444.319000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>65186.685000</x:v>
+        <x:v>60026.621000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>590464.110000</x:v>
+        <x:v>490651.615000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>223808.324000</x:v>
+        <x:v>144445.718000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>117871.605000</x:v>
+        <x:v>104912.569000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>35469.583000</x:v>
+        <x:v>26034.613000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>57334.330000</x:v>
+        <x:v>45715.214000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>4648.900000</x:v>
+        <x:v>3997.727000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>276428.398000</x:v>
+        <x:v>227543.610000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>5104.101000</x:v>
+        <x:v>3404.060000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>6548.219000</x:v>
+        <x:v>6744.168000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>68571.370000</x:v>
+        <x:v>62619.123000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>682307.675000</x:v>
+        <x:v>549987.860000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>236607.365000</x:v>
+        <x:v>154369.202000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>134884.267000</x:v>
+        <x:v>116207.588000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>36437.750000</x:v>
+        <x:v>27432.670000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>56283.489000</x:v>
+        <x:v>44725.954000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>4537.136000</x:v>
+        <x:v>3660.406000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>268613.011000</x:v>
+        <x:v>218119.378000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>4931.397000</x:v>
+        <x:v>3245.615000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>6289.613000</x:v>
+        <x:v>6029.036000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>65156.388000</x:v>
+        <x:v>55221.062000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>727208.302000</x:v>
+        <x:v>563340.121000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>233037.918000</x:v>
+        <x:v>153444.308000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>138628.794000</x:v>
+        <x:v>115472.168000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>35212.868000</x:v>
+        <x:v>26736.100000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>51803.598000</x:v>
+        <x:v>40906.741000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>4618.379000</x:v>
+        <x:v>3371.992000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>222421.591000</x:v>
+        <x:v>176044.408000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>4348.330000</x:v>
+        <x:v>2806.683000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>5926.937000</x:v>
+        <x:v>5090.651000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>64569.016000</x:v>
+        <x:v>47751.603000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>686721.615000</x:v>
+        <x:v>505801.342000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>226076.444000</x:v>
+        <x:v>143859.703000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>130099.959000</x:v>
+        <x:v>103479.222000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>34719.210000</x:v>
+        <x:v>24285.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>50557.681000</x:v>
+        <x:v>37863.819000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>4941.179000</x:v>
+        <x:v>3241.827000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>205195.009000</x:v>
+        <x:v>156484.207000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>4203.371000</x:v>
+        <x:v>2478.761000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>6014.072000</x:v>
+        <x:v>4724.831000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>68576.931000</x:v>
+        <x:v>45327.953000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>674625.997000</x:v>
+        <x:v>438296.495000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>224361.130000</x:v>
+        <x:v>125804.385000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>127934.144000</x:v>
+        <x:v>91358.221000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>36158.886000</x:v>
+        <x:v>21887.522000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>51054.492000</x:v>
+        <x:v>36451.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>5289.425000</x:v>
+        <x:v>3228.198000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>204601.769000</x:v>
+        <x:v>152024.262000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>4188.420000</x:v>
+        <x:v>2417.719000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>6545.048000</x:v>
+        <x:v>4675.830000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>75832.641000</x:v>
+        <x:v>45007.112000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>707882.740000</x:v>
+        <x:v>413338.902000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>233791.103000</x:v>
+        <x:v>116425.561000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>133585.034000</x:v>
+        <x:v>86142.005000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>38385.040000</x:v>
+        <x:v>20713.646000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>