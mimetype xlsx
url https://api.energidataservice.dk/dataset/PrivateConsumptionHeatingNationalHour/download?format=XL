--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rccf5bdc294c44c9ab0709f964f8718e5"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R2ad125c6843b47b58d91de8649382316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rccf5bdc294c44c9ab0709f964f8718e5" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ad125c6843b47b58d91de8649382316" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="21" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>HousingCategory</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>HeatingCategory</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-15 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>37619.354000</x:v>
+        <x:v>34185.083000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-15 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>3294.079000</x:v>
+        <x:v>3267.257000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-15 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>142454.939000</x:v>
+        <x:v>136925.436000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-15 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>2430.917000</x:v>
+        <x:v>2290.998000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-15 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>4568.980000</x:v>
+        <x:v>4658.804000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-15 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>43738.089000</x:v>
+        <x:v>46086.904000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-15 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>434509.649000</x:v>
+        <x:v>387543.110000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-15 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>135999.650000</x:v>
+        <x:v>123453.628000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-15 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>87186.657000</x:v>
+        <x:v>80633.144000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-15 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>23310.735000</x:v>
+        <x:v>25525.808000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-15 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>40165.844000</x:v>
+        <x:v>37144.451000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-15 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>3583.304000</x:v>
+        <x:v>3621.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-15 22:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>165347.201000</x:v>
+        <x:v>158327.878000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-15 22:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>2747.946000</x:v>
+        <x:v>2554.098000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-15 22:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>5231.732000</x:v>
+        <x:v>5439.514000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-15 22:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>48338.729000</x:v>
+        <x:v>54802.107000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-15 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>449452.607000</x:v>
+        <x:v>420086.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-15 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>140584.703000</x:v>
+        <x:v>130338.879000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-15 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>92327.951000</x:v>
+        <x:v>88447.747000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-15 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>24539.459000</x:v>
+        <x:v>27390.175000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>41213.700000</x:v>
+        <x:v>39860.277000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>3599.429000</x:v>
+        <x:v>4013.551000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>180379.630000</x:v>
+        <x:v>174606.709000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>2969.283000</x:v>
+        <x:v>2818.422000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>5532.252000</x:v>
+        <x:v>6163.617000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>51574.191000</x:v>
+        <x:v>62482.681000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>451974.752000</x:v>
+        <x:v>439208.426000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>139544.757000</x:v>
+        <x:v>135300.161000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>94566.476000</x:v>
+        <x:v>93088.182000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-15 21:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>24620.315000</x:v>
+        <x:v>29168.463000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>41840.593000</x:v>
+        <x:v>40863.384000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>3606.016000</x:v>
+        <x:v>4156.599000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>193300.203000</x:v>
+        <x:v>183300.021000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>3085.586000</x:v>
+        <x:v>2934.735000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>5950.369000</x:v>
+        <x:v>6515.645000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>55434.563000</x:v>
+        <x:v>67300.999000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>459073.545000</x:v>
+        <x:v>444930.080000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>137740.566000</x:v>
+        <x:v>135044.580000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>97136.813000</x:v>
+        <x:v>94828.731000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-15 20:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>24537.199000</x:v>
+        <x:v>28989.191000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>43687.826000</x:v>
+        <x:v>42629.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>3798.060000</x:v>
+        <x:v>4446.747000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>210308.713000</x:v>
+        <x:v>198920.076000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>3242.476000</x:v>
+        <x:v>3071.873000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>6444.319000</x:v>
+        <x:v>7375.161000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>60026.621000</x:v>
+        <x:v>74118.717000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>490651.615000</x:v>
+        <x:v>473267.968000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>144445.718000</x:v>
+        <x:v>139103.968000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>104912.569000</x:v>
+        <x:v>100780.865000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-15 19:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>26034.613000</x:v>
+        <x:v>30417.242000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>45715.214000</x:v>
+        <x:v>44683.993000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>3997.727000</x:v>
+        <x:v>4509.659000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>227543.610000</x:v>
+        <x:v>216857.876000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>3404.060000</x:v>
+        <x:v>3275.682000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>6744.168000</x:v>
+        <x:v>7608.862000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>62619.123000</x:v>
+        <x:v>74317.887000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>549987.860000</x:v>
+        <x:v>534241.866000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>154369.202000</x:v>
+        <x:v>147209.095000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>116207.588000</x:v>
+        <x:v>112693.281000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-15 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>27432.670000</x:v>
+        <x:v>31923.286000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>44725.954000</x:v>
+        <x:v>43523.598000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>3660.406000</x:v>
+        <x:v>4159.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>218119.378000</x:v>
+        <x:v>210145.816000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>3245.615000</x:v>
+        <x:v>3127.058000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>6029.036000</x:v>
+        <x:v>6708.377000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>55221.062000</x:v>
+        <x:v>63695.823000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>563340.121000</x:v>
+        <x:v>550919.991000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>153444.308000</x:v>
+        <x:v>146733.805000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>115472.168000</x:v>
+        <x:v>113696.171000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-15 17:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>26736.100000</x:v>
+        <x:v>30952.106000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>40906.741000</x:v>
+        <x:v>41548.474000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>3371.992000</x:v>
+        <x:v>4122.703000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>176044.408000</x:v>
+        <x:v>182128.902000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>2806.683000</x:v>
+        <x:v>2867.112000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>5090.651000</x:v>
+        <x:v>6005.873000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>47751.603000</x:v>
+        <x:v>59770.557000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>505801.342000</x:v>
+        <x:v>548405.318000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>143859.703000</x:v>
+        <x:v>150880.171000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>103479.222000</x:v>
+        <x:v>112875.262000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-15 16:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>24285.320000</x:v>
+        <x:v>31843.409000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>37863.819000</x:v>
+        <x:v>43354.191000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>3241.827000</x:v>
+        <x:v>4404.489000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>156484.207000</x:v>
+        <x:v>174868.077000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>2478.761000</x:v>
+        <x:v>2795.481000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>4724.831000</x:v>
+        <x:v>6202.638000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>45327.953000</x:v>
+        <x:v>65753.369000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>438296.495000</x:v>
+        <x:v>618484.644000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>125804.385000</x:v>
+        <x:v>170169.387000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>91358.221000</x:v>
+        <x:v>125467.394000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-15 13:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-15 15:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>21887.522000</x:v>
+        <x:v>36269.527000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>36451.390000</x:v>
+        <x:v>45958.527000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>3228.198000</x:v>
+        <x:v>4666.411000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>152024.262000</x:v>
+        <x:v>178772.363000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>2417.719000</x:v>
+        <x:v>2908.358000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>4675.830000</x:v>
+        <x:v>6562.057000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>45007.112000</x:v>
+        <x:v>71650.676000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>413338.902000</x:v>
+        <x:v>687407.733000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>116425.561000</x:v>
+        <x:v>188034.737000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>86142.005000</x:v>
+        <x:v>139829.374000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-15 12:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-15 14:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>20713.646000</x:v>
+        <x:v>39806.377000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>