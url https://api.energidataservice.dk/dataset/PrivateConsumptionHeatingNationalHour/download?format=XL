--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R2ad125c6843b47b58d91de8649382316"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R2612e1d365cd4ea9897f8f25d84e6e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ad125c6843b47b58d91de8649382316" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2612e1d365cd4ea9897f8f25d84e6e51" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="21" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>HousingCategory</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>HeatingCategory</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-15 23:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>34185.083000</x:v>
+        <x:v>37595.473000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-15 23:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>3267.257000</x:v>
+        <x:v>3333.048000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-15 23:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>136925.436000</x:v>
+        <x:v>122815.555000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-15 23:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>2290.998000</x:v>
+        <x:v>2664.064000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-15 23:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>4658.804000</x:v>
+        <x:v>3665.253000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-15 23:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>46086.904000</x:v>
+        <x:v>38666.331000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-15 23:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>387543.110000</x:v>
+        <x:v>437080.482000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-15 23:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>123453.628000</x:v>
+        <x:v>166791.047000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-15 23:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>80633.144000</x:v>
+        <x:v>94091.805000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-15 23:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>25525.808000</x:v>
+        <x:v>27798.981000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-15 22:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>37144.451000</x:v>
+        <x:v>40789.606000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-15 22:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>3621.950000</x:v>
+        <x:v>3583.364000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-15 22:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>158327.878000</x:v>
+        <x:v>153620.281000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-15 22:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>2554.098000</x:v>
+        <x:v>3058.788000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-15 22:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>5439.514000</x:v>
+        <x:v>4092.738000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-15 22:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>54802.107000</x:v>
+        <x:v>41220.546000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-15 22:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>420086.950000</x:v>
+        <x:v>463699.400000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-15 22:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>130338.879000</x:v>
+        <x:v>170180.894000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-15 22:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>88447.747000</x:v>
+        <x:v>104394.781000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-15 22:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>27390.175000</x:v>
+        <x:v>29186.974000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>39860.277000</x:v>
+        <x:v>44390.542000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>4013.551000</x:v>
+        <x:v>3616.167000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>174606.709000</x:v>
+        <x:v>186183.195000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>2818.422000</x:v>
+        <x:v>3513.198000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>6163.617000</x:v>
+        <x:v>4481.503000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>62482.681000</x:v>
+        <x:v>44045.183000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>439208.426000</x:v>
+        <x:v>494397.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>135300.161000</x:v>
+        <x:v>176976.695000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>93088.182000</x:v>
+        <x:v>115542.199000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-15 21:00:00</x:v>
+        <x:v>2026-09-28 21:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>29168.463000</x:v>
+        <x:v>30748.390000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>40863.384000</x:v>
+        <x:v>48068.343000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>4156.599000</x:v>
+        <x:v>3817.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>183300.021000</x:v>
+        <x:v>214248.505000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>2934.735000</x:v>
+        <x:v>3889.995000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>6515.645000</x:v>
+        <x:v>4839.424000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>67300.999000</x:v>
+        <x:v>48222.444000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>444930.080000</x:v>
+        <x:v>531316.334000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>135044.580000</x:v>
+        <x:v>185222.531000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>94828.731000</x:v>
+        <x:v>125929.682000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-15 20:00:00</x:v>
+        <x:v>2026-09-28 20:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>28989.191000</x:v>
+        <x:v>32141.952000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>42629.320000</x:v>
+        <x:v>51877.831000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>4446.747000</x:v>
+        <x:v>4058.164000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>198920.076000</x:v>
+        <x:v>243185.395000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>3071.873000</x:v>
+        <x:v>4236.189000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>7375.161000</x:v>
+        <x:v>5221.565000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>74118.717000</x:v>
+        <x:v>52894.655000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>473267.968000</x:v>
+        <x:v>572816.591000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>139103.968000</x:v>
+        <x:v>197499.842000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>100780.865000</x:v>
+        <x:v>138571.969000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-15 19:00:00</x:v>
+        <x:v>2026-09-28 19:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>30417.242000</x:v>
+        <x:v>34417.716000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>44683.993000</x:v>
+        <x:v>53759.008000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>4509.659000</x:v>
+        <x:v>4114.772000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>216857.876000</x:v>
+        <x:v>269237.145000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>3275.682000</x:v>
+        <x:v>4455.945000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>7608.862000</x:v>
+        <x:v>5403.807000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>74317.887000</x:v>
+        <x:v>53875.124000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>534241.866000</x:v>
+        <x:v>635794.943000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>147209.095000</x:v>
+        <x:v>206072.574000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>112693.281000</x:v>
+        <x:v>153546.971000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-15 18:00:00</x:v>
+        <x:v>2026-09-28 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>31923.286000</x:v>
+        <x:v>35613.482000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>43523.598000</x:v>
+        <x:v>51912.799000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>4159.930000</x:v>
+        <x:v>3888.864000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>210145.816000</x:v>
+        <x:v>259565.925000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>3127.058000</x:v>
+        <x:v>4288.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>6708.377000</x:v>
+        <x:v>4905.925000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>63695.823000</x:v>
+        <x:v>47404.682000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>550919.991000</x:v>
+        <x:v>657523.663000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>146733.805000</x:v>
+        <x:v>198835.220000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>113696.171000</x:v>
+        <x:v>150582.705000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-15 17:00:00</x:v>
+        <x:v>2026-09-28 17:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>30952.106000</x:v>
+        <x:v>32948.239000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>41548.474000</x:v>
+        <x:v>43792.853000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>4122.703000</x:v>
+        <x:v>3493.280000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>182128.902000</x:v>
+        <x:v>196763.773000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>2867.112000</x:v>
+        <x:v>3471.095000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>6005.873000</x:v>
+        <x:v>4123.576000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>59770.557000</x:v>
+        <x:v>41359.678000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>548405.318000</x:v>
+        <x:v>517292.733000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>150880.171000</x:v>
+        <x:v>167845.074000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>112875.262000</x:v>
+        <x:v>118394.021000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-15 16:00:00</x:v>
+        <x:v>2026-09-28 16:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>31843.409000</x:v>
+        <x:v>27003.532000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-15 13:00:00</x:v>
+        <x:v>2026-09-28 13:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>43354.191000</x:v>
+        <x:v>39716.945000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-15 13:00:00</x:v>
+        <x:v>2026-09-28 13:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>4404.489000</x:v>
+        <x:v>3360.702000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-15 13:00:00</x:v>
+        <x:v>2026-09-28 13:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>174868.077000</x:v>
+        <x:v>164490.118000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-15 13:00:00</x:v>
+        <x:v>2026-09-28 13:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>2795.481000</x:v>
+        <x:v>3045.489000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-15 13:00:00</x:v>
+        <x:v>2026-09-28 13:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>6202.638000</x:v>
+        <x:v>3912.656000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-15 13:00:00</x:v>
+        <x:v>2026-09-28 13:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>65753.369000</x:v>
+        <x:v>40430.712000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-15 13:00:00</x:v>
+        <x:v>2026-09-28 13:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>618484.644000</x:v>
+        <x:v>444981.326000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-15 13:00:00</x:v>
+        <x:v>2026-09-28 13:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>170169.387000</x:v>
+        <x:v>151384.377000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-15 13:00:00</x:v>
+        <x:v>2026-09-28 13:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>125467.394000</x:v>
+        <x:v>106273.930000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-15 13:00:00</x:v>
+        <x:v>2026-09-28 13:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-15 15:00:00</x:v>
+        <x:v>2026-09-28 15:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>36269.527000</x:v>
+        <x:v>24380.159000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-15 12:00:00</x:v>
+        <x:v>2026-09-28 12:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>45958.527000</x:v>
+        <x:v>38221.954000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-15 12:00:00</x:v>
+        <x:v>2026-09-28 12:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>4666.411000</x:v>
+        <x:v>3492.939000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-15 12:00:00</x:v>
+        <x:v>2026-09-28 12:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>178772.363000</x:v>
+        <x:v>154393.369000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-15 12:00:00</x:v>
+        <x:v>2026-09-28 12:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>Etageejendom</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>2908.358000</x:v>
+        <x:v>2882.950000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-15 12:00:00</x:v>
+        <x:v>2026-09-28 12:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>6562.057000</x:v>
+        <x:v>3866.918000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-15 12:00:00</x:v>
+        <x:v>2026-09-28 12:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>Fritidshuse</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>71650.676000</x:v>
+        <x:v>41091.519000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-15 12:00:00</x:v>
+        <x:v>2026-09-28 12:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>687407.733000</x:v>
+        <x:v>412155.631000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-15 12:00:00</x:v>
+        <x:v>2026-09-28 12:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Parcel- og rækkehuse</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>188034.737000</x:v>
+        <x:v>142702.574000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-15 12:00:00</x:v>
+        <x:v>2026-09-28 12:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>139829.374000</x:v>
+        <x:v>99031.469000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-15 12:00:00</x:v>
+        <x:v>2026-09-28 12:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-15 14:00:00</x:v>
+        <x:v>2026-09-28 14:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Ukendt</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>Elvarme eller varmepumpe</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>39806.377000</x:v>
+        <x:v>23765.556000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>