--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb0cf6fc738dd498a83bcd67a0edef07c"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb593fb01a2804e6bbb480d51961db2f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0cf6fc738dd498a83bcd67a0edef07c" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb593fb01a2804e6bbb480d51961db2f3" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:AB101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -259,8327 +259,8327 @@
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>ExchangeGB_MWh</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>ExchangeGreatBelt_MWh</x:v>
       </x:c>
       <x:c r="X1" t="str" s="1">
         <x:v>GrossConsumptionMWh</x:v>
       </x:c>
       <x:c r="Y1" t="str" s="1">
         <x:v>GridLossTransmissionMWh</x:v>
       </x:c>
       <x:c r="Z1" t="str" s="1">
         <x:v>GridLossInterconnectorsMWh</x:v>
       </x:c>
       <x:c r="AA1" t="str" s="1">
         <x:v>GridLossDistributionMWh</x:v>
       </x:c>
       <x:c r="AB1" t="str" s="1">
         <x:v>PowerToHeatMWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-17 06:00:00</x:v>
+        <x:v>2026-07-01 06:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-17 08:00:00</x:v>
+        <x:v>2026-07-01 08:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>10.760760</x:v>
+        <x:v>91.492798</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>134.306053</x:v>
+        <x:v>123.885147</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>48.280450</x:v>
+        <x:v>50.303704</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>203.491204</x:v>
+        <x:v>148.207783</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>16.399738</x:v>
+        <x:v>1.241571</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>635.473019</x:v>
+        <x:v>72.071897</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>4.324961</x:v>
+        <x:v>0.441564</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>695.605180</x:v>
+        <x:v>61.107242</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>0.939435</x:v>
+        <x:v>0.783193</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>0.074584</x:v>
+        <x:v>78.939152</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>0.070908</x:v>
+        <x:v>9.441069</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>1324.090089</x:v>
+        <x:v>778.766633</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>88.817276</x:v>
+        <x:v>43.357342</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>5.371078</x:v>
+        <x:v>4.371835</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>-1660.750000</x:v>
+        <x:v>1334.650100</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>-35.523000</x:v>
+        <x:v>716.629000</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>2521.680000</x:v>
+        <x:v>-2403.690000</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
-        <x:v>110.002000</x:v>
+        <x:v>682.214000</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
-        <x:v>-957.595713</x:v>
+        <x:v>1389.223478</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>199.300000</x:v>
+        <x:v>-134.100000</x:v>
       </x:c>
       <x:c r="X2" t="n" s="2">
-        <x:v>3345.118022</x:v>
+        <x:v>3049.337509</x:v>
       </x:c>
       <x:c r="Y2" t="n" s="2">
-        <x:v>75.944785</x:v>
+        <x:v>56.093359</x:v>
       </x:c>
       <x:c r="Z2" t="n" s="2">
-        <x:v>59.226000</x:v>
+        <x:v>17.796200</x:v>
       </x:c>
       <x:c r="AA2" t="n" s="2">
-        <x:v>90.308418</x:v>
+        <x:v>100.933229</x:v>
       </x:c>
       <x:c r="AB2" t="n" s="2">
-        <x:v>881.183710</x:v>
+        <x:v>40.509832</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-17 06:00:00</x:v>
+        <x:v>2026-07-01 06:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-17 08:00:00</x:v>
+        <x:v>2026-07-01 08:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>124.478310</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>38.459798</x:v>
+        <x:v>35.114064</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>196.492544</x:v>
+        <x:v>70.598070</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>49.281640</x:v>
+        <x:v>46.862564</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>6.794700</x:v>
+        <x:v>0.001300</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>150.938482</x:v>
+        <x:v>21.334155</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.331732</x:v>
+        <x:v>0.059077</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>68.796732</x:v>
+        <x:v>3.868611</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>0.059048</x:v>
+        <x:v>37.246624</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>0.056780</x:v>
+        <x:v>8.818440</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>310.483559</x:v>
+        <x:v>405.814563</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>83.195412</x:v>
+        <x:v>106.684464</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>6.262828</x:v>
+        <x:v>12.197792</x:v>
       </x:c>
       <x:c r="R3" s="2"/>
       <x:c r="S3" t="n" s="2">
-        <x:v>764.433000</x:v>
+        <x:v>1257.536000</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
-        <x:v>-1.438000</x:v>
+        <x:v>-341.372000</x:v>
       </x:c>
       <x:c r="U3" s="2"/>
       <x:c r="V3" s="2"/>
       <x:c r="W3" t="n" s="2">
-        <x:v>-202.900000</x:v>
+        <x:v>131.900000</x:v>
       </x:c>
       <x:c r="X3" t="n" s="2">
-        <x:v>1595.726564</x:v>
+        <x:v>1796.663720</x:v>
       </x:c>
       <x:c r="Y3" t="n" s="2">
-        <x:v>22.184512</x:v>
+        <x:v>28.085862</x:v>
       </x:c>
       <x:c r="Z3" t="n" s="2">
-        <x:v>6.039000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA3" t="n" s="2">
-        <x:v>52.726645</x:v>
+        <x:v>55.704722</x:v>
       </x:c>
       <x:c r="AB3" t="n" s="2">
-        <x:v>85.763521</x:v>
+        <x:v>13.078977</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-17 05:00:00</x:v>
+        <x:v>2026-07-01 05:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-17 07:00:00</x:v>
+        <x:v>2026-07-01 07:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>65.082532</x:v>
+        <x:v>299.115625</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>160.872391</x:v>
+        <x:v>110.444337</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>54.275941</x:v>
+        <x:v>42.733234</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>140.442101</x:v>
+        <x:v>100.189182</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>17.284527</x:v>
+        <x:v>1.021137</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>507.072871</x:v>
+        <x:v>63.301605</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>3.130174</x:v>
+        <x:v>0.129589</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>550.518261</x:v>
+        <x:v>64.183640</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>0.943394</x:v>
+        <x:v>0.783111</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>0.034607</x:v>
+        <x:v>36.429508</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>0.025679</x:v>
+        <x:v>4.613269</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>717.857192</x:v>
+        <x:v>435.760099</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>41.309288</x:v>
+        <x:v>23.840143</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>2.460780</x:v>
+        <x:v>6.827613</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>-1451.544400</x:v>
+        <x:v>1332.597500</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>600.119000</x:v>
+        <x:v>704.387000</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>729.330000</x:v>
+        <x:v>-2188.550000</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>526.386000</x:v>
+        <x:v>612.213000</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>-533.148663</x:v>
+        <x:v>1404.313524</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>226.800000</x:v>
+        <x:v>-220.800000</x:v>
       </x:c>
       <x:c r="X4" t="n" s="2">
-        <x:v>2359.251674</x:v>
+        <x:v>2833.533117</x:v>
       </x:c>
       <x:c r="Y4" t="n" s="2">
-        <x:v>55.230149</x:v>
+        <x:v>50.725016</x:v>
       </x:c>
       <x:c r="Z4" t="n" s="2">
-        <x:v>53.727400</x:v>
+        <x:v>14.857000</x:v>
       </x:c>
       <x:c r="AA4" t="n" s="2">
-        <x:v>80.698210</x:v>
+        <x:v>96.440943</x:v>
       </x:c>
       <x:c r="AB4" t="n" s="2">
-        <x:v>191.228459</x:v>
+        <x:v>39.258262</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-17 05:00:00</x:v>
+        <x:v>2026-07-01 05:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-17 07:00:00</x:v>
+        <x:v>2026-07-01 07:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>168.880910</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>38.188140</x:v>
+        <x:v>33.557401</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>207.510020</x:v>
+        <x:v>66.655537</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>33.139559</x:v>
+        <x:v>29.737439</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>6.271300</x:v>
+        <x:v>0.194000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>160.913581</x:v>
+        <x:v>20.839318</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>0.220353</x:v>
+        <x:v>0.028248</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>63.587878</x:v>
+        <x:v>4.681644</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>0.034130</x:v>
+        <x:v>17.849597</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>0.035410</x:v>
+        <x:v>4.418791</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>164.999833</x:v>
+        <x:v>239.168637</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>60.543266</x:v>
+        <x:v>63.209244</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>4.251834</x:v>
+        <x:v>6.991075</x:v>
       </x:c>
       <x:c r="R5" s="2"/>
       <x:c r="S5" t="n" s="2">
-        <x:v>1260.320000</x:v>
+        <x:v>1280.530000</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
-        <x:v>-574.314000</x:v>
+        <x:v>-365.724000</x:v>
       </x:c>
       <x:c r="U5" s="2"/>
       <x:c r="V5" s="2"/>
       <x:c r="W5" t="n" s="2">
-        <x:v>-229.900000</x:v>
+        <x:v>217.700000</x:v>
       </x:c>
       <x:c r="X5" t="n" s="2">
-        <x:v>1364.682215</x:v>
+        <x:v>1619.836932</x:v>
       </x:c>
       <x:c r="Y5" t="n" s="2">
-        <x:v>21.727667</x:v>
+        <x:v>27.510991</x:v>
       </x:c>
       <x:c r="Z5" t="n" s="2">
-        <x:v>13.918000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA5" t="n" s="2">
-        <x:v>48.377261</x:v>
+        <x:v>52.298987</x:v>
       </x:c>
       <x:c r="AB5" t="n" s="2">
-        <x:v>23.567318</x:v>
+        <x:v>5.591628</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-17 04:00:00</x:v>
+        <x:v>2026-07-01 04:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-17 06:00:00</x:v>
+        <x:v>2026-07-01 06:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>255.747768</x:v>
+        <x:v>382.942303</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>154.306877</x:v>
+        <x:v>96.052028</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>54.139867</x:v>
+        <x:v>42.485825</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>82.325916</x:v>
+        <x:v>70.386677</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>25.252543</x:v>
+        <x:v>0.913188</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>570.231893</x:v>
+        <x:v>42.622127</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>2.318819</x:v>
+        <x:v>0.048752</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>676.892008</x:v>
+        <x:v>126.722752</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0.926619</x:v>
+        <x:v>0.793903</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>0.007784</x:v>
+        <x:v>11.015371</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>0.000825</x:v>
+        <x:v>1.494333</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>210.448241</x:v>
+        <x:v>187.871521</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>30.769968</x:v>
+        <x:v>10.019061</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>0.970425</x:v>
+        <x:v>3.943925</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>-745.570300</x:v>
+        <x:v>1305.425700</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
-        <x:v>706.396000</x:v>
+        <x:v>693.652000</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
-        <x:v>-817.610000</x:v>
+        <x:v>-2199.170000</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>567.985000</x:v>
+        <x:v>514.905000</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>225.139919</x:v>
+        <x:v>1404.076313</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>104.500000</x:v>
+        <x:v>-180.800000</x:v>
       </x:c>
       <x:c r="X6" t="n" s="2">
-        <x:v>2105.180173</x:v>
+        <x:v>2515.400779</x:v>
       </x:c>
       <x:c r="Y6" t="n" s="2">
-        <x:v>50.267794</x:v>
+        <x:v>48.630119</x:v>
       </x:c>
       <x:c r="Z6" t="n" s="2">
-        <x:v>29.947300</x:v>
+        <x:v>11.305600</x:v>
       </x:c>
       <x:c r="AA6" t="n" s="2">
-        <x:v>76.183516</x:v>
+        <x:v>87.667982</x:v>
       </x:c>
       <x:c r="AB6" t="n" s="2">
-        <x:v>109.701437</x:v>
+        <x:v>37.153116</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-17 04:00:00</x:v>
+        <x:v>2026-07-01 04:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-17 06:00:00</x:v>
+        <x:v>2026-07-01 06:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>192.100180</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>39.306021</x:v>
+        <x:v>33.756039</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>205.143457</x:v>
+        <x:v>65.586648</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>17.245908</x:v>
+        <x:v>15.338174</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>6.899800</x:v>
+        <x:v>0.308600</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>174.824593</x:v>
+        <x:v>41.701033</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.146319</x:v>
+        <x:v>0.009259</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>70.629853</x:v>
+        <x:v>10.463258</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>0.009385</x:v>
+        <x:v>5.020372</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>0.005524</x:v>
+        <x:v>1.288286</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>62.957526</x:v>
+        <x:v>99.570338</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>28.849222</x:v>
+        <x:v>34.075390</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>7.974507</x:v>
+        <x:v>19.371631</x:v>
       </x:c>
       <x:c r="R7" s="2"/>
       <x:c r="S7" t="n" s="2">
-        <x:v>1240.493000</x:v>
+        <x:v>1239.240000</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
-        <x:v>-700.800000</x:v>
+        <x:v>-349.542000</x:v>
       </x:c>
       <x:c r="U7" s="2"/>
       <x:c r="V7" s="2"/>
       <x:c r="W7" t="n" s="2">
-        <x:v>-106.200000</x:v>
+        <x:v>178.200000</x:v>
       </x:c>
       <x:c r="X7" t="n" s="2">
-        <x:v>1239.585295</x:v>
+        <x:v>1394.387029</x:v>
       </x:c>
       <x:c r="Y7" t="n" s="2">
-        <x:v>21.160097</x:v>
+        <x:v>26.535105</x:v>
       </x:c>
       <x:c r="Z7" t="n" s="2">
-        <x:v>14.682000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA7" t="n" s="2">
-        <x:v>49.179996</x:v>
+        <x:v>48.431254</x:v>
       </x:c>
       <x:c r="AB7" t="n" s="2">
-        <x:v>11.194230</x:v>
+        <x:v>3.912777</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-17 03:00:00</x:v>
+        <x:v>2026-07-01 03:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-17 05:00:00</x:v>
+        <x:v>2026-07-01 05:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>440.855168</x:v>
+        <x:v>312.033236</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>165.723539</x:v>
+        <x:v>73.791333</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>54.259378</x:v>
+        <x:v>37.458119</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>61.710876</x:v>
+        <x:v>46.168202</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>29.319161</x:v>
+        <x:v>0.630026</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>652.959694</x:v>
+        <x:v>19.939020</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>3.144670</x:v>
+        <x:v>0.052871</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>809.089187</x:v>
+        <x:v>161.887233</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>0.926807</x:v>
+        <x:v>0.811163</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>0.000806</x:v>
+        <x:v>1.712062</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>0.000170</x:v>
+        <x:v>0.274932</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>28.750533</x:v>
+        <x:v>57.191062</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>17.803331</x:v>
+        <x:v>2.958903</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>7.884575</x:v>
+        <x:v>1.059281</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>-316.579700</x:v>
+        <x:v>1319.318300</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>712.813000</x:v>
+        <x:v>579.265000</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>-1378.280000</x:v>
+        <x:v>-2134.900000</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>681.008000</x:v>
+        <x:v>458.331000</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
-        <x:v>21.036213</x:v>
+        <x:v>1404.017795</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>81.500000</x:v>
+        <x:v>-75.200000</x:v>
       </x:c>
       <x:c r="X8" t="n" s="2">
-        <x:v>2073.925408</x:v>
+        <x:v>2266.799538</x:v>
       </x:c>
       <x:c r="Y8" t="n" s="2">
-        <x:v>51.785636</x:v>
+        <x:v>45.615721</x:v>
       </x:c>
       <x:c r="Z8" t="n" s="2">
-        <x:v>25.269700</x:v>
+        <x:v>12.889400</x:v>
       </x:c>
       <x:c r="AA8" t="n" s="2">
-        <x:v>78.510056</x:v>
+        <x:v>82.691341</x:v>
       </x:c>
       <x:c r="AB8" t="n" s="2">
-        <x:v>69.637344</x:v>
+        <x:v>36.454683</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-17 03:00:00</x:v>
+        <x:v>2026-07-01 03:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-17 05:00:00</x:v>
+        <x:v>2026-07-01 05:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>211.343640</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>40.426800</x:v>
+        <x:v>37.346188</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>203.416152</x:v>
+        <x:v>65.846344</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>7.385860</x:v>
+        <x:v>6.069185</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>9.566300</x:v>
+        <x:v>1.988500</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>206.810254</x:v>
+        <x:v>49.634888</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.170927</x:v>
+        <x:v>0.004536</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>101.064621</x:v>
+        <x:v>9.786931</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>0.001387</x:v>
+        <x:v>0.667897</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>0.000458</x:v>
+        <x:v>0.215960</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>13.270826</x:v>
+        <x:v>28.821309</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>8.969051</x:v>
+        <x:v>11.353114</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>7.928561</x:v>
+        <x:v>16.316700</x:v>
       </x:c>
       <x:c r="R9" s="2"/>
       <x:c r="S9" t="n" s="2">
-        <x:v>1268.546000</x:v>
+        <x:v>1251.498000</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
-        <x:v>-802.741000</x:v>
+        <x:v>-342.449000</x:v>
       </x:c>
       <x:c r="U9" s="2"/>
       <x:c r="V9" s="2"/>
       <x:c r="W9" t="n" s="2">
-        <x:v>-83.100000</x:v>
+        <x:v>73.700000</x:v>
       </x:c>
       <x:c r="X9" t="n" s="2">
-        <x:v>1193.059837</x:v>
+        <x:v>1210.800552</x:v>
       </x:c>
       <x:c r="Y9" t="n" s="2">
-        <x:v>20.958081</x:v>
+        <x:v>25.827623</x:v>
       </x:c>
       <x:c r="Z9" t="n" s="2">
-        <x:v>14.911000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA9" t="n" s="2">
-        <x:v>50.224738</x:v>
+        <x:v>44.974310</x:v>
       </x:c>
       <x:c r="AB9" t="n" s="2">
-        <x:v>7.051398</x:v>
+        <x:v>2.543600</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-17 02:00:00</x:v>
+        <x:v>2026-07-01 02:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-17 04:00:00</x:v>
+        <x:v>2026-07-01 04:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>439.294721</x:v>
+        <x:v>199.341803</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>164.730666</x:v>
+        <x:v>73.016241</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>54.749898</x:v>
+        <x:v>37.623885</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>67.895201</x:v>
+        <x:v>38.908174</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>43.739486</x:v>
+        <x:v>0.560033</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>901.906217</x:v>
+        <x:v>14.796983</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>3.975381</x:v>
+        <x:v>0.048331</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>864.750987</x:v>
+        <x:v>148.592583</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>0.927206</x:v>
+        <x:v>0.824075</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>0.000247</x:v>
+        <x:v>0.327435</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.073220</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>0.951249</x:v>
+        <x:v>1.916868</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.801991</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>7.213258</x:v>
+        <x:v>1.296065</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>-55.184800</x:v>
+        <x:v>1369.070100</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>706.651000</x:v>
+        <x:v>711.621000</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>-1283.490000</x:v>
+        <x:v>-1374.860000</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>678.186000</x:v>
+        <x:v>-518.516000</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>-614.649552</x:v>
+        <x:v>1403.844416</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>86.700000</x:v>
+        <x:v>173.000000</x:v>
       </x:c>
       <x:c r="X10" t="n" s="2">
-        <x:v>2068.347165</x:v>
+        <x:v>2282.287203</x:v>
       </x:c>
       <x:c r="Y10" t="n" s="2">
-        <x:v>57.835225</x:v>
+        <x:v>45.679387</x:v>
       </x:c>
       <x:c r="Z10" t="n" s="2">
-        <x:v>20.959800</x:v>
+        <x:v>12.996400</x:v>
       </x:c>
       <x:c r="AA10" t="n" s="2">
-        <x:v>78.891947</x:v>
+        <x:v>84.030906</x:v>
       </x:c>
       <x:c r="AB10" t="n" s="2">
-        <x:v>56.818965</x:v>
+        <x:v>44.773749</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-17 02:00:00</x:v>
+        <x:v>2026-07-01 02:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-17 04:00:00</x:v>
+        <x:v>2026-07-01 04:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>210.139290</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>36.324624</x:v>
+        <x:v>29.080061</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>203.967959</x:v>
+        <x:v>66.195553</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>5.178473</x:v>
+        <x:v>3.586600</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>13.985900</x:v>
+        <x:v>1.012800</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>253.860822</x:v>
+        <x:v>22.499679</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.240931</x:v>
+        <x:v>0.002986</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>131.320254</x:v>
+        <x:v>6.109900</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>0.001813</x:v>
+        <x:v>0.206074</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>0.000327</x:v>
+        <x:v>0.076998</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>0.337676</x:v>
+        <x:v>0.653269</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>1.626604</x:v>
+        <x:v>2.156940</x:v>
       </x:c>
       <x:c r="R11" s="2"/>
       <x:c r="S11" t="n" s="2">
-        <x:v>1289.394000</x:v>
+        <x:v>1282.513000</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
-        <x:v>-820.532000</x:v>
+        <x:v>-51.614000</x:v>
       </x:c>
       <x:c r="U11" s="2"/>
       <x:c r="V11" s="2"/>
       <x:c r="W11" t="n" s="2">
-        <x:v>-88.300000</x:v>
+        <x:v>-175.700000</x:v>
       </x:c>
       <x:c r="X11" t="n" s="2">
-        <x:v>1237.546673</x:v>
+        <x:v>1186.779860</x:v>
       </x:c>
       <x:c r="Y11" t="n" s="2">
-        <x:v>21.630812</x:v>
+        <x:v>24.395772</x:v>
       </x:c>
       <x:c r="Z11" t="n" s="2">
-        <x:v>15.261000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA11" t="n" s="2">
-        <x:v>51.439591</x:v>
+        <x:v>46.361366</x:v>
       </x:c>
       <x:c r="AB11" t="n" s="2">
-        <x:v>30.732275</x:v>
+        <x:v>1.123244</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-17 01:00:00</x:v>
+        <x:v>2026-07-01 01:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-17 03:00:00</x:v>
+        <x:v>2026-07-01 03:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>375.702511</x:v>
+        <x:v>241.386930</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>161.635658</x:v>
+        <x:v>110.095273</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>54.519820</x:v>
+        <x:v>38.042353</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>72.255653</x:v>
+        <x:v>39.176545</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>43.404172</x:v>
+        <x:v>0.595583</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>1194.236383</x:v>
+        <x:v>5.601999</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>4.067079</x:v>
+        <x:v>0.034822</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>1025.052132</x:v>
+        <x:v>106.389324</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>0.928648</x:v>
+        <x:v>0.814285</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>0.000161</x:v>
+        <x:v>0.312597</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>0.000010</x:v>
+        <x:v>0.057959</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>0.356380</x:v>
+        <x:v>0.063458</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>1.025978</x:v>
+        <x:v>1.205638</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>4.112400</x:v>
+        <x:v>1368.901200</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>710.812000</x:v>
+        <x:v>619.855000</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>-1437.910000</x:v>
+        <x:v>-965.970000</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
-        <x:v>654.001000</x:v>
+        <x:v>-506.295000</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
-        <x:v>-857.299320</x:v>
+        <x:v>1404.440663</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>107.600000</x:v>
+        <x:v>-58.200000</x:v>
       </x:c>
       <x:c r="X12" t="n" s="2">
-        <x:v>2114.500665</x:v>
+        <x:v>2406.508629</x:v>
       </x:c>
       <x:c r="Y12" t="n" s="2">
-        <x:v>66.850912</x:v>
+        <x:v>43.203756</x:v>
       </x:c>
       <x:c r="Z12" t="n" s="2">
-        <x:v>17.908600</x:v>
+        <x:v>12.375400</x:v>
       </x:c>
       <x:c r="AA12" t="n" s="2">
-        <x:v>81.424174</x:v>
+        <x:v>89.165536</x:v>
       </x:c>
       <x:c r="AB12" t="n" s="2">
-        <x:v>69.505780</x:v>
+        <x:v>37.650269</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-17 01:00:00</x:v>
+        <x:v>2026-07-01 01:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-17 03:00:00</x:v>
+        <x:v>2026-07-01 03:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>210.826390</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>38.116844</x:v>
+        <x:v>31.710832</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>205.364241</x:v>
+        <x:v>67.887344</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>5.361409</x:v>
+        <x:v>3.550734</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>15.006100</x:v>
+        <x:v>0.013800</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>274.638733</x:v>
+        <x:v>2.462756</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.257258</x:v>
+        <x:v>0.005049</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>148.438673</x:v>
+        <x:v>5.162803</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>0.001785</x:v>
+        <x:v>0.203434</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>0.000713</x:v>
+        <x:v>0.075353</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>0.337799</x:v>
+        <x:v>0.155380</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>3.090978</x:v>
+        <x:v>6.378853</x:v>
       </x:c>
       <x:c r="R13" s="2"/>
       <x:c r="S13" t="n" s="2">
-        <x:v>1288.295000</x:v>
+        <x:v>1277.477000</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
-        <x:v>-828.950000</x:v>
+        <x:v>-202.302000</x:v>
       </x:c>
       <x:c r="U13" s="2"/>
       <x:c r="V13" s="2"/>
       <x:c r="W13" t="n" s="2">
-        <x:v>-109.600000</x:v>
+        <x:v>56.700000</x:v>
       </x:c>
       <x:c r="X13" t="n" s="2">
-        <x:v>1251.185923</x:v>
+        <x:v>1249.481338</x:v>
       </x:c>
       <x:c r="Y13" t="n" s="2">
-        <x:v>21.301040</x:v>
+        <x:v>25.478901</x:v>
       </x:c>
       <x:c r="Z13" t="n" s="2">
-        <x:v>14.757000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA13" t="n" s="2">
-        <x:v>53.005335</x:v>
+        <x:v>48.926780</x:v>
       </x:c>
       <x:c r="AB13" t="n" s="2">
-        <x:v>15.623008</x:v>
+        <x:v>1.067635</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-17 02:00:00</x:v>
+        <x:v>2026-07-01 02:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>398.331169</x:v>
+        <x:v>291.277084</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>160.435384</x:v>
+        <x:v>99.479495</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>53.562510</x:v>
+        <x:v>35.733078</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>75.238818</x:v>
+        <x:v>39.065042</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>38.969502</x:v>
+        <x:v>0.022315</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>1341.148971</x:v>
+        <x:v>2.730638</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>3.864556</x:v>
+        <x:v>0.033496</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>1091.588680</x:v>
+        <x:v>69.210465</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>0.940204</x:v>
+        <x:v>0.823076</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>0.000283</x:v>
+        <x:v>0.348021</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.064724</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>0.411820</x:v>
+        <x:v>0.028473</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>4.553203</x:v>
+        <x:v>1.500580</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>-90.887700</x:v>
+        <x:v>1368.912100</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>713.512000</x:v>
+        <x:v>332.836000</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>-2126.110000</x:v>
+        <x:v>-1113.360000</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>616.618000</x:v>
+        <x:v>45.404000</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>-296.192550</x:v>
+        <x:v>1404.370937</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>227.300000</x:v>
+        <x:v>-72.300000</x:v>
       </x:c>
       <x:c r="X14" t="n" s="2">
-        <x:v>2213.284850</x:v>
+        <x:v>2506.179524</x:v>
       </x:c>
       <x:c r="Y14" t="n" s="2">
-        <x:v>72.055890</x:v>
+        <x:v>43.639531</x:v>
       </x:c>
       <x:c r="Z14" t="n" s="2">
-        <x:v>18.485700</x:v>
+        <x:v>9.566500</x:v>
       </x:c>
       <x:c r="AA14" t="n" s="2">
-        <x:v>83.144443</x:v>
+        <x:v>93.955234</x:v>
       </x:c>
       <x:c r="AB14" t="n" s="2">
-        <x:v>79.388290</x:v>
+        <x:v>38.422246</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-17 02:00:00</x:v>
+        <x:v>2026-07-01 02:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>213.414170</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>38.251592</x:v>
+        <x:v>32.454871</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>204.544476</x:v>
+        <x:v>66.163583</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>5.310410</x:v>
+        <x:v>3.561063</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>12.364800</x:v>
+        <x:v>0.044000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>394.938339</x:v>
+        <x:v>79.362194</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>0.313576</x:v>
+        <x:v>0.015282</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>185.732007</x:v>
+        <x:v>9.443118</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>0.001791</x:v>
+        <x:v>0.212768</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>0.001331</x:v>
+        <x:v>0.118835</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>0.433023</x:v>
+        <x:v>0.744818</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.908711</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>13.074475</x:v>
+        <x:v>17.992859</x:v>
       </x:c>
       <x:c r="R15" s="2"/>
       <x:c r="S15" t="n" s="2">
-        <x:v>1223.675000</x:v>
+        <x:v>1233.034000</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
-        <x:v>-794.827000</x:v>
+        <x:v>-178.370000</x:v>
       </x:c>
       <x:c r="U15" s="2"/>
       <x:c r="V15" s="2"/>
       <x:c r="W15" t="n" s="2">
-        <x:v>-230.600000</x:v>
+        <x:v>70.700000</x:v>
       </x:c>
       <x:c r="X15" t="n" s="2">
-        <x:v>1266.627990</x:v>
+        <x:v>1337.386102</x:v>
       </x:c>
       <x:c r="Y15" t="n" s="2">
-        <x:v>21.582473</x:v>
+        <x:v>26.313597</x:v>
       </x:c>
       <x:c r="Z15" t="n" s="2">
-        <x:v>14.316000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA15" t="n" s="2">
-        <x:v>51.093722</x:v>
+        <x:v>52.316276</x:v>
       </x:c>
       <x:c r="AB15" t="n" s="2">
-        <x:v>4.983680</x:v>
+        <x:v>3.646290</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-17 01:00:00</x:v>
+        <x:v>2026-07-01 01:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>405.684612</x:v>
+        <x:v>353.980043</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>158.113058</x:v>
+        <x:v>104.810560</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>54.294554</x:v>
+        <x:v>37.579065</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>71.851333</x:v>
+        <x:v>38.407001</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>37.297014</x:v>
+        <x:v>0.304086</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>1372.234006</x:v>
+        <x:v>6.534193</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>4.001642</x:v>
+        <x:v>0.044261</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>1143.505012</x:v>
+        <x:v>45.300523</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.935514</x:v>
+        <x:v>0.830601</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>0.000202</x:v>
+        <x:v>0.370959</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>0.000010</x:v>
+        <x:v>0.085106</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>0.448486</x:v>
+        <x:v>1.334175</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.089512</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>3.310362</x:v>
+        <x:v>1.084805</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>37.514500</x:v>
+        <x:v>1368.843100</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
-        <x:v>712.351000</x:v>
+        <x:v>301.843000</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
-        <x:v>-2248.030000</x:v>
+        <x:v>-494.850000</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
-        <x:v>536.505000</x:v>
+        <x:v>-543.929000</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
-        <x:v>-532.986624</x:v>
+        <x:v>1404.393264</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
-        <x:v>486.300000</x:v>
+        <x:v>-117.400000</x:v>
       </x:c>
       <x:c r="X16" t="n" s="2">
-        <x:v>2243.329681</x:v>
+        <x:v>2509.655254</x:v>
       </x:c>
       <x:c r="Y16" t="n" s="2">
-        <x:v>80.637472</x:v>
+        <x:v>44.333900</x:v>
       </x:c>
       <x:c r="Z16" t="n" s="2">
-        <x:v>13.170500</x:v>
+        <x:v>13.489300</x:v>
       </x:c>
       <x:c r="AA16" t="n" s="2">
-        <x:v>84.741259</x:v>
+        <x:v>96.305241</x:v>
       </x:c>
       <x:c r="AB16" t="n" s="2">
-        <x:v>90.530155</x:v>
+        <x:v>40.933389</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-17 01:00:00</x:v>
+        <x:v>2026-07-01 01:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>197.909040</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>38.237143</x:v>
+        <x:v>36.675263</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>203.460348</x:v>
+        <x:v>66.890068</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>5.338414</x:v>
+        <x:v>3.586560</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>15.051100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>559.598221</x:v>
+        <x:v>76.865924</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.354021</x:v>
+        <x:v>0.028107</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>227.066108</x:v>
+        <x:v>14.018098</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>0.002618</x:v>
+        <x:v>0.248139</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>0.000493</x:v>
+        <x:v>0.151982</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>0.376565</x:v>
+        <x:v>0.663586</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.927027</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>11.809326</x:v>
+        <x:v>25.663288</x:v>
       </x:c>
       <x:c r="R17" s="2"/>
       <x:c r="S17" t="n" s="2">
-        <x:v>1226.701000</x:v>
+        <x:v>1234.706000</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
-        <x:v>-702.538000</x:v>
+        <x:v>-214.076000</x:v>
       </x:c>
       <x:c r="U17" s="2"/>
       <x:c r="V17" s="2"/>
       <x:c r="W17" t="n" s="2">
-        <x:v>-494.200000</x:v>
+        <x:v>115.500000</x:v>
       </x:c>
       <x:c r="X17" t="n" s="2">
-        <x:v>1289.166397</x:v>
+        <x:v>1362.848042</x:v>
       </x:c>
       <x:c r="Y17" t="n" s="2">
-        <x:v>25.329468</x:v>
+        <x:v>26.115891</x:v>
       </x:c>
       <x:c r="Z17" t="n" s="2">
-        <x:v>14.108000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA17" t="n" s="2">
-        <x:v>37.469334</x:v>
+        <x:v>53.585534</x:v>
       </x:c>
       <x:c r="AB17" t="n" s="2">
-        <x:v>5.861969</x:v>
+        <x:v>1.664060</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-16 22:00:00</x:v>
+        <x:v>2026-06-30 22:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>433.762764</x:v>
+        <x:v>381.851093</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>168.489971</x:v>
+        <x:v>89.206244</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>53.905137</x:v>
+        <x:v>37.973655</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>72.147153</x:v>
+        <x:v>38.317285</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>42.362840</x:v>
+        <x:v>1.407467</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>1405.227895</x:v>
+        <x:v>11.189288</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>4.786753</x:v>
+        <x:v>0.037691</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>1196.619615</x:v>
+        <x:v>34.391173</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>0.935074</x:v>
+        <x:v>0.797371</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>0.000265</x:v>
+        <x:v>0.433681</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>0.000010</x:v>
+        <x:v>0.114473</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>0.820834</x:v>
+        <x:v>0.151585</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>4.218278</x:v>
+        <x:v>0.908574</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>397.215300</x:v>
+        <x:v>1369.006900</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
-        <x:v>711.991000</x:v>
+        <x:v>423.854000</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
-        <x:v>-2107.940000</x:v>
+        <x:v>-1401.840000</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
-        <x:v>227.840000</x:v>
+        <x:v>-4.711000</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
-        <x:v>-786.417970</x:v>
+        <x:v>1399.338467</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
-        <x:v>415.300000</x:v>
+        <x:v>135.500000</x:v>
       </x:c>
       <x:c r="X18" t="n" s="2">
-        <x:v>2241.264919</x:v>
+        <x:v>2517.927947</x:v>
       </x:c>
       <x:c r="Y18" t="n" s="2">
-        <x:v>87.027431</x:v>
+        <x:v>41.066470</x:v>
       </x:c>
       <x:c r="Z18" t="n" s="2">
-        <x:v>4.704700</x:v>
+        <x:v>4.981500</x:v>
       </x:c>
       <x:c r="AA18" t="n" s="2">
-        <x:v>84.182076</x:v>
+        <x:v>97.576152</x:v>
       </x:c>
       <x:c r="AB18" t="n" s="2">
-        <x:v>61.773531</x:v>
+        <x:v>34.964518</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-16 22:00:00</x:v>
+        <x:v>2026-06-30 22:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>208.760270</x:v>
+        <x:v>0.822500</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>38.103684</x:v>
+        <x:v>32.064594</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>205.915833</x:v>
+        <x:v>67.502432</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>5.473042</x:v>
+        <x:v>3.386411</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>17.075700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>507.175230</x:v>
+        <x:v>30.486747</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.449882</x:v>
+        <x:v>0.023116</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>293.672935</x:v>
+        <x:v>67.006242</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>0.001535</x:v>
+        <x:v>0.287747</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>0.000395</x:v>
+        <x:v>0.139786</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>0.676254</x:v>
+        <x:v>0.383402</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>21.153759</x:v>
+        <x:v>10.169103</x:v>
       </x:c>
       <x:c r="R19" s="2"/>
       <x:c r="S19" t="n" s="2">
-        <x:v>1236.902000</x:v>
+        <x:v>1220.183000</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
-        <x:v>-761.616000</x:v>
+        <x:v>61.700000</x:v>
       </x:c>
       <x:c r="U19" s="2"/>
       <x:c r="V19" s="2"/>
       <x:c r="W19" t="n" s="2">
-        <x:v>-421.100000</x:v>
+        <x:v>-137.500000</x:v>
       </x:c>
       <x:c r="X19" t="n" s="2">
-        <x:v>1352.644519</x:v>
+        <x:v>1356.655080</x:v>
       </x:c>
       <x:c r="Y19" t="n" s="2">
-        <x:v>26.935751</x:v>
+        <x:v>24.028274</x:v>
       </x:c>
       <x:c r="Z19" t="n" s="2">
-        <x:v>14.855000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA19" t="n" s="2">
-        <x:v>38.651724</x:v>
+        <x:v>52.434399</x:v>
       </x:c>
       <x:c r="AB19" t="n" s="2">
-        <x:v>23.486066</x:v>
+        <x:v>1.826325</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>442.721754</x:v>
+        <x:v>381.855154</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>169.931593</x:v>
+        <x:v>132.581574</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>53.676180</x:v>
+        <x:v>44.101424</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>75.814885</x:v>
+        <x:v>39.564248</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>47.556551</x:v>
+        <x:v>1.012095</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>1429.765581</x:v>
+        <x:v>11.563401</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>5.502429</x:v>
+        <x:v>0.063274</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>1264.240699</x:v>
+        <x:v>64.171461</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>0.937961</x:v>
+        <x:v>0.783487</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>0.554252</x:v>
+        <x:v>0.555899</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>0.237310</x:v>
+        <x:v>0.259494</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>5.915007</x:v>
+        <x:v>4.937081</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>10.554841</x:v>
+        <x:v>0.287624</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>1.643049</x:v>
+        <x:v>1.787701</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>819.516200</x:v>
+        <x:v>1367.231400</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>449.717000</x:v>
+        <x:v>710.649000</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>-2390.440000</x:v>
+        <x:v>-1054.830000</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>34.062000</x:v>
+        <x:v>-569.600000</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>-463.417848</x:v>
+        <x:v>1173.795140</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>376.200000</x:v>
+        <x:v>203.600000</x:v>
       </x:c>
       <x:c r="X20" t="n" s="2">
-        <x:v>2334.689444</x:v>
+        <x:v>2514.369457</x:v>
       </x:c>
       <x:c r="Y20" t="n" s="2">
-        <x:v>89.627394</x:v>
+        <x:v>45.706791</x:v>
       </x:c>
       <x:c r="Z20" t="n" s="2">
-        <x:v>3.281800</x:v>
+        <x:v>14.760400</x:v>
       </x:c>
       <x:c r="AA20" t="n" s="2">
-        <x:v>89.196723</x:v>
+        <x:v>101.074607</x:v>
       </x:c>
       <x:c r="AB20" t="n" s="2">
-        <x:v>67.817237</x:v>
+        <x:v>37.549110</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>203.174850</x:v>
+        <x:v>2.810127</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>37.832987</x:v>
+        <x:v>31.335696</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>209.122478</x:v>
+        <x:v>77.672433</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>5.588821</x:v>
+        <x:v>3.319980</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>17.221000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>506.452853</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.530896</x:v>
+        <x:v>0.006736</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>350.879646</x:v>
+        <x:v>33.626126</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>0.401468</x:v>
+        <x:v>0.383896</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>0.097223</x:v>
+        <x:v>0.140805</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>0.025109</x:v>
+        <x:v>0.342289</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>23.432146</x:v>
+        <x:v>9.816648</x:v>
       </x:c>
       <x:c r="R21" s="2"/>
       <x:c r="S21" t="n" s="2">
-        <x:v>1212.823000</x:v>
+        <x:v>1267.875000</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
-        <x:v>-809.259000</x:v>
+        <x:v>168.005000</x:v>
       </x:c>
       <x:c r="U21" s="2"/>
       <x:c r="V21" s="2"/>
       <x:c r="W21" t="n" s="2">
-        <x:v>-381.700000</x:v>
+        <x:v>-206.900000</x:v>
       </x:c>
       <x:c r="X21" t="n" s="2">
-        <x:v>1376.623477</x:v>
+        <x:v>1388.434736</x:v>
       </x:c>
       <x:c r="Y21" t="n" s="2">
-        <x:v>28.818967</x:v>
+        <x:v>24.842841</x:v>
       </x:c>
       <x:c r="Z21" t="n" s="2">
-        <x:v>14.419000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA21" t="n" s="2">
-        <x:v>41.106937</x:v>
+        <x:v>52.912385</x:v>
       </x:c>
       <x:c r="AB21" t="n" s="2">
-        <x:v>8.240521</x:v>
+        <x:v>2.246154</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-16 22:00:00</x:v>
+        <x:v>2026-06-30 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>482.378240</x:v>
+        <x:v>383.344367</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>173.996578</x:v>
+        <x:v>121.903609</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>61.242394</x:v>
+        <x:v>42.504794</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>77.642828</x:v>
+        <x:v>49.428513</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>50.808173</x:v>
+        <x:v>0.010004</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>1461.140313</x:v>
+        <x:v>19.019472</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>5.564524</x:v>
+        <x:v>0.075849</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>1216.713833</x:v>
+        <x:v>80.638515</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>0.937546</x:v>
+        <x:v>0.785227</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>1.273876</x:v>
+        <x:v>1.319306</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>0.806415</x:v>
+        <x:v>1.007351</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>6.613536</x:v>
+        <x:v>52.233257</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>8.949842</x:v>
+        <x:v>2.727996</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>2.055415</x:v>
+        <x:v>0.991280</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>968.814000</x:v>
+        <x:v>1268.574300</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>334.240000</x:v>
+        <x:v>716.680000</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>-2132.150000</x:v>
+        <x:v>-1164.330000</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
-        <x:v>48.987000</x:v>
+        <x:v>-469.358000</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
-        <x:v>-818.525277</x:v>
+        <x:v>1399.865706</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>479.600000</x:v>
+        <x:v>62.300000</x:v>
       </x:c>
       <x:c r="X22" t="n" s="2">
-        <x:v>2431.089237</x:v>
+        <x:v>2569.721546</x:v>
       </x:c>
       <x:c r="Y22" t="n" s="2">
-        <x:v>85.603862</x:v>
+        <x:v>41.354383</x:v>
       </x:c>
       <x:c r="Z22" t="n" s="2">
-        <x:v>3.650000</x:v>
+        <x:v>11.158400</x:v>
       </x:c>
       <x:c r="AA22" t="n" s="2">
-        <x:v>93.767699</x:v>
+        <x:v>95.590607</x:v>
       </x:c>
       <x:c r="AB22" t="n" s="2">
-        <x:v>89.864289</x:v>
+        <x:v>37.612964</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-16 22:00:00</x:v>
+        <x:v>2026-06-30 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>229.240760</x:v>
+        <x:v>2.709597</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>36.972625</x:v>
+        <x:v>27.341198</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>205.617042</x:v>
+        <x:v>65.693565</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>5.814729</x:v>
+        <x:v>3.130132</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>20.726600</x:v>
+        <x:v>0.288000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>657.937203</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.585094</x:v>
+        <x:v>0.009682</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>378.594158</x:v>
+        <x:v>5.309431</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>0.754701</x:v>
+        <x:v>0.944328</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>0.323269</x:v>
+        <x:v>0.560902</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>0.063478</x:v>
+        <x:v>0.083680</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>2.030730</x:v>
+        <x:v>1.350594</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>21.629045</x:v>
+        <x:v>39.709228</x:v>
       </x:c>
       <x:c r="R23" s="2"/>
       <x:c r="S23" t="n" s="2">
-        <x:v>1186.094000</x:v>
+        <x:v>1260.950000</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
-        <x:v>-778.810000</x:v>
+        <x:v>105.646000</x:v>
       </x:c>
       <x:c r="U23" s="2"/>
       <x:c r="V23" s="2"/>
       <x:c r="W23" t="n" s="2">
-        <x:v>-486.900000</x:v>
+        <x:v>-63.900000</x:v>
       </x:c>
       <x:c r="X23" t="n" s="2">
-        <x:v>1480.673434</x:v>
+        <x:v>1449.826337</x:v>
       </x:c>
       <x:c r="Y23" t="n" s="2">
-        <x:v>39.549864</x:v>
+        <x:v>24.919232</x:v>
       </x:c>
       <x:c r="Z23" t="n" s="2">
-        <x:v>15.201000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA23" t="n" s="2">
-        <x:v>43.576975</x:v>
+        <x:v>54.293609</x:v>
       </x:c>
       <x:c r="AB23" t="n" s="2">
-        <x:v>21.969664</x:v>
+        <x:v>1.985659</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>504.716630</x:v>
+        <x:v>386.195478</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>181.035435</x:v>
+        <x:v>123.906548</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>61.151567</x:v>
+        <x:v>44.286694</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>84.926971</x:v>
+        <x:v>54.248379</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>53.201106</x:v>
+        <x:v>0.020300</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>1369.337047</x:v>
+        <x:v>18.491657</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>5.855945</x:v>
+        <x:v>0.066010</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>1289.533954</x:v>
+        <x:v>66.583377</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.938120</x:v>
+        <x:v>0.788707</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>3.369281</x:v>
+        <x:v>4.414947</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>1.705305</x:v>
+        <x:v>2.929298</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>17.080812</x:v>
+        <x:v>79.036818</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>10.366498</x:v>
+        <x:v>4.319053</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>1.776916</x:v>
+        <x:v>7.896426</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>1001.646600</x:v>
+        <x:v>1238.597200</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>433.542000</x:v>
+        <x:v>716.650000</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>-1376.630000</x:v>
+        <x:v>-1124.760000</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>-311.529000</x:v>
+        <x:v>-507.885000</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>-1237.944605</x:v>
+        <x:v>1404.396775</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>366.500000</x:v>
+        <x:v>119.300000</x:v>
       </x:c>
       <x:c r="X24" t="n" s="2">
-        <x:v>2460.580582</x:v>
+        <x:v>2639.482667</x:v>
       </x:c>
       <x:c r="Y24" t="n" s="2">
-        <x:v>81.635502</x:v>
+        <x:v>47.265211</x:v>
       </x:c>
       <x:c r="Z24" t="n" s="2">
-        <x:v>8.455400</x:v>
+        <x:v>12.335900</x:v>
       </x:c>
       <x:c r="AA24" t="n" s="2">
-        <x:v>94.072973</x:v>
+        <x:v>96.818589</x:v>
       </x:c>
       <x:c r="AB24" t="n" s="2">
-        <x:v>82.930046</x:v>
+        <x:v>39.076340</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>219.887270</x:v>
+        <x:v>10.973720</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>36.370388</x:v>
+        <x:v>28.998654</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>197.306860</x:v>
+        <x:v>64.117291</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>6.080270</x:v>
+        <x:v>4.411889</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>21.765000</x:v>
+        <x:v>0.107700</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>748.395541</x:v>
+        <x:v>2.124974</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.597694</x:v>
+        <x:v>0.013431</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>384.787695</x:v>
+        <x:v>7.817817</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>3.062173</x:v>
+        <x:v>3.027664</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>1.053881</x:v>
+        <x:v>1.678090</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>8.091678</x:v>
+        <x:v>9.115383</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>0.610387</x:v>
+        <x:v>3.459274</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>11.022349</x:v>
+        <x:v>30.159186</x:v>
       </x:c>
       <x:c r="R25" s="2"/>
       <x:c r="S25" t="n" s="2">
-        <x:v>1039.024000</x:v>
+        <x:v>1271.600000</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
-        <x:v>-756.391000</x:v>
+        <x:v>192.123000</x:v>
       </x:c>
       <x:c r="U25" s="2"/>
       <x:c r="V25" s="2"/>
       <x:c r="W25" t="n" s="2">
-        <x:v>-372.100000</x:v>
+        <x:v>-121.300000</x:v>
       </x:c>
       <x:c r="X25" t="n" s="2">
-        <x:v>1549.564186</x:v>
+        <x:v>1508.428073</x:v>
       </x:c>
       <x:c r="Y25" t="n" s="2">
-        <x:v>39.940674</x:v>
+        <x:v>25.999534</x:v>
       </x:c>
       <x:c r="Z25" t="n" s="2">
-        <x:v>15.106000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA25" t="n" s="2">
-        <x:v>46.139212</x:v>
+        <x:v>55.888457</x:v>
       </x:c>
       <x:c r="AB25" t="n" s="2">
-        <x:v>35.618724</x:v>
+        <x:v>6.762487</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>463.196476</x:v>
+        <x:v>416.813296</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>173.039724</x:v>
+        <x:v>139.235635</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>61.344078</x:v>
+        <x:v>44.569143</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>94.795339</x:v>
+        <x:v>70.512909</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>50.501466</x:v>
+        <x:v>0.080221</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>1347.393336</x:v>
+        <x:v>4.182781</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>6.033209</x:v>
+        <x:v>0.190146</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1413.766846</x:v>
+        <x:v>68.794255</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.935899</x:v>
+        <x:v>0.783412</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>5.723535</x:v>
+        <x:v>18.239417</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>1.704270</x:v>
+        <x:v>6.809581</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>105.375711</x:v>
+        <x:v>127.734436</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>21.015228</x:v>
+        <x:v>7.639172</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>3.995297</x:v>
+        <x:v>4.261194</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>738.973400</x:v>
+        <x:v>1248.219000</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>477.799000</x:v>
+        <x:v>716.692000</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>-1079.870000</x:v>
+        <x:v>-1274.740000</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
-        <x:v>-29.169000</x:v>
+        <x:v>-247.851000</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
-        <x:v>-1449.170739</x:v>
+        <x:v>1404.429970</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>105.400000</x:v>
+        <x:v>-44.000000</x:v>
       </x:c>
       <x:c r="X26" t="n" s="2">
-        <x:v>2512.783076</x:v>
+        <x:v>2712.595568</x:v>
       </x:c>
       <x:c r="Y26" t="n" s="2">
-        <x:v>72.264033</x:v>
+        <x:v>45.674382</x:v>
       </x:c>
       <x:c r="Z26" t="n" s="2">
-        <x:v>4.135600</x:v>
+        <x:v>5.441800</x:v>
       </x:c>
       <x:c r="AA26" t="n" s="2">
-        <x:v>100.454890</x:v>
+        <x:v>100.150411</x:v>
       </x:c>
       <x:c r="AB26" t="n" s="2">
-        <x:v>74.387606</x:v>
+        <x:v>33.527273</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>157.096590</x:v>
+        <x:v>19.977776</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>38.933888</x:v>
+        <x:v>29.376757</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>204.952226</x:v>
+        <x:v>64.396622</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>9.528609</x:v>
+        <x:v>7.448757</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>27.980500</x:v>
+        <x:v>0.010500</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>684.375229</x:v>
+        <x:v>1.364428</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.632855</x:v>
+        <x:v>0.021587</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>385.362001</x:v>
+        <x:v>4.413495</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>2.709960</x:v>
+        <x:v>9.891062</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>0.859419</x:v>
+        <x:v>4.056174</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>16.778112</x:v>
+        <x:v>52.964969</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>10.396161</x:v>
+        <x:v>6.334787</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>16.403893</x:v>
+        <x:v>13.270336</x:v>
       </x:c>
       <x:c r="R27" s="2"/>
       <x:c r="S27" t="n" s="2">
-        <x:v>862.387000</x:v>
+        <x:v>1134.216000</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
-        <x:v>-731.566000</x:v>
+        <x:v>247.007000</x:v>
       </x:c>
       <x:c r="U27" s="2"/>
       <x:c r="V27" s="2"/>
       <x:c r="W27" t="n" s="2">
-        <x:v>-107.100000</x:v>
+        <x:v>42.700000</x:v>
       </x:c>
       <x:c r="X27" t="n" s="2">
-        <x:v>1579.730443</x:v>
+        <x:v>1637.450250</x:v>
       </x:c>
       <x:c r="Y27" t="n" s="2">
-        <x:v>37.548249</x:v>
+        <x:v>25.743055</x:v>
       </x:c>
       <x:c r="Z27" t="n" s="2">
-        <x:v>14.974000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA27" t="n" s="2">
-        <x:v>46.945819</x:v>
+        <x:v>61.367116</x:v>
       </x:c>
       <x:c r="AB27" t="n" s="2">
-        <x:v>25.336566</x:v>
+        <x:v>34.893052</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>432.976661</x:v>
+        <x:v>417.315778</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>173.368616</x:v>
+        <x:v>160.415817</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>58.785462</x:v>
+        <x:v>45.792096</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>119.624836</x:v>
+        <x:v>107.984535</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>46.718237</x:v>
+        <x:v>0.334898</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>1339.534751</x:v>
+        <x:v>8.780193</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>6.978239</x:v>
+        <x:v>0.370065</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>1509.947319</x:v>
+        <x:v>92.660644</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>0.935339</x:v>
+        <x:v>0.798861</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>21.642293</x:v>
+        <x:v>37.172654</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>3.123290</x:v>
+        <x:v>8.121306</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>266.609735</x:v>
+        <x:v>351.775711</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>27.507299</x:v>
+        <x:v>19.853483</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>4.529755</x:v>
+        <x:v>3.571563</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>366.666500</x:v>
+        <x:v>1318.064700</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>486.878000</x:v>
+        <x:v>714.421000</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>-524.100000</x:v>
+        <x:v>-1418.470000</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>-217.166000</x:v>
+        <x:v>-378.496000</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>-1453.539230</x:v>
+        <x:v>1395.637080</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>-48.500000</x:v>
+        <x:v>-55.600000</x:v>
       </x:c>
       <x:c r="X28" t="n" s="2">
-        <x:v>2622.521102</x:v>
+        <x:v>2830.504385</x:v>
       </x:c>
       <x:c r="Y28" t="n" s="2">
-        <x:v>67.736917</x:v>
+        <x:v>46.268435</x:v>
       </x:c>
       <x:c r="Z28" t="n" s="2">
-        <x:v>7.823500</x:v>
+        <x:v>8.627300</x:v>
       </x:c>
       <x:c r="AA28" t="n" s="2">
-        <x:v>103.521219</x:v>
+        <x:v>103.042253</x:v>
       </x:c>
       <x:c r="AB28" t="n" s="2">
-        <x:v>87.698072</x:v>
+        <x:v>25.888000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-16 19:00:00</x:v>
+        <x:v>2026-06-30 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>104.128330</x:v>
+        <x:v>15.400617</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>38.511619</x:v>
+        <x:v>28.584625</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>208.778708</x:v>
+        <x:v>65.221656</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>18.719968</x:v>
+        <x:v>11.078405</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>31.767200</x:v>
+        <x:v>0.008600</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>771.156393</x:v>
+        <x:v>0.852600</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.798498</x:v>
+        <x:v>0.031598</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>414.831721</x:v>
+        <x:v>1.786716</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>7.545544</x:v>
+        <x:v>8.636880</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>1.994276</x:v>
+        <x:v>3.235833</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>63.647445</x:v>
+        <x:v>90.449891</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>34.671329</x:v>
+        <x:v>23.803415</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>5.497736</x:v>
+        <x:v>13.533441</x:v>
       </x:c>
       <x:c r="R29" s="2"/>
       <x:c r="S29" t="n" s="2">
-        <x:v>651.210000</x:v>
+        <x:v>1107.307000</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
-        <x:v>-674.790000</x:v>
+        <x:v>316.318000</x:v>
       </x:c>
       <x:c r="U29" s="2"/>
       <x:c r="V29" s="2"/>
       <x:c r="W29" t="n" s="2">
-        <x:v>47.100000</x:v>
+        <x:v>54.100000</x:v>
       </x:c>
       <x:c r="X29" t="n" s="2">
-        <x:v>1725.568769</x:v>
+        <x:v>1740.349277</x:v>
       </x:c>
       <x:c r="Y29" t="n" s="2">
-        <x:v>40.203143</x:v>
+        <x:v>26.372867</x:v>
       </x:c>
       <x:c r="Z29" t="n" s="2">
-        <x:v>14.940000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA29" t="n" s="2">
-        <x:v>58.958127</x:v>
+        <x:v>61.399694</x:v>
       </x:c>
       <x:c r="AB29" t="n" s="2">
-        <x:v>67.269393</x:v>
+        <x:v>11.524644</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>176.701621</x:v>
+        <x:v>335.353987</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>163.714169</x:v>
+        <x:v>100.849755</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>57.112900</x:v>
+        <x:v>40.959727</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>165.133818</x:v>
+        <x:v>141.221054</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>50.039218</x:v>
+        <x:v>1.087592</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>1400.195544</x:v>
+        <x:v>18.610756</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>7.957057</x:v>
+        <x:v>0.752322</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>1659.557686</x:v>
+        <x:v>130.114362</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0.934193</x:v>
+        <x:v>0.797734</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>54.126140</x:v>
+        <x:v>70.909533</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>8.753491</x:v>
+        <x:v>10.735706</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>637.369522</x:v>
+        <x:v>717.684366</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>35.012459</x:v>
+        <x:v>44.102848</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>1.830209</x:v>
+        <x:v>2.093048</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>-435.924800</x:v>
+        <x:v>1140.134300</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>465.493000</x:v>
+        <x:v>716.784000</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>783.500000</x:v>
+        <x:v>-923.460000</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
-        <x:v>-550.635000</x:v>
+        <x:v>-382.903000</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
-        <x:v>-1453.837401</x:v>
+        <x:v>974.763700</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>-335.900000</x:v>
+        <x:v>-116.900000</x:v>
       </x:c>
       <x:c r="X30" t="n" s="2">
-        <x:v>2891.133825</x:v>
+        <x:v>3023.691791</x:v>
       </x:c>
       <x:c r="Y30" t="n" s="2">
-        <x:v>74.598085</x:v>
+        <x:v>45.174442</x:v>
       </x:c>
       <x:c r="Z30" t="n" s="2">
-        <x:v>25.773800</x:v>
+        <x:v>9.016000</x:v>
       </x:c>
       <x:c r="AA30" t="n" s="2">
-        <x:v>109.278369</x:v>
+        <x:v>107.377333</x:v>
       </x:c>
       <x:c r="AB30" t="n" s="2">
-        <x:v>181.302899</x:v>
+        <x:v>43.867888</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-16 18:00:00</x:v>
+        <x:v>2026-06-30 18:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>106.029530</x:v>
+        <x:v>3.274884</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>37.035978</x:v>
+        <x:v>28.849335</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>208.105229</x:v>
+        <x:v>64.618227</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>27.313834</x:v>
+        <x:v>18.800891</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>33.537100</x:v>
+        <x:v>0.016700</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>749.145969</x:v>
+        <x:v>0.144700</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.961201</x:v>
+        <x:v>0.030473</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>389.013594</x:v>
+        <x:v>2.957259</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>19.768506</x:v>
+        <x:v>12.715363</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>4.841086</x:v>
+        <x:v>3.171213</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>127.921821</x:v>
+        <x:v>140.415724</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>54.191883</x:v>
+        <x:v>43.234459</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>17.349352</x:v>
+        <x:v>27.754689</x:v>
       </x:c>
       <x:c r="R31" s="2"/>
       <x:c r="S31" t="n" s="2">
-        <x:v>-5.361000</x:v>
+        <x:v>988.716000</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
-        <x:v>-285.132000</x:v>
+        <x:v>353.772000</x:v>
       </x:c>
       <x:c r="U31" s="2"/>
       <x:c r="V31" s="2"/>
       <x:c r="W31" t="n" s="2">
-        <x:v>331.100000</x:v>
+        <x:v>115.000000</x:v>
       </x:c>
       <x:c r="X31" t="n" s="2">
-        <x:v>1815.822082</x:v>
+        <x:v>1803.471918</x:v>
       </x:c>
       <x:c r="Y31" t="n" s="2">
-        <x:v>42.756564</x:v>
+        <x:v>26.605167</x:v>
       </x:c>
       <x:c r="Z31" t="n" s="2">
-        <x:v>6.446000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA31" t="n" s="2">
-        <x:v>69.845689</x:v>
+        <x:v>63.375006</x:v>
       </x:c>
       <x:c r="AB31" t="n" s="2">
-        <x:v>46.958012</x:v>
+        <x:v>2.385627</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>22.142589</x:v>
+        <x:v>92.019686</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>150.991406</x:v>
+        <x:v>92.938182</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>54.849227</x:v>
+        <x:v>37.828234</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>184.476786</x:v>
+        <x:v>188.873408</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>47.735710</x:v>
+        <x:v>0.895389</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>1458.926269</x:v>
+        <x:v>12.356700</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>7.622721</x:v>
+        <x:v>0.924998</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>1568.721540</x:v>
+        <x:v>146.987121</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.922953</x:v>
+        <x:v>0.788235</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>102.395174</x:v>
+        <x:v>116.267282</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>15.751695</x:v>
+        <x:v>18.880838</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>876.111579</x:v>
+        <x:v>972.875275</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>49.712921</x:v>
+        <x:v>55.401169</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>1.530962</x:v>
+        <x:v>1.947154</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>-1324.144600</x:v>
+        <x:v>1324.233900</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>114.074000</x:v>
+        <x:v>716.721000</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>1313.180000</x:v>
+        <x:v>-1182.910000</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
-        <x:v>170.251000</x:v>
+        <x:v>-453.815000</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
-        <x:v>-1453.557860</x:v>
+        <x:v>1005.952265</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>-370.800000</x:v>
+        <x:v>23.200000</x:v>
       </x:c>
       <x:c r="X32" t="n" s="2">
-        <x:v>2990.894073</x:v>
+        <x:v>3172.365837</x:v>
       </x:c>
       <x:c r="Y32" t="n" s="2">
-        <x:v>88.770626</x:v>
+        <x:v>50.337405</x:v>
       </x:c>
       <x:c r="Z32" t="n" s="2">
-        <x:v>43.309600</x:v>
+        <x:v>12.435400</x:v>
       </x:c>
       <x:c r="AA32" t="n" s="2">
-        <x:v>113.198262</x:v>
+        <x:v>107.728119</x:v>
       </x:c>
       <x:c r="AB32" t="n" s="2">
-        <x:v>195.433707</x:v>
+        <x:v>64.879653</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-16 17:00:00</x:v>
+        <x:v>2026-06-30 17:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>97.832310</x:v>
+        <x:v>2.594750</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>33.371474</x:v>
+        <x:v>29.191028</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>214.392546</x:v>
+        <x:v>66.395996</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>31.896872</x:v>
+        <x:v>40.488696</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>35.918300</x:v>
+        <x:v>0.126500</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>728.800855</x:v>
+        <x:v>4.042700</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1.082046</x:v>
+        <x:v>0.076206</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>383.443157</x:v>
+        <x:v>4.892459</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>31.272786</x:v>
+        <x:v>44.944358</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>7.571733</x:v>
+        <x:v>10.947786</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>231.170431</x:v>
+        <x:v>239.228903</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>75.767433</x:v>
+        <x:v>46.722477</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>12.823992</x:v>
+        <x:v>28.473399</x:v>
       </x:c>
       <x:c r="R33" s="2"/>
       <x:c r="S33" t="n" s="2">
-        <x:v>-961.310000</x:v>
+        <x:v>1193.072000</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
-        <x:v>620.744000</x:v>
+        <x:v>183.420000</x:v>
       </x:c>
       <x:c r="U33" s="2"/>
       <x:c r="V33" s="2"/>
       <x:c r="W33" t="n" s="2">
-        <x:v>365.300000</x:v>
+        <x:v>-24.800000</x:v>
       </x:c>
       <x:c r="X33" t="n" s="2">
-        <x:v>1910.077934</x:v>
+        <x:v>1869.817260</x:v>
       </x:c>
       <x:c r="Y33" t="n" s="2">
-        <x:v>63.230126</x:v>
+        <x:v>24.596271</x:v>
       </x:c>
       <x:c r="Z33" t="n" s="2">
-        <x:v>7.841000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA33" t="n" s="2">
-        <x:v>69.060910</x:v>
+        <x:v>63.600464</x:v>
       </x:c>
       <x:c r="AB33" t="n" s="2">
-        <x:v>70.715296</x:v>
+        <x:v>21.038378</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-16 14:00:00</x:v>
+        <x:v>2026-06-30 14:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>2.995370</x:v>
+        <x:v>59.098669</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>121.852384</x:v>
+        <x:v>92.155057</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>53.914038</x:v>
+        <x:v>38.751896</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>220.671722</x:v>
+        <x:v>224.967202</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>48.317176</x:v>
+        <x:v>0.438403</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>1470.277329</x:v>
+        <x:v>12.196190</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>6.876991</x:v>
+        <x:v>0.851572</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>1493.753995</x:v>
+        <x:v>102.056848</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>0.924863</x:v>
+        <x:v>0.785239</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>134.007445</x:v>
+        <x:v>184.586635</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>21.144969</x:v>
+        <x:v>28.900122</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>1053.850771</x:v>
+        <x:v>1342.103892</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>60.450161</x:v>
+        <x:v>77.779533</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>1.618178</x:v>
+        <x:v>4.180764</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>-1499.804700</x:v>
+        <x:v>1228.838600</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>-227.030000</x:v>
+        <x:v>716.794000</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>2767.610000</x:v>
+        <x:v>-1300.220000</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>-342.041000</x:v>
+        <x:v>-398.269000</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>-1453.175768</x:v>
+        <x:v>701.240125</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>-413.700000</x:v>
+        <x:v>78.800000</x:v>
       </x:c>
       <x:c r="X34" t="n" s="2">
-        <x:v>3522.513922</x:v>
+        <x:v>3196.035746</x:v>
       </x:c>
       <x:c r="Y34" t="n" s="2">
-        <x:v>99.389001</x:v>
+        <x:v>47.494868</x:v>
       </x:c>
       <x:c r="Z34" t="n" s="2">
-        <x:v>58.174700</x:v>
+        <x:v>9.421400</x:v>
       </x:c>
       <x:c r="AA34" t="n" s="2">
-        <x:v>114.612531</x:v>
+        <x:v>106.007513</x:v>
       </x:c>
       <x:c r="AB34" t="n" s="2">
-        <x:v>670.065113</x:v>
+        <x:v>66.408218</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-16 14:00:00</x:v>
+        <x:v>2026-06-30 14:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-16 16:00:00</x:v>
+        <x:v>2026-06-30 16:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>87.697330</x:v>
+        <x:v>2.702163</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>31.782849</x:v>
+        <x:v>29.050763</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>150.183567</x:v>
+        <x:v>64.645251</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>39.293806</x:v>
+        <x:v>57.211550</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>33.331200</x:v>
+        <x:v>0.796700</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>659.515761</x:v>
+        <x:v>0.623900</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>1.200154</x:v>
+        <x:v>0.178201</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>411.950597</x:v>
+        <x:v>9.624881</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>43.132226</x:v>
+        <x:v>84.217348</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>10.374402</x:v>
+        <x:v>19.577013</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>286.779529</x:v>
+        <x:v>356.432549</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>78.553284</x:v>
+        <x:v>83.437843</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>5.878363</x:v>
+        <x:v>12.663904</x:v>
       </x:c>
       <x:c r="R35" s="2"/>
       <x:c r="S35" t="n" s="2">
-        <x:v>-1097.311000</x:v>
+        <x:v>1113.770000</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
-        <x:v>784.154000</x:v>
+        <x:v>104.101000</x:v>
       </x:c>
       <x:c r="U35" s="2"/>
       <x:c r="V35" s="2"/>
       <x:c r="W35" t="n" s="2">
-        <x:v>407.400000</x:v>
+        <x:v>-80.400000</x:v>
       </x:c>
       <x:c r="X35" t="n" s="2">
-        <x:v>1933.916066</x:v>
+        <x:v>1858.633068</x:v>
       </x:c>
       <x:c r="Y35" t="n" s="2">
-        <x:v>69.323678</x:v>
+        <x:v>22.475160</x:v>
       </x:c>
       <x:c r="Z35" t="n" s="2">
-        <x:v>9.808000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA35" t="n" s="2">
-        <x:v>69.356783</x:v>
+        <x:v>56.590802</x:v>
       </x:c>
       <x:c r="AB35" t="n" s="2">
-        <x:v>80.589656</x:v>
+        <x:v>16.222712</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-16 13:00:00</x:v>
+        <x:v>2026-06-30 13:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>2.273690</x:v>
+        <x:v>59.216924</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>112.503879</x:v>
+        <x:v>78.025397</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>53.743522</x:v>
+        <x:v>38.723657</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>216.980990</x:v>
+        <x:v>232.655090</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>49.307937</x:v>
+        <x:v>0.381199</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>1497.341721</x:v>
+        <x:v>10.065300</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>6.399630</x:v>
+        <x:v>0.645824</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>1527.287315</x:v>
+        <x:v>43.961056</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>0.919495</x:v>
+        <x:v>0.784196</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>131.637974</x:v>
+        <x:v>224.411554</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>22.510779</x:v>
+        <x:v>33.031571</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>1150.236033</x:v>
+        <x:v>1529.615376</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>65.219238</x:v>
+        <x:v>89.352928</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>1.994010</x:v>
+        <x:v>2.378683</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>-1620.454700</x:v>
+        <x:v>971.103700</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>-499.775000</x:v>
+        <x:v>716.737000</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>3297.500000</x:v>
+        <x:v>-781.580000</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
-        <x:v>-240.956000</x:v>
+        <x:v>-691.440000</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
-        <x:v>-1453.407291</x:v>
+        <x:v>592.996624</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>-434.900000</x:v>
+        <x:v>92.800000</x:v>
       </x:c>
       <x:c r="X36" t="n" s="2">
-        <x:v>3886.363223</x:v>
+        <x:v>3243.866076</x:v>
       </x:c>
       <x:c r="Y36" t="n" s="2">
-        <x:v>128.550713</x:v>
+        <x:v>43.359178</x:v>
       </x:c>
       <x:c r="Z36" t="n" s="2">
-        <x:v>68.039700</x:v>
+        <x:v>20.295300</x:v>
       </x:c>
       <x:c r="AA36" t="n" s="2">
-        <x:v>120.298625</x:v>
+        <x:v>106.193848</x:v>
       </x:c>
       <x:c r="AB36" t="n" s="2">
-        <x:v>962.051643</x:v>
+        <x:v>92.053607</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-16 13:00:00</x:v>
+        <x:v>2026-06-30 13:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-16 15:00:00</x:v>
+        <x:v>2026-06-30 15:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>52.286480</x:v>
+        <x:v>2.851133</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>34.439979</x:v>
+        <x:v>38.850233</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>120.213634</x:v>
+        <x:v>75.713723</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>57.173955</x:v>
+        <x:v>71.869191</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>26.960900</x:v>
+        <x:v>1.531900</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>718.450833</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>1.205134</x:v>
+        <x:v>0.276615</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>417.673057</x:v>
+        <x:v>10.186480</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>69.272131</x:v>
+        <x:v>120.927295</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>17.717612</x:v>
+        <x:v>28.128989</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>363.751558</x:v>
+        <x:v>576.211600</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>106.938278</x:v>
+        <x:v>107.708221</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>13.850040</x:v>
+        <x:v>12.150927</x:v>
       </x:c>
       <x:c r="R37" s="2"/>
       <x:c r="S37" t="n" s="2">
-        <x:v>-1285.364000</x:v>
+        <x:v>1251.168000</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
-        <x:v>848.799000</x:v>
+        <x:v>-259.337000</x:v>
       </x:c>
       <x:c r="U37" s="2"/>
       <x:c r="V37" s="2"/>
       <x:c r="W37" t="n" s="2">
-        <x:v>428.300000</x:v>
+        <x:v>-94.500000</x:v>
       </x:c>
       <x:c r="X37" t="n" s="2">
-        <x:v>1991.668591</x:v>
+        <x:v>1943.737306</x:v>
       </x:c>
       <x:c r="Y37" t="n" s="2">
-        <x:v>80.004557</x:v>
+        <x:v>26.551295</x:v>
       </x:c>
       <x:c r="Z37" t="n" s="2">
-        <x:v>10.415000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA37" t="n" s="2">
-        <x:v>67.935704</x:v>
+        <x:v>57.698114</x:v>
       </x:c>
       <x:c r="AB37" t="n" s="2">
-        <x:v>72.324657</x:v>
+        <x:v>40.321348</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-16 12:00:00</x:v>
+        <x:v>2026-06-30 12:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-16 14:00:00</x:v>
+        <x:v>2026-06-30 14:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>2.335380</x:v>
+        <x:v>59.001780</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>102.264244</x:v>
+        <x:v>75.956192</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>50.616394</x:v>
+        <x:v>33.677677</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>239.677803</x:v>
+        <x:v>236.830792</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>45.848214</x:v>
+        <x:v>0.450175</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>1333.828628</x:v>
+        <x:v>7.511100</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>5.853275</x:v>
+        <x:v>0.680854</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>1469.231252</x:v>
+        <x:v>50.965767</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>0.920840</x:v>
+        <x:v>0.797167</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>154.131768</x:v>
+        <x:v>251.744376</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>21.874273</x:v>
+        <x:v>35.201254</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>1319.334905</x:v>
+        <x:v>1581.726456</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>74.767044</x:v>
+        <x:v>93.433601</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>1.875258</x:v>
+        <x:v>3.433055</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>-1530.031900</x:v>
+        <x:v>246.489200</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
-        <x:v>-609.768000</x:v>
+        <x:v>710.748000</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
-        <x:v>3091.550000</x:v>
+        <x:v>814.370000</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
-        <x:v>172.547000</x:v>
+        <x:v>-675.895000</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
-        <x:v>-1453.064866</x:v>
+        <x:v>-518.933385</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
-        <x:v>-406.300000</x:v>
+        <x:v>304.600000</x:v>
       </x:c>
       <x:c r="X38" t="n" s="2">
-        <x:v>4087.491515</x:v>
+        <x:v>3312.789064</x:v>
       </x:c>
       <x:c r="Y38" t="n" s="2">
-        <x:v>125.639424</x:v>
+        <x:v>43.121111</x:v>
       </x:c>
       <x:c r="Z38" t="n" s="2">
-        <x:v>62.573900</x:v>
+        <x:v>20.593800</x:v>
       </x:c>
       <x:c r="AA38" t="n" s="2">
-        <x:v>125.249449</x:v>
+        <x:v>106.172681</x:v>
       </x:c>
       <x:c r="AB38" t="n" s="2">
-        <x:v>1050.183117</x:v>
+        <x:v>74.350412</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-16 12:00:00</x:v>
+        <x:v>2026-06-30 12:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-16 14:00:00</x:v>
+        <x:v>2026-06-30 14:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>41.276550</x:v>
+        <x:v>2.593900</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>34.555710</x:v>
+        <x:v>32.080348</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>118.870304</x:v>
+        <x:v>65.957495</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>56.666013</x:v>
+        <x:v>74.105403</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>18.559200</x:v>
+        <x:v>1.381400</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>745.182002</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>1.122955</x:v>
+        <x:v>0.301768</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>399.048396</x:v>
+        <x:v>10.477378</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>71.529688</x:v>
+        <x:v>133.797512</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>18.126026</x:v>
+        <x:v>30.163476</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>408.574450</x:v>
+        <x:v>667.420456</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>112.628815</x:v>
+        <x:v>116.827812</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>5.200980</x:v>
+        <x:v>10.300650</x:v>
       </x:c>
       <x:c r="R39" s="2"/>
       <x:c r="S39" t="n" s="2">
-        <x:v>-1172.867000</x:v>
+        <x:v>1230.463000</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
-        <x:v>823.824000</x:v>
+        <x:v>-89.885000</x:v>
       </x:c>
       <x:c r="U39" s="2"/>
       <x:c r="V39" s="2"/>
       <x:c r="W39" t="n" s="2">
-        <x:v>400.400000</x:v>
+        <x:v>-308.700000</x:v>
       </x:c>
       <x:c r="X39" t="n" s="2">
-        <x:v>2082.698088</x:v>
+        <x:v>1977.285595</x:v>
       </x:c>
       <x:c r="Y39" t="n" s="2">
-        <x:v>80.270770</x:v>
+        <x:v>28.503191</x:v>
       </x:c>
       <x:c r="Z39" t="n" s="2">
-        <x:v>9.479000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA39" t="n" s="2">
-        <x:v>69.360765</x:v>
+        <x:v>58.272390</x:v>
       </x:c>
       <x:c r="AB39" t="n" s="2">
-        <x:v>88.022453</x:v>
+        <x:v>35.376037</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-16 11:00:00</x:v>
+        <x:v>2026-06-30 11:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-16 13:00:00</x:v>
+        <x:v>2026-06-30 13:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>2.527480</x:v>
+        <x:v>59.187136</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>87.479892</x:v>
+        <x:v>66.724557</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>39.838476</x:v>
+        <x:v>33.859352</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>219.396916</x:v>
+        <x:v>243.053638</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>39.214342</x:v>
+        <x:v>0.308200</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>1116.906342</x:v>
+        <x:v>7.464096</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>5.084717</x:v>
+        <x:v>0.941211</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>1390.648237</x:v>
+        <x:v>116.798902</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>0.922109</x:v>
+        <x:v>0.809614</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>125.336563</x:v>
+        <x:v>256.175551</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>20.080043</x:v>
+        <x:v>35.475196</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>1200.899786</x:v>
+        <x:v>1671.905826</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>67.315819</x:v>
+        <x:v>98.177826</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>1.468810</x:v>
+        <x:v>4.951241</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>-1575.261400</x:v>
+        <x:v>-157.310500</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
-        <x:v>-727.124000</x:v>
+        <x:v>436.901000</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
-        <x:v>3446.140000</x:v>
+        <x:v>1446.580000</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
-        <x:v>533.921000</x:v>
+        <x:v>-546.197000</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
-        <x:v>-1453.013317</x:v>
+        <x:v>-891.481620</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
-        <x:v>-474.700000</x:v>
+        <x:v>528.100000</x:v>
       </x:c>
       <x:c r="X40" t="n" s="2">
-        <x:v>4067.081816</x:v>
+        <x:v>3412.424229</x:v>
       </x:c>
       <x:c r="Y40" t="n" s="2">
-        <x:v>131.605713</x:v>
+        <x:v>55.548604</x:v>
       </x:c>
       <x:c r="Z40" t="n" s="2">
-        <x:v>78.227400</x:v>
+        <x:v>19.451500</x:v>
       </x:c>
       <x:c r="AA40" t="n" s="2">
-        <x:v>126.355341</x:v>
+        <x:v>107.097209</x:v>
       </x:c>
       <x:c r="AB40" t="n" s="2">
-        <x:v>1052.510766</x:v>
+        <x:v>89.029413</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-16 11:00:00</x:v>
+        <x:v>2026-06-30 11:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-16 13:00:00</x:v>
+        <x:v>2026-06-30 13:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>40.398840</x:v>
+        <x:v>2.676780</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>34.073903</x:v>
+        <x:v>26.005685</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>116.816946</x:v>
+        <x:v>62.003748</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>59.803630</x:v>
+        <x:v>82.748074</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>11.159800</x:v>
+        <x:v>0.353700</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>659.843341</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>1.051953</x:v>
+        <x:v>0.299991</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>383.745327</x:v>
+        <x:v>10.191007</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>69.545003</x:v>
+        <x:v>143.335602</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>17.864815</x:v>
+        <x:v>32.124283</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>435.714004</x:v>
+        <x:v>725.910184</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>139.955948</x:v>
+        <x:v>129.597427</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>8.409703</x:v>
+        <x:v>17.037250</x:v>
       </x:c>
       <x:c r="R41" s="2"/>
       <x:c r="S41" t="n" s="2">
-        <x:v>-1241.955000</x:v>
+        <x:v>1249.369000</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
-        <x:v>835.591000</x:v>
+        <x:v>67.089000</x:v>
       </x:c>
       <x:c r="U41" s="2"/>
       <x:c r="V41" s="2"/>
       <x:c r="W41" t="n" s="2">
-        <x:v>467.300000</x:v>
+        <x:v>-536.700000</x:v>
       </x:c>
       <x:c r="X41" t="n" s="2">
-        <x:v>2039.319216</x:v>
+        <x:v>2012.041731</x:v>
       </x:c>
       <x:c r="Y41" t="n" s="2">
-        <x:v>83.777053</x:v>
+        <x:v>29.351057</x:v>
       </x:c>
       <x:c r="Z41" t="n" s="2">
-        <x:v>9.991000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA41" t="n" s="2">
-        <x:v>66.977615</x:v>
+        <x:v>58.590872</x:v>
       </x:c>
       <x:c r="AB41" t="n" s="2">
-        <x:v>49.798697</x:v>
+        <x:v>33.904188</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-16 10:00:00</x:v>
+        <x:v>2026-06-30 10:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-16 12:00:00</x:v>
+        <x:v>2026-06-30 12:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>3.131180</x:v>
+        <x:v>58.951547</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>91.558684</x:v>
+        <x:v>63.694950</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>38.863944</x:v>
+        <x:v>31.192177</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>208.173726</x:v>
+        <x:v>231.375556</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>32.101278</x:v>
+        <x:v>0.921509</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>1141.898583</x:v>
+        <x:v>14.636392</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>4.257987</x:v>
+        <x:v>1.327917</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>1158.131132</x:v>
+        <x:v>152.019924</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>0.922751</x:v>
+        <x:v>0.851008</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>122.354300</x:v>
+        <x:v>242.526669</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>19.561251</x:v>
+        <x:v>33.624805</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>1174.183871</x:v>
+        <x:v>1663.811964</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>65.804970</x:v>
+        <x:v>96.998169</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>1.724881</x:v>
+        <x:v>3.422825</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>-1574.785300</x:v>
+        <x:v>-188.610100</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>-721.371000</x:v>
+        <x:v>711.369000</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>3387.040000</x:v>
+        <x:v>1297.760000</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>672.252000</x:v>
+        <x:v>-581.137000</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>-1452.961666</x:v>
+        <x:v>-777.382833</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>-549.100000</x:v>
+        <x:v>367.100000</x:v>
       </x:c>
       <x:c r="X42" t="n" s="2">
-        <x:v>3823.742573</x:v>
+        <x:v>3424.454482</x:v>
       </x:c>
       <x:c r="Y42" t="n" s="2">
-        <x:v>139.328379</x:v>
+        <x:v>47.802819</x:v>
       </x:c>
       <x:c r="Z42" t="n" s="2">
-        <x:v>83.059300</x:v>
+        <x:v>21.243100</x:v>
       </x:c>
       <x:c r="AA42" t="n" s="2">
-        <x:v>115.639346</x:v>
+        <x:v>110.234275</x:v>
       </x:c>
       <x:c r="AB42" t="n" s="2">
-        <x:v>840.808489</x:v>
+        <x:v>139.497157</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-16 10:00:00</x:v>
+        <x:v>2026-06-30 10:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-16 12:00:00</x:v>
+        <x:v>2026-06-30 12:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>41.678330</x:v>
+        <x:v>2.961107</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>35.441812</x:v>
+        <x:v>21.938272</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>114.514811</x:v>
+        <x:v>64.412850</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>49.266920</x:v>
+        <x:v>81.166319</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>12.186300</x:v>
+        <x:v>0.513900</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>593.973736</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.886194</x:v>
+        <x:v>0.292067</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>325.825357</x:v>
+        <x:v>10.108892</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>48.001915</x:v>
+        <x:v>136.268549</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>11.745094</x:v>
+        <x:v>30.453189</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>419.135433</x:v>
+        <x:v>726.856736</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>143.849045</x:v>
+        <x:v>137.124588</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>26.754460</x:v>
+        <x:v>5.537428</x:v>
       </x:c>
       <x:c r="R43" s="2"/>
       <x:c r="S43" t="n" s="2">
-        <x:v>-1187.418000</x:v>
+        <x:v>1281.779000</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
-        <x:v>840.926000</x:v>
+        <x:v>-70.087000</x:v>
       </x:c>
       <x:c r="U43" s="2"/>
       <x:c r="V43" s="2"/>
       <x:c r="W43" t="n" s="2">
-        <x:v>540.000000</x:v>
+        <x:v>-372.400000</x:v>
       </x:c>
       <x:c r="X43" t="n" s="2">
-        <x:v>2016.767414</x:v>
+        <x:v>2056.925894</x:v>
       </x:c>
       <x:c r="Y43" t="n" s="2">
-        <x:v>75.066614</x:v>
+        <x:v>29.120869</x:v>
       </x:c>
       <x:c r="Z43" t="n" s="2">
-        <x:v>10.546000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA43" t="n" s="2">
-        <x:v>67.754582</x:v>
+        <x:v>59.579365</x:v>
       </x:c>
       <x:c r="AB43" t="n" s="2">
-        <x:v>53.569866</x:v>
+        <x:v>40.495289</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-16 09:00:00</x:v>
+        <x:v>2026-06-30 09:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-16 11:00:00</x:v>
+        <x:v>2026-06-30 11:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>2.354400</x:v>
+        <x:v>58.509834</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>91.548575</x:v>
+        <x:v>68.414331</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>38.701439</x:v>
+        <x:v>30.655444</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>213.866816</x:v>
+        <x:v>208.359815</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>20.777473</x:v>
+        <x:v>1.161610</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>1055.217559</x:v>
+        <x:v>20.841391</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>3.416290</x:v>
+        <x:v>1.285322</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>1051.436558</x:v>
+        <x:v>163.454768</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>0.922693</x:v>
+        <x:v>0.725989</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>114.588951</x:v>
+        <x:v>203.781549</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>18.264661</x:v>
+        <x:v>26.703148</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>1102.954955</x:v>
+        <x:v>1495.141943</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>61.790428</x:v>
+        <x:v>86.281334</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>3.488273</x:v>
+        <x:v>1.127454</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>-1422.962800</x:v>
+        <x:v>326.889100</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>-707.606000</x:v>
+        <x:v>716.944000</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>3337.090000</x:v>
+        <x:v>1200.480000</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
-        <x:v>683.350000</x:v>
+        <x:v>-701.746000</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
-        <x:v>-1453.232284</x:v>
+        <x:v>-694.217139</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>-588.400000</x:v>
+        <x:v>189.100000</x:v>
       </x:c>
       <x:c r="X44" t="n" s="2">
-        <x:v>3627.567987</x:v>
+        <x:v>3403.893891</x:v>
       </x:c>
       <x:c r="Y44" t="n" s="2">
-        <x:v>127.642508</x:v>
+        <x:v>51.760596</x:v>
       </x:c>
       <x:c r="Z44" t="n" s="2">
-        <x:v>74.394800</x:v>
+        <x:v>20.640900</x:v>
       </x:c>
       <x:c r="AA44" t="n" s="2">
-        <x:v>111.940370</x:v>
+        <x:v>108.194843</x:v>
       </x:c>
       <x:c r="AB44" t="n" s="2">
-        <x:v>709.510749</x:v>
+        <x:v>138.824749</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-16 09:00:00</x:v>
+        <x:v>2026-06-30 09:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-16 11:00:00</x:v>
+        <x:v>2026-06-30 11:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>41.337260</x:v>
+        <x:v>2.848270</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>34.681077</x:v>
+        <x:v>20.283401</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>137.119213</x:v>
+        <x:v>57.897807</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>39.802672</x:v>
+        <x:v>76.840097</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>14.733600</x:v>
+        <x:v>0.559900</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>698.263485</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.809421</x:v>
+        <x:v>0.231899</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>287.725570</x:v>
+        <x:v>3.133926</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>32.442107</x:v>
+        <x:v>129.111495</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>8.056094</x:v>
+        <x:v>29.047770</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>336.982539</x:v>
+        <x:v>712.115980</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>120.752037</x:v>
+        <x:v>134.007736</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>42.823747</x:v>
+        <x:v>11.527404</x:v>
       </x:c>
       <x:c r="R45" s="2"/>
       <x:c r="S45" t="n" s="2">
-        <x:v>-1279.412000</x:v>
+        <x:v>1224.801000</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
-        <x:v>873.156000</x:v>
+        <x:v>-165.181000</x:v>
       </x:c>
       <x:c r="U45" s="2"/>
       <x:c r="V45" s="2"/>
       <x:c r="W45" t="n" s="2">
-        <x:v>578.400000</x:v>
+        <x:v>-192.000000</x:v>
       </x:c>
       <x:c r="X45" t="n" s="2">
-        <x:v>1967.672822</x:v>
+        <x:v>2045.225692</x:v>
       </x:c>
       <x:c r="Y45" t="n" s="2">
-        <x:v>78.864719</x:v>
+        <x:v>29.114813</x:v>
       </x:c>
       <x:c r="Z45" t="n" s="2">
-        <x:v>10.605000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA45" t="n" s="2">
-        <x:v>67.328902</x:v>
+        <x:v>59.109877</x:v>
       </x:c>
       <x:c r="AB45" t="n" s="2">
-        <x:v>46.417004</x:v>
+        <x:v>41.378122</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-16 08:00:00</x:v>
+        <x:v>2026-06-30 08:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-16 10:00:00</x:v>
+        <x:v>2026-06-30 10:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>3.495420</x:v>
+        <x:v>59.011431</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>96.520434</x:v>
+        <x:v>82.090986</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>39.484177</x:v>
+        <x:v>33.577777</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>200.455040</x:v>
+        <x:v>183.466417</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>18.610957</x:v>
+        <x:v>0.760821</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>965.885873</x:v>
+        <x:v>22.929113</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>3.231450</x:v>
+        <x:v>1.025589</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>1150.074367</x:v>
+        <x:v>136.287881</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0.926646</x:v>
+        <x:v>0.695696</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>101.468134</x:v>
+        <x:v>175.444194</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>15.065412</x:v>
+        <x:v>22.736814</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>963.078724</x:v>
+        <x:v>1244.802312</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>53.980614</x:v>
+        <x:v>72.149162</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>3.379789</x:v>
+        <x:v>1.907150</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>-1651.098600</x:v>
+        <x:v>697.290600</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>-477.864000</x:v>
+        <x:v>716.961000</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>3316.330000</x:v>
+        <x:v>761.010000</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>683.614000</x:v>
+        <x:v>-668.487000</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
-        <x:v>-1453.333796</x:v>
+        <x:v>-427.606710</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>-577.800000</x:v>
+        <x:v>139.400000</x:v>
       </x:c>
       <x:c r="X46" t="n" s="2">
-        <x:v>3455.504641</x:v>
+        <x:v>3255.453237</x:v>
       </x:c>
       <x:c r="Y46" t="n" s="2">
-        <x:v>130.395084</x:v>
+        <x:v>47.577392</x:v>
       </x:c>
       <x:c r="Z46" t="n" s="2">
-        <x:v>80.568600</x:v>
+        <x:v>19.036400</x:v>
       </x:c>
       <x:c r="AA46" t="n" s="2">
-        <x:v>107.496075</x:v>
+        <x:v>103.305108</x:v>
       </x:c>
       <x:c r="AB46" t="n" s="2">
-        <x:v>653.028050</x:v>
+        <x:v>68.361422</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-16 08:00:00</x:v>
+        <x:v>2026-06-30 08:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-16 10:00:00</x:v>
+        <x:v>2026-06-30 10:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>47.679750</x:v>
+        <x:v>15.143670</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>33.777589</x:v>
+        <x:v>30.264906</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>152.733396</x:v>
+        <x:v>62.960446</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>33.391174</x:v>
+        <x:v>74.110509</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>9.082100</x:v>
+        <x:v>0.029300</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>697.353452</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.762728</x:v>
+        <x:v>0.183228</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>285.390484</x:v>
+        <x:v>1.358726</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>22.472956</x:v>
+        <x:v>107.646499</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>5.417545</x:v>
+        <x:v>24.718882</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>255.389292</x:v>
+        <x:v>646.547932</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>86.733261</x:v>
+        <x:v>121.721703</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>11.593750</x:v>
+        <x:v>27.580114</x:v>
       </x:c>
       <x:c r="R47" s="2"/>
       <x:c r="S47" t="n" s="2">
-        <x:v>-1203.060000</x:v>
+        <x:v>1255.638000</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
-        <x:v>886.994000</x:v>
+        <x:v>-255.038000</x:v>
       </x:c>
       <x:c r="U47" s="2"/>
       <x:c r="V47" s="2"/>
       <x:c r="W47" t="n" s="2">
-        <x:v>568.000000</x:v>
+        <x:v>-141.500000</x:v>
       </x:c>
       <x:c r="X47" t="n" s="2">
-        <x:v>1893.711474</x:v>
+        <x:v>1971.365915</x:v>
       </x:c>
       <x:c r="Y47" t="n" s="2">
-        <x:v>78.109848</x:v>
+        <x:v>30.447292</x:v>
       </x:c>
       <x:c r="Z47" t="n" s="2">
-        <x:v>10.444000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA47" t="n" s="2">
-        <x:v>66.064488</x:v>
+        <x:v>57.170168</x:v>
       </x:c>
       <x:c r="AB47" t="n" s="2">
-        <x:v>59.233943</x:v>
+        <x:v>28.044146</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-16 07:00:00</x:v>
+        <x:v>2026-06-30 07:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-16 09:00:00</x:v>
+        <x:v>2026-06-30 09:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>8.926510</x:v>
+        <x:v>62.859335</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>137.637975</x:v>
+        <x:v>85.778766</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>52.757445</x:v>
+        <x:v>35.150585</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>169.664622</x:v>
+        <x:v>190.639026</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>20.738582</x:v>
+        <x:v>0.630550</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>1054.017846</x:v>
+        <x:v>38.328213</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>2.888323</x:v>
+        <x:v>0.653348</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>1030.502602</x:v>
+        <x:v>90.021932</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>0.926792</x:v>
+        <x:v>0.669738</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>71.304036</x:v>
+        <x:v>151.925420</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>10.384146</x:v>
+        <x:v>19.756624</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>756.224618</x:v>
+        <x:v>1203.158968</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>41.895641</x:v>
+        <x:v>68.742050</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>2.416381</x:v>
+        <x:v>1.595958</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>-1621.104400</x:v>
+        <x:v>1136.098400</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>-222.457000</x:v>
+        <x:v>716.775000</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>3015.960000</x:v>
+        <x:v>95.300000</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>556.378000</x:v>
+        <x:v>-607.949000</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>-1453.093537</x:v>
+        <x:v>-308.507179</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>-269.700000</x:v>
+        <x:v>180.700000</x:v>
       </x:c>
       <x:c r="X48" t="n" s="2">
-        <x:v>3366.268581</x:v>
+        <x:v>3162.327735</x:v>
       </x:c>
       <x:c r="Y48" t="n" s="2">
-        <x:v>116.607584</x:v>
+        <x:v>53.113158</x:v>
       </x:c>
       <x:c r="Z48" t="n" s="2">
-        <x:v>68.296400</x:v>
+        <x:v>16.504700</x:v>
       </x:c>
       <x:c r="AA48" t="n" s="2">
-        <x:v>104.340636</x:v>
+        <x:v>102.082821</x:v>
       </x:c>
       <x:c r="AB48" t="n" s="2">
-        <x:v>688.204599</x:v>
+        <x:v>59.152522</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-16 07:00:00</x:v>
+        <x:v>2026-06-30 07:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-16 09:00:00</x:v>
+        <x:v>2026-06-30 09:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>78.234780</x:v>
+        <x:v>3.851762</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>36.905806</x:v>
+        <x:v>19.026946</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>201.134023</x:v>
+        <x:v>66.538968</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>29.289372</x:v>
+        <x:v>61.496653</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>15.700600</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>598.412558</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.670196</x:v>
+        <x:v>0.112069</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>270.660032</x:v>
+        <x:v>0.448742</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>17.225912</x:v>
+        <x:v>78.388088</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>4.007069</x:v>
+        <x:v>18.020318</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>171.110450</x:v>
+        <x:v>612.018812</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>67.113152</x:v>
+        <x:v>118.244606</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>18.888616</x:v>
+        <x:v>12.955067</x:v>
       </x:c>
       <x:c r="R49" s="2"/>
       <x:c r="S49" t="n" s="2">
-        <x:v>-759.255000</x:v>
+        <x:v>1120.569000</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
-        <x:v>713.793000</x:v>
+        <x:v>-35.594000</x:v>
       </x:c>
       <x:c r="U49" s="2"/>
       <x:c r="V49" s="2"/>
       <x:c r="W49" t="n" s="2">
-        <x:v>264.600000</x:v>
+        <x:v>-183.700000</x:v>
       </x:c>
       <x:c r="X49" t="n" s="2">
-        <x:v>1728.490567</x:v>
+        <x:v>1892.377030</x:v>
       </x:c>
       <x:c r="Y49" t="n" s="2">
-        <x:v>53.692821</x:v>
+        <x:v>26.640339</x:v>
       </x:c>
       <x:c r="Z49" t="n" s="2">
-        <x:v>9.841000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA49" t="n" s="2">
-        <x:v>60.908942</x:v>
+        <x:v>56.444876</x:v>
       </x:c>
       <x:c r="AB49" t="n" s="2">
-        <x:v>51.433653</x:v>
+        <x:v>19.126554</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-16 06:00:00</x:v>
+        <x:v>2026-06-30 06:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-16 08:00:00</x:v>
+        <x:v>2026-06-30 08:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>133.815997</x:v>
+        <x:v>204.088752</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>160.744147</x:v>
+        <x:v>91.725484</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>54.648691</x:v>
+        <x:v>39.205987</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>133.084937</x:v>
+        <x:v>152.072881</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>21.130683</x:v>
+        <x:v>0.670943</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>1178.334844</x:v>
+        <x:v>34.921456</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>2.152159</x:v>
+        <x:v>0.381941</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>775.980179</x:v>
+        <x:v>64.626619</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.935914</x:v>
+        <x:v>0.682226</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>41.733473</x:v>
+        <x:v>95.368934</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>5.899725</x:v>
+        <x:v>12.687196</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>534.373118</x:v>
+        <x:v>993.433265</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>29.100315</x:v>
+        <x:v>55.074471</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>2.132587</x:v>
+        <x:v>1.502588</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>-1661.425100</x:v>
+        <x:v>1249.654100</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>59.257000</x:v>
+        <x:v>716.720000</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>2592.370000</x:v>
+        <x:v>-993.300000</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
-        <x:v>-203.648000</x:v>
+        <x:v>-105.214000</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
-        <x:v>-1453.323301</x:v>
+        <x:v>451.535961</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>280.600000</x:v>
+        <x:v>2.100000</x:v>
       </x:c>
       <x:c r="X50" t="n" s="2">
-        <x:v>2687.897369</x:v>
+        <x:v>3067.938803</x:v>
       </x:c>
       <x:c r="Y50" t="n" s="2">
-        <x:v>91.181724</x:v>
+        <x:v>52.866640</x:v>
       </x:c>
       <x:c r="Z50" t="n" s="2">
-        <x:v>61.101100</x:v>
+        <x:v>3.665600</x:v>
       </x:c>
       <x:c r="AA50" t="n" s="2">
-        <x:v>92.335777</x:v>
+        <x:v>99.845864</x:v>
       </x:c>
       <x:c r="AB50" t="n" s="2">
-        <x:v>225.715684</x:v>
+        <x:v>77.966814</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-16 06:00:00</x:v>
+        <x:v>2026-06-30 06:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-16 08:00:00</x:v>
+        <x:v>2026-06-30 08:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>106.474220</x:v>
+        <x:v>3.473538</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>40.389617</x:v>
+        <x:v>19.122141</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>207.753274</x:v>
+        <x:v>66.805450</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>26.901012</x:v>
+        <x:v>51.251679</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>16.641700</x:v>
+        <x:v>0.000800</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>549.101222</x:v>
+        <x:v>1.350200</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.583124</x:v>
+        <x:v>0.070234</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>301.689767</x:v>
+        <x:v>0.475391</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>13.921827</x:v>
+        <x:v>46.376094</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>3.387619</x:v>
+        <x:v>10.927276</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>146.494771</x:v>
+        <x:v>467.235967</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>58.722935</x:v>
+        <x:v>100.514656</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>5.401792</x:v>
+        <x:v>14.710582</x:v>
       </x:c>
       <x:c r="R51" s="2"/>
       <x:c r="S51" t="n" s="2">
-        <x:v>620.669000</x:v>
+        <x:v>1171.385000</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
-        <x:v>-250.004000</x:v>
+        <x:v>-145.434000</x:v>
       </x:c>
       <x:c r="U51" s="2"/>
       <x:c r="V51" s="2"/>
       <x:c r="W51" t="n" s="2">
-        <x:v>-284.600000</x:v>
+        <x:v>-3.000000</x:v>
       </x:c>
       <x:c r="X51" t="n" s="2">
-        <x:v>1563.527880</x:v>
+        <x:v>1805.265009</x:v>
       </x:c>
       <x:c r="Y51" t="n" s="2">
-        <x:v>38.824818</x:v>
+        <x:v>24.896408</x:v>
       </x:c>
       <x:c r="Z51" t="n" s="2">
-        <x:v>7.730000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA51" t="n" s="2">
-        <x:v>59.047856</x:v>
+        <x:v>55.737716</x:v>
       </x:c>
       <x:c r="AB51" t="n" s="2">
-        <x:v>42.045394</x:v>
+        <x:v>23.045442</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-16 05:00:00</x:v>
+        <x:v>2026-06-30 05:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-16 07:00:00</x:v>
+        <x:v>2026-06-30 07:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>363.697433</x:v>
+        <x:v>380.925110</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>153.236265</x:v>
+        <x:v>97.205920</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>58.371889</x:v>
+        <x:v>40.824815</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>106.693075</x:v>
+        <x:v>99.771644</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>24.132122</x:v>
+        <x:v>0.530952</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>1232.708151</x:v>
+        <x:v>36.414722</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>1.427596</x:v>
+        <x:v>0.149502</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>590.207790</x:v>
+        <x:v>49.727309</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>0.939217</x:v>
+        <x:v>0.674417</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>21.739633</x:v>
+        <x:v>45.926954</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>2.628885</x:v>
+        <x:v>6.216467</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>304.833352</x:v>
+        <x:v>553.314144</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>16.460094</x:v>
+        <x:v>30.272879</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>7.447494</x:v>
+        <x:v>3.421906</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>-1330.865300</x:v>
+        <x:v>1266.160100</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>36.958000</x:v>
+        <x:v>716.386000</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>1977.130000</x:v>
+        <x:v>-1329.390000</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>-198.324000</x:v>
+        <x:v>-661.077000</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>-1435.566855</x:v>
+        <x:v>1381.742610</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>481.300000</x:v>
+        <x:v>83.300000</x:v>
       </x:c>
       <x:c r="X52" t="n" s="2">
-        <x:v>2415.154841</x:v>
+        <x:v>2802.498450</x:v>
       </x:c>
       <x:c r="Y52" t="n" s="2">
-        <x:v>92.098584</x:v>
+        <x:v>46.379914</x:v>
       </x:c>
       <x:c r="Z52" t="n" s="2">
-        <x:v>43.600300</x:v>
+        <x:v>18.997400</x:v>
       </x:c>
       <x:c r="AA52" t="n" s="2">
-        <x:v>86.545492</x:v>
+        <x:v>94.455722</x:v>
       </x:c>
       <x:c r="AB52" t="n" s="2">
-        <x:v>140.844596</x:v>
+        <x:v>34.897407</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-16 05:00:00</x:v>
+        <x:v>2026-06-30 05:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-16 07:00:00</x:v>
+        <x:v>2026-06-30 07:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>148.748650</x:v>
+        <x:v>1.827110</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>40.705154</x:v>
+        <x:v>18.137353</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>208.595448</x:v>
+        <x:v>62.925393</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>23.727260</x:v>
+        <x:v>33.977987</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>15.447800</x:v>
+        <x:v>0.078100</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>458.350922</x:v>
+        <x:v>9.265815</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.481685</x:v>
+        <x:v>0.031899</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>268.121329</x:v>
+        <x:v>4.505348</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>10.506321</x:v>
+        <x:v>21.220334</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>2.556243</x:v>
+        <x:v>5.325496</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>126.762497</x:v>
+        <x:v>265.857316</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>54.668594</x:v>
+        <x:v>65.326797</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>4.355472</x:v>
+        <x:v>6.241993</x:v>
       </x:c>
       <x:c r="R53" s="2"/>
       <x:c r="S53" t="n" s="2">
-        <x:v>1259.315000</x:v>
+        <x:v>1286.578000</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
-        <x:v>-757.455000</x:v>
+        <x:v>-64.815000</x:v>
       </x:c>
       <x:c r="U53" s="2"/>
       <x:c r="V53" s="2"/>
       <x:c r="W53" t="n" s="2">
-        <x:v>-488.800000</x:v>
+        <x:v>-84.900000</x:v>
       </x:c>
       <x:c r="X53" t="n" s="2">
-        <x:v>1376.087375</x:v>
+        <x:v>1631.583938</x:v>
       </x:c>
       <x:c r="Y53" t="n" s="2">
-        <x:v>34.129151</x:v>
+        <x:v>23.489884</x:v>
       </x:c>
       <x:c r="Z53" t="n" s="2">
-        <x:v>14.524000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA53" t="n" s="2">
-        <x:v>53.934349</x:v>
+        <x:v>52.171313</x:v>
       </x:c>
       <x:c r="AB53" t="n" s="2">
-        <x:v>25.293190</x:v>
+        <x:v>9.935328</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-16 04:00:00</x:v>
+        <x:v>2026-06-30 04:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-16 06:00:00</x:v>
+        <x:v>2026-06-30 06:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>411.909928</x:v>
+        <x:v>382.052518</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>161.898390</x:v>
+        <x:v>97.197996</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>60.148894</x:v>
+        <x:v>37.302085</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>79.941445</x:v>
+        <x:v>58.558215</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>23.437510</x:v>
+        <x:v>1.247949</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>1343.359019</x:v>
+        <x:v>54.646717</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>1.123061</x:v>
+        <x:v>0.099500</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>500.833763</x:v>
+        <x:v>74.022568</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0.936578</x:v>
+        <x:v>0.696610</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>5.399950</x:v>
+        <x:v>14.124573</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>0.694512</x:v>
+        <x:v>2.125218</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>121.401642</x:v>
+        <x:v>243.135365</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>17.906555</x:v>
+        <x:v>12.969257</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>7.722911</x:v>
+        <x:v>3.358536</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>-664.962800</x:v>
+        <x:v>1298.295200</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>431.160000</x:v>
+        <x:v>716.397000</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>474.150000</x:v>
+        <x:v>-1420.960000</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
-        <x:v>-425.790000</x:v>
+        <x:v>-588.222000</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
-        <x:v>-652.139426</x:v>
+        <x:v>1404.146543</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>357.100000</x:v>
+        <x:v>73.700000</x:v>
       </x:c>
       <x:c r="X54" t="n" s="2">
-        <x:v>2256.231931</x:v>
+        <x:v>2464.893851</x:v>
       </x:c>
       <x:c r="Y54" t="n" s="2">
-        <x:v>77.967561</x:v>
+        <x:v>44.148667</x:v>
       </x:c>
       <x:c r="Z54" t="n" s="2">
-        <x:v>25.665800</x:v>
+        <x:v>15.402300</x:v>
       </x:c>
       <x:c r="AA54" t="n" s="2">
-        <x:v>80.455114</x:v>
+        <x:v>86.249605</x:v>
       </x:c>
       <x:c r="AB54" t="n" s="2">
-        <x:v>120.666609</x:v>
+        <x:v>35.843081</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-16 04:00:00</x:v>
+        <x:v>2026-06-30 04:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-16 06:00:00</x:v>
+        <x:v>2026-06-30 06:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>205.896680</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>40.200601</x:v>
+        <x:v>26.994878</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>205.118838</x:v>
+        <x:v>62.716409</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>15.941639</x:v>
+        <x:v>18.461610</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>11.612100</x:v>
+        <x:v>1.093000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>369.753993</x:v>
+        <x:v>13.216640</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.350125</x:v>
+        <x:v>0.013143</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>240.276614</x:v>
+        <x:v>12.405358</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>4.388575</x:v>
+        <x:v>6.798304</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>0.998193</x:v>
+        <x:v>1.916823</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>55.312060</x:v>
+        <x:v>102.079495</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>26.060823</x:v>
+        <x:v>34.005001</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>1.613224</x:v>
+        <x:v>36.907067</x:v>
       </x:c>
       <x:c r="R55" s="2"/>
       <x:c r="S55" t="n" s="2">
-        <x:v>1202.248000</x:v>
+        <x:v>1237.643000</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
-        <x:v>-770.855000</x:v>
+        <x:v>-109.961000</x:v>
       </x:c>
       <x:c r="U55" s="2"/>
       <x:c r="V55" s="2"/>
       <x:c r="W55" t="n" s="2">
-        <x:v>-361.600000</x:v>
+        <x:v>-75.300000</x:v>
       </x:c>
       <x:c r="X55" t="n" s="2">
-        <x:v>1247.316466</x:v>
+        <x:v>1368.989727</x:v>
       </x:c>
       <x:c r="Y55" t="n" s="2">
-        <x:v>29.237982</x:v>
+        <x:v>22.990338</x:v>
       </x:c>
       <x:c r="Z55" t="n" s="2">
-        <x:v>14.604000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA55" t="n" s="2">
-        <x:v>50.660000</x:v>
+        <x:v>47.758090</x:v>
       </x:c>
       <x:c r="AB55" t="n" s="2">
-        <x:v>20.054041</x:v>
+        <x:v>2.576413</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-16 03:00:00</x:v>
+        <x:v>2026-06-30 03:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-16 05:00:00</x:v>
+        <x:v>2026-06-30 05:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>441.284781</x:v>
+        <x:v>377.641381</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>166.052015</x:v>
+        <x:v>90.652061</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>58.576756</x:v>
+        <x:v>36.751405</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>65.451637</x:v>
+        <x:v>36.644877</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>20.164363</x:v>
+        <x:v>1.876441</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>1203.998230</x:v>
+        <x:v>78.452284</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.993899</x:v>
+        <x:v>0.114476</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>477.338447</x:v>
+        <x:v>106.128753</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>0.938340</x:v>
+        <x:v>0.681206</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>0.631711</x:v>
+        <x:v>2.247864</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>0.131600</x:v>
+        <x:v>0.355598</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>17.711910</x:v>
+        <x:v>65.977653</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>13.098315</x:v>
+        <x:v>3.429056</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>0.634320</x:v>
+        <x:v>1.892493</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>-143.658700</x:v>
+        <x:v>1310.038500</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>597.271000</x:v>
+        <x:v>716.365000</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>52.110000</x:v>
+        <x:v>-2089.060000</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>-248.506000</x:v>
+        <x:v>-317.286000</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>-431.601573</x:v>
+        <x:v>1404.101832</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>-37.800000</x:v>
+        <x:v>404.600000</x:v>
       </x:c>
       <x:c r="X56" t="n" s="2">
-        <x:v>2254.821051</x:v>
+        <x:v>2231.604880</x:v>
       </x:c>
       <x:c r="Y56" t="n" s="2">
-        <x:v>66.732253</x:v>
+        <x:v>50.525717</x:v>
       </x:c>
       <x:c r="Z56" t="n" s="2">
-        <x:v>10.112700</x:v>
+        <x:v>6.986800</x:v>
       </x:c>
       <x:c r="AA56" t="n" s="2">
-        <x:v>80.900611</x:v>
+        <x:v>82.910552</x:v>
       </x:c>
       <x:c r="AB56" t="n" s="2">
-        <x:v>157.034127</x:v>
+        <x:v>34.787225</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-16 03:00:00</x:v>
+        <x:v>2026-06-30 03:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-16 05:00:00</x:v>
+        <x:v>2026-06-30 05:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>226.794490</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>40.070950</x:v>
+        <x:v>18.856462</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>202.829729</x:v>
+        <x:v>61.389069</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>7.134990</x:v>
+        <x:v>7.968004</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>8.682400</x:v>
+        <x:v>1.711900</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>306.131653</x:v>
+        <x:v>18.530882</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.270017</x:v>
+        <x:v>0.003935</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>223.649162</x:v>
+        <x:v>13.879139</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>0.634193</x:v>
+        <x:v>1.202390</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>0.121677</x:v>
+        <x:v>0.345608</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>13.061516</x:v>
+        <x:v>29.876905</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>7.394759</x:v>
+        <x:v>13.727711</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>1.372191</x:v>
+        <x:v>12.319062</x:v>
       </x:c>
       <x:c r="R57" s="2"/>
       <x:c r="S57" t="n" s="2">
-        <x:v>1089.364000</x:v>
+        <x:v>1227.096000</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
-        <x:v>-919.886000</x:v>
+        <x:v>225.095000</x:v>
       </x:c>
       <x:c r="U57" s="2"/>
       <x:c r="V57" s="2"/>
       <x:c r="W57" t="n" s="2">
-        <x:v>36.200000</x:v>
+        <x:v>-410.400000</x:v>
       </x:c>
       <x:c r="X57" t="n" s="2">
-        <x:v>1243.825727</x:v>
+        <x:v>1221.602066</x:v>
       </x:c>
       <x:c r="Y57" t="n" s="2">
-        <x:v>27.102087</x:v>
+        <x:v>24.796758</x:v>
       </x:c>
       <x:c r="Z57" t="n" s="2">
-        <x:v>14.409000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA57" t="n" s="2">
-        <x:v>50.772130</x:v>
+        <x:v>45.414112</x:v>
       </x:c>
       <x:c r="AB57" t="n" s="2">
-        <x:v>31.542447</x:v>
+        <x:v>17.518647</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-16 02:00:00</x:v>
+        <x:v>2026-06-30 02:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-16 04:00:00</x:v>
+        <x:v>2026-06-30 04:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>457.776113</x:v>
+        <x:v>311.732619</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>167.409599</x:v>
+        <x:v>90.833073</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>54.086426</x:v>
+        <x:v>31.083538</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>58.763224</x:v>
+        <x:v>29.097795</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>21.148178</x:v>
+        <x:v>3.663671</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>1091.534751</x:v>
+        <x:v>103.006478</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>1.038743</x:v>
+        <x:v>0.191172</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>451.593514</x:v>
+        <x:v>159.659964</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.930827</x:v>
+        <x:v>0.697416</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>0.482382</x:v>
+        <x:v>0.373032</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>0.079301</x:v>
+        <x:v>0.088323</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>0.044141</x:v>
+        <x:v>5.035026</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.274819</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>4.134841</x:v>
+        <x:v>0.875652</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>8.211700</x:v>
+        <x:v>1347.407200</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
-        <x:v>383.873000</x:v>
+        <x:v>716.512000</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
-        <x:v>98.260000</x:v>
+        <x:v>-2004.750000</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>-123.794000</x:v>
+        <x:v>-459.371000</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>-343.538000</x:v>
+        <x:v>1404.121881</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>-128.700000</x:v>
+        <x:v>501.200000</x:v>
       </x:c>
       <x:c r="X58" t="n" s="2">
-        <x:v>2203.334740</x:v>
+        <x:v>2241.732659</x:v>
       </x:c>
       <x:c r="Y58" t="n" s="2">
-        <x:v>66.349439</x:v>
+        <x:v>54.681644</x:v>
       </x:c>
       <x:c r="Z58" t="n" s="2">
-        <x:v>5.102300</x:v>
+        <x:v>10.991100</x:v>
       </x:c>
       <x:c r="AA58" t="n" s="2">
-        <x:v>80.203419</x:v>
+        <x:v>84.992149</x:v>
       </x:c>
       <x:c r="AB58" t="n" s="2">
-        <x:v>108.801720</x:v>
+        <x:v>41.448366</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-16 02:00:00</x:v>
+        <x:v>2026-06-30 02:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-16 04:00:00</x:v>
+        <x:v>2026-06-30 04:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>235.761700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>39.389397</x:v>
+        <x:v>18.911604</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>209.495471</x:v>
+        <x:v>63.328390</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>5.187396</x:v>
+        <x:v>3.730104</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>6.975500</x:v>
+        <x:v>0.679100</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>270.957907</x:v>
+        <x:v>14.630267</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.208238</x:v>
+        <x:v>0.002611</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>200.940260</x:v>
+        <x:v>12.703673</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>0.394640</x:v>
+        <x:v>0.217298</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>0.083504</x:v>
+        <x:v>0.087478</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>0.155201</x:v>
+        <x:v>1.545701</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.678946</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>10.458041</x:v>
+        <x:v>2.427166</x:v>
       </x:c>
       <x:c r="R59" s="2"/>
       <x:c r="S59" t="n" s="2">
-        <x:v>1038.144000</x:v>
+        <x:v>1242.005000</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
-        <x:v>-929.517000</x:v>
+        <x:v>338.127000</x:v>
       </x:c>
       <x:c r="U59" s="2"/>
       <x:c r="V59" s="2"/>
       <x:c r="W59" t="n" s="2">
-        <x:v>126.600000</x:v>
+        <x:v>-508.900000</x:v>
       </x:c>
       <x:c r="X59" t="n" s="2">
-        <x:v>1215.234255</x:v>
+        <x:v>1193.174338</x:v>
       </x:c>
       <x:c r="Y59" t="n" s="2">
-        <x:v>25.983850</x:v>
+        <x:v>26.309525</x:v>
       </x:c>
       <x:c r="Z59" t="n" s="2">
-        <x:v>14.526000</x:v>
+        <x:v>0.002000</x:v>
       </x:c>
       <x:c r="AA59" t="n" s="2">
-        <x:v>50.988131</x:v>
+        <x:v>46.772682</x:v>
       </x:c>
       <x:c r="AB59" t="n" s="2">
-        <x:v>13.787989</x:v>
+        <x:v>1.810926</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-16 01:00:00</x:v>
+        <x:v>2026-06-30 01:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-16 03:00:00</x:v>
+        <x:v>2026-06-30 03:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>466.345966</x:v>
+        <x:v>361.708160</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>173.889724</x:v>
+        <x:v>103.957053</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>54.325809</x:v>
+        <x:v>34.394174</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>57.684022</x:v>
+        <x:v>29.861060</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>23.934935</x:v>
+        <x:v>4.914336</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>906.823545</x:v>
+        <x:v>149.635840</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>1.168013</x:v>
+        <x:v>0.270875</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>488.109301</x:v>
+        <x:v>206.243133</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>0.934704</x:v>
+        <x:v>0.703855</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>0.546612</x:v>
+        <x:v>0.325423</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>0.113982</x:v>
+        <x:v>0.062110</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>0.054704</x:v>
+        <x:v>1.196463</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.079200</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>2.017349</x:v>
+        <x:v>0.990786</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>39.499400</x:v>
+        <x:v>1367.897900</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>197.303000</x:v>
+        <x:v>716.480000</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>-231.290000</x:v>
+        <x:v>-2051.880000</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>496.276000</x:v>
+        <x:v>-479.949000</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
-        <x:v>-443.476092</x:v>
+        <x:v>1404.022568</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>-23.900000</x:v>
+        <x:v>498.200000</x:v>
       </x:c>
       <x:c r="X60" t="n" s="2">
-        <x:v>2210.360974</x:v>
+        <x:v>2349.113936</x:v>
       </x:c>
       <x:c r="Y60" t="n" s="2">
-        <x:v>59.940429</x:v>
+        <x:v>60.087049</x:v>
       </x:c>
       <x:c r="Z60" t="n" s="2">
-        <x:v>11.844600</x:v>
+        <x:v>11.539700</x:v>
       </x:c>
       <x:c r="AA60" t="n" s="2">
-        <x:v>79.950397</x:v>
+        <x:v>88.375082</x:v>
       </x:c>
       <x:c r="AB60" t="n" s="2">
-        <x:v>101.720882</x:v>
+        <x:v>39.764227</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-16 01:00:00</x:v>
+        <x:v>2026-06-30 01:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-16 03:00:00</x:v>
+        <x:v>2026-06-30 03:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>236.790080</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>41.168480</x:v>
+        <x:v>20.966614</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>207.585869</x:v>
+        <x:v>65.656172</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>5.097083</x:v>
+        <x:v>3.658580</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>6.730000</x:v>
+        <x:v>0.337100</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>263.193240</x:v>
+        <x:v>15.231698</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.185824</x:v>
+        <x:v>0.006375</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>185.377148</x:v>
+        <x:v>20.755169</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>0.413634</x:v>
+        <x:v>0.218935</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>0.103413</x:v>
+        <x:v>0.073462</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>0.324283</x:v>
+        <x:v>0.006824</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>19.804248</x:v>
+        <x:v>0.463073</x:v>
       </x:c>
       <x:c r="R61" s="2"/>
       <x:c r="S61" t="n" s="2">
-        <x:v>1143.989000</x:v>
+        <x:v>1290.760000</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
-        <x:v>-910.065000</x:v>
+        <x:v>347.576000</x:v>
       </x:c>
       <x:c r="U61" s="2"/>
       <x:c r="V61" s="2"/>
       <x:c r="W61" t="n" s="2">
-        <x:v>22.400000</x:v>
+        <x:v>-506.000000</x:v>
       </x:c>
       <x:c r="X61" t="n" s="2">
-        <x:v>1223.097302</x:v>
+        <x:v>1259.710002</x:v>
       </x:c>
       <x:c r="Y61" t="n" s="2">
-        <x:v>25.314860</x:v>
+        <x:v>26.796296</x:v>
       </x:c>
       <x:c r="Z61" t="n" s="2">
-        <x:v>13.749000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA61" t="n" s="2">
-        <x:v>51.173316</x:v>
+        <x:v>48.973115</x:v>
       </x:c>
       <x:c r="AB61" t="n" s="2">
-        <x:v>8.524025</x:v>
+        <x:v>1.544670</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-16 02:00:00</x:v>
+        <x:v>2026-06-30 02:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>490.134402</x:v>
+        <x:v>321.423591</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>171.099219</x:v>
+        <x:v>102.091602</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>54.376536</x:v>
+        <x:v>34.680648</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>55.634831</x:v>
+        <x:v>30.257318</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>22.939652</x:v>
+        <x:v>5.509090</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>848.958187</x:v>
+        <x:v>224.977223</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>1.316200</x:v>
+        <x:v>0.302120</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>508.648661</x:v>
+        <x:v>261.044436</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.934189</x:v>
+        <x:v>0.700386</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>0.479576</x:v>
+        <x:v>0.394408</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>0.093832</x:v>
+        <x:v>0.087488</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>0.243933</x:v>
+        <x:v>2.474883</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.147839</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>8.340741</x:v>
+        <x:v>1.274580</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>16.209800</x:v>
+        <x:v>1332.821100</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
-        <x:v>410.235000</x:v>
+        <x:v>716.535000</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
-        <x:v>-469.600000</x:v>
+        <x:v>-2042.040000</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
-        <x:v>594.675000</x:v>
+        <x:v>-354.951000</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
-        <x:v>-578.116399</x:v>
+        <x:v>1404.112559</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
-        <x:v>53.100000</x:v>
+        <x:v>411.600000</x:v>
       </x:c>
       <x:c r="X62" t="n" s="2">
-        <x:v>2189.703360</x:v>
+        <x:v>2453.443271</x:v>
       </x:c>
       <x:c r="Y62" t="n" s="2">
-        <x:v>62.134347</x:v>
+        <x:v>56.642170</x:v>
       </x:c>
       <x:c r="Z62" t="n" s="2">
-        <x:v>15.520200</x:v>
+        <x:v>7.971200</x:v>
       </x:c>
       <x:c r="AA62" t="n" s="2">
-        <x:v>80.551642</x:v>
+        <x:v>93.018313</x:v>
       </x:c>
       <x:c r="AB62" t="n" s="2">
-        <x:v>55.209578</x:v>
+        <x:v>34.498127</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-16 02:00:00</x:v>
+        <x:v>2026-06-30 02:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>232.607420</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>40.354003</x:v>
+        <x:v>28.117771</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>204.093230</x:v>
+        <x:v>67.248033</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>5.036857</x:v>
+        <x:v>3.783838</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>7.852400</x:v>
+        <x:v>0.188700</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>286.934475</x:v>
+        <x:v>19.345145</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.162978</x:v>
+        <x:v>0.009628</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>183.093253</x:v>
+        <x:v>27.035950</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>0.413971</x:v>
+        <x:v>0.220830</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>0.107208</x:v>
+        <x:v>0.069380</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>0.201364</x:v>
+        <x:v>0.154544</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>7.421319</x:v>
+        <x:v>6.060933</x:v>
       </x:c>
       <x:c r="R63" s="2"/>
       <x:c r="S63" t="n" s="2">
-        <x:v>1196.045000</x:v>
+        <x:v>1216.422000</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
-        <x:v>-869.448000</x:v>
+        <x:v>356.556000</x:v>
       </x:c>
       <x:c r="U63" s="2"/>
       <x:c r="V63" s="2"/>
       <x:c r="W63" t="n" s="2">
-        <x:v>-54.600000</x:v>
+        <x:v>-417.500000</x:v>
       </x:c>
       <x:c r="X63" t="n" s="2">
-        <x:v>1240.275478</x:v>
+        <x:v>1307.712752</x:v>
       </x:c>
       <x:c r="Y63" t="n" s="2">
-        <x:v>25.014645</x:v>
+        <x:v>26.274357</x:v>
       </x:c>
       <x:c r="Z63" t="n" s="2">
-        <x:v>13.217000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA63" t="n" s="2">
-        <x:v>51.679190</x:v>
+        <x:v>52.127369</x:v>
       </x:c>
       <x:c r="AB63" t="n" s="2">
-        <x:v>3.200019</x:v>
+        <x:v>1.269187</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-15 23:00:00</x:v>
+        <x:v>2026-06-29 23:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-16 01:00:00</x:v>
+        <x:v>2026-06-30 01:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>470.614967</x:v>
+        <x:v>272.544737</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>169.676951</x:v>
+        <x:v>136.548881</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>54.702864</x:v>
+        <x:v>41.011401</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>58.148070</x:v>
+        <x:v>31.027453</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>22.022896</x:v>
+        <x:v>7.324893</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>950.185198</x:v>
+        <x:v>244.760170</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>1.434309</x:v>
+        <x:v>0.378360</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>539.750765</x:v>
+        <x:v>316.284938</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.927622</x:v>
+        <x:v>0.698466</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>0.510391</x:v>
+        <x:v>0.424601</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>0.176950</x:v>
+        <x:v>0.102504</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>0.230155</x:v>
+        <x:v>2.025201</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.127615</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>5.630530</x:v>
+        <x:v>2.076474</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>316.707700</x:v>
+        <x:v>1367.296500</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>473.668000</x:v>
+        <x:v>716.858000</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>-912.230000</x:v>
+        <x:v>-2214.650000</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
-        <x:v>625.422000</x:v>
+        <x:v>-391.987000</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
-        <x:v>-571.887795</x:v>
+        <x:v>1404.320272</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>37.100000</x:v>
+        <x:v>492.700000</x:v>
       </x:c>
       <x:c r="X64" t="n" s="2">
-        <x:v>2242.791573</x:v>
+        <x:v>2429.873466</x:v>
       </x:c>
       <x:c r="Y64" t="n" s="2">
-        <x:v>68.676492</x:v>
+        <x:v>61.480374</x:v>
       </x:c>
       <x:c r="Z64" t="n" s="2">
-        <x:v>15.390300</x:v>
+        <x:v>9.147000</x:v>
       </x:c>
       <x:c r="AA64" t="n" s="2">
-        <x:v>81.407654</x:v>
+        <x:v>92.782664</x:v>
       </x:c>
       <x:c r="AB64" t="n" s="2">
-        <x:v>62.403633</x:v>
+        <x:v>35.423255</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-15 23:00:00</x:v>
+        <x:v>2026-06-29 23:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-16 01:00:00</x:v>
+        <x:v>2026-06-30 01:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>206.535400</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>42.323827</x:v>
+        <x:v>28.475817</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>188.153258</x:v>
+        <x:v>73.108096</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>4.991696</x:v>
+        <x:v>3.569788</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>7.377900</x:v>
+        <x:v>0.060200</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>316.266895</x:v>
+        <x:v>33.275657</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.148495</x:v>
+        <x:v>0.012407</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>161.520736</x:v>
+        <x:v>35.243798</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>0.403856</x:v>
+        <x:v>0.240155</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>0.143010</x:v>
+        <x:v>0.083186</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>0.079635</x:v>
+        <x:v>0.180078</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>3.103517</x:v>
+        <x:v>2.032397</x:v>
       </x:c>
       <x:c r="R65" s="2"/>
       <x:c r="S65" t="n" s="2">
-        <x:v>1239.886000</x:v>
+        <x:v>1276.294000</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
-        <x:v>-840.838000</x:v>
+        <x:v>372.736000</x:v>
       </x:c>
       <x:c r="U65" s="2"/>
       <x:c r="V65" s="2"/>
       <x:c r="W65" t="n" s="2">
-        <x:v>-38.400000</x:v>
+        <x:v>-500.500000</x:v>
       </x:c>
       <x:c r="X65" t="n" s="2">
-        <x:v>1291.696225</x:v>
+        <x:v>1324.811579</x:v>
       </x:c>
       <x:c r="Y65" t="n" s="2">
-        <x:v>24.105084</x:v>
+        <x:v>27.026200</x:v>
       </x:c>
       <x:c r="Z65" t="n" s="2">
-        <x:v>14.182000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA65" t="n" s="2">
-        <x:v>51.204996</x:v>
+        <x:v>52.169545</x:v>
       </x:c>
       <x:c r="AB65" t="n" s="2">
-        <x:v>11.971203</x:v>
+        <x:v>1.275498</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-15 22:00:00</x:v>
+        <x:v>2026-06-29 22:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>477.540031</x:v>
+        <x:v>363.288294</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>177.502018</x:v>
+        <x:v>93.295122</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>54.186167</x:v>
+        <x:v>35.246374</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>56.974012</x:v>
+        <x:v>31.327758</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>20.683029</x:v>
+        <x:v>7.463705</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>941.560400</x:v>
+        <x:v>266.127050</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>1.489124</x:v>
+        <x:v>0.515601</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>580.785907</x:v>
+        <x:v>362.031262</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.927988</x:v>
+        <x:v>0.700982</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>0.717679</x:v>
+        <x:v>0.533448</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>0.334635</x:v>
+        <x:v>0.108837</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>0.095448</x:v>
+        <x:v>1.202887</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>10.365914</x:v>
+        <x:v>0.092259</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>2.204748</x:v>
+        <x:v>1.670739</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>968.184400</x:v>
+        <x:v>1304.224500</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>472.036000</x:v>
+        <x:v>716.496000</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>-1358.850000</x:v>
+        <x:v>-1834.650000</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>449.017000</x:v>
+        <x:v>-506.686000</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>-478.142436</x:v>
+        <x:v>1404.206491</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>-19.900000</x:v>
+        <x:v>170.000000</x:v>
       </x:c>
       <x:c r="X66" t="n" s="2">
-        <x:v>2357.712065</x:v>
+        <x:v>2417.195309</x:v>
       </x:c>
       <x:c r="Y66" t="n" s="2">
-        <x:v>66.890383</x:v>
+        <x:v>51.429645</x:v>
       </x:c>
       <x:c r="Z66" t="n" s="2">
-        <x:v>12.166600</x:v>
+        <x:v>12.926100</x:v>
       </x:c>
       <x:c r="AA66" t="n" s="2">
-        <x:v>83.019766</x:v>
+        <x:v>96.454677</x:v>
       </x:c>
       <x:c r="AB66" t="n" s="2">
-        <x:v>129.339539</x:v>
+        <x:v>32.180362</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-15 22:00:00</x:v>
+        <x:v>2026-06-29 22:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>238.497750</x:v>
+        <x:v>0.547210</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>41.574049</x:v>
+        <x:v>28.790304</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>183.314414</x:v>
+        <x:v>62.731192</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>6.301367</x:v>
+        <x:v>3.627002</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>6.722300</x:v>
+        <x:v>0.855000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>288.099547</x:v>
+        <x:v>44.958068</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.127090</x:v>
+        <x:v>0.029652</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>149.927951</x:v>
+        <x:v>54.070750</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>0.651533</x:v>
+        <x:v>0.301284</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>0.303060</x:v>
+        <x:v>0.122429</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>0.332917</x:v>
+        <x:v>0.039652</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>1.863078</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>16.946883</x:v>
+        <x:v>5.121145</x:v>
       </x:c>
       <x:c r="R67" s="2"/>
       <x:c r="S67" t="n" s="2">
-        <x:v>1217.077000</x:v>
+        <x:v>1251.903000</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
-        <x:v>-842.043000</x:v>
+        <x:v>58.750000</x:v>
       </x:c>
       <x:c r="U67" s="2"/>
       <x:c r="V67" s="2"/>
       <x:c r="W67" t="n" s="2">
-        <x:v>18.400000</x:v>
+        <x:v>-172.900000</x:v>
       </x:c>
       <x:c r="X67" t="n" s="2">
-        <x:v>1328.095939</x:v>
+        <x:v>1338.946688</x:v>
       </x:c>
       <x:c r="Y67" t="n" s="2">
-        <x:v>23.472590</x:v>
+        <x:v>23.357380</x:v>
       </x:c>
       <x:c r="Z67" t="n" s="2">
-        <x:v>14.101000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA67" t="n" s="2">
-        <x:v>36.736699</x:v>
+        <x:v>52.080307</x:v>
       </x:c>
       <x:c r="AB67" t="n" s="2">
-        <x:v>23.349661</x:v>
+        <x:v>1.265465</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-15 23:00:00</x:v>
+        <x:v>2026-06-29 23:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>499.526631</x:v>
+        <x:v>372.196069</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>190.306105</x:v>
+        <x:v>123.778396</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>55.121615</x:v>
+        <x:v>36.867615</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>58.969563</x:v>
+        <x:v>33.644313</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>21.315040</x:v>
+        <x:v>10.437196</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>761.809985</x:v>
+        <x:v>318.792068</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>1.573109</x:v>
+        <x:v>0.832760</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>675.417497</x:v>
+        <x:v>441.439747</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.931593</x:v>
+        <x:v>0.678564</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>0.609164</x:v>
+        <x:v>0.680257</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>0.237388</x:v>
+        <x:v>0.290806</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>0.073873</x:v>
+        <x:v>7.338131</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.415460</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>11.691048</x:v>
+        <x:v>2.935568</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>1552.281300</x:v>
+        <x:v>1367.018100</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
-        <x:v>345.552000</x:v>
+        <x:v>716.552000</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
-        <x:v>-1475.090000</x:v>
+        <x:v>-1826.180000</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>412.176000</x:v>
+        <x:v>-605.004000</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>-1003.024440</x:v>
+        <x:v>1403.548351</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>169.800000</x:v>
+        <x:v>56.400000</x:v>
       </x:c>
       <x:c r="X68" t="n" s="2">
-        <x:v>2279.277471</x:v>
+        <x:v>2462.661401</x:v>
       </x:c>
       <x:c r="Y68" t="n" s="2">
-        <x:v>73.823481</x:v>
+        <x:v>49.399904</x:v>
       </x:c>
       <x:c r="Z68" t="n" s="2">
-        <x:v>8.335700</x:v>
+        <x:v>16.444300</x:v>
       </x:c>
       <x:c r="AA68" t="n" s="2">
-        <x:v>87.545180</x:v>
+        <x:v>94.390348</x:v>
       </x:c>
       <x:c r="AB68" t="n" s="2">
-        <x:v>42.521464</x:v>
+        <x:v>35.481014</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-15 23:00:00</x:v>
+        <x:v>2026-06-29 23:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>247.459730</x:v>
+        <x:v>14.315090</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>46.124344</x:v>
+        <x:v>56.997476</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>193.755212</x:v>
+        <x:v>77.595736</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>7.924106</x:v>
+        <x:v>3.222176</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>6.143800</x:v>
+        <x:v>1.197200</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>293.390424</x:v>
+        <x:v>95.337793</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.096542</x:v>
+        <x:v>0.037951</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>136.998129</x:v>
+        <x:v>76.094693</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>0.497921</x:v>
+        <x:v>0.417533</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>0.163375</x:v>
+        <x:v>0.222440</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>0.128121</x:v>
+        <x:v>2.004565</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.385963</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>8.744027</x:v>
+        <x:v>40.558726</x:v>
       </x:c>
       <x:c r="R69" s="2"/>
       <x:c r="S69" t="n" s="2">
-        <x:v>1256.990000</x:v>
+        <x:v>1268.021000</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
-        <x:v>-675.497000</x:v>
+        <x:v>-204.761000</x:v>
       </x:c>
       <x:c r="U69" s="2"/>
       <x:c r="V69" s="2"/>
       <x:c r="W69" t="n" s="2">
-        <x:v>-172.300000</x:v>
+        <x:v>-57.900000</x:v>
       </x:c>
       <x:c r="X69" t="n" s="2">
-        <x:v>1350.618731</x:v>
+        <x:v>1373.747342</x:v>
       </x:c>
       <x:c r="Y69" t="n" s="2">
-        <x:v>22.169942</x:v>
+        <x:v>24.255673</x:v>
       </x:c>
       <x:c r="Z69" t="n" s="2">
-        <x:v>14.860000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA69" t="n" s="2">
-        <x:v>38.212899</x:v>
+        <x:v>55.592691</x:v>
       </x:c>
       <x:c r="AB69" t="n" s="2">
-        <x:v>4.657242</x:v>
+        <x:v>1.268062</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-15 22:00:00</x:v>
+        <x:v>2026-06-29 22:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>523.532067</x:v>
+        <x:v>388.827444</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>238.626845</x:v>
+        <x:v>138.082806</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>60.880595</x:v>
+        <x:v>40.645734</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>59.661166</x:v>
+        <x:v>49.914339</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>19.060314</x:v>
+        <x:v>11.968845</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>822.570283</x:v>
+        <x:v>339.611894</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>1.569951</x:v>
+        <x:v>1.116279</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>711.571708</x:v>
+        <x:v>502.430375</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0.931911</x:v>
+        <x:v>0.701421</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>1.270441</x:v>
+        <x:v>2.402047</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>0.708026</x:v>
+        <x:v>1.653528</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>2.882911</x:v>
+        <x:v>57.641233</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>6.657152</x:v>
+        <x:v>3.084840</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>9.158130</x:v>
+        <x:v>4.090041</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>1578.948800</x:v>
+        <x:v>1313.999100</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>639.717000</x:v>
+        <x:v>716.605000</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>-1634.220000</x:v>
+        <x:v>-2040.430000</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>652.974000</x:v>
+        <x:v>-397.530000</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
-        <x:v>-1382.318739</x:v>
+        <x:v>1404.660181</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>70.000000</x:v>
+        <x:v>12.300000</x:v>
       </x:c>
       <x:c r="X70" t="n" s="2">
-        <x:v>2384.182560</x:v>
+        <x:v>2551.775107</x:v>
       </x:c>
       <x:c r="Y70" t="n" s="2">
-        <x:v>81.522772</x:v>
+        <x:v>50.098076</x:v>
       </x:c>
       <x:c r="Z70" t="n" s="2">
-        <x:v>16.006400</x:v>
+        <x:v>8.880900</x:v>
       </x:c>
       <x:c r="AA70" t="n" s="2">
-        <x:v>90.167012</x:v>
+        <x:v>95.038895</x:v>
       </x:c>
       <x:c r="AB70" t="n" s="2">
-        <x:v>42.851782</x:v>
+        <x:v>41.319250</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-15 22:00:00</x:v>
+        <x:v>2026-06-29 22:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>252.378150</x:v>
+        <x:v>3.242760</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>57.939803</x:v>
+        <x:v>41.720874</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>204.051920</x:v>
+        <x:v>67.803488</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>8.395895</x:v>
+        <x:v>3.394607</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>8.752000</x:v>
+        <x:v>3.345000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>183.252291</x:v>
+        <x:v>212.300256</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.080484</x:v>
+        <x:v>0.048640</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>122.684293</x:v>
+        <x:v>74.515114</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>0.940321</x:v>
+        <x:v>1.877144</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>0.403244</x:v>
+        <x:v>1.105121</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>0.344618</x:v>
+        <x:v>1.539495</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>1.562610</x:v>
+        <x:v>0.226088</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>10.064291</x:v>
+        <x:v>53.116580</x:v>
       </x:c>
       <x:c r="R71" s="2"/>
       <x:c r="S71" t="n" s="2">
-        <x:v>1267.714000</x:v>
+        <x:v>1281.755000</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
-        <x:v>-608.193000</x:v>
+        <x:v>-286.528000</x:v>
       </x:c>
       <x:c r="U71" s="2"/>
       <x:c r="V71" s="2"/>
       <x:c r="W71" t="n" s="2">
-        <x:v>-71.400000</x:v>
+        <x:v>-13.500000</x:v>
       </x:c>
       <x:c r="X71" t="n" s="2">
-        <x:v>1438.970920</x:v>
+        <x:v>1445.962167</x:v>
       </x:c>
       <x:c r="Y71" t="n" s="2">
-        <x:v>22.012849</x:v>
+        <x:v>24.875090</x:v>
       </x:c>
       <x:c r="Z71" t="n" s="2">
-        <x:v>14.275000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA71" t="n" s="2">
-        <x:v>40.623245</x:v>
+        <x:v>55.189809</x:v>
       </x:c>
       <x:c r="AB71" t="n" s="2">
-        <x:v>5.142663</x:v>
+        <x:v>2.069407</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>521.755192</x:v>
+        <x:v>418.639764</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>192.474255</x:v>
+        <x:v>147.601602</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>62.328245</x:v>
+        <x:v>49.702576</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>58.973104</x:v>
+        <x:v>60.907908</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>25.073069</x:v>
+        <x:v>15.009446</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>845.406950</x:v>
+        <x:v>438.585635</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>1.869739</x:v>
+        <x:v>2.093632</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>761.613783</x:v>
+        <x:v>590.814455</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>0.927057</x:v>
+        <x:v>0.699999</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>3.136881</x:v>
+        <x:v>11.047400</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>1.680234</x:v>
+        <x:v>5.280729</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>3.987655</x:v>
+        <x:v>109.532251</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>7.920698</x:v>
+        <x:v>6.293019</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>2.480339</x:v>
+        <x:v>9.411557</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>1447.107000</x:v>
+        <x:v>1227.961700</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>647.396000</x:v>
+        <x:v>716.658000</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>-2017.050000</x:v>
+        <x:v>-2463.100000</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>25.870000</x:v>
+        <x:v>-236.211000</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>90.813826</x:v>
+        <x:v>1404.532529</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>-168.400000</x:v>
+        <x:v>107.100000</x:v>
       </x:c>
       <x:c r="X72" t="n" s="2">
-        <x:v>2515.364027</x:v>
+        <x:v>2622.561202</x:v>
       </x:c>
       <x:c r="Y72" t="n" s="2">
-        <x:v>76.849547</x:v>
+        <x:v>54.954578</x:v>
       </x:c>
       <x:c r="Z72" t="n" s="2">
-        <x:v>2.420800</x:v>
+        <x:v>5.491600</x:v>
       </x:c>
       <x:c r="AA72" t="n" s="2">
-        <x:v>92.614432</x:v>
+        <x:v>95.480287</x:v>
       </x:c>
       <x:c r="AB72" t="n" s="2">
-        <x:v>86.693011</x:v>
+        <x:v>44.781250</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-15 21:00:00</x:v>
+        <x:v>2026-06-29 21:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>251.681950</x:v>
+        <x:v>2.499620</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>59.856334</x:v>
+        <x:v>33.800606</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>205.552562</x:v>
+        <x:v>60.579383</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>8.827480</x:v>
+        <x:v>5.503596</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>8.387700</x:v>
+        <x:v>3.005200</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>122.793211</x:v>
+        <x:v>270.077844</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.118496</x:v>
+        <x:v>0.116999</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>121.807015</x:v>
+        <x:v>114.442711</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>3.037958</x:v>
+        <x:v>8.320565</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>1.180810</x:v>
+        <x:v>3.589804</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>8.799640</x:v>
+        <x:v>11.869446</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>0.650920</x:v>
+        <x:v>1.188991</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>26.352634</x:v>
+        <x:v>60.239963</x:v>
       </x:c>
       <x:c r="R73" s="2"/>
       <x:c r="S73" t="n" s="2">
-        <x:v>1279.032000</x:v>
+        <x:v>1252.072000</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
-        <x:v>-759.096000</x:v>
+        <x:v>-199.027000</x:v>
       </x:c>
       <x:c r="U73" s="2"/>
       <x:c r="V73" s="2"/>
       <x:c r="W73" t="n" s="2">
-        <x:v>166.100000</x:v>
+        <x:v>-109.100000</x:v>
       </x:c>
       <x:c r="X73" t="n" s="2">
-        <x:v>1505.082710</x:v>
+        <x:v>1519.179728</x:v>
       </x:c>
       <x:c r="Y73" t="n" s="2">
-        <x:v>22.585919</x:v>
+        <x:v>26.512087</x:v>
       </x:c>
       <x:c r="Z73" t="n" s="2">
-        <x:v>14.336000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA73" t="n" s="2">
-        <x:v>40.684279</x:v>
+        <x:v>57.236721</x:v>
       </x:c>
       <x:c r="AB73" t="n" s="2">
-        <x:v>9.895869</x:v>
+        <x:v>12.874407</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>500.571493</x:v>
+        <x:v>411.154330</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>197.305979</x:v>
+        <x:v>143.951885</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>61.993241</x:v>
+        <x:v>42.799091</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>67.650643</x:v>
+        <x:v>94.051039</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>23.133631</x:v>
+        <x:v>18.623884</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>750.398092</x:v>
+        <x:v>439.540530</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>2.761032</x:v>
+        <x:v>4.443588</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>931.651249</x:v>
+        <x:v>934.858047</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>0.929695</x:v>
+        <x:v>0.700714</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>4.090981</x:v>
+        <x:v>21.718955</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>1.515158</x:v>
+        <x:v>6.415833</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>70.091359</x:v>
+        <x:v>236.236152</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>20.888533</x:v>
+        <x:v>13.218547</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>4.912592</x:v>
+        <x:v>7.706454</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>1462.377300</x:v>
+        <x:v>1160.508300</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>564.492000</x:v>
+        <x:v>716.578000</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>-1483.250000</x:v>
+        <x:v>-2282.970000</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
-        <x:v>-49.253000</x:v>
+        <x:v>-573.357000</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
-        <x:v>-175.051564</x:v>
+        <x:v>1398.097775</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>-433.900000</x:v>
+        <x:v>-46.100000</x:v>
       </x:c>
       <x:c r="X74" t="n" s="2">
-        <x:v>2523.308413</x:v>
+        <x:v>2748.176124</x:v>
       </x:c>
       <x:c r="Y74" t="n" s="2">
-        <x:v>76.853469</x:v>
+        <x:v>53.000021</x:v>
       </x:c>
       <x:c r="Z74" t="n" s="2">
-        <x:v>2.725000</x:v>
+        <x:v>15.589700</x:v>
       </x:c>
       <x:c r="AA74" t="n" s="2">
-        <x:v>95.544711</x:v>
+        <x:v>100.423789</x:v>
       </x:c>
       <x:c r="AB74" t="n" s="2">
-        <x:v>48.414634</x:v>
+        <x:v>56.901357</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-15 20:00:00</x:v>
+        <x:v>2026-06-29 20:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>243.045700</x:v>
+        <x:v>2.582770</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>45.045777</x:v>
+        <x:v>29.281203</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>193.518178</x:v>
+        <x:v>60.270124</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>11.414050</x:v>
+        <x:v>12.737643</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>9.530300</x:v>
+        <x:v>2.664500</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>102.156153</x:v>
+        <x:v>326.767887</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.174864</x:v>
+        <x:v>0.149900</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>137.353211</x:v>
+        <x:v>111.649924</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>2.787624</x:v>
+        <x:v>10.541552</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>0.995751</x:v>
+        <x:v>3.867579</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>12.826872</x:v>
+        <x:v>62.076963</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>9.632310</x:v>
+        <x:v>15.396133</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>18.649925</x:v>
+        <x:v>24.828071</x:v>
       </x:c>
       <x:c r="R75" s="2"/>
       <x:c r="S75" t="n" s="2">
-        <x:v>1290.040000</x:v>
+        <x:v>1260.354000</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
-        <x:v>-958.930000</x:v>
+        <x:v>-317.366000</x:v>
       </x:c>
       <x:c r="U75" s="2"/>
       <x:c r="V75" s="2"/>
       <x:c r="W75" t="n" s="2">
-        <x:v>427.400000</x:v>
+        <x:v>44.500000</x:v>
       </x:c>
       <x:c r="X75" t="n" s="2">
-        <x:v>1545.640715</x:v>
+        <x:v>1650.302250</x:v>
       </x:c>
       <x:c r="Y75" t="n" s="2">
-        <x:v>25.169222</x:v>
+        <x:v>25.973052</x:v>
       </x:c>
       <x:c r="Z75" t="n" s="2">
-        <x:v>14.698000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA75" t="n" s="2">
-        <x:v>42.480499</x:v>
+        <x:v>62.200366</x:v>
       </x:c>
       <x:c r="AB75" t="n" s="2">
-        <x:v>6.871229</x:v>
+        <x:v>38.847345</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>470.927209</x:v>
+        <x:v>366.770533</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>191.390448</x:v>
+        <x:v>132.851883</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>58.284719</x:v>
+        <x:v>37.340317</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>88.361209</x:v>
+        <x:v>147.244379</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>28.047199</x:v>
+        <x:v>19.145773</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>776.553745</x:v>
+        <x:v>563.437375</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>3.808685</x:v>
+        <x:v>5.919356</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>1076.335287</x:v>
+        <x:v>1128.661035</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>0.933022</x:v>
+        <x:v>0.705259</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>15.487514</x:v>
+        <x:v>64.312594</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>2.455484</x:v>
+        <x:v>10.690792</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>230.646393</x:v>
+        <x:v>674.008596</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>27.679335</x:v>
+        <x:v>37.450600</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>4.294745</x:v>
+        <x:v>3.837913</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>1206.741400</x:v>
+        <x:v>1220.409700</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>481.624000</x:v>
+        <x:v>674.498000</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>-1127.010000</x:v>
+        <x:v>-2968.680000</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>-276.599000</x:v>
+        <x:v>-151.003000</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
-        <x:v>-163.252999</x:v>
+        <x:v>1075.753671</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>-428.100000</x:v>
+        <x:v>-66.900000</x:v>
       </x:c>
       <x:c r="X76" t="n" s="2">
-        <x:v>2668.608395</x:v>
+        <x:v>2976.454775</x:v>
       </x:c>
       <x:c r="Y76" t="n" s="2">
-        <x:v>70.115456</x:v>
+        <x:v>62.612543</x:v>
       </x:c>
       <x:c r="Z76" t="n" s="2">
-        <x:v>6.318800</x:v>
+        <x:v>6.612900</x:v>
       </x:c>
       <x:c r="AA76" t="n" s="2">
-        <x:v>98.960181</x:v>
+        <x:v>104.273363</x:v>
       </x:c>
       <x:c r="AB76" t="n" s="2">
-        <x:v>72.643269</x:v>
+        <x:v>119.270081</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-15 19:00:00</x:v>
+        <x:v>2026-06-29 19:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>220.526360</x:v>
+        <x:v>2.630660</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>46.558836</x:v>
+        <x:v>28.354833</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>193.039164</x:v>
+        <x:v>60.196116</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>22.583441</x:v>
+        <x:v>27.325962</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>10.992500</x:v>
+        <x:v>6.211800</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>112.720108</x:v>
+        <x:v>325.381486</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.279230</x:v>
+        <x:v>0.285988</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>137.109238</x:v>
+        <x:v>127.284592</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>11.691664</x:v>
+        <x:v>22.946564</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>2.852568</x:v>
+        <x:v>5.983456</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>75.672662</x:v>
+        <x:v>193.481507</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>29.964712</x:v>
+        <x:v>46.591007</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>15.632784</x:v>
+        <x:v>7.617362</x:v>
       </x:c>
       <x:c r="R77" s="2"/>
       <x:c r="S77" t="n" s="2">
-        <x:v>1278.404000</x:v>
+        <x:v>1217.140000</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
-        <x:v>-932.848000</x:v>
+        <x:v>-347.128000</x:v>
       </x:c>
       <x:c r="U77" s="2"/>
       <x:c r="V77" s="2"/>
       <x:c r="W77" t="n" s="2">
-        <x:v>421.600000</x:v>
+        <x:v>65.500000</x:v>
       </x:c>
       <x:c r="X77" t="n" s="2">
-        <x:v>1646.779268</x:v>
+        <x:v>1789.803334</x:v>
       </x:c>
       <x:c r="Y77" t="n" s="2">
-        <x:v>25.063689</x:v>
+        <x:v>30.369756</x:v>
       </x:c>
       <x:c r="Z77" t="n" s="2">
-        <x:v>14.870000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA77" t="n" s="2">
-        <x:v>42.508883</x:v>
+        <x:v>62.542465</x:v>
       </x:c>
       <x:c r="AB77" t="n" s="2">
-        <x:v>15.596519</x:v>
+        <x:v>38.212514</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>441.658957</x:v>
+        <x:v>225.068386</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>214.150269</x:v>
+        <x:v>95.691477</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>56.228454</x:v>
+        <x:v>37.270758</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>124.695920</x:v>
+        <x:v>215.654787</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>28.930867</x:v>
+        <x:v>24.341844</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>697.270643</x:v>
+        <x:v>615.033069</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>5.176490</x:v>
+        <x:v>7.272735</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1352.339219</x:v>
+        <x:v>1254.998298</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0.925481</x:v>
+        <x:v>0.705370</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>45.384202</x:v>
+        <x:v>143.277570</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>6.635849</x:v>
+        <x:v>22.682791</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>444.219668</x:v>
+        <x:v>1373.107890</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>24.811985</x:v>
+        <x:v>76.953415</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>6.423796</x:v>
+        <x:v>2.991457</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>524.053300</x:v>
+        <x:v>1169.426600</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>236.656000</x:v>
+        <x:v>671.780000</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>449.210000</x:v>
+        <x:v>-2215.790000</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>-491.271000</x:v>
+        <x:v>-634.763000</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>-1230.235902</x:v>
+        <x:v>63.344851</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>-95.000000</x:v>
+        <x:v>-35.500000</x:v>
       </x:c>
       <x:c r="X78" t="n" s="2">
-        <x:v>2842.264199</x:v>
+        <x:v>3113.548296</x:v>
       </x:c>
       <x:c r="Y78" t="n" s="2">
-        <x:v>54.706870</x:v>
+        <x:v>69.881072</x:v>
       </x:c>
       <x:c r="Z78" t="n" s="2">
-        <x:v>13.208700</x:v>
+        <x:v>18.159900</x:v>
       </x:c>
       <x:c r="AA78" t="n" s="2">
-        <x:v>107.073354</x:v>
+        <x:v>107.744435</x:v>
       </x:c>
       <x:c r="AB78" t="n" s="2">
-        <x:v>91.743122</x:v>
+        <x:v>43.779226</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-15 18:00:00</x:v>
+        <x:v>2026-06-29 18:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>218.345770</x:v>
+        <x:v>2.356870</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>47.272908</x:v>
+        <x:v>28.667379</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>190.273735</x:v>
+        <x:v>59.830276</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>38.927732</x:v>
+        <x:v>39.196247</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>10.171100</x:v>
+        <x:v>12.764300</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>115.305761</x:v>
+        <x:v>288.074656</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.363962</x:v>
+        <x:v>0.466096</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>119.087078</x:v>
+        <x:v>187.443456</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>36.399082</x:v>
+        <x:v>44.198728</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>8.486523</x:v>
+        <x:v>10.557060</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>203.923789</x:v>
+        <x:v>366.632246</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>55.494438</x:v>
+        <x:v>76.177315</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>7.884998</x:v>
+        <x:v>17.286205</x:v>
       </x:c>
       <x:c r="R79" s="2"/>
       <x:c r="S79" t="n" s="2">
-        <x:v>1272.340000</x:v>
+        <x:v>1159.535000</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
-        <x:v>-663.580000</x:v>
+        <x:v>-363.774000</x:v>
       </x:c>
       <x:c r="U79" s="2"/>
       <x:c r="V79" s="2"/>
       <x:c r="W79" t="n" s="2">
-        <x:v>92.700000</x:v>
+        <x:v>34.000000</x:v>
       </x:c>
       <x:c r="X79" t="n" s="2">
-        <x:v>1753.396874</x:v>
+        <x:v>1963.411830</x:v>
       </x:c>
       <x:c r="Y79" t="n" s="2">
-        <x:v>22.187024</x:v>
+        <x:v>37.772238</x:v>
       </x:c>
       <x:c r="Z79" t="n" s="2">
-        <x:v>14.196000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA79" t="n" s="2">
-        <x:v>57.673683</x:v>
+        <x:v>68.135995</x:v>
       </x:c>
       <x:c r="AB79" t="n" s="2">
-        <x:v>16.436295</x:v>
+        <x:v>52.391357</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>323.771583</x:v>
+        <x:v>151.015973</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>158.983512</x:v>
+        <x:v>91.149736</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>55.247809</x:v>
+        <x:v>34.912604</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>174.890412</x:v>
+        <x:v>268.795256</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>30.964226</x:v>
+        <x:v>25.421838</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>780.765461</x:v>
+        <x:v>737.962388</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>6.539894</x:v>
+        <x:v>7.990736</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1715.603443</x:v>
+        <x:v>1336.400700</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>0.928839</x:v>
+        <x:v>0.709114</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>83.496209</x:v>
+        <x:v>234.001330</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>13.644408</x:v>
+        <x:v>36.872491</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>789.198499</x:v>
+        <x:v>1949.669007</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>44.316956</x:v>
+        <x:v>111.027138</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>2.429832</x:v>
+        <x:v>1.562695</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>-301.844800</x:v>
+        <x:v>831.487100</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>-359.327000</x:v>
+        <x:v>627.872000</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>687.170000</x:v>
+        <x:v>-2158.650000</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
-        <x:v>136.489000</x:v>
+        <x:v>-689.363000</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
-        <x:v>-1449.645520</x:v>
+        <x:v>-215.192097</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>146.900000</x:v>
+        <x:v>-65.500000</x:v>
       </x:c>
       <x:c r="X80" t="n" s="2">
-        <x:v>3040.522763</x:v>
+        <x:v>3318.145012</x:v>
       </x:c>
       <x:c r="Y80" t="n" s="2">
-        <x:v>57.982658</x:v>
+        <x:v>72.097749</x:v>
       </x:c>
       <x:c r="Z80" t="n" s="2">
-        <x:v>18.589800</x:v>
+        <x:v>19.985900</x:v>
       </x:c>
       <x:c r="AA80" t="n" s="2">
-        <x:v>114.760615</x:v>
+        <x:v>114.175033</x:v>
       </x:c>
       <x:c r="AB80" t="n" s="2">
-        <x:v>154.971286</x:v>
+        <x:v>86.468883</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-15 17:00:00</x:v>
+        <x:v>2026-06-29 17:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>179.973270</x:v>
+        <x:v>0.248690</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>41.378465</x:v>
+        <x:v>28.559113</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>159.421816</x:v>
+        <x:v>59.282395</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>55.258061</x:v>
+        <x:v>53.933680</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>10.639000</x:v>
+        <x:v>12.131700</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>85.367678</x:v>
+        <x:v>157.797711</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.458417</x:v>
+        <x:v>0.553933</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>126.415573</x:v>
+        <x:v>212.295753</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>68.583282</x:v>
+        <x:v>71.164032</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>16.129102</x:v>
+        <x:v>16.827777</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>333.693874</x:v>
+        <x:v>535.786127</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>72.894569</x:v>
+        <x:v>97.079147</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>10.215580</x:v>
+        <x:v>5.808606</x:v>
       </x:c>
       <x:c r="R81" s="2"/>
       <x:c r="S81" t="n" s="2">
-        <x:v>989.942000</x:v>
+        <x:v>1104.233000</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
-        <x:v>-211.684000</x:v>
+        <x:v>-385.180000</x:v>
       </x:c>
       <x:c r="U81" s="2"/>
       <x:c r="V81" s="2"/>
       <x:c r="W81" t="n" s="2">
-        <x:v>-149.100000</x:v>
+        <x:v>64.100000</x:v>
       </x:c>
       <x:c r="X81" t="n" s="2">
-        <x:v>1789.586689</x:v>
+        <x:v>2034.621667</x:v>
       </x:c>
       <x:c r="Y81" t="n" s="2">
-        <x:v>23.188600</x:v>
+        <x:v>43.982278</x:v>
       </x:c>
       <x:c r="Z81" t="n" s="2">
-        <x:v>3.986000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA81" t="n" s="2">
-        <x:v>60.539444</x:v>
+        <x:v>69.869376</x:v>
       </x:c>
       <x:c r="AB81" t="n" s="2">
-        <x:v>19.426484</x:v>
+        <x:v>44.583629</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>227.599806</x:v>
+        <x:v>89.131679</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>135.891526</x:v>
+        <x:v>92.982807</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>52.723566</x:v>
+        <x:v>36.374959</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>207.789014</x:v>
+        <x:v>308.151810</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>33.121853</x:v>
+        <x:v>22.459662</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>843.352005</x:v>
+        <x:v>624.938895</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>8.415574</x:v>
+        <x:v>8.166317</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>2030.455640</x:v>
+        <x:v>1330.997965</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.937454</x:v>
+        <x:v>0.712620</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>124.022614</x:v>
+        <x:v>307.399706</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>19.932443</x:v>
+        <x:v>48.476969</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>1023.249419</x:v>
+        <x:v>2373.614754</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>58.360226</x:v>
+        <x:v>136.474579</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>2.411005</x:v>
+        <x:v>1.773180</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>-1099.263600</x:v>
+        <x:v>185.388900</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>-455.080000</x:v>
+        <x:v>583.963000</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>637.640000</x:v>
+        <x:v>-1295.780000</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>565.705000</x:v>
+        <x:v>-289.268000</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
-        <x:v>-1453.707398</x:v>
+        <x:v>-1404.403815</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>208.800000</x:v>
+        <x:v>178.200000</x:v>
       </x:c>
       <x:c r="X82" t="n" s="2">
-        <x:v>3172.356145</x:v>
+        <x:v>3339.755979</x:v>
       </x:c>
       <x:c r="Y82" t="n" s="2">
-        <x:v>61.493577</x:v>
+        <x:v>73.929963</x:v>
       </x:c>
       <x:c r="Z82" t="n" s="2">
-        <x:v>51.104600</x:v>
+        <x:v>10.943100</x:v>
       </x:c>
       <x:c r="AA82" t="n" s="2">
-        <x:v>119.361879</x:v>
+        <x:v>114.318111</x:v>
       </x:c>
       <x:c r="AB82" t="n" s="2">
-        <x:v>281.737803</x:v>
+        <x:v>52.940163</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-15 16:00:00</x:v>
+        <x:v>2026-06-29 16:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>83.589570</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>38.177700</x:v>
+        <x:v>28.439192</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>134.221699</x:v>
+        <x:v>56.227231</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>68.403204</x:v>
+        <x:v>61.280425</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>12.807500</x:v>
+        <x:v>6.946300</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>50.692223</x:v>
+        <x:v>147.632393</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.572195</x:v>
+        <x:v>0.616953</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>143.892094</x:v>
+        <x:v>197.350652</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>99.041697</x:v>
+        <x:v>94.430025</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>23.770148</x:v>
+        <x:v>21.860027</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>506.090289</x:v>
+        <x:v>613.612257</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>98.955986</x:v>
+        <x:v>109.256920</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>6.147203</x:v>
+        <x:v>10.409982</x:v>
       </x:c>
       <x:c r="R83" s="2"/>
       <x:c r="S83" t="n" s="2">
-        <x:v>616.307000</x:v>
+        <x:v>1064.540000</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
-        <x:v>163.656000</x:v>
+        <x:v>-234.797000</x:v>
       </x:c>
       <x:c r="U83" s="2"/>
       <x:c r="V83" s="2"/>
       <x:c r="W83" t="n" s="2">
-        <x:v>-212.100000</x:v>
+        <x:v>-181.100000</x:v>
       </x:c>
       <x:c r="X83" t="n" s="2">
-        <x:v>1834.224510</x:v>
+        <x:v>1996.705354</x:v>
       </x:c>
       <x:c r="Y83" t="n" s="2">
-        <x:v>25.845679</x:v>
+        <x:v>41.535651</x:v>
       </x:c>
       <x:c r="Z83" t="n" s="2">
-        <x:v>1.919000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA83" t="n" s="2">
-        <x:v>58.144051</x:v>
+        <x:v>64.226547</x:v>
       </x:c>
       <x:c r="AB83" t="n" s="2">
-        <x:v>46.304846</x:v>
+        <x:v>24.491169</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>150.652734</x:v>
+        <x:v>75.607127</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>123.234019</x:v>
+        <x:v>93.855448</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>52.943329</x:v>
+        <x:v>32.701703</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>248.429204</x:v>
+        <x:v>319.869650</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>38.690696</x:v>
+        <x:v>17.364504</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>949.143447</x:v>
+        <x:v>475.053236</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>10.184525</x:v>
+        <x:v>8.224831</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>2412.553174</x:v>
+        <x:v>1340.931159</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>0.920053</x:v>
+        <x:v>0.706497</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>184.457070</x:v>
+        <x:v>349.644637</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>27.724128</x:v>
+        <x:v>54.167214</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>1279.565795</x:v>
+        <x:v>2465.396612</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>74.587349</x:v>
+        <x:v>143.460419</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>1.636732</x:v>
+        <x:v>2.749887</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>-1657.811400</x:v>
+        <x:v>20.789400</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
-        <x:v>-539.748000</x:v>
+        <x:v>459.411000</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
-        <x:v>805.060000</x:v>
+        <x:v>-1067.200000</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
-        <x:v>604.401000</x:v>
+        <x:v>-187.931000</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
-        <x:v>-1453.480539</x:v>
+        <x:v>-1299.705140</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
-        <x:v>236.500000</x:v>
+        <x:v>68.100000</x:v>
       </x:c>
       <x:c r="X84" t="n" s="2">
-        <x:v>3549.643317</x:v>
+        <x:v>3373.197188</x:v>
       </x:c>
       <x:c r="Y84" t="n" s="2">
-        <x:v>79.843287</x:v>
+        <x:v>63.592453</x:v>
       </x:c>
       <x:c r="Z84" t="n" s="2">
-        <x:v>80.357400</x:v>
+        <x:v>6.527600</x:v>
       </x:c>
       <x:c r="AA84" t="n" s="2">
-        <x:v>123.823695</x:v>
+        <x:v>112.921944</x:v>
       </x:c>
       <x:c r="AB84" t="n" s="2">
-        <x:v>560.936551</x:v>
+        <x:v>81.429968</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-15 15:00:00</x:v>
+        <x:v>2026-06-29 15:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>69.024890</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>37.633064</x:v>
+        <x:v>28.255667</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>107.657145</x:v>
+        <x:v>54.038516</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>73.537401</x:v>
+        <x:v>66.840261</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>14.086400</x:v>
+        <x:v>2.957500</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>38.303833</x:v>
+        <x:v>100.269681</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>0.637741</x:v>
+        <x:v>0.587063</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>155.565132</x:v>
+        <x:v>169.226579</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>122.447153</x:v>
+        <x:v>110.609958</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>29.373162</x:v>
+        <x:v>24.804594</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>589.339753</x:v>
+        <x:v>658.074979</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>113.120758</x:v>
+        <x:v>111.012413</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>6.042851</x:v>
+        <x:v>22.819813</x:v>
       </x:c>
       <x:c r="R85" s="2"/>
       <x:c r="S85" t="n" s="2">
-        <x:v>95.938000</x:v>
+        <x:v>930.946000</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
-        <x:v>699.576000</x:v>
+        <x:v>-216.305000</x:v>
       </x:c>
       <x:c r="U85" s="2"/>
       <x:c r="V85" s="2"/>
       <x:c r="W85" t="n" s="2">
-        <x:v>-239.800000</x:v>
+        <x:v>-69.500000</x:v>
       </x:c>
       <x:c r="X85" t="n" s="2">
-        <x:v>1912.483280</x:v>
+        <x:v>1994.638025</x:v>
       </x:c>
       <x:c r="Y85" t="n" s="2">
-        <x:v>30.414500</x:v>
+        <x:v>35.342266</x:v>
       </x:c>
       <x:c r="Z85" t="n" s="2">
-        <x:v>9.139000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA85" t="n" s="2">
-        <x:v>57.424983</x:v>
+        <x:v>63.361528</x:v>
       </x:c>
       <x:c r="AB85" t="n" s="2">
-        <x:v>72.533478</x:v>
+        <x:v>26.618639</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>146.766123</x:v>
+        <x:v>37.065246</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>118.767783</x:v>
+        <x:v>91.807680</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>46.904414</x:v>
+        <x:v>31.763346</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>248.968628</x:v>
+        <x:v>328.950070</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>39.702023</x:v>
+        <x:v>15.846939</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>1334.248426</x:v>
+        <x:v>392.593711</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>11.192230</x:v>
+        <x:v>8.128940</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>2703.441168</x:v>
+        <x:v>1308.286598</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>0.925625</x:v>
+        <x:v>0.717259</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>192.829536</x:v>
+        <x:v>371.403686</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>30.871014</x:v>
+        <x:v>56.305362</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>1372.667044</x:v>
+        <x:v>2480.650231</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>79.818382</x:v>
+        <x:v>145.417969</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>1.777409</x:v>
+        <x:v>2.285849</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>-1662.257800</x:v>
+        <x:v>-160.307400</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>-605.244000</x:v>
+        <x:v>586.002000</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>1033.530000</x:v>
+        <x:v>-1225.490000</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
-        <x:v>603.059000</x:v>
+        <x:v>187.139000</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
-        <x:v>-1453.431694</x:v>
+        <x:v>-1442.430239</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>-305.100000</x:v>
+        <x:v>249.500000</x:v>
       </x:c>
       <x:c r="X86" t="n" s="2">
-        <x:v>3939.435309</x:v>
+        <x:v>3465.636242</x:v>
       </x:c>
       <x:c r="Y86" t="n" s="2">
-        <x:v>96.954776</x:v>
+        <x:v>71.075286</x:v>
       </x:c>
       <x:c r="Z86" t="n" s="2">
-        <x:v>82.958800</x:v>
+        <x:v>8.481400</x:v>
       </x:c>
       <x:c r="AA86" t="n" s="2">
-        <x:v>134.261893</x:v>
+        <x:v>113.790875</x:v>
       </x:c>
       <x:c r="AB86" t="n" s="2">
-        <x:v>846.769425</x:v>
+        <x:v>68.737789</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-15 14:00:00</x:v>
+        <x:v>2026-06-29 14:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>53.647280</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>38.739506</x:v>
+        <x:v>19.909921</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>100.604511</x:v>
+        <x:v>53.454781</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>83.717617</x:v>
+        <x:v>63.637741</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>12.443600</x:v>
+        <x:v>1.993300</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>27.589478</x:v>
+        <x:v>129.077423</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.644774</x:v>
+        <x:v>0.364272</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>164.258277</x:v>
+        <x:v>83.131403</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>135.393054</x:v>
+        <x:v>95.082701</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>32.748685</x:v>
+        <x:v>20.396529</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>619.185490</x:v>
+        <x:v>633.349517</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>117.006813</x:v>
+        <x:v>128.473877</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>10.150169</x:v>
+        <x:v>6.494127</x:v>
       </x:c>
       <x:c r="R87" s="2"/>
       <x:c r="S87" t="n" s="2">
-        <x:v>-582.084000</x:v>
+        <x:v>1105.541000</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
-        <x:v>910.704000</x:v>
+        <x:v>-29.486000</x:v>
       </x:c>
       <x:c r="U87" s="2"/>
       <x:c r="V87" s="2"/>
       <x:c r="W87" t="n" s="2">
-        <x:v>301.000000</x:v>
+        <x:v>-252.800000</x:v>
       </x:c>
       <x:c r="X87" t="n" s="2">
-        <x:v>2025.749252</x:v>
+        <x:v>2058.620592</x:v>
       </x:c>
       <x:c r="Y87" t="n" s="2">
-        <x:v>40.577689</x:v>
+        <x:v>29.340333</x:v>
       </x:c>
       <x:c r="Z87" t="n" s="2">
-        <x:v>10.399000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA87" t="n" s="2">
-        <x:v>58.242341</x:v>
+        <x:v>65.319086</x:v>
       </x:c>
       <x:c r="AB87" t="n" s="2">
-        <x:v>106.974385</x:v>
+        <x:v>31.226292</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>145.048945</x:v>
+        <x:v>1.637530</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>111.381498</x:v>
+        <x:v>88.408104</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>40.767590</x:v>
+        <x:v>28.589563</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>265.646598</x:v>
+        <x:v>322.654173</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>34.159405</x:v>
+        <x:v>17.695702</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>1540.370525</x:v>
+        <x:v>309.544982</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>11.137031</x:v>
+        <x:v>7.811415</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>2684.737912</x:v>
+        <x:v>1237.493926</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>0.924885</x:v>
+        <x:v>0.714862</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>208.629530</x:v>
+        <x:v>370.517084</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>31.447949</x:v>
+        <x:v>53.615165</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>1542.458954</x:v>
+        <x:v>2506.685962</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>89.126823</x:v>
+        <x:v>146.540909</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>1.700882</x:v>
+        <x:v>1.756167</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>-1662.754700</x:v>
+        <x:v>-172.904300</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>33.484000</x:v>
+        <x:v>675.065000</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>-3.450000</x:v>
+        <x:v>-828.790000</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>487.826000</x:v>
+        <x:v>166.881000</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>-1453.392617</x:v>
+        <x:v>-1452.834376</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>-208.200000</x:v>
+        <x:v>35.500000</x:v>
       </x:c>
       <x:c r="X88" t="n" s="2">
-        <x:v>3901.051209</x:v>
+        <x:v>3516.582870</x:v>
       </x:c>
       <x:c r="Y88" t="n" s="2">
-        <x:v>95.944277</x:v>
+        <x:v>65.902652</x:v>
       </x:c>
       <x:c r="Z88" t="n" s="2">
-        <x:v>66.038700</x:v>
+        <x:v>8.315300</x:v>
       </x:c>
       <x:c r="AA88" t="n" s="2">
-        <x:v>134.560256</x:v>
+        <x:v>112.967884</x:v>
       </x:c>
       <x:c r="AB88" t="n" s="2">
-        <x:v>736.095872</x:v>
+        <x:v>63.195204</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-15 13:00:00</x:v>
+        <x:v>2026-06-29 13:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>59.802080</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>37.244217</x:v>
+        <x:v>19.740883</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>102.810691</x:v>
+        <x:v>49.000666</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>91.913143</x:v>
+        <x:v>54.247035</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>9.925800</x:v>
+        <x:v>2.030400</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>46.563249</x:v>
+        <x:v>144.611041</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.701161</x:v>
+        <x:v>0.305596</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>179.060441</x:v>
+        <x:v>37.606971</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>142.057615</x:v>
+        <x:v>68.161994</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>34.032180</x:v>
+        <x:v>14.184029</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>632.343707</x:v>
+        <x:v>487.262059</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>145.213303</x:v>
+        <x:v>104.547752</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>10.404189</x:v>
+        <x:v>5.846910</x:v>
       </x:c>
       <x:c r="R89" s="2"/>
       <x:c r="S89" t="n" s="2">
-        <x:v>-116.999000</x:v>
+        <x:v>1172.620000</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
-        <x:v>436.624000</x:v>
+        <x:v>-5.276000</x:v>
       </x:c>
       <x:c r="U89" s="2"/>
       <x:c r="V89" s="2"/>
       <x:c r="W89" t="n" s="2">
-        <x:v>204.400000</x:v>
+        <x:v>-37.100000</x:v>
       </x:c>
       <x:c r="X89" t="n" s="2">
-        <x:v>2016.096779</x:v>
+        <x:v>2117.789335</x:v>
       </x:c>
       <x:c r="Y89" t="n" s="2">
-        <x:v>32.291617</x:v>
+        <x:v>25.334409</x:v>
       </x:c>
       <x:c r="Z89" t="n" s="2">
-        <x:v>7.671000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA89" t="n" s="2">
-        <x:v>59.084046</x:v>
+        <x:v>66.880974</x:v>
       </x:c>
       <x:c r="AB89" t="n" s="2">
-        <x:v>56.770389</x:v>
+        <x:v>59.922417</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>146.054187</x:v>
+        <x:v>1.633930</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>111.267185</x:v>
+        <x:v>85.183759</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>38.853854</x:v>
+        <x:v>28.313579</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>254.310728</x:v>
+        <x:v>307.043917</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>35.106457</x:v>
+        <x:v>12.423855</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>1623.115598</x:v>
+        <x:v>238.721767</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>10.908745</x:v>
+        <x:v>7.141070</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>2669.944342</x:v>
+        <x:v>1096.052025</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>0.926780</x:v>
+        <x:v>0.719091</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>192.844242</x:v>
+        <x:v>346.669162</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>26.421188</x:v>
+        <x:v>49.113058</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>1315.633437</x:v>
+        <x:v>2365.687827</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>76.744942</x:v>
+        <x:v>138.073502</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>1.781799</x:v>
+        <x:v>3.613438</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>-1662.509500</x:v>
+        <x:v>-13.207000</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>-72.308000</x:v>
+        <x:v>716.922000</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>-57.400000</x:v>
+        <x:v>-591.210000</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
-        <x:v>185.896000</x:v>
+        <x:v>94.315000</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
-        <x:v>-1453.303073</x:v>
+        <x:v>-1446.464232</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>148.100000</x:v>
+        <x:v>26.400000</x:v>
       </x:c>
       <x:c r="X90" t="n" s="2">
-        <x:v>3592.388912</x:v>
+        <x:v>3467.145748</x:v>
       </x:c>
       <x:c r="Y90" t="n" s="2">
-        <x:v>90.784718</x:v>
+        <x:v>59.097917</x:v>
       </x:c>
       <x:c r="Z90" t="n" s="2">
-        <x:v>60.040500</x:v>
+        <x:v>4.932000</x:v>
       </x:c>
       <x:c r="AA90" t="n" s="2">
-        <x:v>131.816904</x:v>
+        <x:v>110.368914</x:v>
       </x:c>
       <x:c r="AB90" t="n" s="2">
-        <x:v>497.962030</x:v>
+        <x:v>57.487405</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-15 12:00:00</x:v>
+        <x:v>2026-06-29 12:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>45.164080</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>36.764732</x:v>
+        <x:v>27.743698</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>132.626728</x:v>
+        <x:v>46.721782</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>91.045076</x:v>
+        <x:v>37.813606</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>7.604800</x:v>
+        <x:v>3.438300</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>68.032265</x:v>
+        <x:v>115.677727</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.667537</x:v>
+        <x:v>0.215422</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>183.176117</x:v>
+        <x:v>29.217817</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>143.824784</x:v>
+        <x:v>42.814833</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>34.541332</x:v>
+        <x:v>8.539941</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>636.294256</x:v>
+        <x:v>303.561387</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>143.521637</x:v>
+        <x:v>72.393646</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>8.056159</x:v>
+        <x:v>23.371096</x:v>
       </x:c>
       <x:c r="R91" s="2"/>
       <x:c r="S91" t="n" s="2">
-        <x:v>907.030000</x:v>
+        <x:v>1222.504000</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
-        <x:v>-302.234000</x:v>
+        <x:v>86.705000</x:v>
       </x:c>
       <x:c r="U91" s="2"/>
       <x:c r="V91" s="2"/>
       <x:c r="W91" t="n" s="2">
-        <x:v>-150.300000</x:v>
+        <x:v>-27.600000</x:v>
       </x:c>
       <x:c r="X91" t="n" s="2">
-        <x:v>1985.815507</x:v>
+        <x:v>1993.118257</x:v>
       </x:c>
       <x:c r="Y91" t="n" s="2">
-        <x:v>28.920791</x:v>
+        <x:v>24.628952</x:v>
       </x:c>
       <x:c r="Z91" t="n" s="2">
-        <x:v>7.323000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA91" t="n" s="2">
-        <x:v>58.372678</x:v>
+        <x:v>63.281227</x:v>
       </x:c>
       <x:c r="AB91" t="n" s="2">
-        <x:v>46.437455</x:v>
+        <x:v>22.857286</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>137.593891</x:v>
+        <x:v>1.582490</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>121.342948</x:v>
+        <x:v>86.237213</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>40.093781</x:v>
+        <x:v>30.037602</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>242.473577</x:v>
+        <x:v>285.117852</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>33.469744</x:v>
+        <x:v>13.025883</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>1740.901466</x:v>
+        <x:v>303.420962</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>10.836803</x:v>
+        <x:v>6.397403</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>2631.934815</x:v>
+        <x:v>925.550461</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>0.937504</x:v>
+        <x:v>0.740600</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>176.805047</x:v>
+        <x:v>288.715625</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>26.056804</x:v>
+        <x:v>39.225571</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>1418.247067</x:v>
+        <x:v>2168.887260</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>81.055443</x:v>
+        <x:v>124.841423</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>1.452791</x:v>
+        <x:v>2.894630</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>-1608.011200</x:v>
+        <x:v>-95.205400</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>59.287000</x:v>
+        <x:v>649.207000</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>68.290000</x:v>
+        <x:v>-554.990000</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
-        <x:v>88.999000</x:v>
+        <x:v>352.816000</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
-        <x:v>-1453.148516</x:v>
+        <x:v>-1127.176899</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>-212.500000</x:v>
+        <x:v>-51.100000</x:v>
       </x:c>
       <x:c r="X92" t="n" s="2">
-        <x:v>3606.117968</x:v>
+        <x:v>3450.225676</x:v>
       </x:c>
       <x:c r="Y92" t="n" s="2">
-        <x:v>100.359823</x:v>
+        <x:v>54.958524</x:v>
       </x:c>
       <x:c r="Z92" t="n" s="2">
-        <x:v>53.560200</x:v>
+        <x:v>10.719400</x:v>
       </x:c>
       <x:c r="AA92" t="n" s="2">
-        <x:v>127.387875</x:v>
+        <x:v>108.557301</x:v>
       </x:c>
       <x:c r="AB92" t="n" s="2">
-        <x:v>558.235141</x:v>
+        <x:v>65.074944</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-15 11:00:00</x:v>
+        <x:v>2026-06-29 11:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>46.962960</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>37.709227</x:v>
+        <x:v>19.055683</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>136.399785</x:v>
+        <x:v>52.022043</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>86.944736</x:v>
+        <x:v>33.154503</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>5.541600</x:v>
+        <x:v>4.388900</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>55.572544</x:v>
+        <x:v>253.843683</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.606302</x:v>
+        <x:v>0.129612</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>173.361179</x:v>
+        <x:v>25.678041</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>129.075148</x:v>
+        <x:v>30.239858</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>31.248547</x:v>
+        <x:v>6.226911</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>592.917456</x:v>
+        <x:v>191.638662</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>137.288345</x:v>
+        <x:v>58.950264</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>7.668145</x:v>
+        <x:v>10.156934</x:v>
       </x:c>
       <x:c r="R93" s="2"/>
       <x:c r="S93" t="n" s="2">
-        <x:v>1023.618000</x:v>
+        <x:v>1043.661000</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
-        <x:v>-710.042000</x:v>
+        <x:v>262.612000</x:v>
       </x:c>
       <x:c r="U93" s="2"/>
       <x:c r="V93" s="2"/>
       <x:c r="W93" t="n" s="2">
-        <x:v>209.600000</x:v>
+        <x:v>49.500000</x:v>
       </x:c>
       <x:c r="X93" t="n" s="2">
-        <x:v>1964.471969</x:v>
+        <x:v>2041.258094</x:v>
       </x:c>
       <x:c r="Y93" t="n" s="2">
-        <x:v>27.808696</x:v>
+        <x:v>30.116377</x:v>
       </x:c>
       <x:c r="Z93" t="n" s="2">
-        <x:v>14.792000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA93" t="n" s="2">
-        <x:v>57.256961</x:v>
+        <x:v>67.513529</x:v>
       </x:c>
       <x:c r="AB93" t="n" s="2">
-        <x:v>50.466836</x:v>
+        <x:v>34.760256</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>156.146215</x:v>
+        <x:v>1.585510</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>138.628881</x:v>
+        <x:v>91.220722</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>48.856459</x:v>
+        <x:v>33.961150</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>230.609367</x:v>
+        <x:v>240.687154</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>34.276048</x:v>
+        <x:v>9.751785</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>1764.235072</x:v>
+        <x:v>407.382036</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>10.579074</x:v>
+        <x:v>5.493288</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>2516.849596</x:v>
+        <x:v>763.506704</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>0.940310</x:v>
+        <x:v>0.719645</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>156.453462</x:v>
+        <x:v>205.035198</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>22.285708</x:v>
+        <x:v>26.434738</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>1249.550582</x:v>
+        <x:v>1835.265114</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>71.414490</x:v>
+        <x:v>103.336754</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>1.787382</x:v>
+        <x:v>2.128080</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>-1315.579000</x:v>
+        <x:v>835.397900</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>141.361000</x:v>
+        <x:v>587.641000</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>99.480000</x:v>
+        <x:v>-2070.970000</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>-185.352000</x:v>
+        <x:v>414.057000</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>-1453.232607</x:v>
+        <x:v>-93.879523</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>-247.800000</x:v>
+        <x:v>-10.100000</x:v>
       </x:c>
       <x:c r="X94" t="n" s="2">
-        <x:v>3441.490037</x:v>
+        <x:v>3388.654254</x:v>
       </x:c>
       <x:c r="Y94" t="n" s="2">
-        <x:v>99.978819</x:v>
+        <x:v>62.100710</x:v>
       </x:c>
       <x:c r="Z94" t="n" s="2">
-        <x:v>42.708000</x:v>
+        <x:v>8.675100</x:v>
       </x:c>
       <x:c r="AA94" t="n" s="2">
-        <x:v>120.696136</x:v>
+        <x:v>106.950085</x:v>
       </x:c>
       <x:c r="AB94" t="n" s="2">
-        <x:v>455.770157</x:v>
+        <x:v>73.906325</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-15 10:00:00</x:v>
+        <x:v>2026-06-29 10:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>73.161520</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>37.079508</x:v>
+        <x:v>24.898939</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>135.513754</x:v>
+        <x:v>56.942663</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>77.599167</x:v>
+        <x:v>35.499874</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>4.323400</x:v>
+        <x:v>4.411600</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>51.021261</x:v>
+        <x:v>173.183033</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.539502</x:v>
+        <x:v>0.202055</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>166.219755</x:v>
+        <x:v>44.814842</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>103.155032</x:v>
+        <x:v>32.416262</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>24.947109</x:v>
+        <x:v>6.858285</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>558.149125</x:v>
+        <x:v>185.352397</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>124.817947</x:v>
+        <x:v>62.728657</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>5.710922</x:v>
+        <x:v>27.981605</x:v>
       </x:c>
       <x:c r="R95" s="2"/>
       <x:c r="S95" t="n" s="2">
-        <x:v>1055.406000</x:v>
+        <x:v>1049.483000</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
-        <x:v>-744.630000</x:v>
+        <x:v>272.136000</x:v>
       </x:c>
       <x:c r="U95" s="2"/>
       <x:c r="V95" s="2"/>
       <x:c r="W95" t="n" s="2">
-        <x:v>244.300000</x:v>
+        <x:v>8.500000</x:v>
       </x:c>
       <x:c r="X95" t="n" s="2">
-        <x:v>1917.314005</x:v>
+        <x:v>1985.409211</x:v>
       </x:c>
       <x:c r="Y95" t="n" s="2">
-        <x:v>27.549270</x:v>
+        <x:v>27.902206</x:v>
       </x:c>
       <x:c r="Z95" t="n" s="2">
-        <x:v>14.153000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA95" t="n" s="2">
-        <x:v>58.326080</x:v>
+        <x:v>64.526397</x:v>
       </x:c>
       <x:c r="AB95" t="n" s="2">
-        <x:v>40.563161</x:v>
+        <x:v>11.843673</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>231.310032</x:v>
+        <x:v>1.587740</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>154.262500</x:v>
+        <x:v>85.050124</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>50.697161</x:v>
+        <x:v>32.783573</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>208.852938</x:v>
+        <x:v>179.264156</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>39.761906</x:v>
+        <x:v>9.702172</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>1737.766697</x:v>
+        <x:v>422.670427</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>9.870285</x:v>
+        <x:v>3.767809</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>2281.656220</x:v>
+        <x:v>598.211338</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.931496</x:v>
+        <x:v>0.687415</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>119.345395</x:v>
+        <x:v>136.390218</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>16.653862</x:v>
+        <x:v>16.625435</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>1086.502504</x:v>
+        <x:v>1180.261417</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>61.125088</x:v>
+        <x:v>66.663857</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>1.507088</x:v>
+        <x:v>1.900988</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>-719.260200</x:v>
+        <x:v>1224.621100</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
-        <x:v>78.548000</x:v>
+        <x:v>571.374000</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
-        <x:v>-538.080000</x:v>
+        <x:v>-1895.270000</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>55.646000</x:v>
+        <x:v>588.778000</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>-1430.801906</x:v>
+        <x:v>-65.055032</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>-333.000000</x:v>
+        <x:v>18.900000</x:v>
       </x:c>
       <x:c r="X96" t="n" s="2">
-        <x:v>3113.295066</x:v>
+        <x:v>3178.914734</x:v>
       </x:c>
       <x:c r="Y96" t="n" s="2">
-        <x:v>96.144090</x:v>
+        <x:v>57.453462</x:v>
       </x:c>
       <x:c r="Z96" t="n" s="2">
-        <x:v>19.025200</x:v>
+        <x:v>13.997300</x:v>
       </x:c>
       <x:c r="AA96" t="n" s="2">
-        <x:v>112.396694</x:v>
+        <x:v>100.410514</x:v>
       </x:c>
       <x:c r="AB96" t="n" s="2">
-        <x:v>277.237784</x:v>
+        <x:v>39.338013</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-15 09:00:00</x:v>
+        <x:v>2026-06-29 09:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>139.997290</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>40.139257</x:v>
+        <x:v>23.534666</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>150.793090</x:v>
+        <x:v>59.154671</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>61.606336</x:v>
+        <x:v>49.400974</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>3.049200</x:v>
+        <x:v>2.010600</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>39.979467</x:v>
+        <x:v>118.520809</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.382758</x:v>
+        <x:v>0.197441</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>151.606894</x:v>
+        <x:v>46.924332</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>68.815978</x:v>
+        <x:v>48.765504</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>17.083545</x:v>
+        <x:v>10.838969</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>482.636097</x:v>
+        <x:v>284.794714</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>109.708839</x:v>
+        <x:v>78.601547</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>6.495419</x:v>
+        <x:v>8.429743</x:v>
       </x:c>
       <x:c r="R97" s="2"/>
       <x:c r="S97" t="n" s="2">
-        <x:v>1115.960000</x:v>
+        <x:v>1109.031000</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
-        <x:v>-881.345000</x:v>
+        <x:v>122.345000</x:v>
       </x:c>
       <x:c r="U97" s="2"/>
       <x:c r="V97" s="2"/>
       <x:c r="W97" t="n" s="2">
-        <x:v>328.300000</x:v>
+        <x:v>-20.300000</x:v>
       </x:c>
       <x:c r="X97" t="n" s="2">
-        <x:v>1835.209173</x:v>
+        <x:v>1942.249973</x:v>
       </x:c>
       <x:c r="Y97" t="n" s="2">
-        <x:v>28.057570</x:v>
+        <x:v>24.335999</x:v>
       </x:c>
       <x:c r="Z97" t="n" s="2">
-        <x:v>14.314000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA97" t="n" s="2">
-        <x:v>59.234094</x:v>
+        <x:v>60.355797</x:v>
       </x:c>
       <x:c r="AB97" t="n" s="2">
-        <x:v>31.964503</x:v>
+        <x:v>11.564678</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-15 06:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>361.155290</x:v>
+        <x:v>1.449280</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>167.104025</x:v>
+        <x:v>93.706035</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>54.825888</x:v>
+        <x:v>37.664885</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>176.191107</x:v>
+        <x:v>137.783594</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>44.817857</x:v>
+        <x:v>7.620140</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1747.539014</x:v>
+        <x:v>420.072749</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>8.466490</x:v>
+        <x:v>2.447603</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>1915.952399</x:v>
+        <x:v>445.483085</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.941874</x:v>
+        <x:v>0.683132</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>79.578362</x:v>
+        <x:v>83.161907</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>9.740875</x:v>
+        <x:v>10.205889</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>801.457192</x:v>
+        <x:v>799.534504</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>44.538822</x:v>
+        <x:v>44.645115</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>1.061429</x:v>
+        <x:v>2.548120</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>126.838800</x:v>
+        <x:v>1362.238400</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>102.519000</x:v>
+        <x:v>677.224000</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>-2155.780000</x:v>
+        <x:v>-2041.220000</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>530.099000</x:v>
+        <x:v>413.364000</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
-        <x:v>-908.033257</x:v>
+        <x:v>636.448820</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>-107.200000</x:v>
+        <x:v>-84.800000</x:v>
       </x:c>
       <x:c r="X98" t="n" s="2">
-        <x:v>3001.814166</x:v>
+        <x:v>3050.261258</x:v>
       </x:c>
       <x:c r="Y98" t="n" s="2">
-        <x:v>100.668998</x:v>
+        <x:v>61.727264</x:v>
       </x:c>
       <x:c r="Z98" t="n" s="2">
-        <x:v>13.690200</x:v>
+        <x:v>9.656100</x:v>
       </x:c>
       <x:c r="AA98" t="n" s="2">
-        <x:v>102.766524</x:v>
+        <x:v>98.372393</x:v>
       </x:c>
       <x:c r="AB98" t="n" s="2">
-        <x:v>274.074963</x:v>
+        <x:v>34.374840</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-15 06:00:00</x:v>
+        <x:v>2026-06-29 06:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-15 08:00:00</x:v>
+        <x:v>2026-06-29 08:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>165.566910</x:v>
+        <x:v>0.101817</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>39.237809</x:v>
+        <x:v>33.358355</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>181.324391</x:v>
+        <x:v>64.768583</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>48.404113</x:v>
+        <x:v>41.310952</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>1.962400</x:v>
+        <x:v>0.683100</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>36.864182</x:v>
+        <x:v>103.469819</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.264517</x:v>
+        <x:v>0.118186</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>125.279186</x:v>
+        <x:v>23.705527</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>38.286222</x:v>
+        <x:v>33.959432</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>9.469068</x:v>
+        <x:v>7.747385</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>342.170188</x:v>
+        <x:v>233.409202</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>88.354462</x:v>
+        <x:v>67.168953</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>4.677560</x:v>
+        <x:v>22.556197</x:v>
       </x:c>
       <x:c r="R99" s="2"/>
       <x:c r="S99" t="n" s="2">
-        <x:v>1157.982000</x:v>
+        <x:v>1155.274000</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
-        <x:v>-613.592000</x:v>
+        <x:v>-74.379000</x:v>
       </x:c>
       <x:c r="U99" s="2"/>
       <x:c r="V99" s="2"/>
       <x:c r="W99" t="n" s="2">
-        <x:v>105.000000</x:v>
+        <x:v>82.400000</x:v>
       </x:c>
       <x:c r="X99" t="n" s="2">
-        <x:v>1731.251009</x:v>
+        <x:v>1795.652507</x:v>
       </x:c>
       <x:c r="Y99" t="n" s="2">
-        <x:v>23.349396</x:v>
+        <x:v>23.126311</x:v>
       </x:c>
       <x:c r="Z99" t="n" s="2">
-        <x:v>14.070000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="AA99" t="n" s="2">
-        <x:v>57.366893</x:v>
+        <x:v>56.843998</x:v>
       </x:c>
       <x:c r="AB99" t="n" s="2">
-        <x:v>35.787797</x:v>
+        <x:v>3.354004</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-15 05:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>461.448004</x:v>
+        <x:v>1.480240</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>172.873081</x:v>
+        <x:v>100.672090</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>61.112975</x:v>
+        <x:v>40.424265</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>145.040844</x:v>
+        <x:v>103.351511</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>42.205925</x:v>
+        <x:v>5.898226</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>1739.774639</x:v>
+        <x:v>405.493461</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>7.383511</x:v>
+        <x:v>1.136805</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>1681.839684</x:v>
+        <x:v>256.994257</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.907229</x:v>
+        <x:v>0.691495</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>38.190304</x:v>
+        <x:v>43.112536</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>4.870396</x:v>
+        <x:v>6.552166</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>479.095417</x:v>
+        <x:v>517.092526</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>26.107805</x:v>
+        <x:v>28.337862</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>5.504720</x:v>
+        <x:v>3.968209</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>316.913100</x:v>
+        <x:v>1366.910100</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>0.914000</x:v>
+        <x:v>713.043000</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>-2600.300000</x:v>
+        <x:v>-1593.110000</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>-154.571000</x:v>
+        <x:v>-371.755000</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>475.248349</x:v>
+        <x:v>1107.770855</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>-251.700000</x:v>
+        <x:v>47.600000</x:v>
       </x:c>
       <x:c r="X100" t="n" s="2">
-        <x:v>2652.858984</x:v>
+        <x:v>2785.664603</x:v>
       </x:c>
       <x:c r="Y100" t="n" s="2">
-        <x:v>95.042321</x:v>
+        <x:v>51.758219</x:v>
       </x:c>
       <x:c r="Z100" t="n" s="2">
-        <x:v>6.220900</x:v>
+        <x:v>9.056000</x:v>
       </x:c>
       <x:c r="AA100" t="n" s="2">
-        <x:v>95.844600</x:v>
+        <x:v>91.480635</x:v>
       </x:c>
       <x:c r="AB100" t="n" s="2">
-        <x:v>142.467725</x:v>
+        <x:v>32.082254</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-15 05:00:00</x:v>
+        <x:v>2026-06-29 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-15 07:00:00</x:v>
+        <x:v>2026-06-29 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>193.011200</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>40.110555</x:v>
+        <x:v>38.423357</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>185.811360</x:v>
+        <x:v>76.427797</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>31.728539</x:v>
+        <x:v>28.810200</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>2.548100</x:v>
+        <x:v>1.431400</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>34.906293</x:v>
+        <x:v>204.287492</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.109781</x:v>
+        <x:v>0.082947</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>86.056647</x:v>
+        <x:v>20.387122</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>16.273188</x:v>
+        <x:v>18.323687</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>4.155362</x:v>
+        <x:v>4.588018</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>174.134198</x:v>
+        <x:v>181.549317</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>59.675510</x:v>
+        <x:v>53.847675</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>6.904579</x:v>
+        <x:v>11.904606</x:v>
       </x:c>
       <x:c r="R101" s="2"/>
       <x:c r="S101" t="n" s="2">
-        <x:v>1201.617000</x:v>
+        <x:v>1182.857000</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
-        <x:v>-747.583000</x:v>
+        <x:v>-116.634000</x:v>
       </x:c>
       <x:c r="U101" s="2"/>
       <x:c r="V101" s="2"/>
       <x:c r="W101" t="n" s="2">
-        <x:v>248.300000</x:v>
+        <x:v>-49.500000</x:v>
       </x:c>
       <x:c r="X101" t="n" s="2">
-        <x:v>1537.759312</x:v>
+        <x:v>1656.786618</x:v>
       </x:c>
       <x:c r="Y101" t="n" s="2">
-        <x:v>23.101272</x:v>
+        <x:v>22.667790</x:v>
       </x:c>
       <x:c r="Z101" t="n" s="2">
-        <x:v>14.805000</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="AA101" t="n" s="2">
-        <x:v>54.972682</x:v>
+        <x:v>53.624016</x:v>
       </x:c>
       <x:c r="AB101" t="n" s="2">
-        <x:v>17.840310</x:v>
+        <x:v>4.133030</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>