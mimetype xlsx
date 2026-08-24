--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rb593fb01a2804e6bbb480d51961db2f3"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rcbf081a03a964f2a893f14b2cb5ce8d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb593fb01a2804e6bbb480d51961db2f3" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbf081a03a964f2a893f14b2cb5ce8d8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:AB101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -259,8327 +259,8327 @@
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>ExchangeGB_MWh</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>ExchangeGreatBelt_MWh</x:v>
       </x:c>
       <x:c r="X1" t="str" s="1">
         <x:v>GrossConsumptionMWh</x:v>
       </x:c>
       <x:c r="Y1" t="str" s="1">
         <x:v>GridLossTransmissionMWh</x:v>
       </x:c>
       <x:c r="Z1" t="str" s="1">
         <x:v>GridLossInterconnectorsMWh</x:v>
       </x:c>
       <x:c r="AA1" t="str" s="1">
         <x:v>GridLossDistributionMWh</x:v>
       </x:c>
       <x:c r="AB1" t="str" s="1">
         <x:v>PowerToHeatMWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 06:00:00</x:v>
+        <x:v>2026-08-15 06:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-01 08:00:00</x:v>
+        <x:v>2026-08-15 08:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>91.492798</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>123.885147</x:v>
+        <x:v>192.465809</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>50.303704</x:v>
+        <x:v>52.272315</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>148.207783</x:v>
+        <x:v>88.791456</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>1.241571</x:v>
+        <x:v>25.185059</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>72.071897</x:v>
+        <x:v>1556.586359</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>0.441564</x:v>
+        <x:v>6.192305</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>61.107242</x:v>
+        <x:v>1171.059266</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>0.783193</x:v>
+        <x:v>0.982986</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>78.939152</x:v>
+        <x:v>18.538626</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>9.441069</x:v>
+        <x:v>3.111449</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>778.766633</x:v>
+        <x:v>307.081398</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>43.357342</x:v>
+        <x:v>16.436573</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>4.371835</x:v>
+        <x:v>9.511687</x:v>
       </x:c>
       <x:c r="R2" t="n" s="2">
-        <x:v>1334.650100</x:v>
+        <x:v>949.375000</x:v>
       </x:c>
       <x:c r="S2" t="n" s="2">
-        <x:v>716.629000</x:v>
+        <x:v>685.332000</x:v>
       </x:c>
       <x:c r="T2" t="n" s="2">
-        <x:v>-2403.690000</x:v>
+        <x:v>-1211.840000</x:v>
       </x:c>
       <x:c r="U2" t="n" s="2">
-        <x:v>682.214000</x:v>
+        <x:v>-441.652000</x:v>
       </x:c>
       <x:c r="V2" t="n" s="2">
-        <x:v>1389.223478</x:v>
+        <x:v>-1434.402565</x:v>
       </x:c>
       <x:c r="W2" t="n" s="2">
-        <x:v>-134.100000</x:v>
+        <x:v>410.300000</x:v>
       </x:c>
       <x:c r="X2" t="n" s="2">
-        <x:v>3049.337509</x:v>
+        <x:v>2405.327724</x:v>
       </x:c>
       <x:c r="Y2" t="n" s="2">
-        <x:v>56.093359</x:v>
+        <x:v>91.834516</x:v>
       </x:c>
       <x:c r="Z2" t="n" s="2">
-        <x:v>17.796200</x:v>
+        <x:v>10.703400</x:v>
       </x:c>
       <x:c r="AA2" t="n" s="2">
-        <x:v>100.933229</x:v>
+        <x:v>88.659125</x:v>
       </x:c>
       <x:c r="AB2" t="n" s="2">
-        <x:v>40.509832</x:v>
+        <x:v>25.079883</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 06:00:00</x:v>
+        <x:v>2026-08-15 06:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-01 08:00:00</x:v>
+        <x:v>2026-08-15 08:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>35.114064</x:v>
+        <x:v>36.180869</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>70.598070</x:v>
+        <x:v>95.223364</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>46.862564</x:v>
+        <x:v>24.989842</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>0.001300</x:v>
+        <x:v>0.478800</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>21.334155</x:v>
+        <x:v>154.225564</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.059077</x:v>
+        <x:v>0.132214</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>3.868611</x:v>
+        <x:v>37.938603</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>37.246624</x:v>
+        <x:v>16.993565</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>8.818440</x:v>
+        <x:v>3.914328</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>405.814563</x:v>
+        <x:v>241.488889</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>106.684464</x:v>
+        <x:v>61.484982</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>12.197792</x:v>
+        <x:v>30.226114</x:v>
       </x:c>
       <x:c r="R3" s="2"/>
       <x:c r="S3" t="n" s="2">
-        <x:v>1257.536000</x:v>
+        <x:v>404.232000</x:v>
       </x:c>
       <x:c r="T3" t="n" s="2">
-        <x:v>-341.372000</x:v>
+        <x:v>762.602000</x:v>
       </x:c>
       <x:c r="U3" s="2"/>
       <x:c r="V3" s="2"/>
       <x:c r="W3" t="n" s="2">
-        <x:v>131.900000</x:v>
+        <x:v>-416.400000</x:v>
       </x:c>
       <x:c r="X3" t="n" s="2">
-        <x:v>1796.663720</x:v>
+        <x:v>1453.711132</x:v>
       </x:c>
       <x:c r="Y3" t="n" s="2">
-        <x:v>28.085862</x:v>
+        <x:v>27.001151</x:v>
       </x:c>
       <x:c r="Z3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.062000</x:v>
       </x:c>
       <x:c r="AA3" t="n" s="2">
-        <x:v>55.704722</x:v>
+        <x:v>47.795622</x:v>
       </x:c>
       <x:c r="AB3" t="n" s="2">
-        <x:v>13.078977</x:v>
+        <x:v>2.458724</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 05:00:00</x:v>
+        <x:v>2026-08-15 05:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-01 07:00:00</x:v>
+        <x:v>2026-08-15 07:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>299.115625</x:v>
+        <x:v>195.444450</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>110.444337</x:v>
+        <x:v>69.680741</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>42.733234</x:v>
+        <x:v>45.401556</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>100.189182</x:v>
+        <x:v>71.899796</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>1.021137</x:v>
+        <x:v>30.916235</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>63.301605</x:v>
+        <x:v>1657.228899</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>0.129589</x:v>
+        <x:v>5.879587</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>64.183640</x:v>
+        <x:v>1152.481391</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>0.783111</x:v>
+        <x:v>0.987264</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>36.429508</x:v>
+        <x:v>6.499209</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>4.613269</x:v>
+        <x:v>1.420663</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>435.760099</x:v>
+        <x:v>149.772631</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>23.840143</x:v>
+        <x:v>7.884625</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>6.827613</x:v>
+        <x:v>1.888165</x:v>
       </x:c>
       <x:c r="R4" t="n" s="2">
-        <x:v>1332.597500</x:v>
+        <x:v>1081.685600</x:v>
       </x:c>
       <x:c r="S4" t="n" s="2">
-        <x:v>704.387000</x:v>
+        <x:v>685.218000</x:v>
       </x:c>
       <x:c r="T4" t="n" s="2">
-        <x:v>-2188.550000</x:v>
+        <x:v>-2164.320000</x:v>
       </x:c>
       <x:c r="U4" t="n" s="2">
-        <x:v>612.213000</x:v>
+        <x:v>-35.951000</x:v>
       </x:c>
       <x:c r="V4" t="n" s="2">
-        <x:v>1404.313524</x:v>
+        <x:v>-604.578931</x:v>
       </x:c>
       <x:c r="W4" t="n" s="2">
-        <x:v>-220.800000</x:v>
+        <x:v>-141.500000</x:v>
       </x:c>
       <x:c r="X4" t="n" s="2">
-        <x:v>2833.533117</x:v>
+        <x:v>2217.938881</x:v>
       </x:c>
       <x:c r="Y4" t="n" s="2">
-        <x:v>50.725016</x:v>
+        <x:v>94.522144</x:v>
       </x:c>
       <x:c r="Z4" t="n" s="2">
-        <x:v>14.857000</x:v>
+        <x:v>7.793600</x:v>
       </x:c>
       <x:c r="AA4" t="n" s="2">
-        <x:v>96.440943</x:v>
+        <x:v>81.611304</x:v>
       </x:c>
       <x:c r="AB4" t="n" s="2">
-        <x:v>39.258262</x:v>
+        <x:v>31.664569</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 05:00:00</x:v>
+        <x:v>2026-08-15 05:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-01 07:00:00</x:v>
+        <x:v>2026-08-15 07:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>77.276870</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>33.557401</x:v>
+        <x:v>21.680904</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>66.655537</x:v>
+        <x:v>77.584251</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>29.737439</x:v>
+        <x:v>12.560537</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>0.194000</x:v>
+        <x:v>1.032800</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>20.839318</x:v>
+        <x:v>274.523354</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>0.028248</x:v>
+        <x:v>0.073354</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>4.681644</x:v>
+        <x:v>45.865025</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>17.849597</x:v>
+        <x:v>4.237750</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>4.418791</x:v>
+        <x:v>0.969626</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>239.168637</x:v>
+        <x:v>108.880124</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>63.209244</x:v>
+        <x:v>29.869385</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>6.991075</x:v>
+        <x:v>8.509751</x:v>
       </x:c>
       <x:c r="R5" s="2"/>
       <x:c r="S5" t="n" s="2">
-        <x:v>1280.530000</x:v>
+        <x:v>420.307000</x:v>
       </x:c>
       <x:c r="T5" t="n" s="2">
-        <x:v>-365.724000</x:v>
+        <x:v>64.540000</x:v>
       </x:c>
       <x:c r="U5" s="2"/>
       <x:c r="V5" s="2"/>
       <x:c r="W5" t="n" s="2">
-        <x:v>217.700000</x:v>
+        <x:v>138.500000</x:v>
       </x:c>
       <x:c r="X5" t="n" s="2">
-        <x:v>1619.836932</x:v>
+        <x:v>1286.410730</x:v>
       </x:c>
       <x:c r="Y5" t="n" s="2">
-        <x:v>27.510991</x:v>
+        <x:v>24.017736</x:v>
       </x:c>
       <x:c r="Z5" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>4.289000</x:v>
       </x:c>
       <x:c r="AA5" t="n" s="2">
-        <x:v>52.298987</x:v>
+        <x:v>44.153280</x:v>
       </x:c>
       <x:c r="AB5" t="n" s="2">
-        <x:v>5.591628</x:v>
+        <x:v>14.496356</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 04:00:00</x:v>
+        <x:v>2026-08-15 04:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-01 06:00:00</x:v>
+        <x:v>2026-08-15 06:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>382.942303</x:v>
+        <x:v>348.546661</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>96.052028</x:v>
+        <x:v>67.187251</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>42.485825</x:v>
+        <x:v>37.682261</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>70.386677</x:v>
+        <x:v>57.782616</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>0.913188</x:v>
+        <x:v>28.039878</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>42.622127</x:v>
+        <x:v>1514.391160</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.048752</x:v>
+        <x:v>5.366118</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>126.722752</x:v>
+        <x:v>1014.338557</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0.793903</x:v>
+        <x:v>0.968951</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>11.015371</x:v>
+        <x:v>1.995866</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>1.494333</x:v>
+        <x:v>0.754446</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>187.871521</x:v>
+        <x:v>48.313883</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>10.019061</x:v>
+        <x:v>2.643443</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>3.943925</x:v>
+        <x:v>1.122702</x:v>
       </x:c>
       <x:c r="R6" t="n" s="2">
-        <x:v>1305.425700</x:v>
+        <x:v>1206.645100</x:v>
       </x:c>
       <x:c r="S6" t="n" s="2">
-        <x:v>693.652000</x:v>
+        <x:v>685.203000</x:v>
       </x:c>
       <x:c r="T6" t="n" s="2">
-        <x:v>-2199.170000</x:v>
+        <x:v>-2016.070000</x:v>
       </x:c>
       <x:c r="U6" t="n" s="2">
-        <x:v>514.905000</x:v>
+        <x:v>-571.026000</x:v>
       </x:c>
       <x:c r="V6" t="n" s="2">
-        <x:v>1404.076313</x:v>
+        <x:v>-294.537096</x:v>
       </x:c>
       <x:c r="W6" t="n" s="2">
-        <x:v>-180.800000</x:v>
+        <x:v>-76.900000</x:v>
       </x:c>
       <x:c r="X6" t="n" s="2">
-        <x:v>2515.400779</x:v>
+        <x:v>2062.448797</x:v>
       </x:c>
       <x:c r="Y6" t="n" s="2">
-        <x:v>48.630119</x:v>
+        <x:v>88.233037</x:v>
       </x:c>
       <x:c r="Z6" t="n" s="2">
-        <x:v>11.305600</x:v>
+        <x:v>14.785300</x:v>
       </x:c>
       <x:c r="AA6" t="n" s="2">
-        <x:v>87.667982</x:v>
+        <x:v>76.789580</x:v>
       </x:c>
       <x:c r="AB6" t="n" s="2">
-        <x:v>37.153116</x:v>
+        <x:v>43.574707</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 04:00:00</x:v>
+        <x:v>2026-08-15 04:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-01 06:00:00</x:v>
+        <x:v>2026-08-15 06:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>164.549900</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>33.756039</x:v>
+        <x:v>26.969988</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>65.586648</x:v>
+        <x:v>82.812670</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>15.338174</x:v>
+        <x:v>7.881813</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>0.308600</x:v>
+        <x:v>2.768500</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>41.701033</x:v>
+        <x:v>388.930488</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.009259</x:v>
+        <x:v>0.053417</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>10.463258</x:v>
+        <x:v>51.158712</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>5.020372</x:v>
+        <x:v>1.368420</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>1.288286</x:v>
+        <x:v>0.524169</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>99.570338</x:v>
+        <x:v>25.515817</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>34.075390</x:v>
+        <x:v>5.459202</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>19.371631</x:v>
+        <x:v>27.629394</x:v>
       </x:c>
       <x:c r="R7" s="2"/>
       <x:c r="S7" t="n" s="2">
-        <x:v>1239.240000</x:v>
+        <x:v>441.080000</x:v>
       </x:c>
       <x:c r="T7" t="n" s="2">
-        <x:v>-349.542000</x:v>
+        <x:v>-166.138000</x:v>
       </x:c>
       <x:c r="U7" s="2"/>
       <x:c r="V7" s="2"/>
       <x:c r="W7" t="n" s="2">
-        <x:v>178.200000</x:v>
+        <x:v>75.100000</x:v>
       </x:c>
       <x:c r="X7" t="n" s="2">
-        <x:v>1394.387029</x:v>
+        <x:v>1135.664490</x:v>
       </x:c>
       <x:c r="Y7" t="n" s="2">
-        <x:v>26.535105</x:v>
+        <x:v>24.252792</x:v>
       </x:c>
       <x:c r="Z7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.607000</x:v>
       </x:c>
       <x:c r="AA7" t="n" s="2">
-        <x:v>48.431254</x:v>
+        <x:v>42.424203</x:v>
       </x:c>
       <x:c r="AB7" t="n" s="2">
-        <x:v>3.912777</x:v>
+        <x:v>5.324994</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 03:00:00</x:v>
+        <x:v>2026-08-15 03:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-01 05:00:00</x:v>
+        <x:v>2026-08-15 05:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>312.033236</x:v>
+        <x:v>345.891742</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>73.791333</x:v>
+        <x:v>67.692280</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>37.458119</x:v>
+        <x:v>37.015471</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>46.168202</x:v>
+        <x:v>48.659800</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>0.630026</x:v>
+        <x:v>26.203453</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>19.939020</x:v>
+        <x:v>1290.372687</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.052871</x:v>
+        <x:v>4.517332</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>161.887233</x:v>
+        <x:v>896.723845</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>0.811163</x:v>
+        <x:v>0.958716</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>1.712062</x:v>
+        <x:v>0.377899</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>0.274932</x:v>
+        <x:v>0.105129</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>57.191062</x:v>
+        <x:v>5.704714</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>2.958903</x:v>
+        <x:v>0.309387</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>1.059281</x:v>
+        <x:v>0.481486</x:v>
       </x:c>
       <x:c r="R8" t="n" s="2">
-        <x:v>1319.318300</x:v>
+        <x:v>1277.065800</x:v>
       </x:c>
       <x:c r="S8" t="n" s="2">
-        <x:v>579.265000</x:v>
+        <x:v>684.929000</x:v>
       </x:c>
       <x:c r="T8" t="n" s="2">
-        <x:v>-2134.900000</x:v>
+        <x:v>-2114.810000</x:v>
       </x:c>
       <x:c r="U8" t="n" s="2">
-        <x:v>458.331000</x:v>
+        <x:v>-49.343000</x:v>
       </x:c>
       <x:c r="V8" t="n" s="2">
-        <x:v>1404.017795</x:v>
+        <x:v>-447.071761</x:v>
       </x:c>
       <x:c r="W8" t="n" s="2">
-        <x:v>-75.200000</x:v>
+        <x:v>-43.700000</x:v>
       </x:c>
       <x:c r="X8" t="n" s="2">
-        <x:v>2266.799538</x:v>
+        <x:v>2032.083980</x:v>
       </x:c>
       <x:c r="Y8" t="n" s="2">
-        <x:v>45.615721</x:v>
+        <x:v>79.957386</x:v>
       </x:c>
       <x:c r="Z8" t="n" s="2">
-        <x:v>12.889400</x:v>
+        <x:v>3.423500</x:v>
       </x:c>
       <x:c r="AA8" t="n" s="2">
-        <x:v>82.691341</x:v>
+        <x:v>77.701215</x:v>
       </x:c>
       <x:c r="AB8" t="n" s="2">
-        <x:v>36.454683</x:v>
+        <x:v>13.881542</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 03:00:00</x:v>
+        <x:v>2026-08-15 03:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-01 05:00:00</x:v>
+        <x:v>2026-08-15 05:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>303.950650</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>37.346188</x:v>
+        <x:v>23.794711</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>65.846344</x:v>
+        <x:v>79.211882</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>6.069185</x:v>
+        <x:v>5.131280</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>1.988500</x:v>
+        <x:v>4.019400</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>49.634888</x:v>
+        <x:v>549.477672</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.004536</x:v>
+        <x:v>0.047283</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>9.786931</x:v>
+        <x:v>62.108165</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>0.667897</x:v>
+        <x:v>0.275267</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>0.215960</x:v>
+        <x:v>0.093799</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>28.821309</x:v>
+        <x:v>0.968840</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>11.353114</x:v>
+        <x:v>0.066895</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>16.316700</x:v>
+        <x:v>6.215057</x:v>
       </x:c>
       <x:c r="R9" s="2"/>
       <x:c r="S9" t="n" s="2">
-        <x:v>1251.498000</x:v>
+        <x:v>432.511000</x:v>
       </x:c>
       <x:c r="T9" t="n" s="2">
-        <x:v>-342.449000</x:v>
+        <x:v>-361.239000</x:v>
       </x:c>
       <x:c r="U9" s="2"/>
       <x:c r="V9" s="2"/>
       <x:c r="W9" t="n" s="2">
-        <x:v>73.700000</x:v>
+        <x:v>42.400000</x:v>
       </x:c>
       <x:c r="X9" t="n" s="2">
-        <x:v>1210.800552</x:v>
+        <x:v>1149.032901</x:v>
       </x:c>
       <x:c r="Y9" t="n" s="2">
-        <x:v>25.827623</x:v>
+        <x:v>26.856255</x:v>
       </x:c>
       <x:c r="Z9" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>7.818000</x:v>
       </x:c>
       <x:c r="AA9" t="n" s="2">
-        <x:v>44.974310</x:v>
+        <x:v>42.688929</x:v>
       </x:c>
       <x:c r="AB9" t="n" s="2">
-        <x:v>2.543600</x:v>
+        <x:v>13.179368</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 02:00:00</x:v>
+        <x:v>2026-08-15 02:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-01 04:00:00</x:v>
+        <x:v>2026-08-15 04:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>199.341803</x:v>
+        <x:v>347.688534</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>73.016241</x:v>
+        <x:v>72.016710</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>37.623885</x:v>
+        <x:v>44.765189</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>38.908174</x:v>
+        <x:v>49.489780</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>0.560033</x:v>
+        <x:v>24.681896</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>14.796983</x:v>
+        <x:v>1204.440598</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.048331</x:v>
+        <x:v>3.751994</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>148.592583</x:v>
+        <x:v>856.536638</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>0.824075</x:v>
+        <x:v>0.983780</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>0.327435</x:v>
+        <x:v>0.339087</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>0.073220</x:v>
+        <x:v>0.066943</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>1.916868</x:v>
+        <x:v>5.309333</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>0.801991</x:v>
+        <x:v>0.285768</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>1.296065</x:v>
+        <x:v>0.644506</x:v>
       </x:c>
       <x:c r="R10" t="n" s="2">
-        <x:v>1369.070100</x:v>
+        <x:v>1121.792700</x:v>
       </x:c>
       <x:c r="S10" t="n" s="2">
-        <x:v>711.621000</x:v>
+        <x:v>684.681000</x:v>
       </x:c>
       <x:c r="T10" t="n" s="2">
-        <x:v>-1374.860000</x:v>
+        <x:v>-1901.240000</x:v>
       </x:c>
       <x:c r="U10" t="n" s="2">
-        <x:v>-518.516000</x:v>
+        <x:v>111.501000</x:v>
       </x:c>
       <x:c r="V10" t="n" s="2">
-        <x:v>1403.844416</x:v>
+        <x:v>-531.951101</x:v>
       </x:c>
       <x:c r="W10" t="n" s="2">
-        <x:v>173.000000</x:v>
+        <x:v>-8.700000</x:v>
       </x:c>
       <x:c r="X10" t="n" s="2">
-        <x:v>2282.287203</x:v>
+        <x:v>2087.084355</x:v>
       </x:c>
       <x:c r="Y10" t="n" s="2">
-        <x:v>45.679387</x:v>
+        <x:v>74.231103</x:v>
       </x:c>
       <x:c r="Z10" t="n" s="2">
-        <x:v>12.996400</x:v>
+        <x:v>3.218500</x:v>
       </x:c>
       <x:c r="AA10" t="n" s="2">
-        <x:v>84.030906</x:v>
+        <x:v>80.864330</x:v>
       </x:c>
       <x:c r="AB10" t="n" s="2">
-        <x:v>44.773749</x:v>
+        <x:v>13.461256</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 02:00:00</x:v>
+        <x:v>2026-08-15 02:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-01 04:00:00</x:v>
+        <x:v>2026-08-15 04:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>321.472010</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>29.080061</x:v>
+        <x:v>23.435658</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>66.195553</x:v>
+        <x:v>80.715804</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>3.586600</x:v>
+        <x:v>5.267619</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>1.012800</x:v>
+        <x:v>4.030500</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>22.499679</x:v>
+        <x:v>635.265705</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.002986</x:v>
+        <x:v>0.071784</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>6.109900</x:v>
+        <x:v>84.629235</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>0.206074</x:v>
+        <x:v>0.202265</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>0.076998</x:v>
+        <x:v>0.038283</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>0.653269</x:v>
+        <x:v>0.037834</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>2.156940</x:v>
+        <x:v>2.297655</x:v>
       </x:c>
       <x:c r="R11" s="2"/>
       <x:c r="S11" t="n" s="2">
-        <x:v>1282.513000</x:v>
+        <x:v>438.656000</x:v>
       </x:c>
       <x:c r="T11" t="n" s="2">
-        <x:v>-51.614000</x:v>
+        <x:v>-411.243000</x:v>
       </x:c>
       <x:c r="U11" s="2"/>
       <x:c r="V11" s="2"/>
       <x:c r="W11" t="n" s="2">
-        <x:v>-175.700000</x:v>
+        <x:v>7.400000</x:v>
       </x:c>
       <x:c r="X11" t="n" s="2">
-        <x:v>1186.779860</x:v>
+        <x:v>1192.277352</x:v>
       </x:c>
       <x:c r="Y11" t="n" s="2">
-        <x:v>24.395772</x:v>
+        <x:v>29.597697</x:v>
       </x:c>
       <x:c r="Z11" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>9.107000</x:v>
       </x:c>
       <x:c r="AA11" t="n" s="2">
-        <x:v>46.361366</x:v>
+        <x:v>43.577243</x:v>
       </x:c>
       <x:c r="AB11" t="n" s="2">
-        <x:v>1.123244</x:v>
+        <x:v>4.469954</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 01:00:00</x:v>
+        <x:v>2026-08-15 01:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-01 03:00:00</x:v>
+        <x:v>2026-08-15 03:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>241.386930</x:v>
+        <x:v>351.364651</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>110.095273</x:v>
+        <x:v>69.054175</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>38.042353</x:v>
+        <x:v>44.513144</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>39.176545</x:v>
+        <x:v>45.010190</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>0.595583</x:v>
+        <x:v>23.322523</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>5.601999</x:v>
+        <x:v>1163.549673</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.034822</x:v>
+        <x:v>2.722194</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>106.389324</x:v>
+        <x:v>678.772097</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>0.814285</x:v>
+        <x:v>0.995632</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>0.312597</x:v>
+        <x:v>0.367460</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>0.057959</x:v>
+        <x:v>0.072431</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>0.063458</x:v>
+        <x:v>4.639702</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.253980</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>1.205638</x:v>
+        <x:v>1.260591</x:v>
       </x:c>
       <x:c r="R12" t="n" s="2">
-        <x:v>1368.901200</x:v>
+        <x:v>1213.631600</x:v>
       </x:c>
       <x:c r="S12" t="n" s="2">
-        <x:v>619.855000</x:v>
+        <x:v>684.618000</x:v>
       </x:c>
       <x:c r="T12" t="n" s="2">
-        <x:v>-965.970000</x:v>
+        <x:v>-1495.880000</x:v>
       </x:c>
       <x:c r="U12" t="n" s="2">
-        <x:v>-506.295000</x:v>
+        <x:v>-178.095000</x:v>
       </x:c>
       <x:c r="V12" t="n" s="2">
-        <x:v>1404.440663</x:v>
+        <x:v>-476.167136</x:v>
       </x:c>
       <x:c r="W12" t="n" s="2">
-        <x:v>-58.200000</x:v>
+        <x:v>-25.100000</x:v>
       </x:c>
       <x:c r="X12" t="n" s="2">
-        <x:v>2406.508629</x:v>
+        <x:v>2108.905907</x:v>
       </x:c>
       <x:c r="Y12" t="n" s="2">
-        <x:v>43.203756</x:v>
+        <x:v>72.055465</x:v>
       </x:c>
       <x:c r="Z12" t="n" s="2">
-        <x:v>12.375400</x:v>
+        <x:v>4.849800</x:v>
       </x:c>
       <x:c r="AA12" t="n" s="2">
-        <x:v>89.165536</x:v>
+        <x:v>78.147693</x:v>
       </x:c>
       <x:c r="AB12" t="n" s="2">
-        <x:v>37.650269</x:v>
+        <x:v>13.638168</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 01:00:00</x:v>
+        <x:v>2026-08-15 01:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-01 03:00:00</x:v>
+        <x:v>2026-08-15 03:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>318.154773</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>31.710832</x:v>
+        <x:v>23.403377</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>67.887344</x:v>
+        <x:v>80.890997</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>3.550734</x:v>
+        <x:v>5.163281</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0.013800</x:v>
+        <x:v>3.655900</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>2.462756</x:v>
+        <x:v>645.341284</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.005049</x:v>
+        <x:v>0.078251</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>5.162803</x:v>
+        <x:v>85.474542</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>0.203434</x:v>
+        <x:v>0.252330</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>0.075353</x:v>
+        <x:v>0.040187</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>0.155380</x:v>
+        <x:v>0.518593</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>6.378853</x:v>
+        <x:v>4.755818</x:v>
       </x:c>
       <x:c r="R13" s="2"/>
       <x:c r="S13" t="n" s="2">
-        <x:v>1277.477000</x:v>
+        <x:v>441.006000</x:v>
       </x:c>
       <x:c r="T13" t="n" s="2">
-        <x:v>-202.302000</x:v>
+        <x:v>-414.637000</x:v>
       </x:c>
       <x:c r="U13" s="2"/>
       <x:c r="V13" s="2"/>
       <x:c r="W13" t="n" s="2">
-        <x:v>56.700000</x:v>
+        <x:v>23.100000</x:v>
       </x:c>
       <x:c r="X13" t="n" s="2">
-        <x:v>1249.481338</x:v>
+        <x:v>1217.198333</x:v>
       </x:c>
       <x:c r="Y13" t="n" s="2">
-        <x:v>25.478901</x:v>
+        <x:v>30.217775</x:v>
       </x:c>
       <x:c r="Z13" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>9.182000</x:v>
       </x:c>
       <x:c r="AA13" t="n" s="2">
-        <x:v>48.926780</x:v>
+        <x:v>44.036823</x:v>
       </x:c>
       <x:c r="AB13" t="n" s="2">
-        <x:v>1.067635</x:v>
+        <x:v>0.834229</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-01 02:00:00</x:v>
+        <x:v>2026-08-15 02:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>291.277084</x:v>
+        <x:v>377.171432</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>99.479495</x:v>
+        <x:v>95.469011</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>35.733078</x:v>
+        <x:v>44.905518</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>39.065042</x:v>
+        <x:v>41.268556</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>0.022315</x:v>
+        <x:v>11.951097</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>2.730638</x:v>
+        <x:v>896.424416</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.033496</x:v>
+        <x:v>1.896114</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>69.210465</x:v>
+        <x:v>514.364810</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>0.823076</x:v>
+        <x:v>0.977250</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>0.348021</x:v>
+        <x:v>0.378341</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>0.064724</x:v>
+        <x:v>0.075426</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>0.028473</x:v>
+        <x:v>2.908031</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.168090</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>1.500580</x:v>
+        <x:v>2.077565</x:v>
       </x:c>
       <x:c r="R14" t="n" s="2">
-        <x:v>1368.912100</x:v>
+        <x:v>1367.246500</x:v>
       </x:c>
       <x:c r="S14" t="n" s="2">
-        <x:v>332.836000</x:v>
+        <x:v>684.731000</x:v>
       </x:c>
       <x:c r="T14" t="n" s="2">
-        <x:v>-1113.360000</x:v>
+        <x:v>-1212.680000</x:v>
       </x:c>
       <x:c r="U14" t="n" s="2">
-        <x:v>45.404000</x:v>
+        <x:v>29.856000</x:v>
       </x:c>
       <x:c r="V14" t="n" s="2">
-        <x:v>1404.370937</x:v>
+        <x:v>-671.698276</x:v>
       </x:c>
       <x:c r="W14" t="n" s="2">
-        <x:v>-72.300000</x:v>
+        <x:v>-35.200000</x:v>
       </x:c>
       <x:c r="X14" t="n" s="2">
-        <x:v>2506.179524</x:v>
+        <x:v>2152.290881</x:v>
       </x:c>
       <x:c r="Y14" t="n" s="2">
-        <x:v>43.639531</x:v>
+        <x:v>64.273380</x:v>
       </x:c>
       <x:c r="Z14" t="n" s="2">
-        <x:v>9.566500</x:v>
+        <x:v>2.764900</x:v>
       </x:c>
       <x:c r="AA14" t="n" s="2">
-        <x:v>93.955234</x:v>
+        <x:v>80.065011</x:v>
       </x:c>
       <x:c r="AB14" t="n" s="2">
-        <x:v>38.422246</x:v>
+        <x:v>11.790795</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-01 02:00:00</x:v>
+        <x:v>2026-08-15 02:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>319.536220</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>32.454871</x:v>
+        <x:v>24.943290</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>66.163583</x:v>
+        <x:v>83.652905</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>3.561063</x:v>
+        <x:v>5.097718</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>0.044000</x:v>
+        <x:v>2.959600</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>79.362194</x:v>
+        <x:v>683.840090</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>0.015282</x:v>
+        <x:v>0.091529</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>9.443118</x:v>
+        <x:v>101.712086</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>0.212768</x:v>
+        <x:v>0.237522</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>0.118835</x:v>
+        <x:v>0.046483</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>0.744818</x:v>
+        <x:v>0.635135</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>1.908711</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>17.992859</x:v>
+        <x:v>17.674462</x:v>
       </x:c>
       <x:c r="R15" s="2"/>
       <x:c r="S15" t="n" s="2">
-        <x:v>1233.034000</x:v>
+        <x:v>422.636000</x:v>
       </x:c>
       <x:c r="T15" t="n" s="2">
-        <x:v>-178.370000</x:v>
+        <x:v>-428.247000</x:v>
       </x:c>
       <x:c r="U15" s="2"/>
       <x:c r="V15" s="2"/>
       <x:c r="W15" t="n" s="2">
-        <x:v>70.700000</x:v>
+        <x:v>33.600000</x:v>
       </x:c>
       <x:c r="X15" t="n" s="2">
-        <x:v>1337.386102</x:v>
+        <x:v>1268.416040</x:v>
       </x:c>
       <x:c r="Y15" t="n" s="2">
-        <x:v>26.313597</x:v>
+        <x:v>32.020485</x:v>
       </x:c>
       <x:c r="Z15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.733000</x:v>
       </x:c>
       <x:c r="AA15" t="n" s="2">
-        <x:v>52.316276</x:v>
+        <x:v>46.194196</x:v>
       </x:c>
       <x:c r="AB15" t="n" s="2">
-        <x:v>3.646290</x:v>
+        <x:v>0.758691</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-14 23:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-01 01:00:00</x:v>
+        <x:v>2026-08-15 01:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>353.980043</x:v>
+        <x:v>386.171780</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>104.810560</x:v>
+        <x:v>67.201540</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>37.579065</x:v>
+        <x:v>43.369839</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>38.407001</x:v>
+        <x:v>39.127286</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>0.304086</x:v>
+        <x:v>9.868098</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>6.534193</x:v>
+        <x:v>877.976716</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.044261</x:v>
+        <x:v>0.946703</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>45.300523</x:v>
+        <x:v>456.661677</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.830601</x:v>
+        <x:v>0.979629</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>0.370959</x:v>
+        <x:v>0.433412</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>0.085106</x:v>
+        <x:v>0.118038</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>1.334175</x:v>
+        <x:v>2.504146</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>0.089512</x:v>
+        <x:v>0.152780</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>1.084805</x:v>
+        <x:v>0.956078</x:v>
       </x:c>
       <x:c r="R16" t="n" s="2">
-        <x:v>1368.843100</x:v>
+        <x:v>1227.616100</x:v>
       </x:c>
       <x:c r="S16" t="n" s="2">
-        <x:v>301.843000</x:v>
+        <x:v>685.324000</x:v>
       </x:c>
       <x:c r="T16" t="n" s="2">
-        <x:v>-494.850000</x:v>
+        <x:v>-366.420000</x:v>
       </x:c>
       <x:c r="U16" t="n" s="2">
-        <x:v>-543.929000</x:v>
+        <x:v>-571.570000</x:v>
       </x:c>
       <x:c r="V16" t="n" s="2">
-        <x:v>1404.393264</x:v>
+        <x:v>-702.579726</x:v>
       </x:c>
       <x:c r="W16" t="n" s="2">
-        <x:v>-117.400000</x:v>
+        <x:v>12.600000</x:v>
       </x:c>
       <x:c r="X16" t="n" s="2">
-        <x:v>2509.655254</x:v>
+        <x:v>2171.438096</x:v>
       </x:c>
       <x:c r="Y16" t="n" s="2">
-        <x:v>44.333900</x:v>
+        <x:v>59.677091</x:v>
       </x:c>
       <x:c r="Z16" t="n" s="2">
-        <x:v>13.489300</x:v>
+        <x:v>15.382700</x:v>
       </x:c>
       <x:c r="AA16" t="n" s="2">
-        <x:v>96.305241</x:v>
+        <x:v>79.688472</x:v>
       </x:c>
       <x:c r="AB16" t="n" s="2">
-        <x:v>40.933389</x:v>
+        <x:v>11.237685</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-14 23:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-01 01:00:00</x:v>
+        <x:v>2026-08-15 01:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>321.938200</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>36.675263</x:v>
+        <x:v>23.661552</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>66.890068</x:v>
+        <x:v>77.526399</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>3.586560</x:v>
+        <x:v>5.173664</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.419100</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>76.865924</x:v>
+        <x:v>722.327738</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.028107</x:v>
+        <x:v>0.088631</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>14.018098</x:v>
+        <x:v>115.678565</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>0.248139</x:v>
+        <x:v>0.327354</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>0.151982</x:v>
+        <x:v>0.060065</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>0.663586</x:v>
+        <x:v>0.255326</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>1.927027</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>25.663288</x:v>
+        <x:v>14.703883</x:v>
       </x:c>
       <x:c r="R17" s="2"/>
       <x:c r="S17" t="n" s="2">
-        <x:v>1234.706000</x:v>
+        <x:v>437.837000</x:v>
       </x:c>
       <x:c r="T17" t="n" s="2">
-        <x:v>-214.076000</x:v>
+        <x:v>-416.113000</x:v>
       </x:c>
       <x:c r="U17" s="2"/>
       <x:c r="V17" s="2"/>
       <x:c r="W17" t="n" s="2">
-        <x:v>115.500000</x:v>
+        <x:v>-14.300000</x:v>
       </x:c>
       <x:c r="X17" t="n" s="2">
-        <x:v>1362.848042</x:v>
+        <x:v>1293.584477</x:v>
       </x:c>
       <x:c r="Y17" t="n" s="2">
-        <x:v>26.115891</x:v>
+        <x:v>33.850507</x:v>
       </x:c>
       <x:c r="Z17" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>9.180000</x:v>
       </x:c>
       <x:c r="AA17" t="n" s="2">
-        <x:v>53.585534</x:v>
+        <x:v>47.187768</x:v>
       </x:c>
       <x:c r="AB17" t="n" s="2">
-        <x:v>1.664060</x:v>
+        <x:v>2.934984</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-30 22:00:00</x:v>
+        <x:v>2026-08-14 22:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>381.851093</x:v>
+        <x:v>389.700523</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>89.206244</x:v>
+        <x:v>84.306564</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>37.973655</x:v>
+        <x:v>44.519174</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>38.317285</x:v>
+        <x:v>41.633838</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>1.407467</x:v>
+        <x:v>8.203901</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>11.189288</x:v>
+        <x:v>857.964516</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.037691</x:v>
+        <x:v>0.585559</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>34.391173</x:v>
+        <x:v>480.917900</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>0.797371</x:v>
+        <x:v>0.972821</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>0.433681</x:v>
+        <x:v>0.532747</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>0.114473</x:v>
+        <x:v>0.179052</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>0.151585</x:v>
+        <x:v>1.320504</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.101615</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>0.908574</x:v>
+        <x:v>9.924565</x:v>
       </x:c>
       <x:c r="R18" t="n" s="2">
-        <x:v>1369.006900</x:v>
+        <x:v>1359.543600</x:v>
       </x:c>
       <x:c r="S18" t="n" s="2">
-        <x:v>423.854000</x:v>
+        <x:v>684.522000</x:v>
       </x:c>
       <x:c r="T18" t="n" s="2">
-        <x:v>-1401.840000</x:v>
+        <x:v>-489.050000</x:v>
       </x:c>
       <x:c r="U18" t="n" s="2">
-        <x:v>-4.711000</x:v>
+        <x:v>-541.533000</x:v>
       </x:c>
       <x:c r="V18" t="n" s="2">
-        <x:v>1399.338467</x:v>
+        <x:v>-706.738438</x:v>
       </x:c>
       <x:c r="W18" t="n" s="2">
-        <x:v>135.500000</x:v>
+        <x:v>15.200000</x:v>
       </x:c>
       <x:c r="X18" t="n" s="2">
-        <x:v>2517.927947</x:v>
+        <x:v>2242.807441</x:v>
       </x:c>
       <x:c r="Y18" t="n" s="2">
-        <x:v>41.066470</x:v>
+        <x:v>60.190554</x:v>
       </x:c>
       <x:c r="Z18" t="n" s="2">
-        <x:v>4.981500</x:v>
+        <x:v>13.764400</x:v>
       </x:c>
       <x:c r="AA18" t="n" s="2">
-        <x:v>97.576152</x:v>
+        <x:v>82.923333</x:v>
       </x:c>
       <x:c r="AB18" t="n" s="2">
-        <x:v>34.964518</x:v>
+        <x:v>13.441282</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-30 22:00:00</x:v>
+        <x:v>2026-08-14 22:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>0.822500</x:v>
+        <x:v>343.181460</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>32.064594</x:v>
+        <x:v>23.072658</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>67.502432</x:v>
+        <x:v>80.378172</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>3.386411</x:v>
+        <x:v>5.192161</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.489300</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>30.486747</x:v>
+        <x:v>687.966066</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.023116</x:v>
+        <x:v>0.073019</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>67.006242</x:v>
+        <x:v>163.069197</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>0.287747</x:v>
+        <x:v>0.412039</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>0.139786</x:v>
+        <x:v>0.112669</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>0.383402</x:v>
+        <x:v>0.238291</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>10.169103</x:v>
+        <x:v>8.157275</x:v>
       </x:c>
       <x:c r="R19" s="2"/>
       <x:c r="S19" t="n" s="2">
-        <x:v>1220.183000</x:v>
+        <x:v>434.235000</x:v>
       </x:c>
       <x:c r="T19" t="n" s="2">
-        <x:v>61.700000</x:v>
+        <x:v>-414.116000</x:v>
       </x:c>
       <x:c r="U19" s="2"/>
       <x:c r="V19" s="2"/>
       <x:c r="W19" t="n" s="2">
-        <x:v>-137.500000</x:v>
+        <x:v>-16.500000</x:v>
       </x:c>
       <x:c r="X19" t="n" s="2">
-        <x:v>1356.655080</x:v>
+        <x:v>1320.961307</x:v>
       </x:c>
       <x:c r="Y19" t="n" s="2">
-        <x:v>24.028274</x:v>
+        <x:v>34.179258</x:v>
       </x:c>
       <x:c r="Z19" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>9.027000</x:v>
       </x:c>
       <x:c r="AA19" t="n" s="2">
-        <x:v>52.434399</x:v>
+        <x:v>49.212436</x:v>
       </x:c>
       <x:c r="AB19" t="n" s="2">
-        <x:v>1.826325</x:v>
+        <x:v>0.813303</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-14 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-14 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>381.855154</x:v>
+        <x:v>378.591893</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>132.581574</x:v>
+        <x:v>72.796684</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>44.101424</x:v>
+        <x:v>41.878927</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>39.564248</x:v>
+        <x:v>47.385160</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>1.012095</x:v>
+        <x:v>19.261353</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>11.563401</x:v>
+        <x:v>851.353770</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.063274</x:v>
+        <x:v>0.567352</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>64.171461</x:v>
+        <x:v>527.313480</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>0.783487</x:v>
+        <x:v>0.985338</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>0.555899</x:v>
+        <x:v>0.668487</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>0.259494</x:v>
+        <x:v>0.312280</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>4.937081</x:v>
+        <x:v>3.293869</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>0.287624</x:v>
+        <x:v>0.213732</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>1.787701</x:v>
+        <x:v>6.864494</x:v>
       </x:c>
       <x:c r="R20" t="n" s="2">
-        <x:v>1367.231400</x:v>
+        <x:v>1300.063300</x:v>
       </x:c>
       <x:c r="S20" t="n" s="2">
-        <x:v>710.649000</x:v>
+        <x:v>684.647000</x:v>
       </x:c>
       <x:c r="T20" t="n" s="2">
-        <x:v>-1054.830000</x:v>
+        <x:v>-532.820000</x:v>
       </x:c>
       <x:c r="U20" t="n" s="2">
-        <x:v>-569.600000</x:v>
+        <x:v>-237.639000</x:v>
       </x:c>
       <x:c r="V20" t="n" s="2">
-        <x:v>1173.795140</x:v>
+        <x:v>-869.413401</x:v>
       </x:c>
       <x:c r="W20" t="n" s="2">
-        <x:v>203.600000</x:v>
+        <x:v>38.200000</x:v>
       </x:c>
       <x:c r="X20" t="n" s="2">
-        <x:v>2514.369457</x:v>
+        <x:v>2334.524718</x:v>
       </x:c>
       <x:c r="Y20" t="n" s="2">
-        <x:v>45.706791</x:v>
+        <x:v>59.497968</x:v>
       </x:c>
       <x:c r="Z20" t="n" s="2">
-        <x:v>14.760400</x:v>
+        <x:v>5.319800</x:v>
       </x:c>
       <x:c r="AA20" t="n" s="2">
-        <x:v>101.074607</x:v>
+        <x:v>91.495259</x:v>
       </x:c>
       <x:c r="AB20" t="n" s="2">
-        <x:v>37.549110</x:v>
+        <x:v>13.805534</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-14 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-14 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>2.810127</x:v>
+        <x:v>346.962200</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>31.335696</x:v>
+        <x:v>21.735223</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>77.672433</x:v>
+        <x:v>80.316713</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>3.319980</x:v>
+        <x:v>5.335600</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.161900</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>582.680163</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.006736</x:v>
+        <x:v>0.058180</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>33.626126</x:v>
+        <x:v>153.137196</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>0.383896</x:v>
+        <x:v>0.486174</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>0.140805</x:v>
+        <x:v>0.212829</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>0.342289</x:v>
+        <x:v>0.270091</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>9.816648</x:v>
+        <x:v>15.190521</x:v>
       </x:c>
       <x:c r="R21" s="2"/>
       <x:c r="S21" t="n" s="2">
-        <x:v>1267.875000</x:v>
+        <x:v>436.384000</x:v>
       </x:c>
       <x:c r="T21" t="n" s="2">
-        <x:v>168.005000</x:v>
+        <x:v>-234.498000</x:v>
       </x:c>
       <x:c r="U21" s="2"/>
       <x:c r="V21" s="2"/>
       <x:c r="W21" t="n" s="2">
-        <x:v>-206.900000</x:v>
+        <x:v>-39.800000</x:v>
       </x:c>
       <x:c r="X21" t="n" s="2">
-        <x:v>1388.434736</x:v>
+        <x:v>1375.632790</x:v>
       </x:c>
       <x:c r="Y21" t="n" s="2">
-        <x:v>24.842841</x:v>
+        <x:v>30.032378</x:v>
       </x:c>
       <x:c r="Z21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.621000</x:v>
       </x:c>
       <x:c r="AA21" t="n" s="2">
-        <x:v>52.912385</x:v>
+        <x:v>50.663198</x:v>
       </x:c>
       <x:c r="AB21" t="n" s="2">
-        <x:v>2.246154</x:v>
+        <x:v>7.937982</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-30 22:00:00</x:v>
+        <x:v>2026-08-14 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>383.344367</x:v>
+        <x:v>382.264030</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>121.903609</x:v>
+        <x:v>99.023872</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>42.504794</x:v>
+        <x:v>44.510072</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>49.428513</x:v>
+        <x:v>56.018568</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>0.010004</x:v>
+        <x:v>23.003896</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>19.019472</x:v>
+        <x:v>932.854274</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.075849</x:v>
+        <x:v>0.358459</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>80.638515</x:v>
+        <x:v>409.050065</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>0.785227</x:v>
+        <x:v>0.986486</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>1.319306</x:v>
+        <x:v>1.182714</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>1.007351</x:v>
+        <x:v>0.690240</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>52.233257</x:v>
+        <x:v>17.364429</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>2.727996</x:v>
+        <x:v>0.961869</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>0.991280</x:v>
+        <x:v>5.886102</x:v>
       </x:c>
       <x:c r="R22" t="n" s="2">
-        <x:v>1268.574300</x:v>
+        <x:v>1200.685100</x:v>
       </x:c>
       <x:c r="S22" t="n" s="2">
-        <x:v>716.680000</x:v>
+        <x:v>684.676000</x:v>
       </x:c>
       <x:c r="T22" t="n" s="2">
-        <x:v>-1164.330000</x:v>
+        <x:v>-293.220000</x:v>
       </x:c>
       <x:c r="U22" t="n" s="2">
-        <x:v>-469.358000</x:v>
+        <x:v>-238.777000</x:v>
       </x:c>
       <x:c r="V22" t="n" s="2">
-        <x:v>1399.865706</x:v>
+        <x:v>-920.953624</x:v>
       </x:c>
       <x:c r="W22" t="n" s="2">
-        <x:v>62.300000</x:v>
+        <x:v>37.200000</x:v>
       </x:c>
       <x:c r="X22" t="n" s="2">
-        <x:v>2569.721546</x:v>
+        <x:v>2443.765552</x:v>
       </x:c>
       <x:c r="Y22" t="n" s="2">
-        <x:v>41.354383</x:v>
+        <x:v>62.119836</x:v>
       </x:c>
       <x:c r="Z22" t="n" s="2">
-        <x:v>11.158400</x:v>
+        <x:v>6.277400</x:v>
       </x:c>
       <x:c r="AA22" t="n" s="2">
-        <x:v>95.590607</x:v>
+        <x:v>90.734196</x:v>
       </x:c>
       <x:c r="AB22" t="n" s="2">
-        <x:v>37.612964</x:v>
+        <x:v>14.005152</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-30 22:00:00</x:v>
+        <x:v>2026-08-14 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>2.709597</x:v>
+        <x:v>330.746927</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>27.341198</x:v>
+        <x:v>23.187400</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>65.693565</x:v>
+        <x:v>78.226660</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>3.130132</x:v>
+        <x:v>5.244892</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.288000</x:v>
+        <x:v>6.217900</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>566.110500</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.009682</x:v>
+        <x:v>0.057519</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>5.309431</x:v>
+        <x:v>136.847203</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>0.944328</x:v>
+        <x:v>0.706834</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>0.560902</x:v>
+        <x:v>0.516087</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>0.083680</x:v>
+        <x:v>0.171372</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>1.350594</x:v>
+        <x:v>0.069715</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>39.709228</x:v>
+        <x:v>12.017249</x:v>
       </x:c>
       <x:c r="R23" s="2"/>
       <x:c r="S23" t="n" s="2">
-        <x:v>1260.950000</x:v>
+        <x:v>433.477000</x:v>
       </x:c>
       <x:c r="T23" t="n" s="2">
-        <x:v>105.646000</x:v>
+        <x:v>-86.213000</x:v>
       </x:c>
       <x:c r="U23" s="2"/>
       <x:c r="V23" s="2"/>
       <x:c r="W23" t="n" s="2">
-        <x:v>-63.900000</x:v>
+        <x:v>-38.500000</x:v>
       </x:c>
       <x:c r="X23" t="n" s="2">
-        <x:v>1449.826337</x:v>
+        <x:v>1468.884258</x:v>
       </x:c>
       <x:c r="Y23" t="n" s="2">
-        <x:v>24.919232</x:v>
+        <x:v>30.444975</x:v>
       </x:c>
       <x:c r="Z23" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>2.168000</x:v>
       </x:c>
       <x:c r="AA23" t="n" s="2">
-        <x:v>54.293609</x:v>
+        <x:v>53.914528</x:v>
       </x:c>
       <x:c r="AB23" t="n" s="2">
-        <x:v>1.985659</x:v>
+        <x:v>2.418459</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-14 21:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>386.195478</x:v>
+        <x:v>395.494169</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>123.906548</x:v>
+        <x:v>115.286699</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>44.286694</x:v>
+        <x:v>45.552269</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>54.248379</x:v>
+        <x:v>53.090442</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>0.020300</x:v>
+        <x:v>27.969309</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>18.491657</x:v>
+        <x:v>763.784049</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.066010</x:v>
+        <x:v>0.310021</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>66.583377</x:v>
+        <x:v>356.473878</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.788707</x:v>
+        <x:v>0.963923</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>4.414947</x:v>
+        <x:v>2.957679</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>2.929298</x:v>
+        <x:v>2.048683</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>79.036818</x:v>
+        <x:v>57.650944</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>4.319053</x:v>
+        <x:v>3.132865</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>7.896426</x:v>
+        <x:v>6.754222</x:v>
       </x:c>
       <x:c r="R24" t="n" s="2">
-        <x:v>1238.597200</x:v>
+        <x:v>1214.864800</x:v>
       </x:c>
       <x:c r="S24" t="n" s="2">
-        <x:v>716.650000</x:v>
+        <x:v>635.046000</x:v>
       </x:c>
       <x:c r="T24" t="n" s="2">
-        <x:v>-1124.760000</x:v>
+        <x:v>-469.390000</x:v>
       </x:c>
       <x:c r="U24" t="n" s="2">
-        <x:v>-507.885000</x:v>
+        <x:v>63.164000</x:v>
       </x:c>
       <x:c r="V24" t="n" s="2">
-        <x:v>1404.396775</x:v>
+        <x:v>-798.167198</x:v>
       </x:c>
       <x:c r="W24" t="n" s="2">
-        <x:v>119.300000</x:v>
+        <x:v>72.900000</x:v>
       </x:c>
       <x:c r="X24" t="n" s="2">
-        <x:v>2639.482667</x:v>
+        <x:v>2549.886754</x:v>
       </x:c>
       <x:c r="Y24" t="n" s="2">
-        <x:v>47.265211</x:v>
+        <x:v>58.063983</x:v>
       </x:c>
       <x:c r="Z24" t="n" s="2">
-        <x:v>12.335900</x:v>
+        <x:v>2.786100</x:v>
       </x:c>
       <x:c r="AA24" t="n" s="2">
-        <x:v>96.818589</x:v>
+        <x:v>97.530338</x:v>
       </x:c>
       <x:c r="AB24" t="n" s="2">
-        <x:v>39.076340</x:v>
+        <x:v>14.181565</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-14 21:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>10.973720</x:v>
+        <x:v>364.452170</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>28.998654</x:v>
+        <x:v>40.832003</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>64.117291</x:v>
+        <x:v>91.507022</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>4.411889</x:v>
+        <x:v>5.298746</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>0.107700</x:v>
+        <x:v>9.081300</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>2.124974</x:v>
+        <x:v>528.923716</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.013431</x:v>
+        <x:v>0.068994</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>7.817817</x:v>
+        <x:v>117.730643</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>3.027664</x:v>
+        <x:v>1.873527</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>1.678090</x:v>
+        <x:v>1.359556</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>9.115383</x:v>
+        <x:v>5.433038</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>3.459274</x:v>
+        <x:v>0.433306</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>30.159186</x:v>
+        <x:v>44.599069</x:v>
       </x:c>
       <x:c r="R25" s="2"/>
       <x:c r="S25" t="n" s="2">
-        <x:v>1271.600000</x:v>
+        <x:v>435.173000</x:v>
       </x:c>
       <x:c r="T25" t="n" s="2">
-        <x:v>192.123000</x:v>
+        <x:v>11.041000</x:v>
       </x:c>
       <x:c r="U25" s="2"/>
       <x:c r="V25" s="2"/>
       <x:c r="W25" t="n" s="2">
-        <x:v>-121.300000</x:v>
+        <x:v>-74.400000</x:v>
       </x:c>
       <x:c r="X25" t="n" s="2">
-        <x:v>1508.428073</x:v>
+        <x:v>1583.407090</x:v>
       </x:c>
       <x:c r="Y25" t="n" s="2">
-        <x:v>25.999534</x:v>
+        <x:v>29.119436</x:v>
       </x:c>
       <x:c r="Z25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.450000</x:v>
       </x:c>
       <x:c r="AA25" t="n" s="2">
-        <x:v>55.888457</x:v>
+        <x:v>55.658598</x:v>
       </x:c>
       <x:c r="AB25" t="n" s="2">
-        <x:v>6.762487</x:v>
+        <x:v>22.053140</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>416.813296</x:v>
+        <x:v>414.550232</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>139.235635</x:v>
+        <x:v>117.537946</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>44.569143</x:v>
+        <x:v>38.972269</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>70.512909</x:v>
+        <x:v>60.946602</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>0.080221</x:v>
+        <x:v>30.053612</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>4.182781</x:v>
+        <x:v>593.569694</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.190146</x:v>
+        <x:v>0.390177</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>68.794255</x:v>
+        <x:v>282.826118</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.783412</x:v>
+        <x:v>0.976448</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>18.239417</x:v>
+        <x:v>12.908722</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>6.809581</x:v>
+        <x:v>5.904484</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>127.734436</x:v>
+        <x:v>142.420382</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>7.639172</x:v>
+        <x:v>8.061680</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>4.261194</x:v>
+        <x:v>4.730430</x:v>
       </x:c>
       <x:c r="R26" t="n" s="2">
-        <x:v>1248.219000</x:v>
+        <x:v>1219.792800</x:v>
       </x:c>
       <x:c r="S26" t="n" s="2">
-        <x:v>716.692000</x:v>
+        <x:v>659.296000</x:v>
       </x:c>
       <x:c r="T26" t="n" s="2">
-        <x:v>-1274.740000</x:v>
+        <x:v>-1019.020000</x:v>
       </x:c>
       <x:c r="U26" t="n" s="2">
-        <x:v>-247.851000</x:v>
+        <x:v>13.220000</x:v>
       </x:c>
       <x:c r="V26" t="n" s="2">
-        <x:v>1404.429970</x:v>
+        <x:v>-94.775766</x:v>
       </x:c>
       <x:c r="W26" t="n" s="2">
-        <x:v>-44.000000</x:v>
+        <x:v>98.600000</x:v>
       </x:c>
       <x:c r="X26" t="n" s="2">
-        <x:v>2712.595568</x:v>
+        <x:v>2590.961829</x:v>
       </x:c>
       <x:c r="Y26" t="n" s="2">
-        <x:v>45.674382</x:v>
+        <x:v>55.596787</x:v>
       </x:c>
       <x:c r="Z26" t="n" s="2">
-        <x:v>5.441800</x:v>
+        <x:v>4.680500</x:v>
       </x:c>
       <x:c r="AA26" t="n" s="2">
-        <x:v>100.150411</x:v>
+        <x:v>101.030453</x:v>
       </x:c>
       <x:c r="AB26" t="n" s="2">
-        <x:v>33.527273</x:v>
+        <x:v>12.998211</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-14 20:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>19.977776</x:v>
+        <x:v>410.244592</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>29.376757</x:v>
+        <x:v>18.541040</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>64.396622</x:v>
+        <x:v>78.469044</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>7.448757</x:v>
+        <x:v>6.545894</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.010500</x:v>
+        <x:v>11.700900</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>1.364428</x:v>
+        <x:v>462.988598</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.021587</x:v>
+        <x:v>0.080252</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>4.413495</x:v>
+        <x:v>84.948758</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>9.891062</x:v>
+        <x:v>8.861138</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>4.056174</x:v>
+        <x:v>4.385847</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>52.964969</x:v>
+        <x:v>16.687925</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>6.334787</x:v>
+        <x:v>1.496745</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>13.270336</x:v>
+        <x:v>41.237728</x:v>
       </x:c>
       <x:c r="R27" s="2"/>
       <x:c r="S27" t="n" s="2">
-        <x:v>1134.216000</x:v>
+        <x:v>382.821000</x:v>
       </x:c>
       <x:c r="T27" t="n" s="2">
-        <x:v>247.007000</x:v>
+        <x:v>184.998000</x:v>
       </x:c>
       <x:c r="U27" s="2"/>
       <x:c r="V27" s="2"/>
       <x:c r="W27" t="n" s="2">
-        <x:v>42.700000</x:v>
+        <x:v>-100.400000</x:v>
       </x:c>
       <x:c r="X27" t="n" s="2">
-        <x:v>1637.450250</x:v>
+        <x:v>1613.607461</x:v>
       </x:c>
       <x:c r="Y27" t="n" s="2">
-        <x:v>25.743055</x:v>
+        <x:v>29.227584</x:v>
       </x:c>
       <x:c r="Z27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.216000</x:v>
       </x:c>
       <x:c r="AA27" t="n" s="2">
-        <x:v>61.367116</x:v>
+        <x:v>56.252703</x:v>
       </x:c>
       <x:c r="AB27" t="n" s="2">
-        <x:v>34.893052</x:v>
+        <x:v>1.748285</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>417.315778</x:v>
+        <x:v>406.226200</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>160.415817</x:v>
+        <x:v>109.119406</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>45.792096</x:v>
+        <x:v>36.295136</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>107.984535</x:v>
+        <x:v>90.656167</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>0.334898</x:v>
+        <x:v>28.350834</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>8.780193</x:v>
+        <x:v>518.559377</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.370065</x:v>
+        <x:v>0.729215</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>92.660644</x:v>
+        <x:v>297.079258</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>0.798861</x:v>
+        <x:v>0.989102</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>37.172654</x:v>
+        <x:v>28.796668</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>8.121306</x:v>
+        <x:v>6.502990</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>351.775711</x:v>
+        <x:v>385.475105</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>19.853483</x:v>
+        <x:v>21.038738</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>3.571563</x:v>
+        <x:v>3.505062</x:v>
       </x:c>
       <x:c r="R28" t="n" s="2">
-        <x:v>1318.064700</x:v>
+        <x:v>1334.314100</x:v>
       </x:c>
       <x:c r="S28" t="n" s="2">
-        <x:v>714.421000</x:v>
+        <x:v>661.819000</x:v>
       </x:c>
       <x:c r="T28" t="n" s="2">
-        <x:v>-1418.470000</x:v>
+        <x:v>-1291.200000</x:v>
       </x:c>
       <x:c r="U28" t="n" s="2">
-        <x:v>-378.496000</x:v>
+        <x:v>197.802000</x:v>
       </x:c>
       <x:c r="V28" t="n" s="2">
-        <x:v>1395.637080</x:v>
+        <x:v>-127.222844</x:v>
       </x:c>
       <x:c r="W28" t="n" s="2">
-        <x:v>-55.600000</x:v>
+        <x:v>-0.200000</x:v>
       </x:c>
       <x:c r="X28" t="n" s="2">
-        <x:v>2830.504385</x:v>
+        <x:v>2708.635514</x:v>
       </x:c>
       <x:c r="Y28" t="n" s="2">
-        <x:v>46.268435</x:v>
+        <x:v>55.279844</x:v>
       </x:c>
       <x:c r="Z28" t="n" s="2">
-        <x:v>8.627300</x:v>
+        <x:v>4.798900</x:v>
       </x:c>
       <x:c r="AA28" t="n" s="2">
-        <x:v>103.042253</x:v>
+        <x:v>103.341954</x:v>
       </x:c>
       <x:c r="AB28" t="n" s="2">
-        <x:v>25.888000</x:v>
+        <x:v>13.272045</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-30 19:00:00</x:v>
+        <x:v>2026-08-14 19:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>15.400617</x:v>
+        <x:v>408.723694</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>28.584625</x:v>
+        <x:v>14.244833</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>65.221656</x:v>
+        <x:v>80.506687</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>11.078405</x:v>
+        <x:v>14.405211</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0.008600</x:v>
+        <x:v>17.579500</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.852600</x:v>
+        <x:v>397.743868</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.031598</x:v>
+        <x:v>0.112133</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>1.786716</x:v>
+        <x:v>74.657641</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>8.636880</x:v>
+        <x:v>10.210827</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>3.235833</x:v>
+        <x:v>3.830167</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>90.449891</x:v>
+        <x:v>80.466855</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>23.803415</x:v>
+        <x:v>16.724480</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>13.533441</x:v>
+        <x:v>47.255498</x:v>
       </x:c>
       <x:c r="R29" s="2"/>
       <x:c r="S29" t="n" s="2">
-        <x:v>1107.307000</x:v>
+        <x:v>413.332000</x:v>
       </x:c>
       <x:c r="T29" t="n" s="2">
-        <x:v>316.318000</x:v>
+        <x:v>120.314000</x:v>
       </x:c>
       <x:c r="U29" s="2"/>
       <x:c r="V29" s="2"/>
       <x:c r="W29" t="n" s="2">
-        <x:v>54.100000</x:v>
+        <x:v>-1.300000</x:v>
       </x:c>
       <x:c r="X29" t="n" s="2">
-        <x:v>1740.349277</x:v>
+        <x:v>1698.807394</x:v>
       </x:c>
       <x:c r="Y29" t="n" s="2">
-        <x:v>26.372867</x:v>
+        <x:v>27.037994</x:v>
       </x:c>
       <x:c r="Z29" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>1.743000</x:v>
       </x:c>
       <x:c r="AA29" t="n" s="2">
-        <x:v>61.399694</x:v>
+        <x:v>58.703325</x:v>
       </x:c>
       <x:c r="AB29" t="n" s="2">
-        <x:v>11.524644</x:v>
+        <x:v>2.960102</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>335.353987</x:v>
+        <x:v>367.112497</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>100.849755</x:v>
+        <x:v>84.261199</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>40.959727</x:v>
+        <x:v>39.610054</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>141.221054</x:v>
+        <x:v>134.963101</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>1.087592</x:v>
+        <x:v>24.341046</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>18.610756</x:v>
+        <x:v>478.755010</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.752322</x:v>
+        <x:v>1.367845</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>130.114362</x:v>
+        <x:v>387.313901</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0.797734</x:v>
+        <x:v>0.996383</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>70.909533</x:v>
+        <x:v>80.398201</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>10.735706</x:v>
+        <x:v>11.890341</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>717.684366</x:v>
+        <x:v>852.606512</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>44.102848</x:v>
+        <x:v>47.244751</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>2.093048</x:v>
+        <x:v>7.283641</x:v>
       </x:c>
       <x:c r="R30" t="n" s="2">
-        <x:v>1140.134300</x:v>
+        <x:v>917.523000</x:v>
       </x:c>
       <x:c r="S30" t="n" s="2">
-        <x:v>716.784000</x:v>
+        <x:v>603.692000</x:v>
       </x:c>
       <x:c r="T30" t="n" s="2">
-        <x:v>-923.460000</x:v>
+        <x:v>-770.920000</x:v>
       </x:c>
       <x:c r="U30" t="n" s="2">
-        <x:v>-382.903000</x:v>
+        <x:v>133.939000</x:v>
       </x:c>
       <x:c r="V30" t="n" s="2">
-        <x:v>974.763700</x:v>
+        <x:v>-597.441136</x:v>
       </x:c>
       <x:c r="W30" t="n" s="2">
-        <x:v>-116.900000</x:v>
+        <x:v>74.900000</x:v>
       </x:c>
       <x:c r="X30" t="n" s="2">
-        <x:v>3023.691791</x:v>
+        <x:v>2879.837348</x:v>
       </x:c>
       <x:c r="Y30" t="n" s="2">
-        <x:v>45.174442</x:v>
+        <x:v>50.515556</x:v>
       </x:c>
       <x:c r="Z30" t="n" s="2">
-        <x:v>9.016000</x:v>
+        <x:v>6.663000</x:v>
       </x:c>
       <x:c r="AA30" t="n" s="2">
-        <x:v>107.377333</x:v>
+        <x:v>102.404144</x:v>
       </x:c>
       <x:c r="AB30" t="n" s="2">
-        <x:v>43.867888</x:v>
+        <x:v>14.534295</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-30 18:00:00</x:v>
+        <x:v>2026-08-14 18:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>3.274884</x:v>
+        <x:v>353.854934</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>28.849335</x:v>
+        <x:v>22.137588</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>64.618227</x:v>
+        <x:v>87.667544</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>18.800891</x:v>
+        <x:v>27.910113</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0.016700</x:v>
+        <x:v>18.153200</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>0.144700</x:v>
+        <x:v>368.633656</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.030473</x:v>
+        <x:v>0.233853</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>2.957259</x:v>
+        <x:v>99.947261</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>12.715363</x:v>
+        <x:v>27.007487</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>3.171213</x:v>
+        <x:v>6.582452</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>140.415724</x:v>
+        <x:v>231.947058</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>43.234459</x:v>
+        <x:v>46.228306</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>27.754689</x:v>
+        <x:v>41.888013</x:v>
       </x:c>
       <x:c r="R31" s="2"/>
       <x:c r="S31" t="n" s="2">
-        <x:v>988.716000</x:v>
+        <x:v>418.684000</x:v>
       </x:c>
       <x:c r="T31" t="n" s="2">
-        <x:v>353.772000</x:v>
+        <x:v>123.956000</x:v>
       </x:c>
       <x:c r="U31" s="2"/>
       <x:c r="V31" s="2"/>
       <x:c r="W31" t="n" s="2">
-        <x:v>115.000000</x:v>
+        <x:v>-76.500000</x:v>
       </x:c>
       <x:c r="X31" t="n" s="2">
-        <x:v>1803.471918</x:v>
+        <x:v>1798.331466</x:v>
       </x:c>
       <x:c r="Y31" t="n" s="2">
-        <x:v>26.605167</x:v>
+        <x:v>25.930757</x:v>
       </x:c>
       <x:c r="Z31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.846000</x:v>
       </x:c>
       <x:c r="AA31" t="n" s="2">
-        <x:v>63.375006</x:v>
+        <x:v>60.053955</x:v>
       </x:c>
       <x:c r="AB31" t="n" s="2">
-        <x:v>2.385627</x:v>
+        <x:v>0.776228</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>92.019686</x:v>
+        <x:v>285.850643</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>92.938182</x:v>
+        <x:v>74.117921</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>37.828234</x:v>
+        <x:v>36.373966</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>188.873408</x:v>
+        <x:v>194.235564</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>0.895389</x:v>
+        <x:v>22.483665</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>12.356700</x:v>
+        <x:v>386.673764</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>0.924998</x:v>
+        <x:v>1.770149</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>146.987121</x:v>
+        <x:v>438.449290</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>0.788235</x:v>
+        <x:v>1.001721</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>116.267282</x:v>
+        <x:v>163.288038</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>18.880838</x:v>
+        <x:v>22.861098</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>972.875275</x:v>
+        <x:v>1474.350545</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>55.401169</x:v>
+        <x:v>83.024986</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>1.947154</x:v>
+        <x:v>6.680975</x:v>
       </x:c>
       <x:c r="R32" t="n" s="2">
-        <x:v>1324.233900</x:v>
+        <x:v>-16.530100</x:v>
       </x:c>
       <x:c r="S32" t="n" s="2">
-        <x:v>716.721000</x:v>
+        <x:v>640.713000</x:v>
       </x:c>
       <x:c r="T32" t="n" s="2">
-        <x:v>-1182.910000</x:v>
+        <x:v>-83.340000</x:v>
       </x:c>
       <x:c r="U32" t="n" s="2">
-        <x:v>-453.815000</x:v>
+        <x:v>12.419000</x:v>
       </x:c>
       <x:c r="V32" t="n" s="2">
-        <x:v>1005.952265</x:v>
+        <x:v>-730.640431</x:v>
       </x:c>
       <x:c r="W32" t="n" s="2">
-        <x:v>23.200000</x:v>
+        <x:v>92.400000</x:v>
       </x:c>
       <x:c r="X32" t="n" s="2">
-        <x:v>3172.365837</x:v>
+        <x:v>3106.183792</x:v>
       </x:c>
       <x:c r="Y32" t="n" s="2">
-        <x:v>50.337405</x:v>
+        <x:v>43.473540</x:v>
       </x:c>
       <x:c r="Z32" t="n" s="2">
-        <x:v>12.435400</x:v>
+        <x:v>5.950100</x:v>
       </x:c>
       <x:c r="AA32" t="n" s="2">
-        <x:v>107.728119</x:v>
+        <x:v>107.546365</x:v>
       </x:c>
       <x:c r="AB32" t="n" s="2">
-        <x:v>64.879653</x:v>
+        <x:v>60.639379</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-30 17:00:00</x:v>
+        <x:v>2026-08-14 17:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>2.594750</x:v>
+        <x:v>301.785514</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>29.191028</x:v>
+        <x:v>22.757063</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>66.395996</x:v>
+        <x:v>78.421585</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>40.488696</x:v>
+        <x:v>46.588325</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>0.126500</x:v>
+        <x:v>21.062700</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>4.042700</x:v>
+        <x:v>324.032898</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.076206</x:v>
+        <x:v>0.417717</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>4.892459</x:v>
+        <x:v>144.634743</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>44.944358</x:v>
+        <x:v>63.152366</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>10.947786</x:v>
+        <x:v>14.786271</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>239.228903</x:v>
+        <x:v>440.862027</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>46.722477</x:v>
+        <x:v>67.917870</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>28.473399</x:v>
+        <x:v>39.098870</x:v>
       </x:c>
       <x:c r="R33" s="2"/>
       <x:c r="S33" t="n" s="2">
-        <x:v>1193.072000</x:v>
+        <x:v>399.234000</x:v>
       </x:c>
       <x:c r="T33" t="n" s="2">
-        <x:v>183.420000</x:v>
+        <x:v>-4.696000</x:v>
       </x:c>
       <x:c r="U33" s="2"/>
       <x:c r="V33" s="2"/>
       <x:c r="W33" t="n" s="2">
-        <x:v>-24.800000</x:v>
+        <x:v>-94.200000</x:v>
       </x:c>
       <x:c r="X33" t="n" s="2">
-        <x:v>1869.817260</x:v>
+        <x:v>1865.855946</x:v>
       </x:c>
       <x:c r="Y33" t="n" s="2">
-        <x:v>24.596271</x:v>
+        <x:v>29.687172</x:v>
       </x:c>
       <x:c r="Z33" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>1.121000</x:v>
       </x:c>
       <x:c r="AA33" t="n" s="2">
-        <x:v>63.600464</x:v>
+        <x:v>58.923423</x:v>
       </x:c>
       <x:c r="AB33" t="n" s="2">
-        <x:v>21.038378</x:v>
+        <x:v>3.109412</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-30 14:00:00</x:v>
+        <x:v>2026-08-14 14:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>59.098669</x:v>
+        <x:v>244.612150</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>92.155057</x:v>
+        <x:v>70.899011</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>38.751896</x:v>
+        <x:v>45.436462</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>224.967202</x:v>
+        <x:v>248.941713</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>0.438403</x:v>
+        <x:v>22.690701</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>12.196190</x:v>
+        <x:v>341.736165</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.851572</x:v>
+        <x:v>2.034518</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>102.056848</x:v>
+        <x:v>449.402027</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>0.785239</x:v>
+        <x:v>1.001882</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>184.586635</x:v>
+        <x:v>250.215252</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>28.900122</x:v>
+        <x:v>36.322713</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>1342.103892</x:v>
+        <x:v>1981.270156</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>77.779533</x:v>
+        <x:v>113.390404</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>4.180764</x:v>
+        <x:v>2.332322</x:v>
       </x:c>
       <x:c r="R34" t="n" s="2">
-        <x:v>1228.838600</x:v>
+        <x:v>-830.692500</x:v>
       </x:c>
       <x:c r="S34" t="n" s="2">
-        <x:v>716.794000</x:v>
+        <x:v>653.971000</x:v>
       </x:c>
       <x:c r="T34" t="n" s="2">
-        <x:v>-1300.220000</x:v>
+        <x:v>703.730000</x:v>
       </x:c>
       <x:c r="U34" t="n" s="2">
-        <x:v>-398.269000</x:v>
+        <x:v>-180.111000</x:v>
       </x:c>
       <x:c r="V34" t="n" s="2">
-        <x:v>701.240125</x:v>
+        <x:v>-1211.309343</x:v>
       </x:c>
       <x:c r="W34" t="n" s="2">
-        <x:v>78.800000</x:v>
+        <x:v>271.700000</x:v>
       </x:c>
       <x:c r="X34" t="n" s="2">
-        <x:v>3196.035746</x:v>
+        <x:v>3217.573635</x:v>
       </x:c>
       <x:c r="Y34" t="n" s="2">
-        <x:v>47.494868</x:v>
+        <x:v>50.723321</x:v>
       </x:c>
       <x:c r="Z34" t="n" s="2">
-        <x:v>9.421400</x:v>
+        <x:v>24.446500</x:v>
       </x:c>
       <x:c r="AA34" t="n" s="2">
-        <x:v>106.007513</x:v>
+        <x:v>107.948478</x:v>
       </x:c>
       <x:c r="AB34" t="n" s="2">
-        <x:v>66.408218</x:v>
+        <x:v>63.949787</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-30 14:00:00</x:v>
+        <x:v>2026-08-14 14:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-30 16:00:00</x:v>
+        <x:v>2026-08-14 16:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>2.702163</x:v>
+        <x:v>233.248675</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>29.050763</x:v>
+        <x:v>14.082786</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>64.645251</x:v>
+        <x:v>76.917866</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>57.211550</x:v>
+        <x:v>61.908717</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>0.796700</x:v>
+        <x:v>16.557600</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.623900</x:v>
+        <x:v>269.185591</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.178201</x:v>
+        <x:v>0.586883</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>9.624881</x:v>
+        <x:v>172.815360</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>84.217348</x:v>
+        <x:v>95.955268</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>19.577013</x:v>
+        <x:v>22.504760</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>356.432549</x:v>
+        <x:v>623.731040</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>83.437843</x:v>
+        <x:v>95.625999</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>12.663904</x:v>
+        <x:v>5.591235</x:v>
       </x:c>
       <x:c r="R35" s="2"/>
       <x:c r="S35" t="n" s="2">
-        <x:v>1113.770000</x:v>
+        <x:v>409.580000</x:v>
       </x:c>
       <x:c r="T35" t="n" s="2">
-        <x:v>104.101000</x:v>
+        <x:v>98.868000</x:v>
       </x:c>
       <x:c r="U35" s="2"/>
       <x:c r="V35" s="2"/>
       <x:c r="W35" t="n" s="2">
-        <x:v>-80.400000</x:v>
+        <x:v>-275.300000</x:v>
       </x:c>
       <x:c r="X35" t="n" s="2">
-        <x:v>1858.633068</x:v>
+        <x:v>1921.859779</x:v>
       </x:c>
       <x:c r="Y35" t="n" s="2">
-        <x:v>22.475160</x:v>
+        <x:v>35.357181</x:v>
       </x:c>
       <x:c r="Z35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.590000</x:v>
       </x:c>
       <x:c r="AA35" t="n" s="2">
-        <x:v>56.590802</x:v>
+        <x:v>59.225841</x:v>
       </x:c>
       <x:c r="AB35" t="n" s="2">
-        <x:v>16.222712</x:v>
+        <x:v>2.255936</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-30 13:00:00</x:v>
+        <x:v>2026-08-14 13:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>59.216924</x:v>
+        <x:v>61.474417</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>78.025397</x:v>
+        <x:v>66.714823</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>38.723657</x:v>
+        <x:v>32.003757</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>232.655090</x:v>
+        <x:v>280.176143</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>0.381199</x:v>
+        <x:v>24.899472</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>10.065300</x:v>
+        <x:v>311.975456</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>0.645824</x:v>
+        <x:v>2.207179</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>43.961056</x:v>
+        <x:v>459.265028</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>0.784196</x:v>
+        <x:v>0.988366</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>224.411554</x:v>
+        <x:v>308.548567</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>33.031571</x:v>
+        <x:v>46.192306</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>1529.615376</x:v>
+        <x:v>2337.431779</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>89.352928</x:v>
+        <x:v>134.608627</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>2.378683</x:v>
+        <x:v>4.669407</x:v>
       </x:c>
       <x:c r="R36" t="n" s="2">
-        <x:v>971.103700</x:v>
+        <x:v>-1217.110000</x:v>
       </x:c>
       <x:c r="S36" t="n" s="2">
-        <x:v>716.737000</x:v>
+        <x:v>652.228000</x:v>
       </x:c>
       <x:c r="T36" t="n" s="2">
-        <x:v>-781.580000</x:v>
+        <x:v>1037.770000</x:v>
       </x:c>
       <x:c r="U36" t="n" s="2">
-        <x:v>-691.440000</x:v>
+        <x:v>56.808000</x:v>
       </x:c>
       <x:c r="V36" t="n" s="2">
-        <x:v>592.996624</x:v>
+        <x:v>-1448.990746</x:v>
       </x:c>
       <x:c r="W36" t="n" s="2">
-        <x:v>92.800000</x:v>
+        <x:v>219.300000</x:v>
       </x:c>
       <x:c r="X36" t="n" s="2">
-        <x:v>3243.866076</x:v>
+        <x:v>3371.160587</x:v>
       </x:c>
       <x:c r="Y36" t="n" s="2">
-        <x:v>43.359178</x:v>
+        <x:v>56.054127</x:v>
       </x:c>
       <x:c r="Z36" t="n" s="2">
-        <x:v>20.295300</x:v>
+        <x:v>39.339000</x:v>
       </x:c>
       <x:c r="AA36" t="n" s="2">
-        <x:v>106.193848</x:v>
+        <x:v>111.372521</x:v>
       </x:c>
       <x:c r="AB36" t="n" s="2">
-        <x:v>92.053607</x:v>
+        <x:v>110.066855</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-30 13:00:00</x:v>
+        <x:v>2026-08-14 13:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-30 15:00:00</x:v>
+        <x:v>2026-08-14 15:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>2.851133</x:v>
+        <x:v>124.437688</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>38.850233</x:v>
+        <x:v>14.020359</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>75.713723</x:v>
+        <x:v>75.177728</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>71.869191</x:v>
+        <x:v>72.969711</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>1.531900</x:v>
+        <x:v>6.707600</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>186.264766</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>0.276615</x:v>
+        <x:v>0.656525</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>10.186480</x:v>
+        <x:v>196.569809</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>120.927295</x:v>
+        <x:v>125.093529</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>28.128989</x:v>
+        <x:v>28.798839</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>576.211600</x:v>
+        <x:v>731.623769</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>107.708221</x:v>
+        <x:v>112.093857</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>12.150927</x:v>
+        <x:v>10.434558</x:v>
       </x:c>
       <x:c r="R37" s="2"/>
       <x:c r="S37" t="n" s="2">
-        <x:v>1251.168000</x:v>
+        <x:v>406.274000</x:v>
       </x:c>
       <x:c r="T37" t="n" s="2">
-        <x:v>-259.337000</x:v>
+        <x:v>138.837000</x:v>
       </x:c>
       <x:c r="U37" s="2"/>
       <x:c r="V37" s="2"/>
       <x:c r="W37" t="n" s="2">
-        <x:v>-94.500000</x:v>
+        <x:v>-222.300000</x:v>
       </x:c>
       <x:c r="X37" t="n" s="2">
-        <x:v>1943.737306</x:v>
+        <x:v>2007.659741</x:v>
       </x:c>
       <x:c r="Y37" t="n" s="2">
-        <x:v>26.551295</x:v>
+        <x:v>39.155796</x:v>
       </x:c>
       <x:c r="Z37" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>1.956000</x:v>
       </x:c>
       <x:c r="AA37" t="n" s="2">
-        <x:v>57.698114</x:v>
+        <x:v>60.664117</x:v>
       </x:c>
       <x:c r="AB37" t="n" s="2">
-        <x:v>40.321348</x:v>
+        <x:v>27.370450</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-30 12:00:00</x:v>
+        <x:v>2026-08-14 12:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-30 14:00:00</x:v>
+        <x:v>2026-08-14 14:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>59.001780</x:v>
+        <x:v>59.416454</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>75.956192</x:v>
+        <x:v>64.969408</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>33.677677</x:v>
+        <x:v>29.074599</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>236.830792</x:v>
+        <x:v>298.175721</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>0.450175</x:v>
+        <x:v>27.672501</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>7.511100</x:v>
+        <x:v>418.373468</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>0.680854</x:v>
+        <x:v>2.598136</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>50.965767</x:v>
+        <x:v>500.954126</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>0.797167</x:v>
+        <x:v>0.988585</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>251.744376</x:v>
+        <x:v>326.394179</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>35.201254</x:v>
+        <x:v>50.236758</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>1581.726456</x:v>
+        <x:v>2519.722921</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>93.433601</x:v>
+        <x:v>144.817688</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>3.433055</x:v>
+        <x:v>2.522498</x:v>
       </x:c>
       <x:c r="R38" t="n" s="2">
-        <x:v>246.489200</x:v>
+        <x:v>-1321.385800</x:v>
       </x:c>
       <x:c r="S38" t="n" s="2">
-        <x:v>710.748000</x:v>
+        <x:v>487.568000</x:v>
       </x:c>
       <x:c r="T38" t="n" s="2">
-        <x:v>814.370000</x:v>
+        <x:v>1298.040000</x:v>
       </x:c>
       <x:c r="U38" t="n" s="2">
-        <x:v>-675.895000</x:v>
+        <x:v>256.641000</x:v>
       </x:c>
       <x:c r="V38" t="n" s="2">
-        <x:v>-518.933385</x:v>
+        <x:v>-1453.191572</x:v>
       </x:c>
       <x:c r="W38" t="n" s="2">
-        <x:v>304.600000</x:v>
+        <x:v>-11.000000</x:v>
       </x:c>
       <x:c r="X38" t="n" s="2">
-        <x:v>3312.789064</x:v>
+        <x:v>3702.588675</x:v>
       </x:c>
       <x:c r="Y38" t="n" s="2">
-        <x:v>43.121111</x:v>
+        <x:v>55.548649</x:v>
       </x:c>
       <x:c r="Z38" t="n" s="2">
-        <x:v>20.593800</x:v>
+        <x:v>46.329800</x:v>
       </x:c>
       <x:c r="AA38" t="n" s="2">
-        <x:v>106.172681</x:v>
+        <x:v>114.606963</x:v>
       </x:c>
       <x:c r="AB38" t="n" s="2">
-        <x:v>74.350412</x:v>
+        <x:v>274.382250</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-30 12:00:00</x:v>
+        <x:v>2026-08-14 12:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-30 14:00:00</x:v>
+        <x:v>2026-08-14 14:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>2.593900</x:v>
+        <x:v>85.230951</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>32.080348</x:v>
+        <x:v>13.121473</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>65.957495</x:v>
+        <x:v>71.187997</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>74.105403</x:v>
+        <x:v>79.448967</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>1.381400</x:v>
+        <x:v>6.677800</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>116.131381</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>0.301768</x:v>
+        <x:v>0.634520</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>10.477378</x:v>
+        <x:v>172.636257</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>133.797512</x:v>
+        <x:v>136.754770</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>30.163476</x:v>
+        <x:v>31.068051</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>667.420456</x:v>
+        <x:v>758.450847</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>116.827812</x:v>
+        <x:v>123.413673</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>10.300650</x:v>
+        <x:v>10.121820</x:v>
       </x:c>
       <x:c r="R39" s="2"/>
       <x:c r="S39" t="n" s="2">
-        <x:v>1230.463000</x:v>
+        <x:v>321.210000</x:v>
       </x:c>
       <x:c r="T39" t="n" s="2">
-        <x:v>-89.885000</x:v>
+        <x:v>202.736000</x:v>
       </x:c>
       <x:c r="U39" s="2"/>
       <x:c r="V39" s="2"/>
       <x:c r="W39" t="n" s="2">
-        <x:v>-308.700000</x:v>
+        <x:v>9.000000</x:v>
       </x:c>
       <x:c r="X39" t="n" s="2">
-        <x:v>1977.285595</x:v>
+        <x:v>2137.824507</x:v>
       </x:c>
       <x:c r="Y39" t="n" s="2">
-        <x:v>28.503191</x:v>
+        <x:v>38.748201</x:v>
       </x:c>
       <x:c r="Z39" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>2.397000</x:v>
       </x:c>
       <x:c r="AA39" t="n" s="2">
-        <x:v>58.272390</x:v>
+        <x:v>60.491634</x:v>
       </x:c>
       <x:c r="AB39" t="n" s="2">
-        <x:v>35.376037</x:v>
+        <x:v>46.569357</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-30 11:00:00</x:v>
+        <x:v>2026-08-14 11:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-30 13:00:00</x:v>
+        <x:v>2026-08-14 13:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>59.187136</x:v>
+        <x:v>59.366708</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>66.724557</x:v>
+        <x:v>61.542341</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>33.859352</x:v>
+        <x:v>31.184472</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>243.053638</x:v>
+        <x:v>305.404523</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>0.308200</x:v>
+        <x:v>21.675589</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>7.464096</x:v>
+        <x:v>464.576993</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.941211</x:v>
+        <x:v>2.455741</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>116.798902</x:v>
+        <x:v>455.055928</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>0.809614</x:v>
+        <x:v>0.999942</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>256.175551</x:v>
+        <x:v>332.266008</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>35.475196</x:v>
+        <x:v>49.457431</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>1671.905826</x:v>
+        <x:v>2487.207463</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>98.177826</x:v>
+        <x:v>143.446548</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>4.951241</x:v>
+        <x:v>2.644173</x:v>
       </x:c>
       <x:c r="R40" t="n" s="2">
-        <x:v>-157.310500</x:v>
+        <x:v>-1329.432500</x:v>
       </x:c>
       <x:c r="S40" t="n" s="2">
-        <x:v>436.901000</x:v>
+        <x:v>468.938000</x:v>
       </x:c>
       <x:c r="T40" t="n" s="2">
-        <x:v>1446.580000</x:v>
+        <x:v>1925.550000</x:v>
       </x:c>
       <x:c r="U40" t="n" s="2">
-        <x:v>-546.197000</x:v>
+        <x:v>185.332000</x:v>
       </x:c>
       <x:c r="V40" t="n" s="2">
-        <x:v>-891.481620</x:v>
+        <x:v>-1453.199772</x:v>
       </x:c>
       <x:c r="W40" t="n" s="2">
-        <x:v>528.100000</x:v>
+        <x:v>-380.200000</x:v>
       </x:c>
       <x:c r="X40" t="n" s="2">
-        <x:v>3412.424229</x:v>
+        <x:v>3834.271585</x:v>
       </x:c>
       <x:c r="Y40" t="n" s="2">
-        <x:v>55.548604</x:v>
+        <x:v>66.119779</x:v>
       </x:c>
       <x:c r="Z40" t="n" s="2">
-        <x:v>19.451500</x:v>
+        <x:v>45.431500</x:v>
       </x:c>
       <x:c r="AA40" t="n" s="2">
-        <x:v>107.097209</x:v>
+        <x:v>115.396079</x:v>
       </x:c>
       <x:c r="AB40" t="n" s="2">
-        <x:v>89.029413</x:v>
+        <x:v>301.208642</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-30 11:00:00</x:v>
+        <x:v>2026-08-14 11:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-30 13:00:00</x:v>
+        <x:v>2026-08-14 13:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>2.676780</x:v>
+        <x:v>79.660571</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>26.005685</x:v>
+        <x:v>11.173460</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>62.003748</x:v>
+        <x:v>72.011602</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>82.748074</x:v>
+        <x:v>75.052371</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>0.353700</x:v>
+        <x:v>4.860000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>86.276738</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.299991</x:v>
+        <x:v>0.528152</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>10.191007</x:v>
+        <x:v>123.468773</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>143.335602</x:v>
+        <x:v>125.224765</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>32.124283</x:v>
+        <x:v>27.444236</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>725.910184</x:v>
+        <x:v>754.318475</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>129.597427</x:v>
+        <x:v>134.591660</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>17.037250</x:v>
+        <x:v>8.644861</x:v>
       </x:c>
       <x:c r="R41" s="2"/>
       <x:c r="S41" t="n" s="2">
-        <x:v>1249.369000</x:v>
+        <x:v>31.292000</x:v>
       </x:c>
       <x:c r="T41" t="n" s="2">
-        <x:v>67.089000</x:v>
+        <x:v>294.545000</x:v>
       </x:c>
       <x:c r="U41" s="2"/>
       <x:c r="V41" s="2"/>
       <x:c r="W41" t="n" s="2">
-        <x:v>-536.700000</x:v>
+        <x:v>374.500000</x:v>
       </x:c>
       <x:c r="X41" t="n" s="2">
-        <x:v>2012.041731</x:v>
+        <x:v>2203.592671</x:v>
       </x:c>
       <x:c r="Y41" t="n" s="2">
-        <x:v>29.351057</x:v>
+        <x:v>38.554653</x:v>
       </x:c>
       <x:c r="Z41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.646000</x:v>
       </x:c>
       <x:c r="AA41" t="n" s="2">
-        <x:v>58.590872</x:v>
+        <x:v>61.647513</x:v>
       </x:c>
       <x:c r="AB41" t="n" s="2">
-        <x:v>33.904188</x:v>
+        <x:v>37.502479</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-30 10:00:00</x:v>
+        <x:v>2026-08-14 10:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-30 12:00:00</x:v>
+        <x:v>2026-08-14 12:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>58.951547</x:v>
+        <x:v>58.614029</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>63.694950</x:v>
+        <x:v>64.577145</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>31.192177</x:v>
+        <x:v>37.650065</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>231.375556</x:v>
+        <x:v>300.074239</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>0.921509</x:v>
+        <x:v>12.802835</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>14.636392</x:v>
+        <x:v>441.976177</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1.327917</x:v>
+        <x:v>1.901743</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>152.019924</x:v>
+        <x:v>308.185617</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>0.851008</x:v>
+        <x:v>1.008909</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>242.526669</x:v>
+        <x:v>334.533901</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>33.624805</x:v>
+        <x:v>47.391366</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>1663.811964</x:v>
+        <x:v>2570.005260</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>96.998169</x:v>
+        <x:v>147.596527</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>3.422825</x:v>
+        <x:v>2.887218</x:v>
       </x:c>
       <x:c r="R42" t="n" s="2">
-        <x:v>-188.610100</x:v>
+        <x:v>-1328.229400</x:v>
       </x:c>
       <x:c r="S42" t="n" s="2">
-        <x:v>711.369000</x:v>
+        <x:v>574.999000</x:v>
       </x:c>
       <x:c r="T42" t="n" s="2">
-        <x:v>1297.760000</x:v>
+        <x:v>1505.040000</x:v>
       </x:c>
       <x:c r="U42" t="n" s="2">
-        <x:v>-581.137000</x:v>
+        <x:v>276.013000</x:v>
       </x:c>
       <x:c r="V42" t="n" s="2">
-        <x:v>-777.382833</x:v>
+        <x:v>-1453.373360</x:v>
       </x:c>
       <x:c r="W42" t="n" s="2">
-        <x:v>367.100000</x:v>
+        <x:v>-168.800000</x:v>
       </x:c>
       <x:c r="X42" t="n" s="2">
-        <x:v>3424.454482</x:v>
+        <x:v>3734.854270</x:v>
       </x:c>
       <x:c r="Y42" t="n" s="2">
-        <x:v>47.802819</x:v>
+        <x:v>57.452143</x:v>
       </x:c>
       <x:c r="Z42" t="n" s="2">
-        <x:v>21.243100</x:v>
+        <x:v>47.395400</x:v>
       </x:c>
       <x:c r="AA42" t="n" s="2">
-        <x:v>110.234275</x:v>
+        <x:v>113.385614</x:v>
       </x:c>
       <x:c r="AB42" t="n" s="2">
-        <x:v>139.497157</x:v>
+        <x:v>214.895032</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-30 10:00:00</x:v>
+        <x:v>2026-08-14 10:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-30 12:00:00</x:v>
+        <x:v>2026-08-14 12:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>2.961107</x:v>
+        <x:v>76.595107</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>21.938272</x:v>
+        <x:v>11.113323</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>64.412850</x:v>
+        <x:v>77.383470</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>81.166319</x:v>
+        <x:v>75.945298</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0.513900</x:v>
+        <x:v>4.169300</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>104.409784</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.292067</x:v>
+        <x:v>0.366477</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>10.108892</x:v>
+        <x:v>80.976631</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>136.268549</x:v>
+        <x:v>114.283433</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>30.453189</x:v>
+        <x:v>25.243739</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>726.856736</x:v>
+        <x:v>721.110636</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>137.124588</x:v>
+        <x:v>143.414856</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>5.537428</x:v>
+        <x:v>15.677567</x:v>
       </x:c>
       <x:c r="R43" s="2"/>
       <x:c r="S43" t="n" s="2">
-        <x:v>1281.779000</x:v>
+        <x:v>298.392000</x:v>
       </x:c>
       <x:c r="T43" t="n" s="2">
-        <x:v>-70.087000</x:v>
+        <x:v>279.163000</x:v>
       </x:c>
       <x:c r="U43" s="2"/>
       <x:c r="V43" s="2"/>
       <x:c r="W43" t="n" s="2">
-        <x:v>-372.400000</x:v>
+        <x:v>166.300000</x:v>
       </x:c>
       <x:c r="X43" t="n" s="2">
-        <x:v>2056.925894</x:v>
+        <x:v>2194.544617</x:v>
       </x:c>
       <x:c r="Y43" t="n" s="2">
-        <x:v>29.120869</x:v>
+        <x:v>35.103393</x:v>
       </x:c>
       <x:c r="Z43" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>3.437000</x:v>
       </x:c>
       <x:c r="AA43" t="n" s="2">
-        <x:v>59.579365</x:v>
+        <x:v>60.476513</x:v>
       </x:c>
       <x:c r="AB43" t="n" s="2">
-        <x:v>40.495289</x:v>
+        <x:v>31.118062</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-30 09:00:00</x:v>
+        <x:v>2026-08-14 09:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-30 11:00:00</x:v>
+        <x:v>2026-08-14 11:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>58.509834</x:v>
+        <x:v>58.277146</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>68.414331</x:v>
+        <x:v>67.140886</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>30.655444</x:v>
+        <x:v>42.978317</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>208.359815</x:v>
+        <x:v>277.756684</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>1.161610</x:v>
+        <x:v>7.182495</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>20.841391</x:v>
+        <x:v>439.190079</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1.285322</x:v>
+        <x:v>1.337767</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>163.454768</x:v>
+        <x:v>184.282168</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>0.725989</x:v>
+        <x:v>1.003729</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>203.781549</x:v>
+        <x:v>296.003237</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>26.703148</x:v>
+        <x:v>39.914308</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>1495.141943</x:v>
+        <x:v>2304.850846</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>86.281334</x:v>
+        <x:v>132.038422</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>1.127454</x:v>
+        <x:v>3.506201</x:v>
       </x:c>
       <x:c r="R44" t="n" s="2">
-        <x:v>326.889100</x:v>
+        <x:v>-1273.998000</x:v>
       </x:c>
       <x:c r="S44" t="n" s="2">
-        <x:v>716.944000</x:v>
+        <x:v>672.311000</x:v>
       </x:c>
       <x:c r="T44" t="n" s="2">
-        <x:v>1200.480000</x:v>
+        <x:v>1542.780000</x:v>
       </x:c>
       <x:c r="U44" t="n" s="2">
-        <x:v>-701.746000</x:v>
+        <x:v>246.724000</x:v>
       </x:c>
       <x:c r="V44" t="n" s="2">
-        <x:v>-694.217139</x:v>
+        <x:v>-1453.501118</x:v>
       </x:c>
       <x:c r="W44" t="n" s="2">
-        <x:v>189.100000</x:v>
+        <x:v>-61.300000</x:v>
       </x:c>
       <x:c r="X44" t="n" s="2">
-        <x:v>3403.893891</x:v>
+        <x:v>3528.478165</x:v>
       </x:c>
       <x:c r="Y44" t="n" s="2">
-        <x:v>51.760596</x:v>
+        <x:v>56.260008</x:v>
       </x:c>
       <x:c r="Z44" t="n" s="2">
-        <x:v>20.640900</x:v>
+        <x:v>43.104000</x:v>
       </x:c>
       <x:c r="AA44" t="n" s="2">
-        <x:v>108.194843</x:v>
+        <x:v>112.142541</x:v>
       </x:c>
       <x:c r="AB44" t="n" s="2">
-        <x:v>138.824749</x:v>
+        <x:v>95.646647</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-30 09:00:00</x:v>
+        <x:v>2026-08-14 09:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-30 11:00:00</x:v>
+        <x:v>2026-08-14 11:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>2.848270</x:v>
+        <x:v>90.386250</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>20.283401</x:v>
+        <x:v>17.251450</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>57.897807</x:v>
+        <x:v>78.638422</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>76.840097</x:v>
+        <x:v>77.296368</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.559900</x:v>
+        <x:v>3.693300</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>97.388521</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.231899</x:v>
+        <x:v>0.279941</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>3.133926</x:v>
+        <x:v>53.612539</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>129.111495</x:v>
+        <x:v>110.471051</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>29.047770</x:v>
+        <x:v>24.518291</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>712.115980</x:v>
+        <x:v>689.101885</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>134.007736</x:v>
+        <x:v>133.118698</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>11.527404</x:v>
+        <x:v>49.006493</x:v>
       </x:c>
       <x:c r="R45" s="2"/>
       <x:c r="S45" t="n" s="2">
-        <x:v>1224.801000</x:v>
+        <x:v>376.658000</x:v>
       </x:c>
       <x:c r="T45" t="n" s="2">
-        <x:v>-165.181000</x:v>
+        <x:v>202.329000</x:v>
       </x:c>
       <x:c r="U45" s="2"/>
       <x:c r="V45" s="2"/>
       <x:c r="W45" t="n" s="2">
-        <x:v>-192.000000</x:v>
+        <x:v>59.700000</x:v>
       </x:c>
       <x:c r="X45" t="n" s="2">
-        <x:v>2045.225692</x:v>
+        <x:v>2063.450214</x:v>
       </x:c>
       <x:c r="Y45" t="n" s="2">
-        <x:v>29.114813</x:v>
+        <x:v>32.701588</x:v>
       </x:c>
       <x:c r="Z45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.464000</x:v>
       </x:c>
       <x:c r="AA45" t="n" s="2">
-        <x:v>59.109877</x:v>
+        <x:v>57.606151</x:v>
       </x:c>
       <x:c r="AB45" t="n" s="2">
-        <x:v>41.378122</x:v>
+        <x:v>19.597793</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-30 08:00:00</x:v>
+        <x:v>2026-08-14 08:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-30 10:00:00</x:v>
+        <x:v>2026-08-14 10:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>59.011431</x:v>
+        <x:v>111.539571</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>82.090986</x:v>
+        <x:v>80.850541</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>33.577777</x:v>
+        <x:v>48.849982</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>183.466417</x:v>
+        <x:v>233.798858</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>0.760821</x:v>
+        <x:v>7.214145</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>22.929113</x:v>
+        <x:v>466.937695</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>1.025589</x:v>
+        <x:v>0.941756</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>136.287881</x:v>
+        <x:v>149.736087</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0.695696</x:v>
+        <x:v>0.982884</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>175.444194</x:v>
+        <x:v>209.322149</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>22.736814</x:v>
+        <x:v>27.189462</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>1244.802312</x:v>
+        <x:v>1930.048742</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>72.149162</x:v>
+        <x:v>108.328018</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>1.907150</x:v>
+        <x:v>4.309020</x:v>
       </x:c>
       <x:c r="R46" t="n" s="2">
-        <x:v>697.290600</x:v>
+        <x:v>-827.937100</x:v>
       </x:c>
       <x:c r="S46" t="n" s="2">
-        <x:v>716.961000</x:v>
+        <x:v>684.428000</x:v>
       </x:c>
       <x:c r="T46" t="n" s="2">
-        <x:v>761.010000</x:v>
+        <x:v>1891.430000</x:v>
       </x:c>
       <x:c r="U46" t="n" s="2">
-        <x:v>-668.487000</x:v>
+        <x:v>-310.670000</x:v>
       </x:c>
       <x:c r="V46" t="n" s="2">
-        <x:v>-427.606710</x:v>
+        <x:v>-1453.502609</x:v>
       </x:c>
       <x:c r="W46" t="n" s="2">
-        <x:v>139.400000</x:v>
+        <x:v>21.000000</x:v>
       </x:c>
       <x:c r="X46" t="n" s="2">
-        <x:v>3255.453237</x:v>
+        <x:v>3384.797201</x:v>
       </x:c>
       <x:c r="Y46" t="n" s="2">
-        <x:v>47.577392</x:v>
+        <x:v>53.763714</x:v>
       </x:c>
       <x:c r="Z46" t="n" s="2">
-        <x:v>19.036400</x:v>
+        <x:v>28.444100</x:v>
       </x:c>
       <x:c r="AA46" t="n" s="2">
-        <x:v>103.305108</x:v>
+        <x:v>109.878168</x:v>
       </x:c>
       <x:c r="AB46" t="n" s="2">
-        <x:v>68.361422</x:v>
+        <x:v>66.215850</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-30 08:00:00</x:v>
+        <x:v>2026-08-14 08:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-30 10:00:00</x:v>
+        <x:v>2026-08-14 10:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>15.143670</x:v>
+        <x:v>177.550046</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>30.264906</x:v>
+        <x:v>13.925407</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>62.960446</x:v>
+        <x:v>80.628406</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>74.110509</x:v>
+        <x:v>69.210740</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>0.029300</x:v>
+        <x:v>1.792500</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>110.281114</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.183228</x:v>
+        <x:v>0.220841</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>1.358726</x:v>
+        <x:v>40.569586</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>107.646499</x:v>
+        <x:v>89.844778</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>24.718882</x:v>
+        <x:v>19.716454</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>646.547932</x:v>
+        <x:v>646.078132</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>121.721703</x:v>
+        <x:v>128.303696</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>27.580114</x:v>
+        <x:v>33.478603</x:v>
       </x:c>
       <x:c r="R47" s="2"/>
       <x:c r="S47" t="n" s="2">
-        <x:v>1255.638000</x:v>
+        <x:v>396.111000</x:v>
       </x:c>
       <x:c r="T47" t="n" s="2">
-        <x:v>-255.038000</x:v>
+        <x:v>197.667000</x:v>
       </x:c>
       <x:c r="U47" s="2"/>
       <x:c r="V47" s="2"/>
       <x:c r="W47" t="n" s="2">
-        <x:v>-141.500000</x:v>
+        <x:v>-22.700000</x:v>
       </x:c>
       <x:c r="X47" t="n" s="2">
-        <x:v>1971.365915</x:v>
+        <x:v>1982.678302</x:v>
       </x:c>
       <x:c r="Y47" t="n" s="2">
-        <x:v>30.447292</x:v>
+        <x:v>31.224731</x:v>
       </x:c>
       <x:c r="Z47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.288000</x:v>
       </x:c>
       <x:c r="AA47" t="n" s="2">
-        <x:v>57.170168</x:v>
+        <x:v>57.251823</x:v>
       </x:c>
       <x:c r="AB47" t="n" s="2">
-        <x:v>28.044146</x:v>
+        <x:v>4.885714</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-30 07:00:00</x:v>
+        <x:v>2026-08-14 07:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-30 09:00:00</x:v>
+        <x:v>2026-08-14 09:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>62.859335</x:v>
+        <x:v>333.011622</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>85.778766</x:v>
+        <x:v>87.347437</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>35.150585</x:v>
+        <x:v>60.584664</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>190.639026</x:v>
+        <x:v>188.596121</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>0.630550</x:v>
+        <x:v>6.626876</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>38.328213</x:v>
+        <x:v>491.302313</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.653348</x:v>
+        <x:v>0.495966</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>90.021932</x:v>
+        <x:v>149.834969</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>0.669738</x:v>
+        <x:v>0.982908</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>151.925420</x:v>
+        <x:v>138.582412</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>19.756624</x:v>
+        <x:v>16.760203</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>1203.158968</x:v>
+        <x:v>1425.606863</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>68.742050</x:v>
+        <x:v>79.047470</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>1.595958</x:v>
+        <x:v>4.060110</x:v>
       </x:c>
       <x:c r="R48" t="n" s="2">
-        <x:v>1136.098400</x:v>
+        <x:v>-73.104700</x:v>
       </x:c>
       <x:c r="S48" t="n" s="2">
-        <x:v>716.775000</x:v>
+        <x:v>680.953000</x:v>
       </x:c>
       <x:c r="T48" t="n" s="2">
-        <x:v>95.300000</x:v>
+        <x:v>882.540000</x:v>
       </x:c>
       <x:c r="U48" t="n" s="2">
-        <x:v>-607.949000</x:v>
+        <x:v>163.054000</x:v>
       </x:c>
       <x:c r="V48" t="n" s="2">
-        <x:v>-308.507179</x:v>
+        <x:v>-1449.558619</x:v>
       </x:c>
       <x:c r="W48" t="n" s="2">
-        <x:v>180.700000</x:v>
+        <x:v>28.500000</x:v>
       </x:c>
       <x:c r="X48" t="n" s="2">
-        <x:v>3162.327735</x:v>
+        <x:v>3215.223619</x:v>
       </x:c>
       <x:c r="Y48" t="n" s="2">
-        <x:v>53.113158</x:v>
+        <x:v>51.662199</x:v>
       </x:c>
       <x:c r="Z48" t="n" s="2">
-        <x:v>16.504700</x:v>
+        <x:v>9.597700</x:v>
       </x:c>
       <x:c r="AA48" t="n" s="2">
-        <x:v>102.082821</x:v>
+        <x:v>104.158167</x:v>
       </x:c>
       <x:c r="AB48" t="n" s="2">
-        <x:v>59.152522</x:v>
+        <x:v>63.007950</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-30 07:00:00</x:v>
+        <x:v>2026-08-14 07:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-30 09:00:00</x:v>
+        <x:v>2026-08-14 09:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>3.851762</x:v>
+        <x:v>253.337169</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>19.026946</x:v>
+        <x:v>21.784638</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>66.538968</x:v>
+        <x:v>79.604152</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>61.496653</x:v>
+        <x:v>55.115736</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.330500</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>158.779194</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.112069</x:v>
+        <x:v>0.169738</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>0.448742</x:v>
+        <x:v>44.802262</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>78.388088</x:v>
+        <x:v>57.129082</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>18.020318</x:v>
+        <x:v>12.219369</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>612.018812</x:v>
+        <x:v>530.877627</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>118.244606</x:v>
+        <x:v>113.324287</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>12.955067</x:v>
+        <x:v>9.953059</x:v>
       </x:c>
       <x:c r="R49" s="2"/>
       <x:c r="S49" t="n" s="2">
-        <x:v>1120.569000</x:v>
+        <x:v>407.471000</x:v>
       </x:c>
       <x:c r="T49" t="n" s="2">
-        <x:v>-35.594000</x:v>
+        <x:v>216.400000</x:v>
       </x:c>
       <x:c r="U49" s="2"/>
       <x:c r="V49" s="2"/>
       <x:c r="W49" t="n" s="2">
-        <x:v>-183.700000</x:v>
+        <x:v>-29.900000</x:v>
       </x:c>
       <x:c r="X49" t="n" s="2">
-        <x:v>1892.377030</x:v>
+        <x:v>1932.397817</x:v>
       </x:c>
       <x:c r="Y49" t="n" s="2">
-        <x:v>26.640339</x:v>
+        <x:v>30.182163</x:v>
       </x:c>
       <x:c r="Z49" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>2.962000</x:v>
       </x:c>
       <x:c r="AA49" t="n" s="2">
-        <x:v>56.444876</x:v>
+        <x:v>57.221300</x:v>
       </x:c>
       <x:c r="AB49" t="n" s="2">
-        <x:v>19.126554</x:v>
+        <x:v>4.004300</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-30 06:00:00</x:v>
+        <x:v>2026-08-14 06:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-30 08:00:00</x:v>
+        <x:v>2026-08-14 08:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>204.088752</x:v>
+        <x:v>347.628573</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>91.725484</x:v>
+        <x:v>113.119462</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>39.205987</x:v>
+        <x:v>60.926115</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>152.072881</x:v>
+        <x:v>141.300499</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>0.670943</x:v>
+        <x:v>6.729753</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>34.921456</x:v>
+        <x:v>507.254991</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.381941</x:v>
+        <x:v>0.314807</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>64.626619</x:v>
+        <x:v>252.799646</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.682226</x:v>
+        <x:v>0.987524</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>95.368934</x:v>
+        <x:v>76.490604</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>12.687196</x:v>
+        <x:v>8.524153</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>993.433265</x:v>
+        <x:v>890.042886</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>55.074471</x:v>
+        <x:v>48.752884</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>1.502588</x:v>
+        <x:v>5.643726</x:v>
       </x:c>
       <x:c r="R50" t="n" s="2">
-        <x:v>1249.654100</x:v>
+        <x:v>817.178200</x:v>
       </x:c>
       <x:c r="S50" t="n" s="2">
-        <x:v>716.720000</x:v>
+        <x:v>518.352000</x:v>
       </x:c>
       <x:c r="T50" t="n" s="2">
-        <x:v>-993.300000</x:v>
+        <x:v>49.850000</x:v>
       </x:c>
       <x:c r="U50" t="n" s="2">
-        <x:v>-105.214000</x:v>
+        <x:v>493.417000</x:v>
       </x:c>
       <x:c r="V50" t="n" s="2">
-        <x:v>451.535961</x:v>
+        <x:v>-1252.540661</x:v>
       </x:c>
       <x:c r="W50" t="n" s="2">
-        <x:v>2.100000</x:v>
+        <x:v>-30.000000</x:v>
       </x:c>
       <x:c r="X50" t="n" s="2">
-        <x:v>3067.938803</x:v>
+        <x:v>3056.772160</x:v>
       </x:c>
       <x:c r="Y50" t="n" s="2">
-        <x:v>52.866640</x:v>
+        <x:v>54.963711</x:v>
       </x:c>
       <x:c r="Z50" t="n" s="2">
-        <x:v>3.665600</x:v>
+        <x:v>11.951800</x:v>
       </x:c>
       <x:c r="AA50" t="n" s="2">
-        <x:v>99.845864</x:v>
+        <x:v>101.582303</x:v>
       </x:c>
       <x:c r="AB50" t="n" s="2">
-        <x:v>77.966814</x:v>
+        <x:v>42.027776</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-30 06:00:00</x:v>
+        <x:v>2026-08-14 06:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-30 08:00:00</x:v>
+        <x:v>2026-08-14 08:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>3.473538</x:v>
+        <x:v>346.239740</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>19.122141</x:v>
+        <x:v>28.080894</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>66.805450</x:v>
+        <x:v>83.140939</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>51.251679</x:v>
+        <x:v>38.831895</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>0.000800</x:v>
+        <x:v>0.529900</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>1.350200</x:v>
+        <x:v>186.218770</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.070234</x:v>
+        <x:v>0.075821</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>0.475391</x:v>
+        <x:v>52.679230</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>46.376094</x:v>
+        <x:v>28.690311</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>10.927276</x:v>
+        <x:v>6.098127</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>467.235967</x:v>
+        <x:v>334.342736</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>100.514656</x:v>
+        <x:v>77.359566</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>14.710582</x:v>
+        <x:v>33.284518</x:v>
       </x:c>
       <x:c r="R51" s="2"/>
       <x:c r="S51" t="n" s="2">
-        <x:v>1171.385000</x:v>
+        <x:v>422.577000</x:v>
       </x:c>
       <x:c r="T51" t="n" s="2">
-        <x:v>-145.434000</x:v>
+        <x:v>122.214000</x:v>
       </x:c>
       <x:c r="U51" s="2"/>
       <x:c r="V51" s="2"/>
       <x:c r="W51" t="n" s="2">
-        <x:v>-3.000000</x:v>
+        <x:v>28.400000</x:v>
       </x:c>
       <x:c r="X51" t="n" s="2">
-        <x:v>1805.265009</x:v>
+        <x:v>1788.763448</x:v>
       </x:c>
       <x:c r="Y51" t="n" s="2">
-        <x:v>24.896408</x:v>
+        <x:v>26.080101</x:v>
       </x:c>
       <x:c r="Z51" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>1.790000</x:v>
       </x:c>
       <x:c r="AA51" t="n" s="2">
-        <x:v>55.737716</x:v>
+        <x:v>56.316335</x:v>
       </x:c>
       <x:c r="AB51" t="n" s="2">
-        <x:v>23.045442</x:v>
+        <x:v>2.723653</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-30 05:00:00</x:v>
+        <x:v>2026-08-14 05:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-30 07:00:00</x:v>
+        <x:v>2026-08-14 07:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>380.925110</x:v>
+        <x:v>349.026142</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>97.205920</x:v>
+        <x:v>84.360112</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>40.824815</x:v>
+        <x:v>58.511871</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>99.771644</x:v>
+        <x:v>94.093162</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>0.530952</x:v>
+        <x:v>8.153573</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>36.414722</x:v>
+        <x:v>612.470359</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.149502</x:v>
+        <x:v>0.339388</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>49.727309</x:v>
+        <x:v>430.755758</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>0.674417</x:v>
+        <x:v>0.979329</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>45.926954</x:v>
+        <x:v>28.437014</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>6.216467</x:v>
+        <x:v>3.161117</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>553.314144</x:v>
+        <x:v>386.829549</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>30.272879</x:v>
+        <x:v>20.921385</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>3.421906</x:v>
+        <x:v>3.677838</x:v>
       </x:c>
       <x:c r="R52" t="n" s="2">
-        <x:v>1266.160100</x:v>
+        <x:v>1272.836500</x:v>
       </x:c>
       <x:c r="S52" t="n" s="2">
-        <x:v>716.386000</x:v>
+        <x:v>550.586000</x:v>
       </x:c>
       <x:c r="T52" t="n" s="2">
-        <x:v>-1329.390000</x:v>
+        <x:v>-1058.210000</x:v>
       </x:c>
       <x:c r="U52" t="n" s="2">
-        <x:v>-661.077000</x:v>
+        <x:v>491.911000</x:v>
       </x:c>
       <x:c r="V52" t="n" s="2">
-        <x:v>1381.742610</x:v>
+        <x:v>-524.296304</x:v>
       </x:c>
       <x:c r="W52" t="n" s="2">
-        <x:v>83.300000</x:v>
+        <x:v>-5.600000</x:v>
       </x:c>
       <x:c r="X52" t="n" s="2">
-        <x:v>2802.498450</x:v>
+        <x:v>2808.943792</x:v>
       </x:c>
       <x:c r="Y52" t="n" s="2">
-        <x:v>46.379914</x:v>
+        <x:v>56.829086</x:v>
       </x:c>
       <x:c r="Z52" t="n" s="2">
-        <x:v>18.997400</x:v>
+        <x:v>10.945700</x:v>
       </x:c>
       <x:c r="AA52" t="n" s="2">
-        <x:v>94.455722</x:v>
+        <x:v>96.998467</x:v>
       </x:c>
       <x:c r="AB52" t="n" s="2">
-        <x:v>34.897407</x:v>
+        <x:v>33.015550</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-30 05:00:00</x:v>
+        <x:v>2026-08-14 05:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-30 07:00:00</x:v>
+        <x:v>2026-08-14 07:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>1.827110</x:v>
+        <x:v>365.340270</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>18.137353</x:v>
+        <x:v>24.824537</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>62.925393</x:v>
+        <x:v>86.179261</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>33.977987</x:v>
+        <x:v>21.884769</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>0.078100</x:v>
+        <x:v>0.629700</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>9.265815</x:v>
+        <x:v>218.528736</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.031899</x:v>
+        <x:v>0.026980</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>4.505348</x:v>
+        <x:v>88.674512</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>21.220334</x:v>
+        <x:v>9.624760</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>5.325496</x:v>
+        <x:v>2.216842</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>265.857316</x:v>
+        <x:v>140.614026</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>65.326797</x:v>
+        <x:v>37.744987</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>6.241993</x:v>
+        <x:v>33.103785</x:v>
       </x:c>
       <x:c r="R53" s="2"/>
       <x:c r="S53" t="n" s="2">
-        <x:v>1286.578000</x:v>
+        <x:v>432.898000</x:v>
       </x:c>
       <x:c r="T53" t="n" s="2">
-        <x:v>-64.815000</x:v>
+        <x:v>138.926000</x:v>
       </x:c>
       <x:c r="U53" s="2"/>
       <x:c r="V53" s="2"/>
       <x:c r="W53" t="n" s="2">
-        <x:v>-84.900000</x:v>
+        <x:v>4.100000</x:v>
       </x:c>
       <x:c r="X53" t="n" s="2">
-        <x:v>1631.583938</x:v>
+        <x:v>1605.317167</x:v>
       </x:c>
       <x:c r="Y53" t="n" s="2">
-        <x:v>23.489884</x:v>
+        <x:v>24.530236</x:v>
       </x:c>
       <x:c r="Z53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.826000</x:v>
       </x:c>
       <x:c r="AA53" t="n" s="2">
-        <x:v>52.171313</x:v>
+        <x:v>53.268257</x:v>
       </x:c>
       <x:c r="AB53" t="n" s="2">
-        <x:v>9.935328</x:v>
+        <x:v>2.326658</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-30 04:00:00</x:v>
+        <x:v>2026-08-14 04:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-30 06:00:00</x:v>
+        <x:v>2026-08-14 06:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>382.052518</x:v>
+        <x:v>347.196056</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>97.197996</x:v>
+        <x:v>108.064761</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>37.302085</x:v>
+        <x:v>60.420704</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>58.558215</x:v>
+        <x:v>53.277091</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>1.247949</x:v>
+        <x:v>7.662502</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>54.646717</x:v>
+        <x:v>645.926193</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.099500</x:v>
+        <x:v>0.339987</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>74.022568</x:v>
+        <x:v>514.532789</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0.696610</x:v>
+        <x:v>0.980075</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>14.124573</x:v>
+        <x:v>4.268078</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>2.125218</x:v>
+        <x:v>0.908702</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>243.135365</x:v>
+        <x:v>81.483438</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>12.969257</x:v>
+        <x:v>4.552136</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>3.358536</x:v>
+        <x:v>4.038164</x:v>
       </x:c>
       <x:c r="R54" t="n" s="2">
-        <x:v>1298.295200</x:v>
+        <x:v>1375.591400</x:v>
       </x:c>
       <x:c r="S54" t="n" s="2">
-        <x:v>716.397000</x:v>
+        <x:v>682.120000</x:v>
       </x:c>
       <x:c r="T54" t="n" s="2">
-        <x:v>-1420.960000</x:v>
+        <x:v>-1375.290000</x:v>
       </x:c>
       <x:c r="U54" t="n" s="2">
-        <x:v>-588.222000</x:v>
+        <x:v>190.933000</x:v>
       </x:c>
       <x:c r="V54" t="n" s="2">
-        <x:v>1404.146543</x:v>
+        <x:v>-313.579303</x:v>
       </x:c>
       <x:c r="W54" t="n" s="2">
-        <x:v>73.700000</x:v>
+        <x:v>74.300000</x:v>
       </x:c>
       <x:c r="X54" t="n" s="2">
-        <x:v>2464.893851</x:v>
+        <x:v>2467.725773</x:v>
       </x:c>
       <x:c r="Y54" t="n" s="2">
-        <x:v>44.148667</x:v>
+        <x:v>57.054698</x:v>
       </x:c>
       <x:c r="Z54" t="n" s="2">
-        <x:v>15.402300</x:v>
+        <x:v>4.128600</x:v>
       </x:c>
       <x:c r="AA54" t="n" s="2">
-        <x:v>86.249605</x:v>
+        <x:v>90.188130</x:v>
       </x:c>
       <x:c r="AB54" t="n" s="2">
-        <x:v>35.843081</x:v>
+        <x:v>34.373508</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-30 04:00:00</x:v>
+        <x:v>2026-08-14 04:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-30 06:00:00</x:v>
+        <x:v>2026-08-14 06:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>370.065770</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>26.994878</x:v>
+        <x:v>30.361373</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>62.716409</x:v>
+        <x:v>83.450517</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>18.461610</x:v>
+        <x:v>9.584238</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>1.093000</x:v>
+        <x:v>1.972700</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>13.216640</x:v>
+        <x:v>242.945481</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.013143</x:v>
+        <x:v>0.013489</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>12.405358</x:v>
+        <x:v>92.776658</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>6.798304</x:v>
+        <x:v>2.044853</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>1.916823</x:v>
+        <x:v>0.690169</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>102.079495</x:v>
+        <x:v>30.595647</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>34.005001</x:v>
+        <x:v>10.785858</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>36.907067</x:v>
+        <x:v>5.597096</x:v>
       </x:c>
       <x:c r="R55" s="2"/>
       <x:c r="S55" t="n" s="2">
-        <x:v>1237.643000</x:v>
+        <x:v>440.228000</x:v>
       </x:c>
       <x:c r="T55" t="n" s="2">
-        <x:v>-109.961000</x:v>
+        <x:v>125.359000</x:v>
       </x:c>
       <x:c r="U55" s="2"/>
       <x:c r="V55" s="2"/>
       <x:c r="W55" t="n" s="2">
-        <x:v>-75.300000</x:v>
+        <x:v>-75.900000</x:v>
       </x:c>
       <x:c r="X55" t="n" s="2">
-        <x:v>1368.989727</x:v>
+        <x:v>1370.570849</x:v>
       </x:c>
       <x:c r="Y55" t="n" s="2">
-        <x:v>22.990338</x:v>
+        <x:v>24.745700</x:v>
       </x:c>
       <x:c r="Z55" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>1.845000</x:v>
       </x:c>
       <x:c r="AA55" t="n" s="2">
-        <x:v>47.758090</x:v>
+        <x:v>49.114280</x:v>
       </x:c>
       <x:c r="AB55" t="n" s="2">
-        <x:v>2.576413</x:v>
+        <x:v>1.555029</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-30 03:00:00</x:v>
+        <x:v>2026-08-14 03:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-30 05:00:00</x:v>
+        <x:v>2026-08-14 05:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>377.641381</x:v>
+        <x:v>344.637880</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>90.652061</x:v>
+        <x:v>75.395744</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>36.751405</x:v>
+        <x:v>59.538990</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>36.644877</x:v>
+        <x:v>42.193087</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>1.876441</x:v>
+        <x:v>6.388382</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>78.452284</x:v>
+        <x:v>682.812341</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.114476</x:v>
+        <x:v>0.269951</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>106.128753</x:v>
+        <x:v>548.094407</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>0.681206</x:v>
+        <x:v>1.002605</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>2.247864</x:v>
+        <x:v>0.370301</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>0.355598</x:v>
+        <x:v>0.120179</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>65.977653</x:v>
+        <x:v>2.129198</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>3.429056</x:v>
+        <x:v>0.130984</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>1.892493</x:v>
+        <x:v>1.263349</x:v>
       </x:c>
       <x:c r="R56" t="n" s="2">
-        <x:v>1310.038500</x:v>
+        <x:v>1347.976600</x:v>
       </x:c>
       <x:c r="S56" t="n" s="2">
-        <x:v>716.365000</x:v>
+        <x:v>684.403000</x:v>
       </x:c>
       <x:c r="T56" t="n" s="2">
-        <x:v>-2089.060000</x:v>
+        <x:v>-1274.470000</x:v>
       </x:c>
       <x:c r="U56" t="n" s="2">
-        <x:v>-317.286000</x:v>
+        <x:v>163.037000</x:v>
       </x:c>
       <x:c r="V56" t="n" s="2">
-        <x:v>1404.101832</x:v>
+        <x:v>-516.124951</x:v>
       </x:c>
       <x:c r="W56" t="n" s="2">
-        <x:v>404.600000</x:v>
+        <x:v>60.600000</x:v>
       </x:c>
       <x:c r="X56" t="n" s="2">
-        <x:v>2231.604880</x:v>
+        <x:v>2229.769047</x:v>
       </x:c>
       <x:c r="Y56" t="n" s="2">
-        <x:v>50.525717</x:v>
+        <x:v>57.646639</x:v>
       </x:c>
       <x:c r="Z56" t="n" s="2">
-        <x:v>6.986800</x:v>
+        <x:v>3.673600</x:v>
       </x:c>
       <x:c r="AA56" t="n" s="2">
-        <x:v>82.910552</x:v>
+        <x:v>83.164688</x:v>
       </x:c>
       <x:c r="AB56" t="n" s="2">
-        <x:v>34.787225</x:v>
+        <x:v>34.958290</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-30 03:00:00</x:v>
+        <x:v>2026-08-14 03:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-30 05:00:00</x:v>
+        <x:v>2026-08-14 05:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>357.326480</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>18.856462</x:v>
+        <x:v>21.853354</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>61.389069</x:v>
+        <x:v>79.821867</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>7.968004</x:v>
+        <x:v>5.191565</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>1.711900</x:v>
+        <x:v>3.250400</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>18.530882</x:v>
+        <x:v>219.660279</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.003935</x:v>
+        <x:v>0.013530</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>13.879139</x:v>
+        <x:v>103.370388</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>1.202390</x:v>
+        <x:v>0.244796</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>0.345608</x:v>
+        <x:v>0.066975</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>29.876905</x:v>
+        <x:v>0.915936</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>13.727711</x:v>
+        <x:v>0.061385</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>12.319062</x:v>
+        <x:v>7.768975</x:v>
       </x:c>
       <x:c r="R57" s="2"/>
       <x:c r="S57" t="n" s="2">
-        <x:v>1227.096000</x:v>
+        <x:v>407.524000</x:v>
       </x:c>
       <x:c r="T57" t="n" s="2">
-        <x:v>225.095000</x:v>
+        <x:v>58.133000</x:v>
       </x:c>
       <x:c r="U57" s="2"/>
       <x:c r="V57" s="2"/>
       <x:c r="W57" t="n" s="2">
-        <x:v>-410.400000</x:v>
+        <x:v>-62.300000</x:v>
       </x:c>
       <x:c r="X57" t="n" s="2">
-        <x:v>1221.602066</x:v>
+        <x:v>1202.902930</x:v>
       </x:c>
       <x:c r="Y57" t="n" s="2">
-        <x:v>24.796758</x:v>
+        <x:v>24.244506</x:v>
       </x:c>
       <x:c r="Z57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.438000</x:v>
       </x:c>
       <x:c r="AA57" t="n" s="2">
-        <x:v>45.414112</x:v>
+        <x:v>45.292842</x:v>
       </x:c>
       <x:c r="AB57" t="n" s="2">
-        <x:v>17.518647</x:v>
+        <x:v>1.193392</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-30 02:00:00</x:v>
+        <x:v>2026-08-14 02:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-30 04:00:00</x:v>
+        <x:v>2026-08-14 04:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>311.732619</x:v>
+        <x:v>346.556587</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>90.833073</x:v>
+        <x:v>91.289265</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>31.083538</x:v>
+        <x:v>57.415691</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>29.097795</x:v>
+        <x:v>43.346915</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>3.663671</x:v>
+        <x:v>7.096115</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>103.006478</x:v>
+        <x:v>800.266450</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.191172</x:v>
+        <x:v>0.286965</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>159.659964</x:v>
+        <x:v>582.084614</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.697416</x:v>
+        <x:v>0.997532</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>0.373032</x:v>
+        <x:v>0.302369</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>0.088323</x:v>
+        <x:v>0.076240</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>5.035026</x:v>
+        <x:v>1.901675</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>0.274819</x:v>
+        <x:v>0.114014</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>0.875652</x:v>
+        <x:v>1.930688</x:v>
       </x:c>
       <x:c r="R58" t="n" s="2">
-        <x:v>1347.407200</x:v>
+        <x:v>1357.275500</x:v>
       </x:c>
       <x:c r="S58" t="n" s="2">
-        <x:v>716.512000</x:v>
+        <x:v>674.550000</x:v>
       </x:c>
       <x:c r="T58" t="n" s="2">
-        <x:v>-2004.750000</x:v>
+        <x:v>-598.590000</x:v>
       </x:c>
       <x:c r="U58" t="n" s="2">
-        <x:v>-459.371000</x:v>
+        <x:v>-348.213000</x:v>
       </x:c>
       <x:c r="V58" t="n" s="2">
-        <x:v>1404.121881</x:v>
+        <x:v>-983.809614</x:v>
       </x:c>
       <x:c r="W58" t="n" s="2">
-        <x:v>501.200000</x:v>
+        <x:v>215.700000</x:v>
       </x:c>
       <x:c r="X58" t="n" s="2">
-        <x:v>2241.732659</x:v>
+        <x:v>2250.578006</x:v>
       </x:c>
       <x:c r="Y58" t="n" s="2">
-        <x:v>54.681644</x:v>
+        <x:v>57.738297</x:v>
       </x:c>
       <x:c r="Z58" t="n" s="2">
-        <x:v>10.991100</x:v>
+        <x:v>8.653700</x:v>
       </x:c>
       <x:c r="AA58" t="n" s="2">
-        <x:v>84.992149</x:v>
+        <x:v>85.890922</x:v>
       </x:c>
       <x:c r="AB58" t="n" s="2">
-        <x:v>41.448366</x:v>
+        <x:v>44.836172</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-30 02:00:00</x:v>
+        <x:v>2026-08-14 02:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-30 04:00:00</x:v>
+        <x:v>2026-08-14 04:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>367.403360</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>18.911604</x:v>
+        <x:v>25.241361</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>63.328390</x:v>
+        <x:v>82.611938</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>3.730104</x:v>
+        <x:v>6.016491</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>0.679100</x:v>
+        <x:v>2.092100</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>14.630267</x:v>
+        <x:v>229.976682</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.002611</x:v>
+        <x:v>0.014237</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>12.703673</x:v>
+        <x:v>90.296564</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>0.217298</x:v>
+        <x:v>0.188131</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>0.087478</x:v>
+        <x:v>0.035502</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>1.545701</x:v>
+        <x:v>0.035065</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>3.678946</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>2.427166</x:v>
+        <x:v>2.501890</x:v>
       </x:c>
       <x:c r="R59" s="2"/>
       <x:c r="S59" t="n" s="2">
-        <x:v>1242.005000</x:v>
+        <x:v>436.997000</x:v>
       </x:c>
       <x:c r="T59" t="n" s="2">
-        <x:v>338.127000</x:v>
+        <x:v>169.766000</x:v>
       </x:c>
       <x:c r="U59" s="2"/>
       <x:c r="V59" s="2"/>
       <x:c r="W59" t="n" s="2">
-        <x:v>-508.900000</x:v>
+        <x:v>-218.600000</x:v>
       </x:c>
       <x:c r="X59" t="n" s="2">
-        <x:v>1193.174338</x:v>
+        <x:v>1194.576321</x:v>
       </x:c>
       <x:c r="Y59" t="n" s="2">
-        <x:v>26.309525</x:v>
+        <x:v>24.882936</x:v>
       </x:c>
       <x:c r="Z59" t="n" s="2">
-        <x:v>0.002000</x:v>
+        <x:v>2.117000</x:v>
       </x:c>
       <x:c r="AA59" t="n" s="2">
-        <x:v>46.772682</x:v>
+        <x:v>45.407019</x:v>
       </x:c>
       <x:c r="AB59" t="n" s="2">
-        <x:v>1.810926</x:v>
+        <x:v>1.340629</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-30 01:00:00</x:v>
+        <x:v>2026-08-14 01:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-30 03:00:00</x:v>
+        <x:v>2026-08-14 03:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>361.708160</x:v>
+        <x:v>345.537750</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>103.957053</x:v>
+        <x:v>71.107111</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>34.394174</x:v>
+        <x:v>56.443989</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>29.861060</x:v>
+        <x:v>46.868953</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>4.914336</x:v>
+        <x:v>9.411854</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>149.635840</x:v>
+        <x:v>826.200741</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.270875</x:v>
+        <x:v>0.338928</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>206.243133</x:v>
+        <x:v>633.814112</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>0.703855</x:v>
+        <x:v>0.983108</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>0.325423</x:v>
+        <x:v>0.301416</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>0.062110</x:v>
+        <x:v>0.064476</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>1.196463</x:v>
+        <x:v>2.735692</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>0.079200</x:v>
+        <x:v>0.155079</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>0.990786</x:v>
+        <x:v>1.547014</x:v>
       </x:c>
       <x:c r="R60" t="n" s="2">
-        <x:v>1367.897900</x:v>
+        <x:v>1362.800800</x:v>
       </x:c>
       <x:c r="S60" t="n" s="2">
-        <x:v>716.480000</x:v>
+        <x:v>684.542000</x:v>
       </x:c>
       <x:c r="T60" t="n" s="2">
-        <x:v>-2051.880000</x:v>
+        <x:v>299.720000</x:v>
       </x:c>
       <x:c r="U60" t="n" s="2">
-        <x:v>-479.949000</x:v>
+        <x:v>-659.034000</x:v>
       </x:c>
       <x:c r="V60" t="n" s="2">
-        <x:v>1404.022568</x:v>
+        <x:v>-1404.740953</x:v>
       </x:c>
       <x:c r="W60" t="n" s="2">
-        <x:v>498.200000</x:v>
+        <x:v>68.700000</x:v>
       </x:c>
       <x:c r="X60" t="n" s="2">
-        <x:v>2349.113936</x:v>
+        <x:v>2347.498070</x:v>
       </x:c>
       <x:c r="Y60" t="n" s="2">
-        <x:v>60.087049</x:v>
+        <x:v>60.437027</x:v>
       </x:c>
       <x:c r="Z60" t="n" s="2">
-        <x:v>11.539700</x:v>
+        <x:v>18.234800</x:v>
       </x:c>
       <x:c r="AA60" t="n" s="2">
-        <x:v>88.375082</x:v>
+        <x:v>92.169175</x:v>
       </x:c>
       <x:c r="AB60" t="n" s="2">
-        <x:v>39.764227</x:v>
+        <x:v>40.916717</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-30 01:00:00</x:v>
+        <x:v>2026-08-14 01:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-30 03:00:00</x:v>
+        <x:v>2026-08-14 03:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>365.998960</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>20.966614</x:v>
+        <x:v>23.466890</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>65.656172</x:v>
+        <x:v>81.262371</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>3.658580</x:v>
+        <x:v>6.812055</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>0.337100</x:v>
+        <x:v>1.902400</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>15.231698</x:v>
+        <x:v>250.520995</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.006375</x:v>
+        <x:v>0.015967</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>20.755169</x:v>
+        <x:v>97.262925</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>0.218935</x:v>
+        <x:v>0.203967</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>0.073462</x:v>
+        <x:v>0.034640</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>0.006824</x:v>
+        <x:v>0.030457</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>0.463073</x:v>
+        <x:v>2.162563</x:v>
       </x:c>
       <x:c r="R61" s="2"/>
       <x:c r="S61" t="n" s="2">
-        <x:v>1290.760000</x:v>
+        <x:v>407.963000</x:v>
       </x:c>
       <x:c r="T61" t="n" s="2">
-        <x:v>347.576000</x:v>
+        <x:v>75.218000</x:v>
       </x:c>
       <x:c r="U61" s="2"/>
       <x:c r="V61" s="2"/>
       <x:c r="W61" t="n" s="2">
-        <x:v>-506.000000</x:v>
+        <x:v>-70.400000</x:v>
       </x:c>
       <x:c r="X61" t="n" s="2">
-        <x:v>1259.710002</x:v>
+        <x:v>1242.455190</x:v>
       </x:c>
       <x:c r="Y61" t="n" s="2">
-        <x:v>26.796296</x:v>
+        <x:v>25.256268</x:v>
       </x:c>
       <x:c r="Z61" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>1.629000</x:v>
       </x:c>
       <x:c r="AA61" t="n" s="2">
-        <x:v>48.973115</x:v>
+        <x:v>47.922732</x:v>
       </x:c>
       <x:c r="AB61" t="n" s="2">
-        <x:v>1.544670</x:v>
+        <x:v>1.294197</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-30 02:00:00</x:v>
+        <x:v>2026-08-14 02:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>321.423591</x:v>
+        <x:v>336.398831</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>102.091602</x:v>
+        <x:v>77.420643</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>34.680648</x:v>
+        <x:v>56.771284</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>30.257318</x:v>
+        <x:v>46.702697</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>5.509090</x:v>
+        <x:v>11.346442</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>224.977223</x:v>
+        <x:v>839.718037</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.302120</x:v>
+        <x:v>0.366701</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>261.044436</x:v>
+        <x:v>600.139645</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.700386</x:v>
+        <x:v>0.990148</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>0.394408</x:v>
+        <x:v>0.326063</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>0.087488</x:v>
+        <x:v>0.087910</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>2.474883</x:v>
+        <x:v>2.134928</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>0.147839</x:v>
+        <x:v>0.127445</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>1.274580</x:v>
+        <x:v>3.705659</x:v>
       </x:c>
       <x:c r="R62" t="n" s="2">
-        <x:v>1332.821100</x:v>
+        <x:v>1376.136200</x:v>
       </x:c>
       <x:c r="S62" t="n" s="2">
-        <x:v>716.535000</x:v>
+        <x:v>684.680000</x:v>
       </x:c>
       <x:c r="T62" t="n" s="2">
-        <x:v>-2042.040000</x:v>
+        <x:v>461.640000</x:v>
       </x:c>
       <x:c r="U62" t="n" s="2">
-        <x:v>-354.951000</x:v>
+        <x:v>-647.505000</x:v>
       </x:c>
       <x:c r="V62" t="n" s="2">
-        <x:v>1404.112559</x:v>
+        <x:v>-1453.186575</x:v>
       </x:c>
       <x:c r="W62" t="n" s="2">
-        <x:v>411.600000</x:v>
+        <x:v>6.900000</x:v>
       </x:c>
       <x:c r="X62" t="n" s="2">
-        <x:v>2453.443271</x:v>
+        <x:v>2404.901058</x:v>
       </x:c>
       <x:c r="Y62" t="n" s="2">
-        <x:v>56.642170</x:v>
+        <x:v>63.437038</x:v>
       </x:c>
       <x:c r="Z62" t="n" s="2">
-        <x:v>7.971200</x:v>
+        <x:v>17.326000</x:v>
       </x:c>
       <x:c r="AA62" t="n" s="2">
-        <x:v>93.018313</x:v>
+        <x:v>92.611477</x:v>
       </x:c>
       <x:c r="AB62" t="n" s="2">
-        <x:v>34.498127</x:v>
+        <x:v>45.387837</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-30 02:00:00</x:v>
+        <x:v>2026-08-14 02:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>349.556570</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>28.117771</x:v>
+        <x:v>25.224938</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>67.248033</x:v>
+        <x:v>83.127921</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>3.783838</x:v>
+        <x:v>7.272902</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0.188700</x:v>
+        <x:v>1.472000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>19.345145</x:v>
+        <x:v>230.314237</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.009628</x:v>
+        <x:v>0.019159</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>27.035950</x:v>
+        <x:v>115.057116</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>0.220830</x:v>
+        <x:v>0.228095</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>0.069380</x:v>
+        <x:v>0.035071</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>0.154544</x:v>
+        <x:v>0.162898</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>6.060933</x:v>
+        <x:v>3.062316</x:v>
       </x:c>
       <x:c r="R63" s="2"/>
       <x:c r="S63" t="n" s="2">
-        <x:v>1216.422000</x:v>
+        <x:v>420.410000</x:v>
       </x:c>
       <x:c r="T63" t="n" s="2">
-        <x:v>356.556000</x:v>
+        <x:v>56.620000</x:v>
       </x:c>
       <x:c r="U63" s="2"/>
       <x:c r="V63" s="2"/>
       <x:c r="W63" t="n" s="2">
-        <x:v>-417.500000</x:v>
+        <x:v>-8.600000</x:v>
       </x:c>
       <x:c r="X63" t="n" s="2">
-        <x:v>1307.712752</x:v>
+        <x:v>1283.963223</x:v>
       </x:c>
       <x:c r="Y63" t="n" s="2">
-        <x:v>26.274357</x:v>
+        <x:v>25.011985</x:v>
       </x:c>
       <x:c r="Z63" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>1.495000</x:v>
       </x:c>
       <x:c r="AA63" t="n" s="2">
-        <x:v>52.127369</x:v>
+        <x:v>49.008314</x:v>
       </x:c>
       <x:c r="AB63" t="n" s="2">
-        <x:v>1.269187</x:v>
+        <x:v>1.317015</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-29 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-30 01:00:00</x:v>
+        <x:v>2026-08-14 01:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>272.544737</x:v>
+        <x:v>344.415557</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>136.548881</x:v>
+        <x:v>86.185321</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>41.011401</x:v>
+        <x:v>56.954531</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>31.027453</x:v>
+        <x:v>44.443841</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>7.324893</x:v>
+        <x:v>10.373911</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>244.760170</x:v>
+        <x:v>742.888086</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.378360</x:v>
+        <x:v>0.273939</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>316.284938</x:v>
+        <x:v>527.878762</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>0.698466</x:v>
+        <x:v>1.001340</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>0.424601</x:v>
+        <x:v>0.384149</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>0.102504</x:v>
+        <x:v>0.098711</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>2.025201</x:v>
+        <x:v>0.810122</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>0.127615</x:v>
+        <x:v>0.064649</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>2.076474</x:v>
+        <x:v>1.632639</x:v>
       </x:c>
       <x:c r="R64" t="n" s="2">
-        <x:v>1367.296500</x:v>
+        <x:v>1373.550500</x:v>
       </x:c>
       <x:c r="S64" t="n" s="2">
-        <x:v>716.858000</x:v>
+        <x:v>684.610000</x:v>
       </x:c>
       <x:c r="T64" t="n" s="2">
-        <x:v>-2214.650000</x:v>
+        <x:v>184.220000</x:v>
       </x:c>
       <x:c r="U64" t="n" s="2">
-        <x:v>-391.987000</x:v>
+        <x:v>118.483000</x:v>
       </x:c>
       <x:c r="V64" t="n" s="2">
-        <x:v>1404.320272</x:v>
+        <x:v>-1454.171093</x:v>
       </x:c>
       <x:c r="W64" t="n" s="2">
-        <x:v>492.700000</x:v>
+        <x:v>-292.900000</x:v>
       </x:c>
       <x:c r="X64" t="n" s="2">
-        <x:v>2429.873466</x:v>
+        <x:v>2431.197965</x:v>
       </x:c>
       <x:c r="Y64" t="n" s="2">
-        <x:v>61.480374</x:v>
+        <x:v>69.726824</x:v>
       </x:c>
       <x:c r="Z64" t="n" s="2">
-        <x:v>9.147000</x:v>
+        <x:v>2.837200</x:v>
       </x:c>
       <x:c r="AA64" t="n" s="2">
-        <x:v>92.782664</x:v>
+        <x:v>94.370875</x:v>
       </x:c>
       <x:c r="AB64" t="n" s="2">
-        <x:v>35.423255</x:v>
+        <x:v>38.591640</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-29 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-30 01:00:00</x:v>
+        <x:v>2026-08-14 01:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>345.578650</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>28.475817</x:v>
+        <x:v>25.199835</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>73.108096</x:v>
+        <x:v>79.166629</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>3.569788</x:v>
+        <x:v>7.193092</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>0.060200</x:v>
+        <x:v>1.139500</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>33.275657</x:v>
+        <x:v>191.389974</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.012407</x:v>
+        <x:v>0.024250</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>35.243798</x:v>
+        <x:v>122.728789</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>0.240155</x:v>
+        <x:v>0.265441</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>0.083186</x:v>
+        <x:v>0.057524</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>0.180078</x:v>
+        <x:v>0.945506</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.063424</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>2.032397</x:v>
+        <x:v>7.441645</x:v>
       </x:c>
       <x:c r="R65" s="2"/>
       <x:c r="S65" t="n" s="2">
-        <x:v>1276.294000</x:v>
+        <x:v>384.536000</x:v>
       </x:c>
       <x:c r="T65" t="n" s="2">
-        <x:v>372.736000</x:v>
+        <x:v>-154.569000</x:v>
       </x:c>
       <x:c r="U65" s="2"/>
       <x:c r="V65" s="2"/>
       <x:c r="W65" t="n" s="2">
-        <x:v>-500.500000</x:v>
+        <x:v>288.700000</x:v>
       </x:c>
       <x:c r="X65" t="n" s="2">
-        <x:v>1324.811579</x:v>
+        <x:v>1299.861259</x:v>
       </x:c>
       <x:c r="Y65" t="n" s="2">
-        <x:v>27.026200</x:v>
+        <x:v>24.055725</x:v>
       </x:c>
       <x:c r="Z65" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>3.356000</x:v>
       </x:c>
       <x:c r="AA65" t="n" s="2">
-        <x:v>52.169545</x:v>
+        <x:v>50.103626</x:v>
       </x:c>
       <x:c r="AB65" t="n" s="2">
-        <x:v>1.275498</x:v>
+        <x:v>1.308307</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-29 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>363.288294</x:v>
+        <x:v>343.560071</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>93.295122</x:v>
+        <x:v>99.400869</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>35.246374</x:v>
+        <x:v>58.926065</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>31.327758</x:v>
+        <x:v>44.789680</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>7.463705</x:v>
+        <x:v>11.460761</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>266.127050</x:v>
+        <x:v>573.296095</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.515601</x:v>
+        <x:v>0.227345</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>362.031262</x:v>
+        <x:v>417.493422</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>0.700982</x:v>
+        <x:v>1.006547</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>0.533448</x:v>
+        <x:v>0.457379</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>0.108837</x:v>
+        <x:v>0.126108</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>1.202887</x:v>
+        <x:v>0.595832</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>0.092259</x:v>
+        <x:v>0.058966</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>1.670739</x:v>
+        <x:v>3.012574</x:v>
       </x:c>
       <x:c r="R66" t="n" s="2">
-        <x:v>1304.224500</x:v>
+        <x:v>1314.587200</x:v>
       </x:c>
       <x:c r="S66" t="n" s="2">
-        <x:v>716.496000</x:v>
+        <x:v>684.602000</x:v>
       </x:c>
       <x:c r="T66" t="n" s="2">
-        <x:v>-1834.650000</x:v>
+        <x:v>296.980000</x:v>
       </x:c>
       <x:c r="U66" t="n" s="2">
-        <x:v>-506.686000</x:v>
+        <x:v>63.305000</x:v>
       </x:c>
       <x:c r="V66" t="n" s="2">
-        <x:v>1404.206491</x:v>
+        <x:v>-1454.059626</x:v>
       </x:c>
       <x:c r="W66" t="n" s="2">
-        <x:v>170.000000</x:v>
+        <x:v>-32.900000</x:v>
       </x:c>
       <x:c r="X66" t="n" s="2">
-        <x:v>2417.195309</x:v>
+        <x:v>2426.926288</x:v>
       </x:c>
       <x:c r="Y66" t="n" s="2">
-        <x:v>51.429645</x:v>
+        <x:v>56.978305</x:v>
       </x:c>
       <x:c r="Z66" t="n" s="2">
-        <x:v>12.926100</x:v>
+        <x:v>4.525300</x:v>
       </x:c>
       <x:c r="AA66" t="n" s="2">
-        <x:v>96.454677</x:v>
+        <x:v>94.231248</x:v>
       </x:c>
       <x:c r="AB66" t="n" s="2">
-        <x:v>32.180362</x:v>
+        <x:v>40.190782</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-29 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>0.547210</x:v>
+        <x:v>338.196260</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>28.790304</x:v>
+        <x:v>20.929520</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>62.731192</x:v>
+        <x:v>80.538858</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>3.627002</x:v>
+        <x:v>7.339315</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>0.855000</x:v>
+        <x:v>0.921400</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>44.958068</x:v>
+        <x:v>178.517263</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.029652</x:v>
+        <x:v>0.024389</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>54.070750</x:v>
+        <x:v>136.435218</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>0.301284</x:v>
+        <x:v>0.285003</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>0.122429</x:v>
+        <x:v>0.086334</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>0.039652</x:v>
+        <x:v>0.209068</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>5.121145</x:v>
+        <x:v>8.785776</x:v>
       </x:c>
       <x:c r="R67" s="2"/>
       <x:c r="S67" t="n" s="2">
-        <x:v>1251.903000</x:v>
+        <x:v>435.419000</x:v>
       </x:c>
       <x:c r="T67" t="n" s="2">
-        <x:v>58.750000</x:v>
+        <x:v>76.488000</x:v>
       </x:c>
       <x:c r="U67" s="2"/>
       <x:c r="V67" s="2"/>
       <x:c r="W67" t="n" s="2">
-        <x:v>-172.900000</x:v>
+        <x:v>31.800000</x:v>
       </x:c>
       <x:c r="X67" t="n" s="2">
-        <x:v>1338.946688</x:v>
+        <x:v>1315.975404</x:v>
       </x:c>
       <x:c r="Y67" t="n" s="2">
-        <x:v>23.357380</x:v>
+        <x:v>25.439678</x:v>
       </x:c>
       <x:c r="Z67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.572000</x:v>
       </x:c>
       <x:c r="AA67" t="n" s="2">
-        <x:v>52.080307</x:v>
+        <x:v>50.455576</x:v>
       </x:c>
       <x:c r="AB67" t="n" s="2">
-        <x:v>1.265465</x:v>
+        <x:v>1.393959</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-29 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>372.196069</x:v>
+        <x:v>375.188070</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>123.778396</x:v>
+        <x:v>67.992996</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>36.867615</x:v>
+        <x:v>59.033378</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>33.644313</x:v>
+        <x:v>43.232248</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>10.437196</x:v>
+        <x:v>13.794537</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>318.792068</x:v>
+        <x:v>411.732819</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.832760</x:v>
+        <x:v>0.191328</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>441.439747</x:v>
+        <x:v>291.727723</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>0.678564</x:v>
+        <x:v>1.004500</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>0.680257</x:v>
+        <x:v>0.646252</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>0.290806</x:v>
+        <x:v>0.301939</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>7.338131</x:v>
+        <x:v>0.494324</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>0.415460</x:v>
+        <x:v>0.072126</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>2.935568</x:v>
+        <x:v>2.467469</x:v>
       </x:c>
       <x:c r="R68" t="n" s="2">
-        <x:v>1367.018100</x:v>
+        <x:v>1326.192500</x:v>
       </x:c>
       <x:c r="S68" t="n" s="2">
-        <x:v>716.552000</x:v>
+        <x:v>681.785000</x:v>
       </x:c>
       <x:c r="T68" t="n" s="2">
-        <x:v>-1826.180000</x:v>
+        <x:v>114.170000</x:v>
       </x:c>
       <x:c r="U68" t="n" s="2">
-        <x:v>-605.004000</x:v>
+        <x:v>603.565000</x:v>
       </x:c>
       <x:c r="V68" t="n" s="2">
-        <x:v>1403.548351</x:v>
+        <x:v>-1454.023562</x:v>
       </x:c>
       <x:c r="W68" t="n" s="2">
-        <x:v>56.400000</x:v>
+        <x:v>-82.300000</x:v>
       </x:c>
       <x:c r="X68" t="n" s="2">
-        <x:v>2462.661401</x:v>
+        <x:v>2457.268647</x:v>
       </x:c>
       <x:c r="Y68" t="n" s="2">
-        <x:v>49.399904</x:v>
+        <x:v>58.826768</x:v>
       </x:c>
       <x:c r="Z68" t="n" s="2">
-        <x:v>16.444300</x:v>
+        <x:v>14.505600</x:v>
       </x:c>
       <x:c r="AA68" t="n" s="2">
-        <x:v>94.390348</x:v>
+        <x:v>98.982842</x:v>
       </x:c>
       <x:c r="AB68" t="n" s="2">
-        <x:v>35.481014</x:v>
+        <x:v>31.933474</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-29 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>14.315090</x:v>
+        <x:v>346.399270</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>56.997476</x:v>
+        <x:v>16.293002</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>77.595736</x:v>
+        <x:v>78.945675</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>3.222176</x:v>
+        <x:v>7.158263</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>1.197200</x:v>
+        <x:v>0.966000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>95.337793</x:v>
+        <x:v>177.216372</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.037951</x:v>
+        <x:v>0.028231</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>76.094693</x:v>
+        <x:v>138.286603</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>0.417533</x:v>
+        <x:v>0.408930</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>0.222440</x:v>
+        <x:v>0.182630</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>2.004565</x:v>
+        <x:v>0.361220</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>0.385963</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>40.558726</x:v>
+        <x:v>3.705884</x:v>
       </x:c>
       <x:c r="R69" s="2"/>
       <x:c r="S69" t="n" s="2">
-        <x:v>1268.021000</x:v>
+        <x:v>421.849000</x:v>
       </x:c>
       <x:c r="T69" t="n" s="2">
-        <x:v>-204.761000</x:v>
+        <x:v>112.163000</x:v>
       </x:c>
       <x:c r="U69" s="2"/>
       <x:c r="V69" s="2"/>
       <x:c r="W69" t="n" s="2">
-        <x:v>-57.900000</x:v>
+        <x:v>80.600000</x:v>
       </x:c>
       <x:c r="X69" t="n" s="2">
-        <x:v>1373.747342</x:v>
+        <x:v>1384.564080</x:v>
       </x:c>
       <x:c r="Y69" t="n" s="2">
-        <x:v>24.255673</x:v>
+        <x:v>27.978698</x:v>
       </x:c>
       <x:c r="Z69" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>1.871000</x:v>
       </x:c>
       <x:c r="AA69" t="n" s="2">
-        <x:v>55.592691</x:v>
+        <x:v>51.724290</x:v>
       </x:c>
       <x:c r="AB69" t="n" s="2">
-        <x:v>1.268062</x:v>
+        <x:v>1.397960</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-29 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>388.827444</x:v>
+        <x:v>417.711226</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>138.082806</x:v>
+        <x:v>158.211817</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>40.645734</x:v>
+        <x:v>62.069611</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>49.914339</x:v>
+        <x:v>51.344029</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>11.968845</x:v>
+        <x:v>14.488688</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>339.611894</x:v>
+        <x:v>198.694697</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>1.116279</x:v>
+        <x:v>0.143323</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>502.430375</x:v>
+        <x:v>182.024768</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0.701421</x:v>
+        <x:v>0.992812</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>2.402047</x:v>
+        <x:v>1.274931</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>1.653528</x:v>
+        <x:v>0.852063</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>57.641233</x:v>
+        <x:v>0.900784</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>3.084840</x:v>
+        <x:v>0.452472</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>4.090041</x:v>
+        <x:v>7.892377</x:v>
       </x:c>
       <x:c r="R70" t="n" s="2">
-        <x:v>1313.999100</x:v>
+        <x:v>1365.665900</x:v>
       </x:c>
       <x:c r="S70" t="n" s="2">
-        <x:v>716.605000</x:v>
+        <x:v>684.364000</x:v>
       </x:c>
       <x:c r="T70" t="n" s="2">
-        <x:v>-2040.430000</x:v>
+        <x:v>639.030000</x:v>
       </x:c>
       <x:c r="U70" t="n" s="2">
-        <x:v>-397.530000</x:v>
+        <x:v>216.652000</x:v>
       </x:c>
       <x:c r="V70" t="n" s="2">
-        <x:v>1404.660181</x:v>
+        <x:v>-1444.357924</x:v>
       </x:c>
       <x:c r="W70" t="n" s="2">
-        <x:v>12.300000</x:v>
+        <x:v>35.100000</x:v>
       </x:c>
       <x:c r="X70" t="n" s="2">
-        <x:v>2551.775107</x:v>
+        <x:v>2593.507574</x:v>
       </x:c>
       <x:c r="Y70" t="n" s="2">
-        <x:v>50.098076</x:v>
+        <x:v>54.852251</x:v>
       </x:c>
       <x:c r="Z70" t="n" s="2">
-        <x:v>8.880900</x:v>
+        <x:v>3.708400</x:v>
       </x:c>
       <x:c r="AA70" t="n" s="2">
-        <x:v>95.038895</x:v>
+        <x:v>100.909625</x:v>
       </x:c>
       <x:c r="AB70" t="n" s="2">
-        <x:v>41.319250</x:v>
+        <x:v>33.672391</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-29 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>3.242760</x:v>
+        <x:v>354.274880</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>41.720874</x:v>
+        <x:v>23.901324</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>67.803488</x:v>
+        <x:v>86.081161</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>3.394607</x:v>
+        <x:v>7.319495</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>3.345000</x:v>
+        <x:v>0.818700</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>212.300256</x:v>
+        <x:v>178.190870</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.048640</x:v>
+        <x:v>0.032222</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>74.515114</x:v>
+        <x:v>92.391567</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>1.877144</x:v>
+        <x:v>0.802470</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>1.105121</x:v>
+        <x:v>0.604369</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>1.539495</x:v>
+        <x:v>0.168666</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>0.226088</x:v>
+        <x:v>0.078775</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>53.116580</x:v>
+        <x:v>13.336173</x:v>
       </x:c>
       <x:c r="R71" s="2"/>
       <x:c r="S71" t="n" s="2">
-        <x:v>1281.755000</x:v>
+        <x:v>396.482000</x:v>
       </x:c>
       <x:c r="T71" t="n" s="2">
-        <x:v>-286.528000</x:v>
+        <x:v>381.666000</x:v>
       </x:c>
       <x:c r="U71" s="2"/>
       <x:c r="V71" s="2"/>
       <x:c r="W71" t="n" s="2">
-        <x:v>-13.500000</x:v>
+        <x:v>-36.700000</x:v>
       </x:c>
       <x:c r="X71" t="n" s="2">
-        <x:v>1445.962167</x:v>
+        <x:v>1499.448672</x:v>
       </x:c>
       <x:c r="Y71" t="n" s="2">
-        <x:v>24.875090</x:v>
+        <x:v>28.171640</x:v>
       </x:c>
       <x:c r="Z71" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>5.321000</x:v>
       </x:c>
       <x:c r="AA71" t="n" s="2">
-        <x:v>55.189809</x:v>
+        <x:v>54.600192</x:v>
       </x:c>
       <x:c r="AB71" t="n" s="2">
-        <x:v>2.069407</x:v>
+        <x:v>1.631800</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>418.639764</x:v>
+        <x:v>423.375140</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>147.601602</x:v>
+        <x:v>165.026116</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>49.702576</x:v>
+        <x:v>63.128260</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>60.907908</x:v>
+        <x:v>46.710992</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>15.009446</x:v>
+        <x:v>9.697768</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>438.585635</x:v>
+        <x:v>153.055090</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>2.093632</x:v>
+        <x:v>0.112365</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>590.814455</x:v>
+        <x:v>103.278876</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>0.699999</x:v>
+        <x:v>1.005122</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>11.047400</x:v>
+        <x:v>3.424186</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>5.280729</x:v>
+        <x:v>2.457415</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>109.532251</x:v>
+        <x:v>44.087373</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>6.293019</x:v>
+        <x:v>2.498449</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>9.411557</x:v>
+        <x:v>14.928653</x:v>
       </x:c>
       <x:c r="R72" t="n" s="2">
-        <x:v>1227.961700</x:v>
+        <x:v>1358.414800</x:v>
       </x:c>
       <x:c r="S72" t="n" s="2">
-        <x:v>716.658000</x:v>
+        <x:v>684.567000</x:v>
       </x:c>
       <x:c r="T72" t="n" s="2">
-        <x:v>-2463.100000</x:v>
+        <x:v>66.520000</x:v>
       </x:c>
       <x:c r="U72" t="n" s="2">
-        <x:v>-236.211000</x:v>
+        <x:v>559.298000</x:v>
       </x:c>
       <x:c r="V72" t="n" s="2">
-        <x:v>1404.532529</x:v>
+        <x:v>-1023.566889</x:v>
       </x:c>
       <x:c r="W72" t="n" s="2">
-        <x:v>107.100000</x:v>
+        <x:v>27.300000</x:v>
       </x:c>
       <x:c r="X72" t="n" s="2">
-        <x:v>2622.561202</x:v>
+        <x:v>2705.318716</x:v>
       </x:c>
       <x:c r="Y72" t="n" s="2">
-        <x:v>54.954578</x:v>
+        <x:v>54.829644</x:v>
       </x:c>
       <x:c r="Z72" t="n" s="2">
-        <x:v>5.491600</x:v>
+        <x:v>13.202400</x:v>
       </x:c>
       <x:c r="AA72" t="n" s="2">
-        <x:v>95.480287</x:v>
+        <x:v>105.155833</x:v>
       </x:c>
       <x:c r="AB72" t="n" s="2">
-        <x:v>44.781250</x:v>
+        <x:v>32.434256</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-29 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>2.499620</x:v>
+        <x:v>363.409633</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>33.800606</x:v>
+        <x:v>37.512841</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>60.579383</x:v>
+        <x:v>87.305935</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>5.503596</x:v>
+        <x:v>7.450459</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>3.005200</x:v>
+        <x:v>0.987500</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>270.077844</x:v>
+        <x:v>115.134865</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.116999</x:v>
+        <x:v>0.021862</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>114.442711</x:v>
+        <x:v>46.809224</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>8.320565</x:v>
+        <x:v>2.655884</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>3.589804</x:v>
+        <x:v>1.976718</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>11.869446</x:v>
+        <x:v>3.208508</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>1.188991</x:v>
+        <x:v>0.392056</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>60.239963</x:v>
+        <x:v>59.559811</x:v>
       </x:c>
       <x:c r="R73" s="2"/>
       <x:c r="S73" t="n" s="2">
-        <x:v>1252.072000</x:v>
+        <x:v>405.018000</x:v>
       </x:c>
       <x:c r="T73" t="n" s="2">
-        <x:v>-199.027000</x:v>
+        <x:v>472.746000</x:v>
       </x:c>
       <x:c r="U73" s="2"/>
       <x:c r="V73" s="2"/>
       <x:c r="W73" t="n" s="2">
-        <x:v>-109.100000</x:v>
+        <x:v>-29.000000</x:v>
       </x:c>
       <x:c r="X73" t="n" s="2">
-        <x:v>1519.179728</x:v>
+        <x:v>1575.189295</x:v>
       </x:c>
       <x:c r="Y73" t="n" s="2">
-        <x:v>26.512087</x:v>
+        <x:v>26.033341</x:v>
       </x:c>
       <x:c r="Z73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.394000</x:v>
       </x:c>
       <x:c r="AA73" t="n" s="2">
-        <x:v>57.236721</x:v>
+        <x:v>58.067885</x:v>
       </x:c>
       <x:c r="AB73" t="n" s="2">
-        <x:v>12.874407</x:v>
+        <x:v>1.944055</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>411.154330</x:v>
+        <x:v>423.032178</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>143.951885</x:v>
+        <x:v>137.917431</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>42.799091</x:v>
+        <x:v>64.428354</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>94.051039</x:v>
+        <x:v>56.220948</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>18.623884</x:v>
+        <x:v>6.461844</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>439.540530</x:v>
+        <x:v>171.842958</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>4.443588</x:v>
+        <x:v>0.150848</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>934.858047</x:v>
+        <x:v>89.241197</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>0.700714</x:v>
+        <x:v>1.018507</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>21.718955</x:v>
+        <x:v>13.379201</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>6.415833</x:v>
+        <x:v>6.223063</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>236.236152</x:v>
+        <x:v>141.381140</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>13.218547</x:v>
+        <x:v>8.049170</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>7.706454</x:v>
+        <x:v>6.697129</x:v>
       </x:c>
       <x:c r="R74" t="n" s="2">
-        <x:v>1160.508300</x:v>
+        <x:v>1224.586600</x:v>
       </x:c>
       <x:c r="S74" t="n" s="2">
-        <x:v>716.578000</x:v>
+        <x:v>683.232000</x:v>
       </x:c>
       <x:c r="T74" t="n" s="2">
-        <x:v>-2282.970000</x:v>
+        <x:v>270.220000</x:v>
       </x:c>
       <x:c r="U74" t="n" s="2">
-        <x:v>-573.357000</x:v>
+        <x:v>74.518000</x:v>
       </x:c>
       <x:c r="V74" t="n" s="2">
-        <x:v>1398.097775</x:v>
+        <x:v>-799.106566</x:v>
       </x:c>
       <x:c r="W74" t="n" s="2">
-        <x:v>-46.100000</x:v>
+        <x:v>173.800000</x:v>
       </x:c>
       <x:c r="X74" t="n" s="2">
-        <x:v>2748.176124</x:v>
+        <x:v>2753.294002</x:v>
       </x:c>
       <x:c r="Y74" t="n" s="2">
-        <x:v>53.000021</x:v>
+        <x:v>49.800998</x:v>
       </x:c>
       <x:c r="Z74" t="n" s="2">
-        <x:v>15.589700</x:v>
+        <x:v>3.025400</x:v>
       </x:c>
       <x:c r="AA74" t="n" s="2">
-        <x:v>100.423789</x:v>
+        <x:v>111.083565</x:v>
       </x:c>
       <x:c r="AB74" t="n" s="2">
-        <x:v>56.901357</x:v>
+        <x:v>28.100462</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-29 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>2.582770</x:v>
+        <x:v>369.915536</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>29.281203</x:v>
+        <x:v>40.559053</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>60.270124</x:v>
+        <x:v>78.858534</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>12.737643</x:v>
+        <x:v>8.804628</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>2.664500</x:v>
+        <x:v>1.610900</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>326.767887</x:v>
+        <x:v>81.733132</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.149900</x:v>
+        <x:v>0.036641</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>111.649924</x:v>
+        <x:v>16.747112</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>10.541552</x:v>
+        <x:v>9.317945</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>3.867579</x:v>
+        <x:v>4.672277</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>62.076963</x:v>
+        <x:v>21.976353</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>15.396133</x:v>
+        <x:v>1.798329</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>24.828071</x:v>
+        <x:v>64.164410</x:v>
       </x:c>
       <x:c r="R75" s="2"/>
       <x:c r="S75" t="n" s="2">
-        <x:v>1260.354000</x:v>
+        <x:v>412.865000</x:v>
       </x:c>
       <x:c r="T75" t="n" s="2">
-        <x:v>-317.366000</x:v>
+        <x:v>677.083000</x:v>
       </x:c>
       <x:c r="U75" s="2"/>
       <x:c r="V75" s="2"/>
       <x:c r="W75" t="n" s="2">
-        <x:v>44.500000</x:v>
+        <x:v>-176.200000</x:v>
       </x:c>
       <x:c r="X75" t="n" s="2">
-        <x:v>1650.302250</x:v>
+        <x:v>1613.942850</x:v>
       </x:c>
       <x:c r="Y75" t="n" s="2">
-        <x:v>25.973052</x:v>
+        <x:v>26.407215</x:v>
       </x:c>
       <x:c r="Z75" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>10.472000</x:v>
       </x:c>
       <x:c r="AA75" t="n" s="2">
-        <x:v>62.200366</x:v>
+        <x:v>57.904426</x:v>
       </x:c>
       <x:c r="AB75" t="n" s="2">
-        <x:v>38.847345</x:v>
+        <x:v>1.842378</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>366.770533</x:v>
+        <x:v>422.621471</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>132.851883</x:v>
+        <x:v>120.989958</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>37.340317</x:v>
+        <x:v>59.724082</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>147.244379</x:v>
+        <x:v>96.307711</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>19.145773</x:v>
+        <x:v>8.378071</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>563.437375</x:v>
+        <x:v>186.166473</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>5.919356</x:v>
+        <x:v>0.271542</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>1128.661035</x:v>
+        <x:v>91.592071</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>0.705259</x:v>
+        <x:v>1.014268</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>64.312594</x:v>
+        <x:v>36.321615</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>10.690792</x:v>
+        <x:v>8.101437</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>674.008596</x:v>
+        <x:v>431.189132</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>37.450600</x:v>
+        <x:v>23.780609</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>3.837913</x:v>
+        <x:v>5.643816</x:v>
       </x:c>
       <x:c r="R76" t="n" s="2">
-        <x:v>1220.409700</x:v>
+        <x:v>1308.403900</x:v>
       </x:c>
       <x:c r="S76" t="n" s="2">
-        <x:v>674.498000</x:v>
+        <x:v>667.359000</x:v>
       </x:c>
       <x:c r="T76" t="n" s="2">
-        <x:v>-2968.680000</x:v>
+        <x:v>-167.270000</x:v>
       </x:c>
       <x:c r="U76" t="n" s="2">
-        <x:v>-151.003000</x:v>
+        <x:v>245.344000</x:v>
       </x:c>
       <x:c r="V76" t="n" s="2">
-        <x:v>1075.753671</x:v>
+        <x:v>-752.851047</x:v>
       </x:c>
       <x:c r="W76" t="n" s="2">
-        <x:v>-66.900000</x:v>
+        <x:v>103.000000</x:v>
       </x:c>
       <x:c r="X76" t="n" s="2">
-        <x:v>2976.454775</x:v>
+        <x:v>2896.088109</x:v>
       </x:c>
       <x:c r="Y76" t="n" s="2">
-        <x:v>62.612543</x:v>
+        <x:v>52.619810</x:v>
       </x:c>
       <x:c r="Z76" t="n" s="2">
-        <x:v>6.612900</x:v>
+        <x:v>4.836200</x:v>
       </x:c>
       <x:c r="AA76" t="n" s="2">
-        <x:v>104.273363</x:v>
+        <x:v>113.926605</x:v>
       </x:c>
       <x:c r="AB76" t="n" s="2">
-        <x:v>119.270081</x:v>
+        <x:v>31.896681</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-29 19:00:00</x:v>
+        <x:v>2026-08-13 19:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>2.630660</x:v>
+        <x:v>371.195535</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>28.354833</x:v>
+        <x:v>23.162096</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>60.196116</x:v>
+        <x:v>79.730725</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>27.325962</x:v>
+        <x:v>19.022446</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>6.211800</x:v>
+        <x:v>2.256200</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>325.381486</x:v>
+        <x:v>68.554093</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.285988</x:v>
+        <x:v>0.055213</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>127.284592</x:v>
+        <x:v>9.039297</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>22.946564</x:v>
+        <x:v>14.643842</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>5.983456</x:v>
+        <x:v>5.046787</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>193.481507</x:v>
+        <x:v>90.017144</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>46.591007</x:v>
+        <x:v>14.954133</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>7.617362</x:v>
+        <x:v>59.228347</x:v>
       </x:c>
       <x:c r="R77" s="2"/>
       <x:c r="S77" t="n" s="2">
-        <x:v>1217.140000</x:v>
+        <x:v>416.598000</x:v>
       </x:c>
       <x:c r="T77" t="n" s="2">
-        <x:v>-347.128000</x:v>
+        <x:v>653.277000</x:v>
       </x:c>
       <x:c r="U77" s="2"/>
       <x:c r="V77" s="2"/>
       <x:c r="W77" t="n" s="2">
-        <x:v>65.500000</x:v>
+        <x:v>-104.800000</x:v>
       </x:c>
       <x:c r="X77" t="n" s="2">
-        <x:v>1789.803334</x:v>
+        <x:v>1721.980858</x:v>
       </x:c>
       <x:c r="Y77" t="n" s="2">
-        <x:v>30.369756</x:v>
+        <x:v>26.215052</x:v>
       </x:c>
       <x:c r="Z77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.885000</x:v>
       </x:c>
       <x:c r="AA77" t="n" s="2">
-        <x:v>62.542465</x:v>
+        <x:v>59.503945</x:v>
       </x:c>
       <x:c r="AB77" t="n" s="2">
-        <x:v>38.212514</x:v>
+        <x:v>2.026673</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>225.068386</x:v>
+        <x:v>399.084952</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>95.691477</x:v>
+        <x:v>82.213948</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>37.270758</x:v>
+        <x:v>62.537429</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>215.654787</x:v>
+        <x:v>148.229631</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>24.341844</x:v>
+        <x:v>10.362774</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>615.033069</x:v>
+        <x:v>181.859649</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>7.272735</x:v>
+        <x:v>0.690624</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>1254.998298</x:v>
+        <x:v>92.322291</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>0.705370</x:v>
+        <x:v>1.012838</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>143.277570</x:v>
+        <x:v>97.832600</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>22.682791</x:v>
+        <x:v>14.309381</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>1373.107890</x:v>
+        <x:v>989.124841</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>76.953415</x:v>
+        <x:v>55.063339</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>2.991457</x:v>
+        <x:v>9.671921</x:v>
       </x:c>
       <x:c r="R78" t="n" s="2">
-        <x:v>1169.426600</x:v>
+        <x:v>946.277500</x:v>
       </x:c>
       <x:c r="S78" t="n" s="2">
-        <x:v>671.780000</x:v>
+        <x:v>681.976000</x:v>
       </x:c>
       <x:c r="T78" t="n" s="2">
-        <x:v>-2215.790000</x:v>
+        <x:v>-695.960000</x:v>
       </x:c>
       <x:c r="U78" t="n" s="2">
-        <x:v>-634.763000</x:v>
+        <x:v>577.884000</x:v>
       </x:c>
       <x:c r="V78" t="n" s="2">
-        <x:v>63.344851</x:v>
+        <x:v>-697.198221</x:v>
       </x:c>
       <x:c r="W78" t="n" s="2">
-        <x:v>-35.500000</x:v>
+        <x:v>102.500000</x:v>
       </x:c>
       <x:c r="X78" t="n" s="2">
-        <x:v>3113.548296</x:v>
+        <x:v>3059.795499</x:v>
       </x:c>
       <x:c r="Y78" t="n" s="2">
-        <x:v>69.881072</x:v>
+        <x:v>46.178459</x:v>
       </x:c>
       <x:c r="Z78" t="n" s="2">
-        <x:v>18.159900</x:v>
+        <x:v>14.049900</x:v>
       </x:c>
       <x:c r="AA78" t="n" s="2">
-        <x:v>107.744435</x:v>
+        <x:v>113.134110</x:v>
       </x:c>
       <x:c r="AB78" t="n" s="2">
-        <x:v>43.779226</x:v>
+        <x:v>33.005386</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-29 18:00:00</x:v>
+        <x:v>2026-08-13 18:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>2.356870</x:v>
+        <x:v>364.787402</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>28.667379</x:v>
+        <x:v>16.086035</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>59.830276</x:v>
+        <x:v>77.627944</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>39.196247</x:v>
+        <x:v>34.586753</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>12.764300</x:v>
+        <x:v>3.087000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>288.074656</x:v>
+        <x:v>45.815589</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.466096</x:v>
+        <x:v>0.080032</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>187.443456</x:v>
+        <x:v>9.179536</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>44.198728</x:v>
+        <x:v>35.160045</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>10.557060</x:v>
+        <x:v>8.474832</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>366.632246</x:v>
+        <x:v>266.692099</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>76.177315</x:v>
+        <x:v>46.839161</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>17.286205</x:v>
+        <x:v>17.420735</x:v>
       </x:c>
       <x:c r="R79" s="2"/>
       <x:c r="S79" t="n" s="2">
-        <x:v>1159.535000</x:v>
+        <x:v>412.993000</x:v>
       </x:c>
       <x:c r="T79" t="n" s="2">
-        <x:v>-363.774000</x:v>
+        <x:v>601.431000</x:v>
       </x:c>
       <x:c r="U79" s="2"/>
       <x:c r="V79" s="2"/>
       <x:c r="W79" t="n" s="2">
-        <x:v>34.000000</x:v>
+        <x:v>-104.200000</x:v>
       </x:c>
       <x:c r="X79" t="n" s="2">
-        <x:v>1963.411830</x:v>
+        <x:v>1836.061162</x:v>
       </x:c>
       <x:c r="Y79" t="n" s="2">
-        <x:v>37.772238</x:v>
+        <x:v>25.698197</x:v>
       </x:c>
       <x:c r="Z79" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>10.126000</x:v>
       </x:c>
       <x:c r="AA79" t="n" s="2">
-        <x:v>68.135995</x:v>
+        <x:v>59.234321</x:v>
       </x:c>
       <x:c r="AB79" t="n" s="2">
-        <x:v>52.391357</x:v>
+        <x:v>1.967572</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>151.015973</x:v>
+        <x:v>361.677405</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>91.149736</x:v>
+        <x:v>69.948315</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>34.912604</x:v>
+        <x:v>60.820949</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>268.795256</x:v>
+        <x:v>206.687669</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>25.421838</x:v>
+        <x:v>10.871176</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>737.962388</x:v>
+        <x:v>180.489694</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>7.990736</x:v>
+        <x:v>1.082710</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>1336.400700</x:v>
+        <x:v>103.567940</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>0.709114</x:v>
+        <x:v>0.997285</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>234.001330</x:v>
+        <x:v>181.343761</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>36.872491</x:v>
+        <x:v>25.575524</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>1949.669007</x:v>
+        <x:v>1646.256183</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>111.027138</x:v>
+        <x:v>92.658775</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>1.562695</x:v>
+        <x:v>5.976736</x:v>
       </x:c>
       <x:c r="R80" t="n" s="2">
-        <x:v>831.487100</x:v>
+        <x:v>105.276400</x:v>
       </x:c>
       <x:c r="S80" t="n" s="2">
-        <x:v>627.872000</x:v>
+        <x:v>581.484000</x:v>
       </x:c>
       <x:c r="T80" t="n" s="2">
-        <x:v>-2158.650000</x:v>
+        <x:v>221.670000</x:v>
       </x:c>
       <x:c r="U80" t="n" s="2">
-        <x:v>-689.363000</x:v>
+        <x:v>515.386000</x:v>
       </x:c>
       <x:c r="V80" t="n" s="2">
-        <x:v>-215.192097</x:v>
+        <x:v>-1177.058912</x:v>
       </x:c>
       <x:c r="W80" t="n" s="2">
-        <x:v>-65.500000</x:v>
+        <x:v>60.300000</x:v>
       </x:c>
       <x:c r="X80" t="n" s="2">
-        <x:v>3318.145012</x:v>
+        <x:v>3255.011608</x:v>
       </x:c>
       <x:c r="Y80" t="n" s="2">
-        <x:v>72.097749</x:v>
+        <x:v>43.948984</x:v>
       </x:c>
       <x:c r="Z80" t="n" s="2">
-        <x:v>19.985900</x:v>
+        <x:v>14.391600</x:v>
       </x:c>
       <x:c r="AA80" t="n" s="2">
-        <x:v>114.175033</x:v>
+        <x:v>116.874836</x:v>
       </x:c>
       <x:c r="AB80" t="n" s="2">
-        <x:v>86.468883</x:v>
+        <x:v>46.989250</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-29 17:00:00</x:v>
+        <x:v>2026-08-13 17:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>0.248690</x:v>
+        <x:v>328.616970</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>28.559113</x:v>
+        <x:v>18.923830</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>59.282395</x:v>
+        <x:v>78.114509</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>53.933680</x:v>
+        <x:v>52.321461</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>12.131700</x:v>
+        <x:v>4.252200</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>157.797711</x:v>
+        <x:v>26.795985</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.553933</x:v>
+        <x:v>0.138488</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>212.295753</x:v>
+        <x:v>12.948401</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>71.164032</x:v>
+        <x:v>67.280724</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>16.827777</x:v>
+        <x:v>15.300399</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>535.786127</x:v>
+        <x:v>470.730745</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>97.079147</x:v>
+        <x:v>75.925247</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>5.808606</x:v>
+        <x:v>11.996548</x:v>
       </x:c>
       <x:c r="R81" s="2"/>
       <x:c r="S81" t="n" s="2">
-        <x:v>1104.233000</x:v>
+        <x:v>381.072000</x:v>
       </x:c>
       <x:c r="T81" t="n" s="2">
-        <x:v>-385.180000</x:v>
+        <x:v>475.214000</x:v>
       </x:c>
       <x:c r="U81" s="2"/>
       <x:c r="V81" s="2"/>
       <x:c r="W81" t="n" s="2">
-        <x:v>64.100000</x:v>
+        <x:v>-62.000000</x:v>
       </x:c>
       <x:c r="X81" t="n" s="2">
-        <x:v>2034.621667</x:v>
+        <x:v>1957.631506</x:v>
       </x:c>
       <x:c r="Y81" t="n" s="2">
-        <x:v>43.982278</x:v>
+        <x:v>25.997610</x:v>
       </x:c>
       <x:c r="Z81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.377000</x:v>
       </x:c>
       <x:c r="AA81" t="n" s="2">
-        <x:v>69.869376</x:v>
+        <x:v>59.311678</x:v>
       </x:c>
       <x:c r="AB81" t="n" s="2">
-        <x:v>44.583629</x:v>
+        <x:v>10.930320</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>89.131679</x:v>
+        <x:v>231.369080</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>92.982807</x:v>
+        <x:v>68.616046</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>36.374959</x:v>
+        <x:v>57.870028</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>308.151810</x:v>
+        <x:v>244.096554</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>22.459662</x:v>
+        <x:v>10.417982</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>624.938895</x:v>
+        <x:v>141.401696</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>8.166317</x:v>
+        <x:v>1.201033</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>1330.997965</x:v>
+        <x:v>116.442399</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.712620</x:v>
+        <x:v>0.996909</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>307.399706</x:v>
+        <x:v>256.841633</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>48.476969</x:v>
+        <x:v>37.359931</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>2373.614754</x:v>
+        <x:v>2103.803083</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>136.474579</x:v>
+        <x:v>119.900230</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>1.773180</x:v>
+        <x:v>4.091566</x:v>
       </x:c>
       <x:c r="R82" t="n" s="2">
-        <x:v>185.388900</x:v>
+        <x:v>-705.524300</x:v>
       </x:c>
       <x:c r="S82" t="n" s="2">
-        <x:v>583.963000</x:v>
+        <x:v>674.644000</x:v>
       </x:c>
       <x:c r="T82" t="n" s="2">
-        <x:v>-1295.780000</x:v>
+        <x:v>806.560000</x:v>
       </x:c>
       <x:c r="U82" t="n" s="2">
-        <x:v>-289.268000</x:v>
+        <x:v>675.779000</x:v>
       </x:c>
       <x:c r="V82" t="n" s="2">
-        <x:v>-1404.403815</x:v>
+        <x:v>-1448.242252</x:v>
       </x:c>
       <x:c r="W82" t="n" s="2">
-        <x:v>178.200000</x:v>
+        <x:v>-66.400000</x:v>
       </x:c>
       <x:c r="X82" t="n" s="2">
-        <x:v>3339.755979</x:v>
+        <x:v>3331.224620</x:v>
       </x:c>
       <x:c r="Y82" t="n" s="2">
-        <x:v>73.929963</x:v>
+        <x:v>47.816215</x:v>
       </x:c>
       <x:c r="Z82" t="n" s="2">
-        <x:v>10.943100</x:v>
+        <x:v>34.433300</x:v>
       </x:c>
       <x:c r="AA82" t="n" s="2">
-        <x:v>114.318111</x:v>
+        <x:v>111.197675</x:v>
       </x:c>
       <x:c r="AB82" t="n" s="2">
-        <x:v>52.940163</x:v>
+        <x:v>65.351885</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-29 16:00:00</x:v>
+        <x:v>2026-08-13 16:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>143.962474</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>28.439192</x:v>
+        <x:v>13.898072</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>56.227231</x:v>
+        <x:v>77.861169</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>61.280425</x:v>
+        <x:v>67.137630</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>6.946300</x:v>
+        <x:v>4.071100</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>147.632393</x:v>
+        <x:v>12.771989</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.616953</x:v>
+        <x:v>0.210047</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>197.350652</x:v>
+        <x:v>15.531341</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>94.430025</x:v>
+        <x:v>106.666035</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>21.860027</x:v>
+        <x:v>24.048173</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>613.612257</x:v>
+        <x:v>620.295607</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>109.256920</x:v>
+        <x:v>96.266251</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>10.409982</x:v>
+        <x:v>24.040823</x:v>
       </x:c>
       <x:c r="R83" s="2"/>
       <x:c r="S83" t="n" s="2">
-        <x:v>1064.540000</x:v>
+        <x:v>348.347000</x:v>
       </x:c>
       <x:c r="T83" t="n" s="2">
-        <x:v>-234.797000</x:v>
+        <x:v>329.575000</x:v>
       </x:c>
       <x:c r="U83" s="2"/>
       <x:c r="V83" s="2"/>
       <x:c r="W83" t="n" s="2">
-        <x:v>-181.100000</x:v>
+        <x:v>64.600000</x:v>
       </x:c>
       <x:c r="X83" t="n" s="2">
-        <x:v>1996.705354</x:v>
+        <x:v>1949.282712</x:v>
       </x:c>
       <x:c r="Y83" t="n" s="2">
-        <x:v>41.535651</x:v>
+        <x:v>27.200338</x:v>
       </x:c>
       <x:c r="Z83" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>4.315000</x:v>
       </x:c>
       <x:c r="AA83" t="n" s="2">
-        <x:v>64.226547</x:v>
+        <x:v>55.697281</x:v>
       </x:c>
       <x:c r="AB83" t="n" s="2">
-        <x:v>24.491169</x:v>
+        <x:v>11.498817</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>75.607127</x:v>
+        <x:v>56.965878</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>93.855448</x:v>
+        <x:v>58.694995</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>32.701703</x:v>
+        <x:v>49.981207</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>319.869650</x:v>
+        <x:v>283.451337</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>17.364504</x:v>
+        <x:v>9.762068</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>475.053236</x:v>
+        <x:v>139.040383</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>8.224831</x:v>
+        <x:v>1.329959</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>1340.931159</x:v>
+        <x:v>136.053442</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>0.706497</x:v>
+        <x:v>1.018635</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>349.644637</x:v>
+        <x:v>295.753348</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>54.167214</x:v>
+        <x:v>44.854617</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>2465.396612</x:v>
+        <x:v>2343.407397</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>143.460419</x:v>
+        <x:v>134.200775</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>2.749887</x:v>
+        <x:v>2.615331</x:v>
       </x:c>
       <x:c r="R84" t="n" s="2">
-        <x:v>20.789400</x:v>
+        <x:v>-1322.823300</x:v>
       </x:c>
       <x:c r="S84" t="n" s="2">
-        <x:v>459.411000</x:v>
+        <x:v>349.548000</x:v>
       </x:c>
       <x:c r="T84" t="n" s="2">
-        <x:v>-1067.200000</x:v>
+        <x:v>2049.650000</x:v>
       </x:c>
       <x:c r="U84" t="n" s="2">
-        <x:v>-187.931000</x:v>
+        <x:v>672.695000</x:v>
       </x:c>
       <x:c r="V84" t="n" s="2">
-        <x:v>-1299.705140</x:v>
+        <x:v>-1453.510227</x:v>
       </x:c>
       <x:c r="W84" t="n" s="2">
-        <x:v>68.100000</x:v>
+        <x:v>-368.600000</x:v>
       </x:c>
       <x:c r="X84" t="n" s="2">
-        <x:v>3373.197188</x:v>
+        <x:v>3484.088838</x:v>
       </x:c>
       <x:c r="Y84" t="n" s="2">
-        <x:v>63.592453</x:v>
+        <x:v>65.765619</x:v>
       </x:c>
       <x:c r="Z84" t="n" s="2">
-        <x:v>6.527600</x:v>
+        <x:v>58.347300</x:v>
       </x:c>
       <x:c r="AA84" t="n" s="2">
-        <x:v>112.921944</x:v>
+        <x:v>112.805886</x:v>
       </x:c>
       <x:c r="AB84" t="n" s="2">
-        <x:v>81.429968</x:v>
+        <x:v>118.456951</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-29 15:00:00</x:v>
+        <x:v>2026-08-13 15:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>59.939208</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>28.255667</x:v>
+        <x:v>7.919870</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>54.038516</x:v>
+        <x:v>77.938362</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>66.840261</x:v>
+        <x:v>77.094265</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>2.957500</x:v>
+        <x:v>3.350400</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>100.269681</x:v>
+        <x:v>10.876000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>0.587063</x:v>
+        <x:v>0.268990</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>169.226579</x:v>
+        <x:v>17.697042</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>110.609958</x:v>
+        <x:v>133.730987</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>24.804594</x:v>
+        <x:v>30.236929</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>658.074979</x:v>
+        <x:v>685.269911</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>111.012413</x:v>
+        <x:v>134.376358</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>22.819813</x:v>
+        <x:v>6.798826</x:v>
       </x:c>
       <x:c r="R85" s="2"/>
       <x:c r="S85" t="n" s="2">
-        <x:v>930.946000</x:v>
+        <x:v>157.974000</x:v>
       </x:c>
       <x:c r="T85" t="n" s="2">
-        <x:v>-216.305000</x:v>
+        <x:v>253.279000</x:v>
       </x:c>
       <x:c r="U85" s="2"/>
       <x:c r="V85" s="2"/>
       <x:c r="W85" t="n" s="2">
-        <x:v>-69.500000</x:v>
+        <x:v>363.300000</x:v>
       </x:c>
       <x:c r="X85" t="n" s="2">
-        <x:v>1994.638025</x:v>
+        <x:v>2020.050142</x:v>
       </x:c>
       <x:c r="Y85" t="n" s="2">
-        <x:v>35.342266</x:v>
+        <x:v>31.151034</x:v>
       </x:c>
       <x:c r="Z85" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>3.305000</x:v>
       </x:c>
       <x:c r="AA85" t="n" s="2">
-        <x:v>63.361528</x:v>
+        <x:v>54.072333</x:v>
       </x:c>
       <x:c r="AB85" t="n" s="2">
-        <x:v>26.618639</x:v>
+        <x:v>31.417036</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>37.065246</x:v>
+        <x:v>56.567934</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>91.807680</x:v>
+        <x:v>57.608978</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>31.763346</x:v>
+        <x:v>42.478844</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>328.950070</x:v>
+        <x:v>294.441300</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>15.846939</x:v>
+        <x:v>8.671612</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>392.593711</x:v>
+        <x:v>142.609704</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>8.128940</x:v>
+        <x:v>1.291293</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>1308.286598</x:v>
+        <x:v>128.063106</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>0.717259</x:v>
+        <x:v>1.010936</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>371.403686</x:v>
+        <x:v>301.825572</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>56.305362</x:v>
+        <x:v>48.214301</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>2480.650231</x:v>
+        <x:v>2419.530195</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>145.417969</x:v>
+        <x:v>138.478500</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>2.285849</x:v>
+        <x:v>14.574900</x:v>
       </x:c>
       <x:c r="R86" t="n" s="2">
-        <x:v>-160.307400</x:v>
+        <x:v>-1367.504100</x:v>
       </x:c>
       <x:c r="S86" t="n" s="2">
-        <x:v>586.002000</x:v>
+        <x:v>-566.577000</x:v>
       </x:c>
       <x:c r="T86" t="n" s="2">
-        <x:v>-1225.490000</x:v>
+        <x:v>3133.170000</x:v>
       </x:c>
       <x:c r="U86" t="n" s="2">
-        <x:v>187.139000</x:v>
+        <x:v>683.684000</x:v>
       </x:c>
       <x:c r="V86" t="n" s="2">
-        <x:v>-1442.430239</x:v>
+        <x:v>-1453.072076</x:v>
       </x:c>
       <x:c r="W86" t="n" s="2">
-        <x:v>249.500000</x:v>
+        <x:v>-440.000000</x:v>
       </x:c>
       <x:c r="X86" t="n" s="2">
-        <x:v>3465.636242</x:v>
+        <x:v>3645.068002</x:v>
       </x:c>
       <x:c r="Y86" t="n" s="2">
-        <x:v>71.075286</x:v>
+        <x:v>92.234939</x:v>
       </x:c>
       <x:c r="Z86" t="n" s="2">
-        <x:v>8.481400</x:v>
+        <x:v>72.542100</x:v>
       </x:c>
       <x:c r="AA86" t="n" s="2">
-        <x:v>113.790875</x:v>
+        <x:v>109.683859</x:v>
       </x:c>
       <x:c r="AB86" t="n" s="2">
-        <x:v>68.737789</x:v>
+        <x:v>165.412696</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-29 14:00:00</x:v>
+        <x:v>2026-08-13 14:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>61.634385</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>19.909921</x:v>
+        <x:v>8.951402</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>53.454781</x:v>
+        <x:v>76.811942</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>63.637741</x:v>
+        <x:v>83.272303</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>1.993300</x:v>
+        <x:v>2.355800</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>129.077423</x:v>
+        <x:v>9.482800</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.364272</x:v>
+        <x:v>0.305175</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>83.131403</x:v>
+        <x:v>20.836901</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>95.082701</x:v>
+        <x:v>143.379797</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>20.396529</x:v>
+        <x:v>31.859735</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>633.349517</x:v>
+        <x:v>732.474412</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>128.473877</x:v>
+        <x:v>140.639069</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>6.494127</x:v>
+        <x:v>27.862770</x:v>
       </x:c>
       <x:c r="R87" s="2"/>
       <x:c r="S87" t="n" s="2">
-        <x:v>1105.541000</x:v>
+        <x:v>-309.686000</x:v>
       </x:c>
       <x:c r="T87" t="n" s="2">
-        <x:v>-29.486000</x:v>
+        <x:v>595.159000</x:v>
       </x:c>
       <x:c r="U87" s="2"/>
       <x:c r="V87" s="2"/>
       <x:c r="W87" t="n" s="2">
-        <x:v>-252.800000</x:v>
+        <x:v>433.200000</x:v>
       </x:c>
       <x:c r="X87" t="n" s="2">
-        <x:v>2058.620592</x:v>
+        <x:v>2058.539490</x:v>
       </x:c>
       <x:c r="Y87" t="n" s="2">
-        <x:v>29.340333</x:v>
+        <x:v>38.133926</x:v>
       </x:c>
       <x:c r="Z87" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.483000</x:v>
       </x:c>
       <x:c r="AA87" t="n" s="2">
-        <x:v>65.319086</x:v>
+        <x:v>54.920780</x:v>
       </x:c>
       <x:c r="AB87" t="n" s="2">
-        <x:v>31.226292</x:v>
+        <x:v>25.185052</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>1.637530</x:v>
+        <x:v>55.823909</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>88.408104</x:v>
+        <x:v>57.889604</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>28.589563</x:v>
+        <x:v>39.660911</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>322.654173</x:v>
+        <x:v>302.401145</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>17.695702</x:v>
+        <x:v>8.399477</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>309.544982</x:v>
+        <x:v>195.737363</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>7.811415</x:v>
+        <x:v>1.249153</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>1237.493926</x:v>
+        <x:v>159.446918</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>0.714862</x:v>
+        <x:v>1.008658</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>370.517084</x:v>
+        <x:v>336.922754</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>53.615165</x:v>
+        <x:v>48.447284</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>2506.685962</x:v>
+        <x:v>2431.319759</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>146.540909</x:v>
+        <x:v>140.834488</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>1.756167</x:v>
+        <x:v>11.628353</x:v>
       </x:c>
       <x:c r="R88" t="n" s="2">
-        <x:v>-172.904300</x:v>
+        <x:v>-1368.650700</x:v>
       </x:c>
       <x:c r="S88" t="n" s="2">
-        <x:v>675.065000</x:v>
+        <x:v>-704.685000</x:v>
       </x:c>
       <x:c r="T88" t="n" s="2">
-        <x:v>-828.790000</x:v>
+        <x:v>3255.140000</x:v>
       </x:c>
       <x:c r="U88" t="n" s="2">
-        <x:v>166.881000</x:v>
+        <x:v>683.587000</x:v>
       </x:c>
       <x:c r="V88" t="n" s="2">
-        <x:v>-1452.834376</x:v>
+        <x:v>-1453.021314</x:v>
       </x:c>
       <x:c r="W88" t="n" s="2">
-        <x:v>35.500000</x:v>
+        <x:v>-499.600000</x:v>
       </x:c>
       <x:c r="X88" t="n" s="2">
-        <x:v>3516.582870</x:v>
+        <x:v>3703.539764</x:v>
       </x:c>
       <x:c r="Y88" t="n" s="2">
-        <x:v>65.902652</x:v>
+        <x:v>99.695187</x:v>
       </x:c>
       <x:c r="Z88" t="n" s="2">
-        <x:v>8.315300</x:v>
+        <x:v>76.441700</x:v>
       </x:c>
       <x:c r="AA88" t="n" s="2">
-        <x:v>112.967884</x:v>
+        <x:v>111.793151</x:v>
       </x:c>
       <x:c r="AB88" t="n" s="2">
-        <x:v>63.195204</x:v>
+        <x:v>163.601171</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-29 13:00:00</x:v>
+        <x:v>2026-08-13 13:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>58.678614</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>19.740883</x:v>
+        <x:v>7.857155</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>49.000666</x:v>
+        <x:v>77.596532</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>54.247035</x:v>
+        <x:v>82.254212</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>2.030400</x:v>
+        <x:v>2.184800</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>144.611041</x:v>
+        <x:v>18.392776</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.305596</x:v>
+        <x:v>0.288513</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>37.606971</x:v>
+        <x:v>18.904370</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>68.161994</x:v>
+        <x:v>139.373899</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>14.184029</x:v>
+        <x:v>30.263259</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>487.262059</x:v>
+        <x:v>754.681311</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>104.547752</x:v>
+        <x:v>140.545807</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>5.846910</x:v>
+        <x:v>20.906584</x:v>
       </x:c>
       <x:c r="R89" s="2"/>
       <x:c r="S89" t="n" s="2">
-        <x:v>1172.620000</x:v>
+        <x:v>-272.435000</x:v>
       </x:c>
       <x:c r="T89" t="n" s="2">
-        <x:v>-5.276000</x:v>
+        <x:v>535.388000</x:v>
       </x:c>
       <x:c r="U89" s="2"/>
       <x:c r="V89" s="2"/>
       <x:c r="W89" t="n" s="2">
-        <x:v>-37.100000</x:v>
+        <x:v>491.500000</x:v>
       </x:c>
       <x:c r="X89" t="n" s="2">
-        <x:v>2117.789335</x:v>
+        <x:v>2106.380830</x:v>
       </x:c>
       <x:c r="Y89" t="n" s="2">
-        <x:v>25.334409</x:v>
+        <x:v>38.598345</x:v>
       </x:c>
       <x:c r="Z89" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>8.708000</x:v>
       </x:c>
       <x:c r="AA89" t="n" s="2">
-        <x:v>66.880974</x:v>
+        <x:v>56.493115</x:v>
       </x:c>
       <x:c r="AB89" t="n" s="2">
-        <x:v>59.922417</x:v>
+        <x:v>33.259954</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>1.633930</x:v>
+        <x:v>57.520404</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>85.183759</x:v>
+        <x:v>59.685851</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>28.313579</x:v>
+        <x:v>40.443801</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>307.043917</x:v>
+        <x:v>297.283178</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>12.423855</x:v>
+        <x:v>7.680792</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>238.721767</x:v>
+        <x:v>234.299209</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>7.141070</x:v>
+        <x:v>1.215716</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>1096.052025</x:v>
+        <x:v>167.611994</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>0.719091</x:v>
+        <x:v>1.025150</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>346.669162</x:v>
+        <x:v>316.812045</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>49.113058</x:v>
+        <x:v>42.595265</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>2365.687827</x:v>
+        <x:v>2425.829593</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>138.073502</x:v>
+        <x:v>139.261841</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>3.613438</x:v>
+        <x:v>2.804437</x:v>
       </x:c>
       <x:c r="R90" t="n" s="2">
-        <x:v>-13.207000</x:v>
+        <x:v>-1378.237600</x:v>
       </x:c>
       <x:c r="S90" t="n" s="2">
-        <x:v>716.922000</x:v>
+        <x:v>-546.336000</x:v>
       </x:c>
       <x:c r="T90" t="n" s="2">
-        <x:v>-591.210000</x:v>
+        <x:v>3184.740000</x:v>
       </x:c>
       <x:c r="U90" t="n" s="2">
-        <x:v>94.315000</x:v>
+        <x:v>683.442000</x:v>
       </x:c>
       <x:c r="V90" t="n" s="2">
-        <x:v>-1446.464232</x:v>
+        <x:v>-1453.050090</x:v>
       </x:c>
       <x:c r="W90" t="n" s="2">
-        <x:v>26.400000</x:v>
+        <x:v>-547.700000</x:v>
       </x:c>
       <x:c r="X90" t="n" s="2">
-        <x:v>3467.145748</x:v>
+        <x:v>3736.927590</x:v>
       </x:c>
       <x:c r="Y90" t="n" s="2">
-        <x:v>59.097917</x:v>
+        <x:v>100.624446</x:v>
       </x:c>
       <x:c r="Z90" t="n" s="2">
-        <x:v>4.932000</x:v>
+        <x:v>71.250600</x:v>
       </x:c>
       <x:c r="AA90" t="n" s="2">
-        <x:v>110.368914</x:v>
+        <x:v>112.107347</x:v>
       </x:c>
       <x:c r="AB90" t="n" s="2">
-        <x:v>57.487405</x:v>
+        <x:v>197.737154</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-29 12:00:00</x:v>
+        <x:v>2026-08-13 12:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>60.193740</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>27.743698</x:v>
+        <x:v>8.603271</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>46.721782</x:v>
+        <x:v>76.947155</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>37.813606</x:v>
+        <x:v>73.560951</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>3.438300</x:v>
+        <x:v>1.011400</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>115.677727</x:v>
+        <x:v>19.121415</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.215422</x:v>
+        <x:v>0.240123</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>29.217817</x:v>
+        <x:v>14.339559</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>42.814833</x:v>
+        <x:v>113.240307</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>8.539941</x:v>
+        <x:v>24.337175</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>303.561387</x:v>
+        <x:v>723.659067</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>72.393646</x:v>
+        <x:v>155.283600</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>23.371096</x:v>
+        <x:v>23.116644</x:v>
       </x:c>
       <x:c r="R91" s="2"/>
       <x:c r="S91" t="n" s="2">
-        <x:v>1222.504000</x:v>
+        <x:v>-160.005000</x:v>
       </x:c>
       <x:c r="T91" t="n" s="2">
-        <x:v>86.705000</x:v>
+        <x:v>459.118000</x:v>
       </x:c>
       <x:c r="U91" s="2"/>
       <x:c r="V91" s="2"/>
       <x:c r="W91" t="n" s="2">
-        <x:v>-27.600000</x:v>
+        <x:v>538.500000</x:v>
       </x:c>
       <x:c r="X91" t="n" s="2">
-        <x:v>1993.118257</x:v>
+        <x:v>2131.267404</x:v>
       </x:c>
       <x:c r="Y91" t="n" s="2">
-        <x:v>24.628952</x:v>
+        <x:v>37.852969</x:v>
       </x:c>
       <x:c r="Z91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.872000</x:v>
       </x:c>
       <x:c r="AA91" t="n" s="2">
-        <x:v>63.281227</x:v>
+        <x:v>58.435043</x:v>
       </x:c>
       <x:c r="AB91" t="n" s="2">
-        <x:v>22.857286</x:v>
+        <x:v>35.375367</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>1.582490</x:v>
+        <x:v>55.118316</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>86.237213</x:v>
+        <x:v>61.756926</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>30.037602</x:v>
+        <x:v>39.002685</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>285.117852</x:v>
+        <x:v>279.076766</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>13.025883</x:v>
+        <x:v>3.379959</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>303.420962</x:v>
+        <x:v>265.781798</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>6.397403</x:v>
+        <x:v>0.969990</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>925.550461</x:v>
+        <x:v>122.034593</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>0.740600</x:v>
+        <x:v>1.011377</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>288.715625</x:v>
+        <x:v>258.761006</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>39.225571</x:v>
+        <x:v>36.699536</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>2168.887260</x:v>
+        <x:v>2324.690718</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>124.841423</x:v>
+        <x:v>131.007568</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>2.894630</x:v>
+        <x:v>1.631151</x:v>
       </x:c>
       <x:c r="R92" t="n" s="2">
-        <x:v>-95.205400</x:v>
+        <x:v>-1358.327700</x:v>
       </x:c>
       <x:c r="S92" t="n" s="2">
-        <x:v>649.207000</x:v>
+        <x:v>85.572000</x:v>
       </x:c>
       <x:c r="T92" t="n" s="2">
-        <x:v>-554.990000</x:v>
+        <x:v>2807.210000</x:v>
       </x:c>
       <x:c r="U92" t="n" s="2">
-        <x:v>352.816000</x:v>
+        <x:v>431.474000</x:v>
       </x:c>
       <x:c r="V92" t="n" s="2">
-        <x:v>-1127.176899</x:v>
+        <x:v>-1453.140930</x:v>
       </x:c>
       <x:c r="W92" t="n" s="2">
-        <x:v>-51.100000</x:v>
+        <x:v>-500.700000</x:v>
       </x:c>
       <x:c r="X92" t="n" s="2">
-        <x:v>3450.225676</x:v>
+        <x:v>3593.009754</x:v>
       </x:c>
       <x:c r="Y92" t="n" s="2">
-        <x:v>54.958524</x:v>
+        <x:v>85.579767</x:v>
       </x:c>
       <x:c r="Z92" t="n" s="2">
-        <x:v>10.719400</x:v>
+        <x:v>50.877700</x:v>
       </x:c>
       <x:c r="AA92" t="n" s="2">
-        <x:v>108.557301</x:v>
+        <x:v>111.534260</x:v>
       </x:c>
       <x:c r="AB92" t="n" s="2">
-        <x:v>65.074944</x:v>
+        <x:v>137.404571</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-29 11:00:00</x:v>
+        <x:v>2026-08-13 11:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>60.858460</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>19.055683</x:v>
+        <x:v>8.928369</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>52.022043</x:v>
+        <x:v>79.056929</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>33.154503</x:v>
+        <x:v>73.686696</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>4.388900</x:v>
+        <x:v>0.658400</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>253.843683</x:v>
+        <x:v>26.015089</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.129612</x:v>
+        <x:v>0.202423</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>25.678041</x:v>
+        <x:v>9.060143</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>30.239858</x:v>
+        <x:v>104.308862</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>6.226911</x:v>
+        <x:v>22.893869</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>191.638662</x:v>
+        <x:v>709.251739</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>58.950264</x:v>
+        <x:v>145.528625</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>10.156934</x:v>
+        <x:v>14.011833</x:v>
       </x:c>
       <x:c r="R93" s="2"/>
       <x:c r="S93" t="n" s="2">
-        <x:v>1043.661000</x:v>
+        <x:v>-55.384000</x:v>
       </x:c>
       <x:c r="T93" t="n" s="2">
-        <x:v>262.612000</x:v>
+        <x:v>361.668000</x:v>
       </x:c>
       <x:c r="U93" s="2"/>
       <x:c r="V93" s="2"/>
       <x:c r="W93" t="n" s="2">
-        <x:v>49.500000</x:v>
+        <x:v>492.600000</x:v>
       </x:c>
       <x:c r="X93" t="n" s="2">
-        <x:v>2041.258094</x:v>
+        <x:v>2053.345437</x:v>
       </x:c>
       <x:c r="Y93" t="n" s="2">
-        <x:v>30.116377</x:v>
+        <x:v>35.807109</x:v>
       </x:c>
       <x:c r="Z93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.243000</x:v>
       </x:c>
       <x:c r="AA93" t="n" s="2">
-        <x:v>67.513529</x:v>
+        <x:v>56.857108</x:v>
       </x:c>
       <x:c r="AB93" t="n" s="2">
-        <x:v>34.760256</x:v>
+        <x:v>29.077910</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>1.585510</x:v>
+        <x:v>59.515948</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>91.220722</x:v>
+        <x:v>67.505959</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>33.961150</x:v>
+        <x:v>40.546243</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>240.687154</x:v>
+        <x:v>254.747727</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>9.751785</x:v>
+        <x:v>1.955704</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>407.382036</x:v>
+        <x:v>234.382397</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>5.493288</x:v>
+        <x:v>0.606608</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>763.506704</x:v>
+        <x:v>91.686485</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>0.719645</x:v>
+        <x:v>0.986401</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>205.035198</x:v>
+        <x:v>207.716326</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>26.434738</x:v>
+        <x:v>29.391969</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>1835.265114</x:v>
+        <x:v>2051.980819</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>103.336754</x:v>
+        <x:v>114.454453</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>2.128080</x:v>
+        <x:v>3.171083</x:v>
       </x:c>
       <x:c r="R94" t="n" s="2">
-        <x:v>835.397900</x:v>
+        <x:v>-768.620600</x:v>
       </x:c>
       <x:c r="S94" t="n" s="2">
-        <x:v>587.641000</x:v>
+        <x:v>667.580000</x:v>
       </x:c>
       <x:c r="T94" t="n" s="2">
-        <x:v>-2070.970000</x:v>
+        <x:v>1934.050000</x:v>
       </x:c>
       <x:c r="U94" t="n" s="2">
-        <x:v>414.057000</x:v>
+        <x:v>115.996000</x:v>
       </x:c>
       <x:c r="V94" t="n" s="2">
-        <x:v>-93.879523</x:v>
+        <x:v>-1453.638678</x:v>
       </x:c>
       <x:c r="W94" t="n" s="2">
-        <x:v>-10.100000</x:v>
+        <x:v>-284.900000</x:v>
       </x:c>
       <x:c r="X94" t="n" s="2">
-        <x:v>3388.654254</x:v>
+        <x:v>3369.114847</x:v>
       </x:c>
       <x:c r="Y94" t="n" s="2">
-        <x:v>62.100710</x:v>
+        <x:v>57.070604</x:v>
       </x:c>
       <x:c r="Z94" t="n" s="2">
-        <x:v>8.675100</x:v>
+        <x:v>25.476600</x:v>
       </x:c>
       <x:c r="AA94" t="n" s="2">
-        <x:v>106.950085</x:v>
+        <x:v>110.564809</x:v>
       </x:c>
       <x:c r="AB94" t="n" s="2">
-        <x:v>73.906325</x:v>
+        <x:v>60.772915</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-29 10:00:00</x:v>
+        <x:v>2026-08-13 10:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>72.029830</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>24.898939</x:v>
+        <x:v>9.589642</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>56.942663</x:v>
+        <x:v>78.619551</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>35.499874</x:v>
+        <x:v>67.574505</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>4.411600</x:v>
+        <x:v>0.263300</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>173.183033</x:v>
+        <x:v>13.268172</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.202055</x:v>
+        <x:v>0.162098</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>44.814842</x:v>
+        <x:v>4.690183</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>32.416262</x:v>
+        <x:v>87.359710</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>6.858285</x:v>
+        <x:v>19.599275</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>185.352397</x:v>
+        <x:v>645.691690</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>62.728657</x:v>
+        <x:v>131.733719</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>27.981605</x:v>
+        <x:v>23.612880</x:v>
       </x:c>
       <x:c r="R95" s="2"/>
       <x:c r="S95" t="n" s="2">
-        <x:v>1049.483000</x:v>
+        <x:v>351.895000</x:v>
       </x:c>
       <x:c r="T95" t="n" s="2">
-        <x:v>272.136000</x:v>
+        <x:v>163.244000</x:v>
       </x:c>
       <x:c r="U95" s="2"/>
       <x:c r="V95" s="2"/>
       <x:c r="W95" t="n" s="2">
-        <x:v>8.500000</x:v>
+        <x:v>281.000000</x:v>
       </x:c>
       <x:c r="X95" t="n" s="2">
-        <x:v>1985.409211</x:v>
+        <x:v>1950.333556</x:v>
       </x:c>
       <x:c r="Y95" t="n" s="2">
-        <x:v>27.902206</x:v>
+        <x:v>29.850061</x:v>
       </x:c>
       <x:c r="Z95" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>2.120000</x:v>
       </x:c>
       <x:c r="AA95" t="n" s="2">
-        <x:v>64.526397</x:v>
+        <x:v>55.756508</x:v>
       </x:c>
       <x:c r="AB95" t="n" s="2">
-        <x:v>11.843673</x:v>
+        <x:v>8.352621</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>1.587740</x:v>
+        <x:v>276.757836</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>85.050124</x:v>
+        <x:v>68.814539</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>32.783573</x:v>
+        <x:v>40.674583</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>179.264156</x:v>
+        <x:v>213.459413</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>9.702172</x:v>
+        <x:v>1.516964</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>422.670427</x:v>
+        <x:v>212.646150</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>3.767809</x:v>
+        <x:v>0.406176</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>598.211338</x:v>
+        <x:v>76.308616</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.687415</x:v>
+        <x:v>0.993303</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>136.390218</x:v>
+        <x:v>160.245932</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>16.625435</x:v>
+        <x:v>19.542314</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>1180.261417</x:v>
+        <x:v>1576.798568</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>66.663857</x:v>
+        <x:v>87.829338</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>1.900988</x:v>
+        <x:v>3.106742</x:v>
       </x:c>
       <x:c r="R96" t="n" s="2">
-        <x:v>1224.621100</x:v>
+        <x:v>5.493000</x:v>
       </x:c>
       <x:c r="S96" t="n" s="2">
-        <x:v>571.374000</x:v>
+        <x:v>598.752000</x:v>
       </x:c>
       <x:c r="T96" t="n" s="2">
-        <x:v>-1895.270000</x:v>
+        <x:v>2061.480000</x:v>
       </x:c>
       <x:c r="U96" t="n" s="2">
-        <x:v>588.778000</x:v>
+        <x:v>-519.417000</x:v>
       </x:c>
       <x:c r="V96" t="n" s="2">
-        <x:v>-65.055032</x:v>
+        <x:v>-1453.657801</x:v>
       </x:c>
       <x:c r="W96" t="n" s="2">
-        <x:v>18.900000</x:v>
+        <x:v>-224.800000</x:v>
       </x:c>
       <x:c r="X96" t="n" s="2">
-        <x:v>3178.914734</x:v>
+        <x:v>3206.950676</x:v>
       </x:c>
       <x:c r="Y96" t="n" s="2">
-        <x:v>57.453462</x:v>
+        <x:v>57.796070</x:v>
       </x:c>
       <x:c r="Z96" t="n" s="2">
-        <x:v>13.997300</x:v>
+        <x:v>16.887000</x:v>
       </x:c>
       <x:c r="AA96" t="n" s="2">
-        <x:v>100.410514</x:v>
+        <x:v>108.575242</x:v>
       </x:c>
       <x:c r="AB96" t="n" s="2">
-        <x:v>39.338013</x:v>
+        <x:v>48.978210</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-29 09:00:00</x:v>
+        <x:v>2026-08-13 09:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
+        <x:v>227.590580</x:v>
+      </x:c>
+      <x:c r="E97" t="n" s="2">
+        <x:v>8.804562</x:v>
+      </x:c>
+      <x:c r="F97" t="n" s="2">
+        <x:v>78.926301</x:v>
+      </x:c>
+      <x:c r="G97" t="n" s="2">
+        <x:v>53.904017</x:v>
+      </x:c>
+      <x:c r="H97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
-      <x:c r="E97" t="n" s="2">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>118.520809</x:v>
+        <x:v>5.163586</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.197441</x:v>
+        <x:v>0.098570</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>46.924332</x:v>
+        <x:v>3.524580</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>48.765504</x:v>
+        <x:v>57.310274</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>10.838969</x:v>
+        <x:v>12.461326</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>284.794714</x:v>
+        <x:v>501.223060</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>78.601547</x:v>
+        <x:v>107.321487</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>8.429743</x:v>
+        <x:v>35.106890</x:v>
       </x:c>
       <x:c r="R97" s="2"/>
       <x:c r="S97" t="n" s="2">
-        <x:v>1109.031000</x:v>
+        <x:v>379.118000</x:v>
       </x:c>
       <x:c r="T97" t="n" s="2">
-        <x:v>122.345000</x:v>
+        <x:v>173.996000</x:v>
       </x:c>
       <x:c r="U97" s="2"/>
       <x:c r="V97" s="2"/>
       <x:c r="W97" t="n" s="2">
-        <x:v>-20.300000</x:v>
+        <x:v>221.400000</x:v>
       </x:c>
       <x:c r="X97" t="n" s="2">
-        <x:v>1942.249973</x:v>
+        <x:v>1865.949232</x:v>
       </x:c>
       <x:c r="Y97" t="n" s="2">
-        <x:v>24.335999</x:v>
+        <x:v>26.491790</x:v>
       </x:c>
       <x:c r="Z97" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>2.282000</x:v>
       </x:c>
       <x:c r="AA97" t="n" s="2">
-        <x:v>60.355797</x:v>
+        <x:v>53.992049</x:v>
       </x:c>
       <x:c r="AB97" t="n" s="2">
-        <x:v>11.564678</x:v>
+        <x:v>3.567441</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>1.449280</x:v>
+        <x:v>356.880950</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>93.706035</x:v>
+        <x:v>70.848172</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>37.664885</x:v>
+        <x:v>46.139329</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>137.783594</x:v>
+        <x:v>149.430467</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>7.620140</x:v>
+        <x:v>4.110618</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>420.072749</x:v>
+        <x:v>191.254181</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>2.447603</x:v>
+        <x:v>0.177672</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>445.483085</x:v>
+        <x:v>149.303431</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.683132</x:v>
+        <x:v>0.997209</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>83.161907</x:v>
+        <x:v>81.676282</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>10.205889</x:v>
+        <x:v>8.538123</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>799.534504</x:v>
+        <x:v>905.270794</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>44.645115</x:v>
+        <x:v>49.774261</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>2.548120</x:v>
+        <x:v>5.065398</x:v>
       </x:c>
       <x:c r="R98" t="n" s="2">
-        <x:v>1362.238400</x:v>
+        <x:v>800.394300</x:v>
       </x:c>
       <x:c r="S98" t="n" s="2">
-        <x:v>677.224000</x:v>
+        <x:v>683.162000</x:v>
       </x:c>
       <x:c r="T98" t="n" s="2">
-        <x:v>-2041.220000</x:v>
+        <x:v>637.480000</x:v>
       </x:c>
       <x:c r="U98" t="n" s="2">
-        <x:v>413.364000</x:v>
+        <x:v>156.530000</x:v>
       </x:c>
       <x:c r="V98" t="n" s="2">
-        <x:v>636.448820</x:v>
+        <x:v>-1413.875625</x:v>
       </x:c>
       <x:c r="W98" t="n" s="2">
-        <x:v>-84.800000</x:v>
+        <x:v>161.700000</x:v>
       </x:c>
       <x:c r="X98" t="n" s="2">
-        <x:v>3050.261258</x:v>
+        <x:v>3044.857561</x:v>
       </x:c>
       <x:c r="Y98" t="n" s="2">
-        <x:v>61.727264</x:v>
+        <x:v>55.329019</x:v>
       </x:c>
       <x:c r="Z98" t="n" s="2">
-        <x:v>9.656100</x:v>
+        <x:v>4.735700</x:v>
       </x:c>
       <x:c r="AA98" t="n" s="2">
-        <x:v>98.372393</x:v>
+        <x:v>106.427119</x:v>
       </x:c>
       <x:c r="AB98" t="n" s="2">
-        <x:v>34.374840</x:v>
+        <x:v>26.318462</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-29 06:00:00</x:v>
+        <x:v>2026-08-13 06:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-29 08:00:00</x:v>
+        <x:v>2026-08-13 08:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>0.101817</x:v>
+        <x:v>342.280750</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>33.358355</x:v>
+        <x:v>14.388261</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>64.768583</x:v>
+        <x:v>79.360807</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>41.310952</x:v>
+        <x:v>38.078183</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.683100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>103.469819</x:v>
+        <x:v>6.610573</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.118186</x:v>
+        <x:v>0.052569</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>23.705527</x:v>
+        <x:v>4.089255</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>33.959432</x:v>
+        <x:v>29.323598</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>7.747385</x:v>
+        <x:v>6.227342</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>233.409202</x:v>
+        <x:v>331.844073</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>67.168953</x:v>
+        <x:v>75.235977</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>22.556197</x:v>
+        <x:v>13.689411</x:v>
       </x:c>
       <x:c r="R99" s="2"/>
       <x:c r="S99" t="n" s="2">
-        <x:v>1155.274000</x:v>
+        <x:v>430.311000</x:v>
       </x:c>
       <x:c r="T99" t="n" s="2">
-        <x:v>-74.379000</x:v>
+        <x:v>548.881000</x:v>
       </x:c>
       <x:c r="U99" s="2"/>
       <x:c r="V99" s="2"/>
       <x:c r="W99" t="n" s="2">
-        <x:v>82.400000</x:v>
+        <x:v>-164.100000</x:v>
       </x:c>
       <x:c r="X99" t="n" s="2">
-        <x:v>1795.652507</x:v>
+        <x:v>1756.272801</x:v>
       </x:c>
       <x:c r="Y99" t="n" s="2">
-        <x:v>23.126311</x:v>
+        <x:v>24.979798</x:v>
       </x:c>
       <x:c r="Z99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.494000</x:v>
       </x:c>
       <x:c r="AA99" t="n" s="2">
-        <x:v>56.843998</x:v>
+        <x:v>53.204085</x:v>
       </x:c>
       <x:c r="AB99" t="n" s="2">
-        <x:v>3.354004</x:v>
+        <x:v>3.230670</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>1.480240</x:v>
+        <x:v>382.059804</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>100.672090</x:v>
+        <x:v>68.727650</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>40.424265</x:v>
+        <x:v>57.810905</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>103.351511</x:v>
+        <x:v>92.208876</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>5.898226</x:v>
+        <x:v>5.764341</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>405.493461</x:v>
+        <x:v>197.025491</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>1.136805</x:v>
+        <x:v>0.153221</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>256.994257</x:v>
+        <x:v>247.036148</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.691495</x:v>
+        <x:v>0.993391</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>43.112536</x:v>
+        <x:v>24.316109</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>6.552166</x:v>
+        <x:v>2.876937</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>517.092526</x:v>
+        <x:v>375.257489</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>28.337862</x:v>
+        <x:v>20.122526</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>3.968209</x:v>
+        <x:v>3.468570</x:v>
       </x:c>
       <x:c r="R100" t="n" s="2">
-        <x:v>1366.910100</x:v>
+        <x:v>1176.093200</x:v>
       </x:c>
       <x:c r="S100" t="n" s="2">
-        <x:v>713.043000</x:v>
+        <x:v>684.678000</x:v>
       </x:c>
       <x:c r="T100" t="n" s="2">
-        <x:v>-1593.110000</x:v>
+        <x:v>-330.570000</x:v>
       </x:c>
       <x:c r="U100" t="n" s="2">
-        <x:v>-371.755000</x:v>
+        <x:v>-202.609000</x:v>
       </x:c>
       <x:c r="V100" t="n" s="2">
-        <x:v>1107.770855</x:v>
+        <x:v>-197.287299</x:v>
       </x:c>
       <x:c r="W100" t="n" s="2">
-        <x:v>47.600000</x:v>
+        <x:v>180.700000</x:v>
       </x:c>
       <x:c r="X100" t="n" s="2">
-        <x:v>2785.664603</x:v>
+        <x:v>2788.826360</x:v>
       </x:c>
       <x:c r="Y100" t="n" s="2">
-        <x:v>51.758219</x:v>
+        <x:v>51.521229</x:v>
       </x:c>
       <x:c r="Z100" t="n" s="2">
-        <x:v>9.056000</x:v>
+        <x:v>5.205800</x:v>
       </x:c>
       <x:c r="AA100" t="n" s="2">
-        <x:v>91.480635</x:v>
+        <x:v>98.577700</x:v>
       </x:c>
       <x:c r="AB100" t="n" s="2">
-        <x:v>32.082254</x:v>
+        <x:v>26.718925</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-29 05:00:00</x:v>
+        <x:v>2026-08-13 05:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-29 07:00:00</x:v>
+        <x:v>2026-08-13 07:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>354.875870</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>38.423357</x:v>
+        <x:v>12.703730</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>76.427797</x:v>
+        <x:v>81.536649</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>28.810200</x:v>
+        <x:v>21.209618</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>1.431400</x:v>
+        <x:v>0.001000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>204.287492</x:v>
+        <x:v>9.027732</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.082947</x:v>
+        <x:v>0.014927</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>20.387122</x:v>
+        <x:v>16.607385</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>18.323687</x:v>
+        <x:v>10.231635</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>4.588018</x:v>
+        <x:v>2.304784</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>181.549317</x:v>
+        <x:v>143.780649</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>53.847675</x:v>
+        <x:v>37.197666</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>11.904606</x:v>
+        <x:v>11.264922</x:v>
       </x:c>
       <x:c r="R101" s="2"/>
       <x:c r="S101" t="n" s="2">
-        <x:v>1182.857000</x:v>
+        <x:v>452.271000</x:v>
       </x:c>
       <x:c r="T101" t="n" s="2">
-        <x:v>-116.634000</x:v>
+        <x:v>619.946000</x:v>
       </x:c>
       <x:c r="U101" s="2"/>
       <x:c r="V101" s="2"/>
       <x:c r="W101" t="n" s="2">
-        <x:v>-49.500000</x:v>
+        <x:v>-183.100000</x:v>
       </x:c>
       <x:c r="X101" t="n" s="2">
-        <x:v>1656.786618</x:v>
+        <x:v>1589.873569</x:v>
       </x:c>
       <x:c r="Y101" t="n" s="2">
-        <x:v>22.667790</x:v>
+        <x:v>25.315872</x:v>
       </x:c>
       <x:c r="Z101" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>10.206000</x:v>
       </x:c>
       <x:c r="AA101" t="n" s="2">
-        <x:v>53.624016</x:v>
+        <x:v>52.793378</x:v>
       </x:c>
       <x:c r="AB101" t="n" s="2">
-        <x:v>4.133030</x:v>
+        <x:v>3.196764</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>