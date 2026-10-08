--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rcbf081a03a964f2a893f14b2cb5ce8d8"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R544b96c96ea346d0951c52903ac4d5af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcbf081a03a964f2a893f14b2cb5ce8d8" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R544b96c96ea346d0951c52903ac4d5af" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:AB101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -259,8327 +259,7203 @@
       </x:c>
       <x:c r="V1" t="str" s="1">
         <x:v>ExchangeGB_MWh</x:v>
       </x:c>
       <x:c r="W1" t="str" s="1">
         <x:v>ExchangeGreatBelt_MWh</x:v>
       </x:c>
       <x:c r="X1" t="str" s="1">
         <x:v>GrossConsumptionMWh</x:v>
       </x:c>
       <x:c r="Y1" t="str" s="1">
         <x:v>GridLossTransmissionMWh</x:v>
       </x:c>
       <x:c r="Z1" t="str" s="1">
         <x:v>GridLossInterconnectorsMWh</x:v>
       </x:c>
       <x:c r="AA1" t="str" s="1">
         <x:v>GridLossDistributionMWh</x:v>
       </x:c>
       <x:c r="AB1" t="str" s="1">
         <x:v>PowerToHeatMWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-15 06:00:00</x:v>
+        <x:v>2026-09-30 23:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-15 08:00:00</x:v>
+        <x:v>2026-10-01 01:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>540.702275</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>192.465809</x:v>
+        <x:v>144.126389</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>52.272315</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>37.780251</x:v>
+      </x:c>
+      <x:c r="G2" s="2"/>
       <x:c r="H2" t="n" s="2">
-        <x:v>25.185059</x:v>
+        <x:v>51.220441</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>1556.586359</x:v>
+        <x:v>1883.620490</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
-        <x:v>6.192305</x:v>
+        <x:v>4.862967</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
-        <x:v>1171.059266</x:v>
+        <x:v>1608.975691</x:v>
       </x:c>
       <x:c r="L2" t="n" s="2">
-        <x:v>0.982986</x:v>
+        <x:v>1.067830</x:v>
       </x:c>
       <x:c r="M2" t="n" s="2">
-        <x:v>18.538626</x:v>
+        <x:v>0.188800</x:v>
       </x:c>
       <x:c r="N2" t="n" s="2">
-        <x:v>3.111449</x:v>
+        <x:v>0.159107</x:v>
       </x:c>
       <x:c r="O2" t="n" s="2">
-        <x:v>307.081398</x:v>
+        <x:v>0.267712</x:v>
       </x:c>
       <x:c r="P2" t="n" s="2">
-        <x:v>16.436573</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q2" t="n" s="2">
-        <x:v>9.511687</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>29.415352</x:v>
+      </x:c>
+      <x:c r="R2" s="2"/>
+      <x:c r="S2" s="2"/>
+      <x:c r="T2" s="2"/>
+      <x:c r="U2" s="2"/>
+      <x:c r="V2" s="2"/>
+      <x:c r="W2" s="2"/>
       <x:c r="X2" t="n" s="2">
-        <x:v>2405.327724</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>4302.387305</x:v>
+      </x:c>
+      <x:c r="Y2" s="2"/>
+      <x:c r="Z2" s="2"/>
+      <x:c r="AA2" s="2"/>
       <x:c r="AB2" t="n" s="2">
-        <x:v>25.079883</x:v>
+        <x:v>36.288319</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-15 06:00:00</x:v>
+        <x:v>2026-09-30 23:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-15 08:00:00</x:v>
+        <x:v>2026-10-01 01:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>451.666840</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>36.180869</x:v>
+        <x:v>39.059355</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>95.223364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52.342175</x:v>
+      </x:c>
+      <x:c r="G3" s="2"/>
       <x:c r="H3" t="n" s="2">
-        <x:v>0.478800</x:v>
+        <x:v>25.197100</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>154.225564</x:v>
+        <x:v>769.222336</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
-        <x:v>0.132214</x:v>
+        <x:v>0.422841</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
-        <x:v>37.938603</x:v>
+        <x:v>241.412016</x:v>
       </x:c>
       <x:c r="L3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M3" t="n" s="2">
-        <x:v>16.993565</x:v>
+        <x:v>0.158464</x:v>
       </x:c>
       <x:c r="N3" t="n" s="2">
-        <x:v>3.914328</x:v>
+        <x:v>0.103468</x:v>
       </x:c>
       <x:c r="O3" t="n" s="2">
-        <x:v>241.488889</x:v>
+        <x:v>1.107279</x:v>
       </x:c>
       <x:c r="P3" t="n" s="2">
-        <x:v>61.484982</x:v>
+        <x:v>22.527840</x:v>
       </x:c>
       <x:c r="Q3" t="n" s="2">
-        <x:v>30.226114</x:v>
+        <x:v>16.937643</x:v>
       </x:c>
       <x:c r="R3" s="2"/>
-      <x:c r="S3" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S3" s="2"/>
+      <x:c r="T3" s="2"/>
       <x:c r="U3" s="2"/>
       <x:c r="V3" s="2"/>
-      <x:c r="W3" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W3" s="2"/>
       <x:c r="X3" t="n" s="2">
-        <x:v>1453.711132</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>1620.157357</x:v>
+      </x:c>
+      <x:c r="Y3" s="2"/>
+      <x:c r="Z3" s="2"/>
+      <x:c r="AA3" s="2"/>
       <x:c r="AB3" t="n" s="2">
-        <x:v>2.458724</x:v>
+        <x:v>15.490898</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-15 05:00:00</x:v>
+        <x:v>2026-09-30 22:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-15 07:00:00</x:v>
+        <x:v>2026-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>195.444450</x:v>
+        <x:v>556.851219</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>69.680741</x:v>
+        <x:v>186.572203</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>45.401556</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38.772775</x:v>
+      </x:c>
+      <x:c r="G4" s="2"/>
       <x:c r="H4" t="n" s="2">
-        <x:v>30.916235</x:v>
+        <x:v>52.213204</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1657.228899</x:v>
+        <x:v>1901.016249</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
-        <x:v>5.879587</x:v>
+        <x:v>5.112189</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
-        <x:v>1152.481391</x:v>
+        <x:v>1649.071907</x:v>
       </x:c>
       <x:c r="L4" t="n" s="2">
-        <x:v>0.987264</x:v>
+        <x:v>1.074343</x:v>
       </x:c>
       <x:c r="M4" t="n" s="2">
-        <x:v>6.499209</x:v>
+        <x:v>0.275067</x:v>
       </x:c>
       <x:c r="N4" t="n" s="2">
-        <x:v>1.420663</x:v>
+        <x:v>0.151879</x:v>
       </x:c>
       <x:c r="O4" t="n" s="2">
-        <x:v>149.772631</x:v>
+        <x:v>0.804798</x:v>
       </x:c>
       <x:c r="P4" t="n" s="2">
-        <x:v>7.884625</x:v>
+        <x:v>4.013023</x:v>
       </x:c>
       <x:c r="Q4" t="n" s="2">
-        <x:v>1.888165</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>37.185922</x:v>
+      </x:c>
+      <x:c r="R4" s="2"/>
+      <x:c r="S4" s="2"/>
+      <x:c r="T4" s="2"/>
+      <x:c r="U4" s="2"/>
+      <x:c r="V4" s="2"/>
+      <x:c r="W4" s="2"/>
       <x:c r="X4" t="n" s="2">
-        <x:v>2217.938881</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>4433.114778</x:v>
+      </x:c>
+      <x:c r="Y4" s="2"/>
+      <x:c r="Z4" s="2"/>
+      <x:c r="AA4" s="2"/>
       <x:c r="AB4" t="n" s="2">
-        <x:v>31.664569</x:v>
+        <x:v>19.850360</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-15 05:00:00</x:v>
+        <x:v>2026-09-30 22:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-15 07:00:00</x:v>
+        <x:v>2026-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>77.276870</x:v>
+        <x:v>457.495260</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>21.680904</x:v>
+        <x:v>45.975543</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>77.584251</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>55.716503</x:v>
+      </x:c>
+      <x:c r="G5" s="2"/>
       <x:c r="H5" t="n" s="2">
-        <x:v>1.032800</x:v>
+        <x:v>25.845600</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>274.523354</x:v>
+        <x:v>768.694448</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
-        <x:v>0.073354</x:v>
+        <x:v>0.455590</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
-        <x:v>45.865025</x:v>
+        <x:v>255.974166</x:v>
       </x:c>
       <x:c r="L5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M5" t="n" s="2">
-        <x:v>4.237750</x:v>
+        <x:v>0.191423</x:v>
       </x:c>
       <x:c r="N5" t="n" s="2">
-        <x:v>0.969626</x:v>
+        <x:v>0.138729</x:v>
       </x:c>
       <x:c r="O5" t="n" s="2">
-        <x:v>108.880124</x:v>
+        <x:v>2.601212</x:v>
       </x:c>
       <x:c r="P5" t="n" s="2">
-        <x:v>29.869385</x:v>
+        <x:v>22.083134</x:v>
       </x:c>
       <x:c r="Q5" t="n" s="2">
-        <x:v>8.509751</x:v>
+        <x:v>32.634438</x:v>
       </x:c>
       <x:c r="R5" s="2"/>
-      <x:c r="S5" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S5" s="2"/>
+      <x:c r="T5" s="2"/>
       <x:c r="U5" s="2"/>
       <x:c r="V5" s="2"/>
-      <x:c r="W5" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W5" s="2"/>
       <x:c r="X5" t="n" s="2">
-        <x:v>1286.410730</x:v>
-[...9 lines deleted...]
-      </x:c>
+        <x:v>1667.806046</x:v>
+      </x:c>
+      <x:c r="Y5" s="2"/>
+      <x:c r="Z5" s="2"/>
+      <x:c r="AA5" s="2"/>
       <x:c r="AB5" t="n" s="2">
-        <x:v>14.496356</x:v>
+        <x:v>4.520406</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-15 04:00:00</x:v>
+        <x:v>2026-09-30 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-15 06:00:00</x:v>
+        <x:v>2026-09-30 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>348.546661</x:v>
+        <x:v>659.026846</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>67.187251</x:v>
+        <x:v>112.353911</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>37.682261</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48.610086</x:v>
+      </x:c>
+      <x:c r="G6" s="2"/>
       <x:c r="H6" t="n" s="2">
-        <x:v>28.039878</x:v>
+        <x:v>67.652988</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>1514.391160</x:v>
+        <x:v>1904.098962</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>5.366118</x:v>
+        <x:v>6.600270</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>1014.338557</x:v>
+        <x:v>1812.958842</x:v>
       </x:c>
       <x:c r="L6" t="n" s="2">
-        <x:v>0.968951</x:v>
+        <x:v>1.120965</x:v>
       </x:c>
       <x:c r="M6" t="n" s="2">
-        <x:v>1.995866</x:v>
+        <x:v>0.330902</x:v>
       </x:c>
       <x:c r="N6" t="n" s="2">
-        <x:v>0.754446</x:v>
+        <x:v>0.179411</x:v>
       </x:c>
       <x:c r="O6" t="n" s="2">
-        <x:v>48.313883</x:v>
+        <x:v>0.656712</x:v>
       </x:c>
       <x:c r="P6" t="n" s="2">
-        <x:v>2.643443</x:v>
+        <x:v>4.575012</x:v>
       </x:c>
       <x:c r="Q6" t="n" s="2">
-        <x:v>1.122702</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>19.417813</x:v>
+      </x:c>
+      <x:c r="R6" s="2"/>
+      <x:c r="S6" s="2"/>
+      <x:c r="T6" s="2"/>
+      <x:c r="U6" s="2"/>
+      <x:c r="V6" s="2"/>
+      <x:c r="W6" s="2"/>
       <x:c r="X6" t="n" s="2">
-        <x:v>2062.448797</x:v>
+        <x:v>4637.582720</x:v>
       </x:c>
       <x:c r="Y6" t="n" s="2">
-        <x:v>88.233037</x:v>
+        <x:v>2.965212</x:v>
       </x:c>
       <x:c r="Z6" t="n" s="2">
-        <x:v>14.785300</x:v>
+        <x:v>20.629000</x:v>
       </x:c>
       <x:c r="AA6" t="n" s="2">
-        <x:v>76.789580</x:v>
+        <x:v>135.030527</x:v>
       </x:c>
       <x:c r="AB6" t="n" s="2">
-        <x:v>43.574707</x:v>
+        <x:v>19.461973</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-15 04:00:00</x:v>
+        <x:v>2026-09-30 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-15 06:00:00</x:v>
+        <x:v>2026-09-30 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>164.549900</x:v>
+        <x:v>519.709090</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>26.969988</x:v>
+        <x:v>41.287632</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>82.812670</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52.322682</x:v>
+      </x:c>
+      <x:c r="G7" s="2"/>
       <x:c r="H7" t="n" s="2">
-        <x:v>2.768500</x:v>
+        <x:v>27.663900</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
-        <x:v>388.930488</x:v>
+        <x:v>786.070314</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.053417</x:v>
+        <x:v>0.466597</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>51.158712</x:v>
+        <x:v>253.401246</x:v>
       </x:c>
       <x:c r="L7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M7" t="n" s="2">
-        <x:v>1.368420</x:v>
+        <x:v>0.205305</x:v>
       </x:c>
       <x:c r="N7" t="n" s="2">
-        <x:v>0.524169</x:v>
+        <x:v>0.107177</x:v>
       </x:c>
       <x:c r="O7" t="n" s="2">
-        <x:v>25.515817</x:v>
+        <x:v>0.248664</x:v>
       </x:c>
       <x:c r="P7" t="n" s="2">
-        <x:v>5.459202</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q7" t="n" s="2">
-        <x:v>27.629394</x:v>
+        <x:v>11.519818</x:v>
       </x:c>
       <x:c r="R7" s="2"/>
-      <x:c r="S7" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S7" s="2"/>
+      <x:c r="T7" s="2"/>
       <x:c r="U7" s="2"/>
       <x:c r="V7" s="2"/>
-      <x:c r="W7" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W7" s="2"/>
       <x:c r="X7" t="n" s="2">
-        <x:v>1135.664490</x:v>
+        <x:v>1693.002425</x:v>
       </x:c>
       <x:c r="Y7" t="n" s="2">
-        <x:v>24.252792</x:v>
+        <x:v>33.996528</x:v>
       </x:c>
       <x:c r="Z7" t="n" s="2">
-        <x:v>3.607000</x:v>
+        <x:v>14.522000</x:v>
       </x:c>
       <x:c r="AA7" t="n" s="2">
-        <x:v>42.424203</x:v>
+        <x:v>96.490657</x:v>
       </x:c>
       <x:c r="AB7" t="n" s="2">
-        <x:v>5.324994</x:v>
+        <x:v>1.987117</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-15 03:00:00</x:v>
+        <x:v>2026-09-30 20:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-15 05:00:00</x:v>
+        <x:v>2026-09-30 22:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>345.891742</x:v>
+        <x:v>665.013089</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>67.692280</x:v>
+        <x:v>114.997331</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>37.015471</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.469526</x:v>
+      </x:c>
+      <x:c r="G8" s="2"/>
       <x:c r="H8" t="n" s="2">
-        <x:v>26.203453</x:v>
+        <x:v>69.687289</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>1290.372687</x:v>
+        <x:v>1914.463165</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>4.517332</x:v>
+        <x:v>7.228672</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>896.723845</x:v>
+        <x:v>1998.638270</x:v>
       </x:c>
       <x:c r="L8" t="n" s="2">
-        <x:v>0.958716</x:v>
+        <x:v>1.184501</x:v>
       </x:c>
       <x:c r="M8" t="n" s="2">
-        <x:v>0.377899</x:v>
+        <x:v>0.346885</x:v>
       </x:c>
       <x:c r="N8" t="n" s="2">
-        <x:v>0.105129</x:v>
+        <x:v>0.206118</x:v>
       </x:c>
       <x:c r="O8" t="n" s="2">
-        <x:v>5.704714</x:v>
+        <x:v>1.816731</x:v>
       </x:c>
       <x:c r="P8" t="n" s="2">
-        <x:v>0.309387</x:v>
+        <x:v>4.962098</x:v>
       </x:c>
       <x:c r="Q8" t="n" s="2">
-        <x:v>0.481486</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>26.012818</x:v>
+      </x:c>
+      <x:c r="R8" s="2"/>
+      <x:c r="S8" s="2"/>
+      <x:c r="T8" s="2"/>
+      <x:c r="U8" s="2"/>
+      <x:c r="V8" s="2"/>
+      <x:c r="W8" s="2"/>
       <x:c r="X8" t="n" s="2">
-        <x:v>2032.083980</x:v>
+        <x:v>4852.026493</x:v>
       </x:c>
       <x:c r="Y8" t="n" s="2">
-        <x:v>79.957386</x:v>
+        <x:v>3.145626</x:v>
       </x:c>
       <x:c r="Z8" t="n" s="2">
-        <x:v>3.423500</x:v>
+        <x:v>19.832000</x:v>
       </x:c>
       <x:c r="AA8" t="n" s="2">
-        <x:v>77.701215</x:v>
+        <x:v>141.638182</x:v>
       </x:c>
       <x:c r="AB8" t="n" s="2">
-        <x:v>13.881542</x:v>
+        <x:v>12.357918</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-15 03:00:00</x:v>
+        <x:v>2026-09-30 20:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-15 05:00:00</x:v>
+        <x:v>2026-09-30 22:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>303.950650</x:v>
+        <x:v>580.935160</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>23.794711</x:v>
+        <x:v>41.044272</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>79.211882</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51.297077</x:v>
+      </x:c>
+      <x:c r="G9" s="2"/>
       <x:c r="H9" t="n" s="2">
-        <x:v>4.019400</x:v>
+        <x:v>22.440200</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>549.477672</x:v>
+        <x:v>835.853143</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.047283</x:v>
+        <x:v>0.524742</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>62.108165</x:v>
+        <x:v>286.202347</x:v>
       </x:c>
       <x:c r="L9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M9" t="n" s="2">
-        <x:v>0.275267</x:v>
+        <x:v>0.261105</x:v>
       </x:c>
       <x:c r="N9" t="n" s="2">
-        <x:v>0.093799</x:v>
+        <x:v>0.129842</x:v>
       </x:c>
       <x:c r="O9" t="n" s="2">
-        <x:v>0.968840</x:v>
+        <x:v>0.332351</x:v>
       </x:c>
       <x:c r="P9" t="n" s="2">
-        <x:v>0.066895</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q9" t="n" s="2">
-        <x:v>6.215057</x:v>
+        <x:v>22.528594</x:v>
       </x:c>
       <x:c r="R9" s="2"/>
-      <x:c r="S9" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S9" s="2"/>
+      <x:c r="T9" s="2"/>
       <x:c r="U9" s="2"/>
       <x:c r="V9" s="2"/>
-      <x:c r="W9" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W9" s="2"/>
       <x:c r="X9" t="n" s="2">
-        <x:v>1149.032901</x:v>
+        <x:v>1841.548833</x:v>
       </x:c>
       <x:c r="Y9" t="n" s="2">
-        <x:v>26.856255</x:v>
+        <x:v>38.652512</x:v>
       </x:c>
       <x:c r="Z9" t="n" s="2">
-        <x:v>7.818000</x:v>
+        <x:v>14.995000</x:v>
       </x:c>
       <x:c r="AA9" t="n" s="2">
-        <x:v>42.688929</x:v>
+        <x:v>99.264571</x:v>
       </x:c>
       <x:c r="AB9" t="n" s="2">
-        <x:v>13.179368</x:v>
+        <x:v>2.421015</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-15 02:00:00</x:v>
+        <x:v>2026-09-30 19:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-15 04:00:00</x:v>
+        <x:v>2026-09-30 21:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>347.688534</x:v>
+        <x:v>663.696317</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>72.016710</x:v>
+        <x:v>120.123825</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>44.765189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.782292</x:v>
+      </x:c>
+      <x:c r="G10" s="2"/>
       <x:c r="H10" t="n" s="2">
-        <x:v>24.681896</x:v>
+        <x:v>70.577540</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>1204.440598</x:v>
+        <x:v>1909.592460</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>3.751994</x:v>
+        <x:v>7.386725</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>856.536638</x:v>
+        <x:v>2141.280530</x:v>
       </x:c>
       <x:c r="L10" t="n" s="2">
-        <x:v>0.983780</x:v>
+        <x:v>1.188931</x:v>
       </x:c>
       <x:c r="M10" t="n" s="2">
-        <x:v>0.339087</x:v>
+        <x:v>0.474258</x:v>
       </x:c>
       <x:c r="N10" t="n" s="2">
-        <x:v>0.066943</x:v>
+        <x:v>0.281133</x:v>
       </x:c>
       <x:c r="O10" t="n" s="2">
-        <x:v>5.309333</x:v>
+        <x:v>11.763264</x:v>
       </x:c>
       <x:c r="P10" t="n" s="2">
-        <x:v>0.285768</x:v>
+        <x:v>3.835652</x:v>
       </x:c>
       <x:c r="Q10" t="n" s="2">
-        <x:v>0.644506</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>46.794259</x:v>
+      </x:c>
+      <x:c r="R10" s="2"/>
+      <x:c r="S10" s="2"/>
+      <x:c r="T10" s="2"/>
+      <x:c r="U10" s="2"/>
+      <x:c r="V10" s="2"/>
+      <x:c r="W10" s="2"/>
       <x:c r="X10" t="n" s="2">
-        <x:v>2087.084355</x:v>
+        <x:v>5024.777186</x:v>
       </x:c>
       <x:c r="Y10" t="n" s="2">
-        <x:v>74.231103</x:v>
+        <x:v>3.323889</x:v>
       </x:c>
       <x:c r="Z10" t="n" s="2">
-        <x:v>3.218500</x:v>
+        <x:v>20.014000</x:v>
       </x:c>
       <x:c r="AA10" t="n" s="2">
-        <x:v>80.864330</x:v>
+        <x:v>154.487243</x:v>
       </x:c>
       <x:c r="AB10" t="n" s="2">
-        <x:v>13.461256</x:v>
+        <x:v>11.699220</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-15 02:00:00</x:v>
+        <x:v>2026-09-30 19:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-15 04:00:00</x:v>
+        <x:v>2026-09-30 21:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>321.472010</x:v>
+        <x:v>583.975410</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>23.435658</x:v>
+        <x:v>41.826996</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>80.715804</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50.773957</x:v>
+      </x:c>
+      <x:c r="G11" s="2"/>
       <x:c r="H11" t="n" s="2">
-        <x:v>4.030500</x:v>
+        <x:v>19.619800</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>635.265705</x:v>
+        <x:v>869.285658</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.071784</x:v>
+        <x:v>0.561674</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>84.629235</x:v>
+        <x:v>315.651675</x:v>
       </x:c>
       <x:c r="L11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M11" t="n" s="2">
-        <x:v>0.202265</x:v>
+        <x:v>0.358412</x:v>
       </x:c>
       <x:c r="N11" t="n" s="2">
-        <x:v>0.038283</x:v>
+        <x:v>0.185873</x:v>
       </x:c>
       <x:c r="O11" t="n" s="2">
-        <x:v>0.037834</x:v>
+        <x:v>0.506077</x:v>
       </x:c>
       <x:c r="P11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>22.944139</x:v>
       </x:c>
       <x:c r="Q11" t="n" s="2">
-        <x:v>2.297655</x:v>
+        <x:v>29.762279</x:v>
       </x:c>
       <x:c r="R11" s="2"/>
-      <x:c r="S11" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S11" s="2"/>
+      <x:c r="T11" s="2"/>
       <x:c r="U11" s="2"/>
       <x:c r="V11" s="2"/>
-      <x:c r="W11" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W11" s="2"/>
       <x:c r="X11" t="n" s="2">
-        <x:v>1192.277352</x:v>
+        <x:v>1935.451950</x:v>
       </x:c>
       <x:c r="Y11" t="n" s="2">
-        <x:v>29.597697</x:v>
+        <x:v>42.268877</x:v>
       </x:c>
       <x:c r="Z11" t="n" s="2">
-        <x:v>9.107000</x:v>
+        <x:v>14.986000</x:v>
       </x:c>
       <x:c r="AA11" t="n" s="2">
-        <x:v>43.577243</x:v>
+        <x:v>108.543116</x:v>
       </x:c>
       <x:c r="AB11" t="n" s="2">
-        <x:v>4.469954</x:v>
+        <x:v>8.748079</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-15 01:00:00</x:v>
+        <x:v>2026-09-30 18:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-15 03:00:00</x:v>
+        <x:v>2026-09-30 20:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>351.364651</x:v>
+        <x:v>677.591772</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>69.054175</x:v>
+        <x:v>131.790356</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>44.513144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48.703334</x:v>
+      </x:c>
+      <x:c r="G12" s="2"/>
       <x:c r="H12" t="n" s="2">
-        <x:v>23.322523</x:v>
+        <x:v>71.327193</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>1163.549673</x:v>
+        <x:v>1909.808191</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>2.722194</x:v>
+        <x:v>7.242259</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>678.772097</x:v>
+        <x:v>2219.461889</x:v>
       </x:c>
       <x:c r="L12" t="n" s="2">
-        <x:v>0.995632</x:v>
+        <x:v>1.183769</x:v>
       </x:c>
       <x:c r="M12" t="n" s="2">
-        <x:v>0.367460</x:v>
+        <x:v>0.692217</x:v>
       </x:c>
       <x:c r="N12" t="n" s="2">
-        <x:v>0.072431</x:v>
+        <x:v>0.588825</x:v>
       </x:c>
       <x:c r="O12" t="n" s="2">
-        <x:v>4.639702</x:v>
+        <x:v>42.306067</x:v>
       </x:c>
       <x:c r="P12" t="n" s="2">
-        <x:v>0.253980</x:v>
+        <x:v>2.179355</x:v>
       </x:c>
       <x:c r="Q12" t="n" s="2">
-        <x:v>1.260591</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>61.541054</x:v>
+      </x:c>
+      <x:c r="R12" s="2"/>
+      <x:c r="S12" s="2"/>
+      <x:c r="T12" s="2"/>
+      <x:c r="U12" s="2"/>
+      <x:c r="V12" s="2"/>
+      <x:c r="W12" s="2"/>
       <x:c r="X12" t="n" s="2">
-        <x:v>2108.905907</x:v>
+        <x:v>5174.416281</x:v>
       </x:c>
       <x:c r="Y12" t="n" s="2">
-        <x:v>72.055465</x:v>
+        <x:v>4.030275</x:v>
       </x:c>
       <x:c r="Z12" t="n" s="2">
-        <x:v>4.849800</x:v>
+        <x:v>92.267000</x:v>
       </x:c>
       <x:c r="AA12" t="n" s="2">
-        <x:v>78.147693</x:v>
+        <x:v>155.498989</x:v>
       </x:c>
       <x:c r="AB12" t="n" s="2">
-        <x:v>13.638168</x:v>
+        <x:v>11.788490</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-15 01:00:00</x:v>
+        <x:v>2026-09-30 18:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-15 03:00:00</x:v>
+        <x:v>2026-09-30 20:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>318.154773</x:v>
+        <x:v>593.661170</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>23.403377</x:v>
+        <x:v>44.107472</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>80.890997</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50.512729</x:v>
+      </x:c>
+      <x:c r="G13" s="2"/>
       <x:c r="H13" t="n" s="2">
-        <x:v>3.655900</x:v>
+        <x:v>23.419100</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>645.341284</x:v>
+        <x:v>878.598114</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.078251</x:v>
+        <x:v>0.589178</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>85.474542</x:v>
+        <x:v>320.414719</x:v>
       </x:c>
       <x:c r="L13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M13" t="n" s="2">
-        <x:v>0.252330</x:v>
+        <x:v>0.532840</x:v>
       </x:c>
       <x:c r="N13" t="n" s="2">
-        <x:v>0.040187</x:v>
+        <x:v>0.402925</x:v>
       </x:c>
       <x:c r="O13" t="n" s="2">
-        <x:v>0.518593</x:v>
+        <x:v>0.664626</x:v>
       </x:c>
       <x:c r="P13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>22.861257</x:v>
       </x:c>
       <x:c r="Q13" t="n" s="2">
-        <x:v>4.755818</x:v>
+        <x:v>26.833609</x:v>
       </x:c>
       <x:c r="R13" s="2"/>
-      <x:c r="S13" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S13" s="2"/>
+      <x:c r="T13" s="2"/>
       <x:c r="U13" s="2"/>
       <x:c r="V13" s="2"/>
-      <x:c r="W13" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W13" s="2"/>
       <x:c r="X13" t="n" s="2">
-        <x:v>1217.198333</x:v>
+        <x:v>1962.597739</x:v>
       </x:c>
       <x:c r="Y13" t="n" s="2">
-        <x:v>30.217775</x:v>
+        <x:v>43.824042</x:v>
       </x:c>
       <x:c r="Z13" t="n" s="2">
-        <x:v>9.182000</x:v>
+        <x:v>15.312000</x:v>
       </x:c>
       <x:c r="AA13" t="n" s="2">
-        <x:v>44.036823</x:v>
+        <x:v>114.489977</x:v>
       </x:c>
       <x:c r="AB13" t="n" s="2">
-        <x:v>0.834229</x:v>
+        <x:v>2.402087</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-15 00:00:00</x:v>
+        <x:v>2026-09-30 17:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-15 02:00:00</x:v>
+        <x:v>2026-09-30 19:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>377.171432</x:v>
+        <x:v>673.429366</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>95.469011</x:v>
+        <x:v>137.782873</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>44.905518</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>49.769528</x:v>
+      </x:c>
+      <x:c r="G14" s="2"/>
       <x:c r="H14" t="n" s="2">
-        <x:v>11.951097</x:v>
+        <x:v>70.329606</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>896.424416</x:v>
+        <x:v>1905.848764</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>1.896114</x:v>
+        <x:v>6.916092</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>514.364810</x:v>
+        <x:v>2190.920052</x:v>
       </x:c>
       <x:c r="L14" t="n" s="2">
-        <x:v>0.977250</x:v>
+        <x:v>1.179888</x:v>
       </x:c>
       <x:c r="M14" t="n" s="2">
-        <x:v>0.378341</x:v>
+        <x:v>1.515742</x:v>
       </x:c>
       <x:c r="N14" t="n" s="2">
-        <x:v>0.075426</x:v>
+        <x:v>1.537714</x:v>
       </x:c>
       <x:c r="O14" t="n" s="2">
-        <x:v>2.908031</x:v>
+        <x:v>113.633970</x:v>
       </x:c>
       <x:c r="P14" t="n" s="2">
-        <x:v>0.168090</x:v>
+        <x:v>5.834371</x:v>
       </x:c>
       <x:c r="Q14" t="n" s="2">
-        <x:v>2.077565</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>66.785481</x:v>
+      </x:c>
+      <x:c r="R14" s="2"/>
+      <x:c r="S14" s="2"/>
+      <x:c r="T14" s="2"/>
+      <x:c r="U14" s="2"/>
+      <x:c r="V14" s="2"/>
+      <x:c r="W14" s="2"/>
       <x:c r="X14" t="n" s="2">
-        <x:v>2152.290881</x:v>
+        <x:v>5225.483447</x:v>
       </x:c>
       <x:c r="Y14" t="n" s="2">
-        <x:v>64.273380</x:v>
+        <x:v>6.300000</x:v>
       </x:c>
       <x:c r="Z14" t="n" s="2">
-        <x:v>2.764900</x:v>
+        <x:v>25.367000</x:v>
       </x:c>
       <x:c r="AA14" t="n" s="2">
-        <x:v>80.065011</x:v>
+        <x:v>166.812267</x:v>
       </x:c>
       <x:c r="AB14" t="n" s="2">
-        <x:v>11.790795</x:v>
+        <x:v>34.081927</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-15 00:00:00</x:v>
+        <x:v>2026-09-30 17:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-15 02:00:00</x:v>
+        <x:v>2026-09-30 19:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>319.536220</x:v>
+        <x:v>586.900150</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>24.943290</x:v>
+        <x:v>43.968049</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>83.652905</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.540915</x:v>
+      </x:c>
+      <x:c r="G15" s="2"/>
       <x:c r="H15" t="n" s="2">
-        <x:v>2.959600</x:v>
+        <x:v>24.095400</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>683.840090</x:v>
+        <x:v>824.061399</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>0.091529</x:v>
+        <x:v>0.657860</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>101.712086</x:v>
+        <x:v>329.369794</x:v>
       </x:c>
       <x:c r="L15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M15" t="n" s="2">
-        <x:v>0.237522</x:v>
+        <x:v>2.449456</x:v>
       </x:c>
       <x:c r="N15" t="n" s="2">
-        <x:v>0.046483</x:v>
+        <x:v>1.978217</x:v>
       </x:c>
       <x:c r="O15" t="n" s="2">
-        <x:v>0.635135</x:v>
+        <x:v>0.773917</x:v>
       </x:c>
       <x:c r="P15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>19.819878</x:v>
       </x:c>
       <x:c r="Q15" t="n" s="2">
-        <x:v>17.674462</x:v>
+        <x:v>34.287862</x:v>
       </x:c>
       <x:c r="R15" s="2"/>
-      <x:c r="S15" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S15" s="2"/>
+      <x:c r="T15" s="2"/>
       <x:c r="U15" s="2"/>
       <x:c r="V15" s="2"/>
-      <x:c r="W15" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W15" s="2"/>
       <x:c r="X15" t="n" s="2">
-        <x:v>1268.416040</x:v>
+        <x:v>1915.902897</x:v>
       </x:c>
       <x:c r="Y15" t="n" s="2">
-        <x:v>32.020485</x:v>
+        <x:v>44.330312</x:v>
       </x:c>
       <x:c r="Z15" t="n" s="2">
-        <x:v>9.733000</x:v>
+        <x:v>15.173000</x:v>
       </x:c>
       <x:c r="AA15" t="n" s="2">
-        <x:v>46.194196</x:v>
+        <x:v>122.481719</x:v>
       </x:c>
       <x:c r="AB15" t="n" s="2">
-        <x:v>0.758691</x:v>
+        <x:v>10.796465</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-14 23:00:00</x:v>
+        <x:v>2026-09-30 16:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-15 01:00:00</x:v>
+        <x:v>2026-09-30 18:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>386.171780</x:v>
+        <x:v>671.547701</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>67.201540</x:v>
+        <x:v>134.244173</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>43.369839</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.346251</x:v>
+      </x:c>
+      <x:c r="G16" s="2"/>
       <x:c r="H16" t="n" s="2">
-        <x:v>9.868098</x:v>
+        <x:v>69.423407</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>877.976716</x:v>
+        <x:v>1909.655690</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.946703</x:v>
+        <x:v>7.108678</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>456.661677</x:v>
+        <x:v>2108.510358</x:v>
       </x:c>
       <x:c r="L16" t="n" s="2">
-        <x:v>0.979629</x:v>
+        <x:v>1.167335</x:v>
       </x:c>
       <x:c r="M16" t="n" s="2">
-        <x:v>0.433412</x:v>
+        <x:v>4.678229</x:v>
       </x:c>
       <x:c r="N16" t="n" s="2">
-        <x:v>0.118038</x:v>
+        <x:v>1.600816</x:v>
       </x:c>
       <x:c r="O16" t="n" s="2">
-        <x:v>2.504146</x:v>
+        <x:v>158.861256</x:v>
       </x:c>
       <x:c r="P16" t="n" s="2">
-        <x:v>0.152780</x:v>
+        <x:v>8.257015</x:v>
       </x:c>
       <x:c r="Q16" t="n" s="2">
-        <x:v>0.956078</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>50.406148</x:v>
+      </x:c>
+      <x:c r="R16" s="2"/>
+      <x:c r="S16" s="2"/>
+      <x:c r="T16" s="2"/>
+      <x:c r="U16" s="2"/>
+      <x:c r="V16" s="2"/>
+      <x:c r="W16" s="2"/>
       <x:c r="X16" t="n" s="2">
-        <x:v>2171.438096</x:v>
+        <x:v>5170.807057</x:v>
       </x:c>
       <x:c r="Y16" t="n" s="2">
-        <x:v>59.677091</x:v>
+        <x:v>9.393293</x:v>
       </x:c>
       <x:c r="Z16" t="n" s="2">
-        <x:v>15.382700</x:v>
+        <x:v>38.455000</x:v>
       </x:c>
       <x:c r="AA16" t="n" s="2">
-        <x:v>79.688472</x:v>
+        <x:v>171.850809</x:v>
       </x:c>
       <x:c r="AB16" t="n" s="2">
-        <x:v>11.237685</x:v>
+        <x:v>49.901225</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-14 23:00:00</x:v>
+        <x:v>2026-09-30 16:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-15 01:00:00</x:v>
+        <x:v>2026-09-30 18:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>321.938200</x:v>
+        <x:v>525.799080</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>23.661552</x:v>
+        <x:v>48.187305</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>77.526399</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51.597628</x:v>
+      </x:c>
+      <x:c r="G17" s="2"/>
       <x:c r="H17" t="n" s="2">
-        <x:v>4.419100</x:v>
+        <x:v>25.784600</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>722.327738</x:v>
+        <x:v>700.590549</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.088631</x:v>
+        <x:v>0.694689</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>115.678565</x:v>
+        <x:v>305.832768</x:v>
       </x:c>
       <x:c r="L17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M17" t="n" s="2">
-        <x:v>0.327354</x:v>
+        <x:v>1.628879</x:v>
       </x:c>
       <x:c r="N17" t="n" s="2">
-        <x:v>0.060065</x:v>
+        <x:v>1.260280</x:v>
       </x:c>
       <x:c r="O17" t="n" s="2">
-        <x:v>0.255326</x:v>
+        <x:v>20.475495</x:v>
       </x:c>
       <x:c r="P17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>36.121782</x:v>
       </x:c>
       <x:c r="Q17" t="n" s="2">
-        <x:v>14.703883</x:v>
+        <x:v>50.316215</x:v>
       </x:c>
       <x:c r="R17" s="2"/>
-      <x:c r="S17" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S17" s="2"/>
+      <x:c r="T17" s="2"/>
       <x:c r="U17" s="2"/>
       <x:c r="V17" s="2"/>
-      <x:c r="W17" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W17" s="2"/>
       <x:c r="X17" t="n" s="2">
-        <x:v>1293.584477</x:v>
+        <x:v>1768.289270</x:v>
       </x:c>
       <x:c r="Y17" t="n" s="2">
-        <x:v>33.850507</x:v>
+        <x:v>37.869806</x:v>
       </x:c>
       <x:c r="Z17" t="n" s="2">
-        <x:v>9.180000</x:v>
+        <x:v>13.763000</x:v>
       </x:c>
       <x:c r="AA17" t="n" s="2">
-        <x:v>47.187768</x:v>
+        <x:v>123.044659</x:v>
       </x:c>
       <x:c r="AB17" t="n" s="2">
-        <x:v>2.934984</x:v>
+        <x:v>6.917648</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-14 22:00:00</x:v>
+        <x:v>2026-09-30 15:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-15 00:00:00</x:v>
+        <x:v>2026-09-30 17:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>389.700523</x:v>
+        <x:v>645.356188</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>84.306564</x:v>
+        <x:v>124.831589</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>44.519174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38.060401</x:v>
+      </x:c>
+      <x:c r="G18" s="2"/>
       <x:c r="H18" t="n" s="2">
-        <x:v>8.203901</x:v>
+        <x:v>67.621895</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>857.964516</x:v>
+        <x:v>1879.157267</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.585559</x:v>
+        <x:v>8.014829</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>480.917900</x:v>
+        <x:v>2107.072235</x:v>
       </x:c>
       <x:c r="L18" t="n" s="2">
-        <x:v>0.972821</x:v>
+        <x:v>1.182476</x:v>
       </x:c>
       <x:c r="M18" t="n" s="2">
-        <x:v>0.532747</x:v>
+        <x:v>55.065387</x:v>
       </x:c>
       <x:c r="N18" t="n" s="2">
-        <x:v>0.179052</x:v>
+        <x:v>9.045860</x:v>
       </x:c>
       <x:c r="O18" t="n" s="2">
-        <x:v>1.320504</x:v>
+        <x:v>513.429493</x:v>
       </x:c>
       <x:c r="P18" t="n" s="2">
-        <x:v>0.101615</x:v>
+        <x:v>122.095813</x:v>
       </x:c>
       <x:c r="Q18" t="n" s="2">
-        <x:v>9.924565</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>41.662464</x:v>
+      </x:c>
+      <x:c r="R18" s="2"/>
+      <x:c r="S18" s="2"/>
+      <x:c r="T18" s="2"/>
+      <x:c r="U18" s="2"/>
+      <x:c r="V18" s="2"/>
+      <x:c r="W18" s="2"/>
       <x:c r="X18" t="n" s="2">
-        <x:v>2242.807441</x:v>
+        <x:v>5612.595897</x:v>
       </x:c>
       <x:c r="Y18" t="n" s="2">
-        <x:v>60.190554</x:v>
+        <x:v>7.557106</x:v>
       </x:c>
       <x:c r="Z18" t="n" s="2">
-        <x:v>13.764400</x:v>
+        <x:v>200.111000</x:v>
       </x:c>
       <x:c r="AA18" t="n" s="2">
-        <x:v>82.923333</x:v>
+        <x:v>134.884931</x:v>
       </x:c>
       <x:c r="AB18" t="n" s="2">
-        <x:v>13.441282</x:v>
+        <x:v>35.589706</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-14 22:00:00</x:v>
+        <x:v>2026-09-30 15:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-15 00:00:00</x:v>
+        <x:v>2026-09-30 17:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>343.181460</x:v>
+        <x:v>465.648860</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>23.072658</x:v>
+        <x:v>43.401968</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>80.378172</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48.416398</x:v>
+      </x:c>
+      <x:c r="G19" s="2"/>
       <x:c r="H19" t="n" s="2">
-        <x:v>5.489300</x:v>
+        <x:v>26.390900</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>687.966066</x:v>
+        <x:v>715.506251</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.073019</x:v>
+        <x:v>0.766941</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>163.069197</x:v>
+        <x:v>296.899460</x:v>
       </x:c>
       <x:c r="L19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M19" t="n" s="2">
-        <x:v>0.412039</x:v>
+        <x:v>15.807663</x:v>
       </x:c>
       <x:c r="N19" t="n" s="2">
-        <x:v>0.112669</x:v>
+        <x:v>5.963108</x:v>
       </x:c>
       <x:c r="O19" t="n" s="2">
-        <x:v>0.238291</x:v>
+        <x:v>167.016208</x:v>
       </x:c>
       <x:c r="P19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>107.132223</x:v>
       </x:c>
       <x:c r="Q19" t="n" s="2">
-        <x:v>8.157275</x:v>
+        <x:v>57.203208</x:v>
       </x:c>
       <x:c r="R19" s="2"/>
-      <x:c r="S19" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S19" s="2"/>
+      <x:c r="T19" s="2"/>
       <x:c r="U19" s="2"/>
       <x:c r="V19" s="2"/>
-      <x:c r="W19" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W19" s="2"/>
       <x:c r="X19" t="n" s="2">
-        <x:v>1320.961307</x:v>
+        <x:v>1950.153188</x:v>
       </x:c>
       <x:c r="Y19" t="n" s="2">
-        <x:v>34.179258</x:v>
+        <x:v>42.188818</x:v>
       </x:c>
       <x:c r="Z19" t="n" s="2">
-        <x:v>9.027000</x:v>
+        <x:v>13.790000</x:v>
       </x:c>
       <x:c r="AA19" t="n" s="2">
-        <x:v>49.212436</x:v>
+        <x:v>112.006500</x:v>
       </x:c>
       <x:c r="AB19" t="n" s="2">
-        <x:v>0.813303</x:v>
+        <x:v>6.873281</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-14 21:00:00</x:v>
+        <x:v>2026-09-30 14:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-14 23:00:00</x:v>
+        <x:v>2026-09-30 16:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>378.591893</x:v>
+        <x:v>528.225968</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>72.796684</x:v>
+        <x:v>115.836306</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>41.878927</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39.843785</x:v>
+      </x:c>
+      <x:c r="G20" s="2"/>
       <x:c r="H20" t="n" s="2">
-        <x:v>19.261353</x:v>
+        <x:v>68.600699</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>851.353770</x:v>
+        <x:v>1776.912328</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.567352</x:v>
+        <x:v>9.287491</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>527.313480</x:v>
+        <x:v>2197.961211</x:v>
       </x:c>
       <x:c r="L20" t="n" s="2">
-        <x:v>0.985338</x:v>
+        <x:v>1.184412</x:v>
       </x:c>
       <x:c r="M20" t="n" s="2">
-        <x:v>0.668487</x:v>
+        <x:v>137.804735</x:v>
       </x:c>
       <x:c r="N20" t="n" s="2">
-        <x:v>0.312280</x:v>
+        <x:v>25.024924</x:v>
       </x:c>
       <x:c r="O20" t="n" s="2">
-        <x:v>3.293869</x:v>
+        <x:v>1148.156330</x:v>
       </x:c>
       <x:c r="P20" t="n" s="2">
-        <x:v>0.213732</x:v>
+        <x:v>170.019033</x:v>
       </x:c>
       <x:c r="Q20" t="n" s="2">
-        <x:v>6.864494</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>51.747616</x:v>
+      </x:c>
+      <x:c r="R20" s="2"/>
+      <x:c r="S20" s="2"/>
+      <x:c r="T20" s="2"/>
+      <x:c r="U20" s="2"/>
+      <x:c r="V20" s="2"/>
+      <x:c r="W20" s="2"/>
       <x:c r="X20" t="n" s="2">
-        <x:v>2334.524718</x:v>
+        <x:v>6270.604838</x:v>
       </x:c>
       <x:c r="Y20" t="n" s="2">
-        <x:v>59.497968</x:v>
+        <x:v>3.800000</x:v>
       </x:c>
       <x:c r="Z20" t="n" s="2">
-        <x:v>5.319800</x:v>
+        <x:v>289.937000</x:v>
       </x:c>
       <x:c r="AA20" t="n" s="2">
-        <x:v>91.495259</x:v>
+        <x:v>103.301823</x:v>
       </x:c>
       <x:c r="AB20" t="n" s="2">
-        <x:v>13.805534</x:v>
+        <x:v>93.054233</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-14 21:00:00</x:v>
+        <x:v>2026-09-30 14:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-14 23:00:00</x:v>
+        <x:v>2026-09-30 16:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>346.962200</x:v>
+        <x:v>217.658480</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>21.735223</x:v>
+        <x:v>40.093353</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>80.316713</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>49.056604</x:v>
+      </x:c>
+      <x:c r="G21" s="2"/>
       <x:c r="H21" t="n" s="2">
-        <x:v>7.161900</x:v>
+        <x:v>23.299200</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>582.680163</x:v>
+        <x:v>701.865033</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.058180</x:v>
+        <x:v>0.877963</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>153.137196</x:v>
+        <x:v>312.114389</x:v>
       </x:c>
       <x:c r="L21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M21" t="n" s="2">
-        <x:v>0.486174</x:v>
+        <x:v>45.842301</x:v>
       </x:c>
       <x:c r="N21" t="n" s="2">
-        <x:v>0.212829</x:v>
+        <x:v>16.898609</x:v>
       </x:c>
       <x:c r="O21" t="n" s="2">
-        <x:v>0.270091</x:v>
+        <x:v>285.686449</x:v>
       </x:c>
       <x:c r="P21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>185.310705</x:v>
       </x:c>
       <x:c r="Q21" t="n" s="2">
-        <x:v>15.190521</x:v>
+        <x:v>48.770686</x:v>
       </x:c>
       <x:c r="R21" s="2"/>
-      <x:c r="S21" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S21" s="2"/>
+      <x:c r="T21" s="2"/>
       <x:c r="U21" s="2"/>
       <x:c r="V21" s="2"/>
-      <x:c r="W21" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W21" s="2"/>
       <x:c r="X21" t="n" s="2">
-        <x:v>1375.632790</x:v>
+        <x:v>1927.473772</x:v>
       </x:c>
       <x:c r="Y21" t="n" s="2">
-        <x:v>30.032378</x:v>
+        <x:v>42.867712</x:v>
       </x:c>
       <x:c r="Z21" t="n" s="2">
-        <x:v>4.621000</x:v>
+        <x:v>8.248000</x:v>
       </x:c>
       <x:c r="AA21" t="n" s="2">
-        <x:v>50.663198</x:v>
+        <x:v>92.912396</x:v>
       </x:c>
       <x:c r="AB21" t="n" s="2">
-        <x:v>7.937982</x:v>
+        <x:v>3.457792</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-14 20:00:00</x:v>
+        <x:v>2026-09-30 13:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-14 22:00:00</x:v>
+        <x:v>2026-09-30 15:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>382.264030</x:v>
+        <x:v>243.720278</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>99.023872</x:v>
+        <x:v>116.020316</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>44.510072</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>34.733915</x:v>
+      </x:c>
+      <x:c r="G22" s="2"/>
       <x:c r="H22" t="n" s="2">
-        <x:v>23.003896</x:v>
+        <x:v>68.843987</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>932.854274</x:v>
+        <x:v>1591.091991</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.358459</x:v>
+        <x:v>10.210495</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>409.050065</x:v>
+        <x:v>2284.588088</x:v>
       </x:c>
       <x:c r="L22" t="n" s="2">
-        <x:v>0.986486</x:v>
+        <x:v>1.179241</x:v>
       </x:c>
       <x:c r="M22" t="n" s="2">
-        <x:v>1.182714</x:v>
+        <x:v>216.846315</x:v>
       </x:c>
       <x:c r="N22" t="n" s="2">
-        <x:v>0.690240</x:v>
+        <x:v>40.453448</x:v>
       </x:c>
       <x:c r="O22" t="n" s="2">
-        <x:v>17.364429</x:v>
+        <x:v>1630.043088</x:v>
       </x:c>
       <x:c r="P22" t="n" s="2">
-        <x:v>0.961869</x:v>
+        <x:v>157.379145</x:v>
       </x:c>
       <x:c r="Q22" t="n" s="2">
-        <x:v>5.886102</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>48.166656</x:v>
+      </x:c>
+      <x:c r="R22" s="2"/>
+      <x:c r="S22" s="2"/>
+      <x:c r="T22" s="2"/>
+      <x:c r="U22" s="2"/>
+      <x:c r="V22" s="2"/>
+      <x:c r="W22" s="2"/>
       <x:c r="X22" t="n" s="2">
-        <x:v>2443.765552</x:v>
+        <x:v>6443.276963</x:v>
       </x:c>
       <x:c r="Y22" t="n" s="2">
-        <x:v>62.119836</x:v>
+        <x:v>3.800000</x:v>
       </x:c>
       <x:c r="Z22" t="n" s="2">
-        <x:v>6.277400</x:v>
+        <x:v>405.988000</x:v>
       </x:c>
       <x:c r="AA22" t="n" s="2">
-        <x:v>90.734196</x:v>
+        <x:v>142.351408</x:v>
       </x:c>
       <x:c r="AB22" t="n" s="2">
-        <x:v>14.005152</x:v>
+        <x:v>324.979244</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-14 20:00:00</x:v>
+        <x:v>2026-09-30 13:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-14 22:00:00</x:v>
+        <x:v>2026-09-30 15:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>330.746927</x:v>
+        <x:v>123.341260</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>23.187400</x:v>
+        <x:v>34.877618</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>78.226660</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>49.699833</x:v>
+      </x:c>
+      <x:c r="G23" s="2"/>
       <x:c r="H23" t="n" s="2">
-        <x:v>6.217900</x:v>
+        <x:v>20.611400</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>566.110500</x:v>
+        <x:v>709.095110</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.057519</x:v>
+        <x:v>0.969799</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>136.847203</x:v>
+        <x:v>314.830158</x:v>
       </x:c>
       <x:c r="L23" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M23" t="n" s="2">
-        <x:v>0.706834</x:v>
+        <x:v>74.460632</x:v>
       </x:c>
       <x:c r="N23" t="n" s="2">
-        <x:v>0.516087</x:v>
+        <x:v>27.420263</x:v>
       </x:c>
       <x:c r="O23" t="n" s="2">
-        <x:v>0.171372</x:v>
+        <x:v>415.084650</x:v>
       </x:c>
       <x:c r="P23" t="n" s="2">
-        <x:v>0.069715</x:v>
+        <x:v>231.545578</x:v>
       </x:c>
       <x:c r="Q23" t="n" s="2">
-        <x:v>12.017249</x:v>
+        <x:v>11.196114</x:v>
       </x:c>
       <x:c r="R23" s="2"/>
-      <x:c r="S23" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S23" s="2"/>
+      <x:c r="T23" s="2"/>
       <x:c r="U23" s="2"/>
       <x:c r="V23" s="2"/>
-      <x:c r="W23" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W23" s="2"/>
       <x:c r="X23" t="n" s="2">
-        <x:v>1468.884258</x:v>
+        <x:v>2013.132415</x:v>
       </x:c>
       <x:c r="Y23" t="n" s="2">
-        <x:v>30.444975</x:v>
+        <x:v>52.796866</x:v>
       </x:c>
       <x:c r="Z23" t="n" s="2">
-        <x:v>2.168000</x:v>
+        <x:v>4.282000</x:v>
       </x:c>
       <x:c r="AA23" t="n" s="2">
-        <x:v>53.914528</x:v>
+        <x:v>80.187157</x:v>
       </x:c>
       <x:c r="AB23" t="n" s="2">
-        <x:v>2.418459</x:v>
+        <x:v>32.283448</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-14 19:00:00</x:v>
+        <x:v>2026-09-30 12:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-14 21:00:00</x:v>
+        <x:v>2026-09-30 14:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>395.494169</x:v>
+        <x:v>171.814683</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>115.286699</x:v>
+        <x:v>98.248845</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>45.552269</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36.378867</x:v>
+      </x:c>
+      <x:c r="G24" s="2"/>
       <x:c r="H24" t="n" s="2">
-        <x:v>27.969309</x:v>
+        <x:v>65.126435</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>763.784049</x:v>
+        <x:v>1536.561952</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.310021</x:v>
+        <x:v>10.455250</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>356.473878</x:v>
+        <x:v>2264.435039</x:v>
       </x:c>
       <x:c r="L24" t="n" s="2">
-        <x:v>0.963923</x:v>
+        <x:v>1.185354</x:v>
       </x:c>
       <x:c r="M24" t="n" s="2">
-        <x:v>2.957679</x:v>
+        <x:v>264.105138</x:v>
       </x:c>
       <x:c r="N24" t="n" s="2">
-        <x:v>2.048683</x:v>
+        <x:v>48.069209</x:v>
       </x:c>
       <x:c r="O24" t="n" s="2">
-        <x:v>57.650944</x:v>
+        <x:v>1833.362536</x:v>
       </x:c>
       <x:c r="P24" t="n" s="2">
-        <x:v>3.132865</x:v>
+        <x:v>187.864830</x:v>
       </x:c>
       <x:c r="Q24" t="n" s="2">
-        <x:v>6.754222</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>38.374485</x:v>
+      </x:c>
+      <x:c r="R24" s="2"/>
+      <x:c r="S24" s="2"/>
+      <x:c r="T24" s="2"/>
+      <x:c r="U24" s="2"/>
+      <x:c r="V24" s="2"/>
+      <x:c r="W24" s="2"/>
       <x:c r="X24" t="n" s="2">
-        <x:v>2549.886754</x:v>
+        <x:v>6555.982623</x:v>
       </x:c>
       <x:c r="Y24" t="n" s="2">
-        <x:v>58.063983</x:v>
+        <x:v>2.300000</x:v>
       </x:c>
       <x:c r="Z24" t="n" s="2">
-        <x:v>2.786100</x:v>
+        <x:v>393.138000</x:v>
       </x:c>
       <x:c r="AA24" t="n" s="2">
-        <x:v>97.530338</x:v>
+        <x:v>147.273820</x:v>
       </x:c>
       <x:c r="AB24" t="n" s="2">
-        <x:v>14.181565</x:v>
+        <x:v>392.849405</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-14 19:00:00</x:v>
+        <x:v>2026-09-30 12:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-14 21:00:00</x:v>
+        <x:v>2026-09-30 14:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>364.452170</x:v>
+        <x:v>97.642270</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>40.832003</x:v>
+        <x:v>34.374782</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>91.507022</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48.998191</x:v>
+      </x:c>
+      <x:c r="G25" s="2"/>
       <x:c r="H25" t="n" s="2">
-        <x:v>9.081300</x:v>
+        <x:v>20.681200</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>528.923716</x:v>
+        <x:v>623.971054</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.068994</x:v>
+        <x:v>0.963622</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>117.730643</x:v>
+        <x:v>320.693441</x:v>
       </x:c>
       <x:c r="L25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M25" t="n" s="2">
-        <x:v>1.873527</x:v>
+        <x:v>89.735286</x:v>
       </x:c>
       <x:c r="N25" t="n" s="2">
-        <x:v>1.359556</x:v>
+        <x:v>32.569513</x:v>
       </x:c>
       <x:c r="O25" t="n" s="2">
-        <x:v>5.433038</x:v>
+        <x:v>496.114440</x:v>
       </x:c>
       <x:c r="P25" t="n" s="2">
-        <x:v>0.433306</x:v>
+        <x:v>254.104340</x:v>
       </x:c>
       <x:c r="Q25" t="n" s="2">
-        <x:v>44.599069</x:v>
+        <x:v>19.504939</x:v>
       </x:c>
       <x:c r="R25" s="2"/>
-      <x:c r="S25" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S25" s="2"/>
+      <x:c r="T25" s="2"/>
       <x:c r="U25" s="2"/>
       <x:c r="V25" s="2"/>
-      <x:c r="W25" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W25" s="2"/>
       <x:c r="X25" t="n" s="2">
-        <x:v>1583.407090</x:v>
+        <x:v>2039.353078</x:v>
       </x:c>
       <x:c r="Y25" t="n" s="2">
-        <x:v>29.119436</x:v>
+        <x:v>53.687903</x:v>
       </x:c>
       <x:c r="Z25" t="n" s="2">
-        <x:v>1.450000</x:v>
+        <x:v>8.537000</x:v>
       </x:c>
       <x:c r="AA25" t="n" s="2">
-        <x:v>55.658598</x:v>
+        <x:v>77.564568</x:v>
       </x:c>
       <x:c r="AB25" t="n" s="2">
-        <x:v>22.053140</x:v>
+        <x:v>43.898228</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-14 18:00:00</x:v>
+        <x:v>2026-09-30 11:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-14 20:00:00</x:v>
+        <x:v>2026-09-30 13:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>414.550232</x:v>
+        <x:v>165.681836</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>117.537946</x:v>
+        <x:v>94.012377</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>38.972269</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>41.549324</x:v>
+      </x:c>
+      <x:c r="G26" s="2"/>
       <x:c r="H26" t="n" s="2">
-        <x:v>30.053612</x:v>
+        <x:v>68.457602</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>593.569694</x:v>
+        <x:v>1592.351634</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.390177</x:v>
+        <x:v>10.357163</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>282.826118</x:v>
+        <x:v>2312.481502</x:v>
       </x:c>
       <x:c r="L26" t="n" s="2">
-        <x:v>0.976448</x:v>
+        <x:v>1.187186</x:v>
       </x:c>
       <x:c r="M26" t="n" s="2">
-        <x:v>12.908722</x:v>
+        <x:v>275.182612</x:v>
       </x:c>
       <x:c r="N26" t="n" s="2">
-        <x:v>5.904484</x:v>
+        <x:v>47.504141</x:v>
       </x:c>
       <x:c r="O26" t="n" s="2">
-        <x:v>142.420382</x:v>
+        <x:v>1854.805564</x:v>
       </x:c>
       <x:c r="P26" t="n" s="2">
-        <x:v>8.061680</x:v>
+        <x:v>205.317582</x:v>
       </x:c>
       <x:c r="Q26" t="n" s="2">
-        <x:v>4.730430</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>21.666513</x:v>
+      </x:c>
+      <x:c r="R26" s="2"/>
+      <x:c r="S26" s="2"/>
+      <x:c r="T26" s="2"/>
+      <x:c r="U26" s="2"/>
+      <x:c r="V26" s="2"/>
+      <x:c r="W26" s="2"/>
       <x:c r="X26" t="n" s="2">
-        <x:v>2590.961829</x:v>
+        <x:v>6690.555036</x:v>
       </x:c>
       <x:c r="Y26" t="n" s="2">
-        <x:v>55.596787</x:v>
+        <x:v>5.600000</x:v>
       </x:c>
       <x:c r="Z26" t="n" s="2">
-        <x:v>4.680500</x:v>
+        <x:v>410.578000</x:v>
       </x:c>
       <x:c r="AA26" t="n" s="2">
-        <x:v>101.030453</x:v>
+        <x:v>148.451189</x:v>
       </x:c>
       <x:c r="AB26" t="n" s="2">
-        <x:v>12.998211</x:v>
+        <x:v>406.648193</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-14 18:00:00</x:v>
+        <x:v>2026-09-30 11:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-14 20:00:00</x:v>
+        <x:v>2026-09-30 13:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>410.244592</x:v>
+        <x:v>112.148950</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>18.541040</x:v>
+        <x:v>42.170790</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>78.469044</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.655374</x:v>
+      </x:c>
+      <x:c r="G27" s="2"/>
       <x:c r="H27" t="n" s="2">
-        <x:v>11.700900</x:v>
+        <x:v>20.850300</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>462.988598</x:v>
+        <x:v>680.844396</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.080252</x:v>
+        <x:v>0.964757</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>84.948758</x:v>
+        <x:v>336.553332</x:v>
       </x:c>
       <x:c r="L27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M27" t="n" s="2">
-        <x:v>8.861138</x:v>
+        <x:v>91.904879</x:v>
       </x:c>
       <x:c r="N27" t="n" s="2">
-        <x:v>4.385847</x:v>
+        <x:v>31.955346</x:v>
       </x:c>
       <x:c r="O27" t="n" s="2">
-        <x:v>16.687925</x:v>
+        <x:v>535.337729</x:v>
       </x:c>
       <x:c r="P27" t="n" s="2">
-        <x:v>1.496745</x:v>
+        <x:v>267.693779</x:v>
       </x:c>
       <x:c r="Q27" t="n" s="2">
-        <x:v>41.237728</x:v>
+        <x:v>10.847834</x:v>
       </x:c>
       <x:c r="R27" s="2"/>
-      <x:c r="S27" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S27" s="2"/>
+      <x:c r="T27" s="2"/>
       <x:c r="U27" s="2"/>
       <x:c r="V27" s="2"/>
-      <x:c r="W27" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W27" s="2"/>
       <x:c r="X27" t="n" s="2">
-        <x:v>1613.607461</x:v>
+        <x:v>2177.927466</x:v>
       </x:c>
       <x:c r="Y27" t="n" s="2">
-        <x:v>29.227584</x:v>
+        <x:v>57.605526</x:v>
       </x:c>
       <x:c r="Z27" t="n" s="2">
-        <x:v>2.216000</x:v>
+        <x:v>2.698000</x:v>
       </x:c>
       <x:c r="AA27" t="n" s="2">
-        <x:v>56.252703</x:v>
+        <x:v>78.265109</x:v>
       </x:c>
       <x:c r="AB27" t="n" s="2">
-        <x:v>1.748285</x:v>
+        <x:v>41.623378</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-14 17:00:00</x:v>
+        <x:v>2026-09-30 10:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-14 19:00:00</x:v>
+        <x:v>2026-09-30 12:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>406.226200</x:v>
+        <x:v>172.750261</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>109.119406</x:v>
+        <x:v>102.371890</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>36.295136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.165223</x:v>
+      </x:c>
+      <x:c r="G28" s="2"/>
       <x:c r="H28" t="n" s="2">
-        <x:v>28.350834</x:v>
+        <x:v>64.489135</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>518.559377</x:v>
+        <x:v>1586.597892</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.729215</x:v>
+        <x:v>9.634945</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>297.079258</x:v>
+        <x:v>2191.266123</x:v>
       </x:c>
       <x:c r="L28" t="n" s="2">
-        <x:v>0.989102</x:v>
+        <x:v>1.190036</x:v>
       </x:c>
       <x:c r="M28" t="n" s="2">
-        <x:v>28.796668</x:v>
+        <x:v>251.471500</x:v>
       </x:c>
       <x:c r="N28" t="n" s="2">
-        <x:v>6.502990</x:v>
+        <x:v>43.227657</x:v>
       </x:c>
       <x:c r="O28" t="n" s="2">
-        <x:v>385.475105</x:v>
+        <x:v>1668.251530</x:v>
       </x:c>
       <x:c r="P28" t="n" s="2">
-        <x:v>21.038738</x:v>
+        <x:v>245.660364</x:v>
       </x:c>
       <x:c r="Q28" t="n" s="2">
-        <x:v>3.505062</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>28.896940</x:v>
+      </x:c>
+      <x:c r="R28" s="2"/>
+      <x:c r="S28" s="2"/>
+      <x:c r="T28" s="2"/>
+      <x:c r="U28" s="2"/>
+      <x:c r="V28" s="2"/>
+      <x:c r="W28" s="2"/>
       <x:c r="X28" t="n" s="2">
-        <x:v>2708.635514</x:v>
+        <x:v>6410.973496</x:v>
       </x:c>
       <x:c r="Y28" t="n" s="2">
-        <x:v>55.279844</x:v>
+        <x:v>7.200000</x:v>
       </x:c>
       <x:c r="Z28" t="n" s="2">
-        <x:v>4.798900</x:v>
+        <x:v>400.660000</x:v>
       </x:c>
       <x:c r="AA28" t="n" s="2">
-        <x:v>103.341954</x:v>
+        <x:v>156.424626</x:v>
       </x:c>
       <x:c r="AB28" t="n" s="2">
-        <x:v>13.272045</x:v>
+        <x:v>447.187953</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-14 17:00:00</x:v>
+        <x:v>2026-09-30 10:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-14 19:00:00</x:v>
+        <x:v>2026-09-30 12:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>408.723694</x:v>
+        <x:v>76.124850</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>14.244833</x:v>
+        <x:v>34.316106</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>80.506687</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.026223</x:v>
+      </x:c>
+      <x:c r="G29" s="2"/>
       <x:c r="H29" t="n" s="2">
-        <x:v>17.579500</x:v>
+        <x:v>18.928400</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>397.743868</x:v>
+        <x:v>718.888910</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.112133</x:v>
+        <x:v>0.965967</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>74.657641</x:v>
+        <x:v>329.726505</x:v>
       </x:c>
       <x:c r="L29" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M29" t="n" s="2">
-        <x:v>10.210827</x:v>
+        <x:v>84.170480</x:v>
       </x:c>
       <x:c r="N29" t="n" s="2">
-        <x:v>3.830167</x:v>
+        <x:v>28.315844</x:v>
       </x:c>
       <x:c r="O29" t="n" s="2">
-        <x:v>80.466855</x:v>
+        <x:v>529.833403</x:v>
       </x:c>
       <x:c r="P29" t="n" s="2">
-        <x:v>16.724480</x:v>
+        <x:v>260.708458</x:v>
       </x:c>
       <x:c r="Q29" t="n" s="2">
-        <x:v>47.255498</x:v>
+        <x:v>13.188933</x:v>
       </x:c>
       <x:c r="R29" s="2"/>
-      <x:c r="S29" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S29" s="2"/>
+      <x:c r="T29" s="2"/>
       <x:c r="U29" s="2"/>
       <x:c r="V29" s="2"/>
-      <x:c r="W29" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W29" s="2"/>
       <x:c r="X29" t="n" s="2">
-        <x:v>1698.807394</x:v>
+        <x:v>2140.194079</x:v>
       </x:c>
       <x:c r="Y29" t="n" s="2">
-        <x:v>27.037994</x:v>
+        <x:v>60.377510</x:v>
       </x:c>
       <x:c r="Z29" t="n" s="2">
-        <x:v>1.743000</x:v>
+        <x:v>2.111000</x:v>
       </x:c>
       <x:c r="AA29" t="n" s="2">
-        <x:v>58.703325</x:v>
+        <x:v>82.257169</x:v>
       </x:c>
       <x:c r="AB29" t="n" s="2">
-        <x:v>2.960102</x:v>
+        <x:v>39.470323</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-14 16:00:00</x:v>
+        <x:v>2026-09-30 09:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-14 18:00:00</x:v>
+        <x:v>2026-09-30 11:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>367.112497</x:v>
+        <x:v>223.424665</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>84.261199</x:v>
+        <x:v>121.420079</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>39.610054</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>44.682716</x:v>
+      </x:c>
+      <x:c r="G30" s="2"/>
       <x:c r="H30" t="n" s="2">
-        <x:v>24.341046</x:v>
+        <x:v>59.730894</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>478.755010</x:v>
+        <x:v>1771.723637</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>1.367845</x:v>
+        <x:v>9.042783</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>387.313901</x:v>
+        <x:v>1946.115962</x:v>
       </x:c>
       <x:c r="L30" t="n" s="2">
-        <x:v>0.996383</x:v>
+        <x:v>1.184265</x:v>
       </x:c>
       <x:c r="M30" t="n" s="2">
-        <x:v>80.398201</x:v>
+        <x:v>225.003673</x:v>
       </x:c>
       <x:c r="N30" t="n" s="2">
-        <x:v>11.890341</x:v>
+        <x:v>34.146445</x:v>
       </x:c>
       <x:c r="O30" t="n" s="2">
-        <x:v>852.606512</x:v>
+        <x:v>1682.495519</x:v>
       </x:c>
       <x:c r="P30" t="n" s="2">
-        <x:v>47.244751</x:v>
+        <x:v>171.018994</x:v>
       </x:c>
       <x:c r="Q30" t="n" s="2">
-        <x:v>7.283641</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>33.483918</x:v>
+      </x:c>
+      <x:c r="R30" s="2"/>
+      <x:c r="S30" s="2"/>
+      <x:c r="T30" s="2"/>
+      <x:c r="U30" s="2"/>
+      <x:c r="V30" s="2"/>
+      <x:c r="W30" s="2"/>
       <x:c r="X30" t="n" s="2">
-        <x:v>2879.837348</x:v>
+        <x:v>6323.473550</x:v>
       </x:c>
       <x:c r="Y30" t="n" s="2">
-        <x:v>50.515556</x:v>
+        <x:v>9.500000</x:v>
       </x:c>
       <x:c r="Z30" t="n" s="2">
-        <x:v>6.663000</x:v>
+        <x:v>338.568000</x:v>
       </x:c>
       <x:c r="AA30" t="n" s="2">
-        <x:v>102.404144</x:v>
+        <x:v>141.375500</x:v>
       </x:c>
       <x:c r="AB30" t="n" s="2">
-        <x:v>14.534295</x:v>
+        <x:v>202.839081</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-14 16:00:00</x:v>
+        <x:v>2026-09-30 09:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-14 18:00:00</x:v>
+        <x:v>2026-09-30 11:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>353.854934</x:v>
+        <x:v>84.950790</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>22.137588</x:v>
+        <x:v>35.855703</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>87.667544</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.801442</x:v>
+      </x:c>
+      <x:c r="G31" s="2"/>
       <x:c r="H31" t="n" s="2">
-        <x:v>18.153200</x:v>
+        <x:v>19.330500</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>368.633656</x:v>
+        <x:v>706.337027</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.233853</x:v>
+        <x:v>0.899957</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>99.947261</x:v>
+        <x:v>338.626129</x:v>
       </x:c>
       <x:c r="L31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M31" t="n" s="2">
-        <x:v>27.007487</x:v>
+        <x:v>68.591485</x:v>
       </x:c>
       <x:c r="N31" t="n" s="2">
-        <x:v>6.582452</x:v>
+        <x:v>21.443651</x:v>
       </x:c>
       <x:c r="O31" t="n" s="2">
-        <x:v>231.947058</x:v>
+        <x:v>481.792763</x:v>
       </x:c>
       <x:c r="P31" t="n" s="2">
-        <x:v>46.228306</x:v>
+        <x:v>250.801522</x:v>
       </x:c>
       <x:c r="Q31" t="n" s="2">
-        <x:v>41.888013</x:v>
+        <x:v>11.248795</x:v>
       </x:c>
       <x:c r="R31" s="2"/>
-      <x:c r="S31" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S31" s="2"/>
+      <x:c r="T31" s="2"/>
       <x:c r="U31" s="2"/>
       <x:c r="V31" s="2"/>
-      <x:c r="W31" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W31" s="2"/>
       <x:c r="X31" t="n" s="2">
-        <x:v>1798.331466</x:v>
+        <x:v>2067.679764</x:v>
       </x:c>
       <x:c r="Y31" t="n" s="2">
-        <x:v>25.930757</x:v>
+        <x:v>54.658838</x:v>
       </x:c>
       <x:c r="Z31" t="n" s="2">
-        <x:v>1.846000</x:v>
+        <x:v>2.324000</x:v>
       </x:c>
       <x:c r="AA31" t="n" s="2">
-        <x:v>60.053955</x:v>
+        <x:v>80.886105</x:v>
       </x:c>
       <x:c r="AB31" t="n" s="2">
-        <x:v>0.776228</x:v>
+        <x:v>20.494833</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-14 15:00:00</x:v>
+        <x:v>2026-09-30 08:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-14 17:00:00</x:v>
+        <x:v>2026-09-30 10:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>285.850643</x:v>
+        <x:v>338.020747</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>74.117921</x:v>
+        <x:v>120.438109</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>36.373966</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>44.392085</x:v>
+      </x:c>
+      <x:c r="G32" s="2"/>
       <x:c r="H32" t="n" s="2">
-        <x:v>22.483665</x:v>
+        <x:v>51.049955</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>386.673764</x:v>
+        <x:v>1809.544456</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
-        <x:v>1.770149</x:v>
+        <x:v>7.953780</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
-        <x:v>438.449290</x:v>
+        <x:v>1772.292928</x:v>
       </x:c>
       <x:c r="L32" t="n" s="2">
-        <x:v>1.001721</x:v>
+        <x:v>1.188496</x:v>
       </x:c>
       <x:c r="M32" t="n" s="2">
-        <x:v>163.288038</x:v>
+        <x:v>161.866223</x:v>
       </x:c>
       <x:c r="N32" t="n" s="2">
-        <x:v>22.861098</x:v>
+        <x:v>21.465520</x:v>
       </x:c>
       <x:c r="O32" t="n" s="2">
-        <x:v>1474.350545</x:v>
+        <x:v>1365.260913</x:v>
       </x:c>
       <x:c r="P32" t="n" s="2">
-        <x:v>83.024986</x:v>
+        <x:v>171.924756</x:v>
       </x:c>
       <x:c r="Q32" t="n" s="2">
-        <x:v>6.680975</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>43.356065</x:v>
+      </x:c>
+      <x:c r="R32" s="2"/>
+      <x:c r="S32" s="2"/>
+      <x:c r="T32" s="2"/>
+      <x:c r="U32" s="2"/>
+      <x:c r="V32" s="2"/>
+      <x:c r="W32" s="2"/>
       <x:c r="X32" t="n" s="2">
-        <x:v>3106.183792</x:v>
+        <x:v>5908.754033</x:v>
       </x:c>
       <x:c r="Y32" t="n" s="2">
-        <x:v>43.473540</x:v>
+        <x:v>5.610275</x:v>
       </x:c>
       <x:c r="Z32" t="n" s="2">
-        <x:v>5.950100</x:v>
+        <x:v>185.641000</x:v>
       </x:c>
       <x:c r="AA32" t="n" s="2">
-        <x:v>107.546365</x:v>
+        <x:v>98.971546</x:v>
       </x:c>
       <x:c r="AB32" t="n" s="2">
-        <x:v>60.639379</x:v>
+        <x:v>80.353996</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-14 15:00:00</x:v>
+        <x:v>2026-09-30 08:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-14 17:00:00</x:v>
+        <x:v>2026-09-30 10:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>301.785514</x:v>
+        <x:v>154.385710</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>22.757063</x:v>
+        <x:v>40.874478</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>78.421585</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54.010558</x:v>
+      </x:c>
+      <x:c r="G33" s="2"/>
       <x:c r="H33" t="n" s="2">
-        <x:v>21.062700</x:v>
+        <x:v>17.864400</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>324.032898</x:v>
+        <x:v>735.041391</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.417717</x:v>
+        <x:v>0.738262</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>144.634743</x:v>
+        <x:v>293.444996</x:v>
       </x:c>
       <x:c r="L33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M33" t="n" s="2">
-        <x:v>63.152366</x:v>
+        <x:v>42.804788</x:v>
       </x:c>
       <x:c r="N33" t="n" s="2">
-        <x:v>14.786271</x:v>
+        <x:v>11.907837</x:v>
       </x:c>
       <x:c r="O33" t="n" s="2">
-        <x:v>440.862027</x:v>
+        <x:v>366.831880</x:v>
       </x:c>
       <x:c r="P33" t="n" s="2">
-        <x:v>67.917870</x:v>
+        <x:v>223.880508</x:v>
       </x:c>
       <x:c r="Q33" t="n" s="2">
-        <x:v>39.098870</x:v>
+        <x:v>41.221683</x:v>
       </x:c>
       <x:c r="R33" s="2"/>
-      <x:c r="S33" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S33" s="2"/>
+      <x:c r="T33" s="2"/>
       <x:c r="U33" s="2"/>
       <x:c r="V33" s="2"/>
-      <x:c r="W33" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W33" s="2"/>
       <x:c r="X33" t="n" s="2">
-        <x:v>1865.855946</x:v>
+        <x:v>1983.006491</x:v>
       </x:c>
       <x:c r="Y33" t="n" s="2">
-        <x:v>29.687172</x:v>
+        <x:v>48.151137</x:v>
       </x:c>
       <x:c r="Z33" t="n" s="2">
-        <x:v>1.121000</x:v>
+        <x:v>3.192000</x:v>
       </x:c>
       <x:c r="AA33" t="n" s="2">
-        <x:v>58.923423</x:v>
+        <x:v>86.577052</x:v>
       </x:c>
       <x:c r="AB33" t="n" s="2">
-        <x:v>3.109412</x:v>
+        <x:v>20.068212</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-14 14:00:00</x:v>
+        <x:v>2026-09-30 07:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-14 16:00:00</x:v>
+        <x:v>2026-09-30 09:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>244.612150</x:v>
+        <x:v>520.507771</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>70.899011</x:v>
+        <x:v>122.512614</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>45.436462</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.681342</x:v>
+      </x:c>
+      <x:c r="G34" s="2"/>
       <x:c r="H34" t="n" s="2">
-        <x:v>22.690701</x:v>
+        <x:v>55.825009</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
-        <x:v>341.736165</x:v>
+        <x:v>1827.486560</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>2.034518</x:v>
+        <x:v>7.054004</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>449.402027</x:v>
+        <x:v>1684.219741</x:v>
       </x:c>
       <x:c r="L34" t="n" s="2">
-        <x:v>1.001882</x:v>
+        <x:v>1.184426</x:v>
       </x:c>
       <x:c r="M34" t="n" s="2">
-        <x:v>250.215252</x:v>
+        <x:v>82.150884</x:v>
       </x:c>
       <x:c r="N34" t="n" s="2">
-        <x:v>36.322713</x:v>
+        <x:v>9.302634</x:v>
       </x:c>
       <x:c r="O34" t="n" s="2">
-        <x:v>1981.270156</x:v>
+        <x:v>815.562833</x:v>
       </x:c>
       <x:c r="P34" t="n" s="2">
-        <x:v>113.390404</x:v>
+        <x:v>158.084124</x:v>
       </x:c>
       <x:c r="Q34" t="n" s="2">
-        <x:v>2.332322</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>38.016024</x:v>
+      </x:c>
+      <x:c r="R34" s="2"/>
+      <x:c r="S34" s="2"/>
+      <x:c r="T34" s="2"/>
+      <x:c r="U34" s="2"/>
+      <x:c r="V34" s="2"/>
+      <x:c r="W34" s="2"/>
       <x:c r="X34" t="n" s="2">
-        <x:v>3217.573635</x:v>
+        <x:v>5368.587966</x:v>
       </x:c>
       <x:c r="Y34" t="n" s="2">
-        <x:v>50.723321</x:v>
+        <x:v>3.792964</x:v>
       </x:c>
       <x:c r="Z34" t="n" s="2">
-        <x:v>24.446500</x:v>
+        <x:v>47.727000</x:v>
       </x:c>
       <x:c r="AA34" t="n" s="2">
-        <x:v>107.948478</x:v>
+        <x:v>122.399647</x:v>
       </x:c>
       <x:c r="AB34" t="n" s="2">
-        <x:v>63.949787</x:v>
+        <x:v>24.082224</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-14 14:00:00</x:v>
+        <x:v>2026-09-30 07:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-14 16:00:00</x:v>
+        <x:v>2026-09-30 09:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>233.248675</x:v>
+        <x:v>528.196320</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>14.082786</x:v>
+        <x:v>42.351035</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>76.917866</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54.568548</x:v>
+      </x:c>
+      <x:c r="G35" s="2"/>
       <x:c r="H35" t="n" s="2">
-        <x:v>16.557600</x:v>
+        <x:v>16.989700</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>269.185591</x:v>
+        <x:v>658.732092</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.586883</x:v>
+        <x:v>0.583942</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>172.815360</x:v>
+        <x:v>267.184695</x:v>
       </x:c>
       <x:c r="L35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M35" t="n" s="2">
-        <x:v>95.955268</x:v>
+        <x:v>19.970989</x:v>
       </x:c>
       <x:c r="N35" t="n" s="2">
-        <x:v>22.504760</x:v>
+        <x:v>5.356137</x:v>
       </x:c>
       <x:c r="O35" t="n" s="2">
-        <x:v>623.731040</x:v>
+        <x:v>200.823405</x:v>
       </x:c>
       <x:c r="P35" t="n" s="2">
-        <x:v>95.625999</x:v>
+        <x:v>113.443404</x:v>
       </x:c>
       <x:c r="Q35" t="n" s="2">
-        <x:v>5.591235</x:v>
+        <x:v>30.227594</x:v>
       </x:c>
       <x:c r="R35" s="2"/>
-      <x:c r="S35" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S35" s="2"/>
+      <x:c r="T35" s="2"/>
       <x:c r="U35" s="2"/>
       <x:c r="V35" s="2"/>
-      <x:c r="W35" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W35" s="2"/>
       <x:c r="X35" t="n" s="2">
-        <x:v>1921.859779</x:v>
+        <x:v>1938.427861</x:v>
       </x:c>
       <x:c r="Y35" t="n" s="2">
-        <x:v>35.357181</x:v>
+        <x:v>42.325872</x:v>
       </x:c>
       <x:c r="Z35" t="n" s="2">
-        <x:v>1.590000</x:v>
+        <x:v>9.492000</x:v>
       </x:c>
       <x:c r="AA35" t="n" s="2">
-        <x:v>59.225841</x:v>
+        <x:v>97.404073</x:v>
       </x:c>
       <x:c r="AB35" t="n" s="2">
-        <x:v>2.255936</x:v>
+        <x:v>16.136137</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-14 13:00:00</x:v>
+        <x:v>2026-09-30 06:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-14 15:00:00</x:v>
+        <x:v>2026-09-30 08:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>61.474417</x:v>
+        <x:v>557.073401</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>66.714823</x:v>
+        <x:v>120.347480</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>32.003757</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.291142</x:v>
+      </x:c>
+      <x:c r="G36" s="2"/>
       <x:c r="H36" t="n" s="2">
-        <x:v>24.899472</x:v>
+        <x:v>60.715484</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>311.975456</x:v>
+        <x:v>1883.312277</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
-        <x:v>2.207179</x:v>
+        <x:v>6.319879</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
-        <x:v>459.265028</x:v>
+        <x:v>1721.097460</x:v>
       </x:c>
       <x:c r="L36" t="n" s="2">
-        <x:v>0.988366</x:v>
+        <x:v>1.180769</x:v>
       </x:c>
       <x:c r="M36" t="n" s="2">
-        <x:v>308.548567</x:v>
+        <x:v>22.863165</x:v>
       </x:c>
       <x:c r="N36" t="n" s="2">
-        <x:v>46.192306</x:v>
+        <x:v>4.808073</x:v>
       </x:c>
       <x:c r="O36" t="n" s="2">
-        <x:v>2337.431779</x:v>
+        <x:v>337.353965</x:v>
       </x:c>
       <x:c r="P36" t="n" s="2">
-        <x:v>134.608627</x:v>
+        <x:v>18.465954</x:v>
       </x:c>
       <x:c r="Q36" t="n" s="2">
-        <x:v>4.669407</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>49.770003</x:v>
+      </x:c>
+      <x:c r="R36" s="2"/>
+      <x:c r="S36" s="2"/>
+      <x:c r="T36" s="2"/>
+      <x:c r="U36" s="2"/>
+      <x:c r="V36" s="2"/>
+      <x:c r="W36" s="2"/>
       <x:c r="X36" t="n" s="2">
-        <x:v>3371.160587</x:v>
+        <x:v>4829.599052</x:v>
       </x:c>
       <x:c r="Y36" t="n" s="2">
-        <x:v>56.054127</x:v>
+        <x:v>5.503275</x:v>
       </x:c>
       <x:c r="Z36" t="n" s="2">
-        <x:v>39.339000</x:v>
+        <x:v>189.318000</x:v>
       </x:c>
       <x:c r="AA36" t="n" s="2">
-        <x:v>111.372521</x:v>
+        <x:v>154.075120</x:v>
       </x:c>
       <x:c r="AB36" t="n" s="2">
-        <x:v>110.066855</x:v>
+        <x:v>12.641536</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-14 13:00:00</x:v>
+        <x:v>2026-09-30 06:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-14 15:00:00</x:v>
+        <x:v>2026-09-30 08:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>124.437688</x:v>
+        <x:v>583.062950</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>14.020359</x:v>
+        <x:v>44.500703</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>75.177728</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48.989253</x:v>
+      </x:c>
+      <x:c r="G37" s="2"/>
       <x:c r="H37" t="n" s="2">
-        <x:v>6.707600</x:v>
+        <x:v>19.401600</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>186.264766</x:v>
+        <x:v>714.212761</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
-        <x:v>0.656525</x:v>
+        <x:v>0.424875</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
-        <x:v>196.569809</x:v>
+        <x:v>264.951987</x:v>
       </x:c>
       <x:c r="L37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M37" t="n" s="2">
-        <x:v>125.093529</x:v>
+        <x:v>5.803708</x:v>
       </x:c>
       <x:c r="N37" t="n" s="2">
-        <x:v>28.798839</x:v>
+        <x:v>3.153564</x:v>
       </x:c>
       <x:c r="O37" t="n" s="2">
-        <x:v>731.623769</x:v>
+        <x:v>65.675803</x:v>
       </x:c>
       <x:c r="P37" t="n" s="2">
-        <x:v>112.093857</x:v>
+        <x:v>52.782980</x:v>
       </x:c>
       <x:c r="Q37" t="n" s="2">
-        <x:v>10.434558</x:v>
+        <x:v>26.890901</x:v>
       </x:c>
       <x:c r="R37" s="2"/>
-      <x:c r="S37" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S37" s="2"/>
+      <x:c r="T37" s="2"/>
       <x:c r="U37" s="2"/>
       <x:c r="V37" s="2"/>
-      <x:c r="W37" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W37" s="2"/>
       <x:c r="X37" t="n" s="2">
-        <x:v>2007.659741</x:v>
+        <x:v>1829.851085</x:v>
       </x:c>
       <x:c r="Y37" t="n" s="2">
-        <x:v>39.155796</x:v>
+        <x:v>42.439485</x:v>
       </x:c>
       <x:c r="Z37" t="n" s="2">
-        <x:v>1.956000</x:v>
+        <x:v>12.992000</x:v>
       </x:c>
       <x:c r="AA37" t="n" s="2">
-        <x:v>60.664117</x:v>
+        <x:v>107.270937</x:v>
       </x:c>
       <x:c r="AB37" t="n" s="2">
-        <x:v>27.370450</x:v>
+        <x:v>2.890061</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-14 12:00:00</x:v>
+        <x:v>2026-09-30 05:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-14 14:00:00</x:v>
+        <x:v>2026-09-30 07:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>59.416454</x:v>
+        <x:v>550.645445</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>64.969408</x:v>
+        <x:v>121.432029</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>29.074599</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.109047</x:v>
+      </x:c>
+      <x:c r="G38" s="2"/>
       <x:c r="H38" t="n" s="2">
-        <x:v>27.672501</x:v>
+        <x:v>65.463853</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>418.373468</x:v>
+        <x:v>1915.878123</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
-        <x:v>2.598136</x:v>
+        <x:v>5.476585</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
-        <x:v>500.954126</x:v>
+        <x:v>1768.190750</x:v>
       </x:c>
       <x:c r="L38" t="n" s="2">
-        <x:v>0.988585</x:v>
+        <x:v>1.151706</x:v>
       </x:c>
       <x:c r="M38" t="n" s="2">
-        <x:v>326.394179</x:v>
+        <x:v>1.776708</x:v>
       </x:c>
       <x:c r="N38" t="n" s="2">
-        <x:v>50.236758</x:v>
+        <x:v>1.162059</x:v>
       </x:c>
       <x:c r="O38" t="n" s="2">
-        <x:v>2519.722921</x:v>
+        <x:v>71.230186</x:v>
       </x:c>
       <x:c r="P38" t="n" s="2">
-        <x:v>144.817688</x:v>
+        <x:v>3.708448</x:v>
       </x:c>
       <x:c r="Q38" t="n" s="2">
-        <x:v>2.522498</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>61.443370</x:v>
+      </x:c>
+      <x:c r="R38" s="2"/>
+      <x:c r="S38" s="2"/>
+      <x:c r="T38" s="2"/>
+      <x:c r="U38" s="2"/>
+      <x:c r="V38" s="2"/>
+      <x:c r="W38" s="2"/>
       <x:c r="X38" t="n" s="2">
-        <x:v>3702.588675</x:v>
+        <x:v>4614.668309</x:v>
       </x:c>
       <x:c r="Y38" t="n" s="2">
-        <x:v>55.548649</x:v>
+        <x:v>8.564567</x:v>
       </x:c>
       <x:c r="Z38" t="n" s="2">
-        <x:v>46.329800</x:v>
+        <x:v>332.113000</x:v>
       </x:c>
       <x:c r="AA38" t="n" s="2">
-        <x:v>114.606963</x:v>
+        <x:v>181.898857</x:v>
       </x:c>
       <x:c r="AB38" t="n" s="2">
-        <x:v>274.382250</x:v>
+        <x:v>19.727227</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-14 12:00:00</x:v>
+        <x:v>2026-09-30 05:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-14 14:00:00</x:v>
+        <x:v>2026-09-30 07:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>85.230951</x:v>
+        <x:v>438.793710</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>13.121473</x:v>
+        <x:v>45.807510</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>71.187997</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52.726898</x:v>
+      </x:c>
+      <x:c r="G39" s="2"/>
       <x:c r="H39" t="n" s="2">
-        <x:v>6.677800</x:v>
+        <x:v>22.682200</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>116.131381</x:v>
+        <x:v>669.255117</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
-        <x:v>0.634520</x:v>
+        <x:v>0.332879</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
-        <x:v>172.636257</x:v>
+        <x:v>203.939040</x:v>
       </x:c>
       <x:c r="L39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M39" t="n" s="2">
-        <x:v>136.754770</x:v>
+        <x:v>1.246780</x:v>
       </x:c>
       <x:c r="N39" t="n" s="2">
-        <x:v>31.068051</x:v>
+        <x:v>1.042376</x:v>
       </x:c>
       <x:c r="O39" t="n" s="2">
-        <x:v>758.450847</x:v>
+        <x:v>9.432109</x:v>
       </x:c>
       <x:c r="P39" t="n" s="2">
-        <x:v>123.413673</x:v>
+        <x:v>24.416289</x:v>
       </x:c>
       <x:c r="Q39" t="n" s="2">
-        <x:v>10.121820</x:v>
+        <x:v>61.155734</x:v>
       </x:c>
       <x:c r="R39" s="2"/>
-      <x:c r="S39" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S39" s="2"/>
+      <x:c r="T39" s="2"/>
       <x:c r="U39" s="2"/>
       <x:c r="V39" s="2"/>
-      <x:c r="W39" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W39" s="2"/>
       <x:c r="X39" t="n" s="2">
-        <x:v>2137.824507</x:v>
+        <x:v>1530.830642</x:v>
       </x:c>
       <x:c r="Y39" t="n" s="2">
-        <x:v>38.748201</x:v>
+        <x:v>41.353734</x:v>
       </x:c>
       <x:c r="Z39" t="n" s="2">
-        <x:v>2.397000</x:v>
+        <x:v>4.504000</x:v>
       </x:c>
       <x:c r="AA39" t="n" s="2">
-        <x:v>60.491634</x:v>
+        <x:v>106.928316</x:v>
       </x:c>
       <x:c r="AB39" t="n" s="2">
-        <x:v>46.569357</x:v>
+        <x:v>2.997505</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-14 11:00:00</x:v>
+        <x:v>2026-09-30 04:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-14 13:00:00</x:v>
+        <x:v>2026-09-30 06:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>59.366708</x:v>
+        <x:v>410.831067</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>61.542341</x:v>
+        <x:v>122.793564</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>31.184472</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.642233</x:v>
+      </x:c>
+      <x:c r="G40" s="2"/>
       <x:c r="H40" t="n" s="2">
-        <x:v>21.675589</x:v>
+        <x:v>58.720223</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>464.576993</x:v>
+        <x:v>1926.491663</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>2.455741</x:v>
+        <x:v>5.049012</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>455.055928</x:v>
+        <x:v>1723.114490</x:v>
       </x:c>
       <x:c r="L40" t="n" s="2">
-        <x:v>0.999942</x:v>
+        <x:v>1.168426</x:v>
       </x:c>
       <x:c r="M40" t="n" s="2">
-        <x:v>332.266008</x:v>
+        <x:v>0.256985</x:v>
       </x:c>
       <x:c r="N40" t="n" s="2">
-        <x:v>49.457431</x:v>
+        <x:v>0.165345</x:v>
       </x:c>
       <x:c r="O40" t="n" s="2">
-        <x:v>2487.207463</x:v>
+        <x:v>16.786092</x:v>
       </x:c>
       <x:c r="P40" t="n" s="2">
-        <x:v>143.446548</x:v>
+        <x:v>3.685598</x:v>
       </x:c>
       <x:c r="Q40" t="n" s="2">
-        <x:v>2.644173</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>30.876104</x:v>
+      </x:c>
+      <x:c r="R40" s="2"/>
+      <x:c r="S40" s="2"/>
+      <x:c r="T40" s="2"/>
+      <x:c r="U40" s="2"/>
+      <x:c r="V40" s="2"/>
+      <x:c r="W40" s="2"/>
       <x:c r="X40" t="n" s="2">
-        <x:v>3834.271585</x:v>
+        <x:v>4347.580802</x:v>
       </x:c>
       <x:c r="Y40" t="n" s="2">
-        <x:v>66.119779</x:v>
+        <x:v>11.804068</x:v>
       </x:c>
       <x:c r="Z40" t="n" s="2">
-        <x:v>45.431500</x:v>
+        <x:v>381.485000</x:v>
       </x:c>
       <x:c r="AA40" t="n" s="2">
-        <x:v>115.396079</x:v>
+        <x:v>241.286766</x:v>
       </x:c>
       <x:c r="AB40" t="n" s="2">
-        <x:v>301.208642</x:v>
+        <x:v>133.824430</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-14 11:00:00</x:v>
+        <x:v>2026-09-30 04:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-14 13:00:00</x:v>
+        <x:v>2026-09-30 06:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>79.660571</x:v>
+        <x:v>230.749450</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>11.173460</x:v>
+        <x:v>42.753905</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>72.011602</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53.124380</x:v>
+      </x:c>
+      <x:c r="G41" s="2"/>
       <x:c r="H41" t="n" s="2">
-        <x:v>4.860000</x:v>
+        <x:v>18.544300</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>86.276738</x:v>
+        <x:v>582.881235</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.528152</x:v>
+        <x:v>0.317016</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>123.468773</x:v>
+        <x:v>215.574332</x:v>
       </x:c>
       <x:c r="L41" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M41" t="n" s="2">
-        <x:v>125.224765</x:v>
+        <x:v>0.206306</x:v>
       </x:c>
       <x:c r="N41" t="n" s="2">
-        <x:v>27.444236</x:v>
+        <x:v>0.158331</x:v>
       </x:c>
       <x:c r="O41" t="n" s="2">
-        <x:v>754.318475</x:v>
+        <x:v>1.186737</x:v>
       </x:c>
       <x:c r="P41" t="n" s="2">
-        <x:v>134.591660</x:v>
+        <x:v>22.983828</x:v>
       </x:c>
       <x:c r="Q41" t="n" s="2">
-        <x:v>8.644861</x:v>
+        <x:v>36.827346</x:v>
       </x:c>
       <x:c r="R41" s="2"/>
-      <x:c r="S41" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S41" s="2"/>
+      <x:c r="T41" s="2"/>
       <x:c r="U41" s="2"/>
       <x:c r="V41" s="2"/>
-      <x:c r="W41" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W41" s="2"/>
       <x:c r="X41" t="n" s="2">
-        <x:v>2203.592671</x:v>
+        <x:v>1205.307166</x:v>
       </x:c>
       <x:c r="Y41" t="n" s="2">
-        <x:v>38.554653</x:v>
+        <x:v>37.746829</x:v>
       </x:c>
       <x:c r="Z41" t="n" s="2">
-        <x:v>3.646000</x:v>
+        <x:v>3.572000</x:v>
       </x:c>
       <x:c r="AA41" t="n" s="2">
-        <x:v>61.647513</x:v>
+        <x:v>98.373403</x:v>
       </x:c>
       <x:c r="AB41" t="n" s="2">
-        <x:v>37.502479</x:v>
+        <x:v>3.320477</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-14 10:00:00</x:v>
+        <x:v>2026-09-30 03:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-14 12:00:00</x:v>
+        <x:v>2026-09-30 05:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>58.614029</x:v>
+        <x:v>328.423004</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>64.577145</x:v>
+        <x:v>117.479662</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>37.650065</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.618337</x:v>
+      </x:c>
+      <x:c r="G42" s="2"/>
       <x:c r="H42" t="n" s="2">
-        <x:v>12.802835</x:v>
+        <x:v>59.108963</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>441.976177</x:v>
+        <x:v>1865.803392</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
-        <x:v>1.901743</x:v>
+        <x:v>4.622557</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
-        <x:v>308.185617</x:v>
+        <x:v>1674.713976</x:v>
       </x:c>
       <x:c r="L42" t="n" s="2">
-        <x:v>1.008909</x:v>
+        <x:v>1.179292</x:v>
       </x:c>
       <x:c r="M42" t="n" s="2">
-        <x:v>334.533901</x:v>
+        <x:v>0.139435</x:v>
       </x:c>
       <x:c r="N42" t="n" s="2">
-        <x:v>47.391366</x:v>
+        <x:v>0.090088</x:v>
       </x:c>
       <x:c r="O42" t="n" s="2">
-        <x:v>2570.005260</x:v>
+        <x:v>0.099601</x:v>
       </x:c>
       <x:c r="P42" t="n" s="2">
-        <x:v>147.596527</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q42" t="n" s="2">
-        <x:v>2.887218</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>18.053496</x:v>
+      </x:c>
+      <x:c r="R42" s="2"/>
+      <x:c r="S42" s="2"/>
+      <x:c r="T42" s="2"/>
+      <x:c r="U42" s="2"/>
+      <x:c r="V42" s="2"/>
+      <x:c r="W42" s="2"/>
       <x:c r="X42" t="n" s="2">
-        <x:v>3734.854270</x:v>
+        <x:v>4115.331803</x:v>
       </x:c>
       <x:c r="Y42" t="n" s="2">
-        <x:v>57.452143</x:v>
+        <x:v>11.974538</x:v>
       </x:c>
       <x:c r="Z42" t="n" s="2">
-        <x:v>47.395400</x:v>
+        <x:v>342.562000</x:v>
       </x:c>
       <x:c r="AA42" t="n" s="2">
-        <x:v>113.385614</x:v>
+        <x:v>198.986789</x:v>
       </x:c>
       <x:c r="AB42" t="n" s="2">
-        <x:v>214.895032</x:v>
+        <x:v>149.624891</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-14 10:00:00</x:v>
+        <x:v>2026-09-30 03:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-14 12:00:00</x:v>
+        <x:v>2026-09-30 05:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>76.595107</x:v>
+        <x:v>155.387040</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>11.113323</x:v>
+        <x:v>42.496532</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>77.383470</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53.717696</x:v>
+      </x:c>
+      <x:c r="G43" s="2"/>
       <x:c r="H43" t="n" s="2">
-        <x:v>4.169300</x:v>
+        <x:v>17.917400</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>104.409784</x:v>
+        <x:v>552.773471</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.366477</x:v>
+        <x:v>0.274069</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>80.976631</x:v>
+        <x:v>202.331201</x:v>
       </x:c>
       <x:c r="L43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M43" t="n" s="2">
-        <x:v>114.283433</x:v>
+        <x:v>0.123222</x:v>
       </x:c>
       <x:c r="N43" t="n" s="2">
-        <x:v>25.243739</x:v>
+        <x:v>0.074251</x:v>
       </x:c>
       <x:c r="O43" t="n" s="2">
-        <x:v>721.110636</x:v>
+        <x:v>0.136571</x:v>
       </x:c>
       <x:c r="P43" t="n" s="2">
-        <x:v>143.414856</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q43" t="n" s="2">
-        <x:v>15.677567</x:v>
+        <x:v>8.741415</x:v>
       </x:c>
       <x:c r="R43" s="2"/>
-      <x:c r="S43" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S43" s="2"/>
+      <x:c r="T43" s="2"/>
       <x:c r="U43" s="2"/>
       <x:c r="V43" s="2"/>
-      <x:c r="W43" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W43" s="2"/>
       <x:c r="X43" t="n" s="2">
-        <x:v>2194.544617</x:v>
+        <x:v>1033.972868</x:v>
       </x:c>
       <x:c r="Y43" t="n" s="2">
-        <x:v>35.103393</x:v>
+        <x:v>38.583878</x:v>
       </x:c>
       <x:c r="Z43" t="n" s="2">
-        <x:v>3.437000</x:v>
+        <x:v>2.990000</x:v>
       </x:c>
       <x:c r="AA43" t="n" s="2">
-        <x:v>60.476513</x:v>
+        <x:v>86.905577</x:v>
       </x:c>
       <x:c r="AB43" t="n" s="2">
-        <x:v>31.118062</x:v>
+        <x:v>6.514038</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-14 09:00:00</x:v>
+        <x:v>2026-09-30 02:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-14 11:00:00</x:v>
+        <x:v>2026-09-30 04:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>58.277146</x:v>
+        <x:v>335.936755</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>67.140886</x:v>
+        <x:v>113.071848</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>42.978317</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.193228</x:v>
+      </x:c>
+      <x:c r="G44" s="2"/>
       <x:c r="H44" t="n" s="2">
-        <x:v>7.182495</x:v>
+        <x:v>53.370560</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>439.190079</x:v>
+        <x:v>1794.872831</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
-        <x:v>1.337767</x:v>
+        <x:v>4.149318</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
-        <x:v>184.282168</x:v>
+        <x:v>1552.849657</x:v>
       </x:c>
       <x:c r="L44" t="n" s="2">
-        <x:v>1.003729</x:v>
+        <x:v>1.171397</x:v>
       </x:c>
       <x:c r="M44" t="n" s="2">
-        <x:v>296.003237</x:v>
+        <x:v>0.175796</x:v>
       </x:c>
       <x:c r="N44" t="n" s="2">
-        <x:v>39.914308</x:v>
+        <x:v>0.083056</x:v>
       </x:c>
       <x:c r="O44" t="n" s="2">
-        <x:v>2304.850846</x:v>
+        <x:v>0.307598</x:v>
       </x:c>
       <x:c r="P44" t="n" s="2">
-        <x:v>132.038422</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q44" t="n" s="2">
-        <x:v>3.506201</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>13.458115</x:v>
+      </x:c>
+      <x:c r="R44" s="2"/>
+      <x:c r="S44" s="2"/>
+      <x:c r="T44" s="2"/>
+      <x:c r="U44" s="2"/>
+      <x:c r="V44" s="2"/>
+      <x:c r="W44" s="2"/>
       <x:c r="X44" t="n" s="2">
-        <x:v>3528.478165</x:v>
+        <x:v>3915.640159</x:v>
       </x:c>
       <x:c r="Y44" t="n" s="2">
-        <x:v>56.260008</x:v>
+        <x:v>10.624683</x:v>
       </x:c>
       <x:c r="Z44" t="n" s="2">
-        <x:v>43.104000</x:v>
+        <x:v>267.377000</x:v>
       </x:c>
       <x:c r="AA44" t="n" s="2">
-        <x:v>112.142541</x:v>
+        <x:v>219.147455</x:v>
       </x:c>
       <x:c r="AB44" t="n" s="2">
-        <x:v>95.646647</x:v>
+        <x:v>124.346537</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-14 09:00:00</x:v>
+        <x:v>2026-09-30 02:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-14 11:00:00</x:v>
+        <x:v>2026-09-30 04:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>90.386250</x:v>
+        <x:v>175.835050</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>17.251450</x:v>
+        <x:v>43.872469</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>78.638422</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52.786091</x:v>
+      </x:c>
+      <x:c r="G45" s="2"/>
       <x:c r="H45" t="n" s="2">
-        <x:v>3.693300</x:v>
+        <x:v>21.185300</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>97.388521</x:v>
+        <x:v>628.762959</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.279941</x:v>
+        <x:v>0.240088</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>53.612539</x:v>
+        <x:v>195.712860</x:v>
       </x:c>
       <x:c r="L45" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M45" t="n" s="2">
-        <x:v>110.471051</x:v>
+        <x:v>0.092659</x:v>
       </x:c>
       <x:c r="N45" t="n" s="2">
-        <x:v>24.518291</x:v>
+        <x:v>0.062218</x:v>
       </x:c>
       <x:c r="O45" t="n" s="2">
-        <x:v>689.101885</x:v>
+        <x:v>0.198680</x:v>
       </x:c>
       <x:c r="P45" t="n" s="2">
-        <x:v>133.118698</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q45" t="n" s="2">
-        <x:v>49.006493</x:v>
+        <x:v>23.804033</x:v>
       </x:c>
       <x:c r="R45" s="2"/>
-      <x:c r="S45" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S45" s="2"/>
+      <x:c r="T45" s="2"/>
       <x:c r="U45" s="2"/>
       <x:c r="V45" s="2"/>
-      <x:c r="W45" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W45" s="2"/>
       <x:c r="X45" t="n" s="2">
-        <x:v>2063.450214</x:v>
+        <x:v>1142.552407</x:v>
       </x:c>
       <x:c r="Y45" t="n" s="2">
-        <x:v>32.701588</x:v>
+        <x:v>36.074592</x:v>
       </x:c>
       <x:c r="Z45" t="n" s="2">
-        <x:v>2.464000</x:v>
+        <x:v>11.722000</x:v>
       </x:c>
       <x:c r="AA45" t="n" s="2">
-        <x:v>57.606151</x:v>
+        <x:v>89.161264</x:v>
       </x:c>
       <x:c r="AB45" t="n" s="2">
-        <x:v>19.597793</x:v>
+        <x:v>5.034004</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-14 08:00:00</x:v>
+        <x:v>2026-09-30 01:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-14 10:00:00</x:v>
+        <x:v>2026-09-30 03:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>111.539571</x:v>
+        <x:v>342.506299</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>80.850541</x:v>
+        <x:v>109.439880</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>48.849982</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.881749</x:v>
+      </x:c>
+      <x:c r="G46" s="2"/>
       <x:c r="H46" t="n" s="2">
-        <x:v>7.214145</x:v>
+        <x:v>48.926749</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>466.937695</x:v>
+        <x:v>1822.028311</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.941756</x:v>
+        <x:v>3.899106</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>149.736087</x:v>
+        <x:v>1465.825821</x:v>
       </x:c>
       <x:c r="L46" t="n" s="2">
-        <x:v>0.982884</x:v>
+        <x:v>1.169008</x:v>
       </x:c>
       <x:c r="M46" t="n" s="2">
-        <x:v>209.322149</x:v>
+        <x:v>0.130466</x:v>
       </x:c>
       <x:c r="N46" t="n" s="2">
-        <x:v>27.189462</x:v>
+        <x:v>0.070401</x:v>
       </x:c>
       <x:c r="O46" t="n" s="2">
-        <x:v>1930.048742</x:v>
+        <x:v>0.041563</x:v>
       </x:c>
       <x:c r="P46" t="n" s="2">
-        <x:v>108.328018</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q46" t="n" s="2">
-        <x:v>4.309020</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>5.698628</x:v>
+      </x:c>
+      <x:c r="R46" s="2"/>
+      <x:c r="S46" s="2"/>
+      <x:c r="T46" s="2"/>
+      <x:c r="U46" s="2"/>
+      <x:c r="V46" s="2"/>
+      <x:c r="W46" s="2"/>
       <x:c r="X46" t="n" s="2">
-        <x:v>3384.797201</x:v>
+        <x:v>3845.617981</x:v>
       </x:c>
       <x:c r="Y46" t="n" s="2">
-        <x:v>53.763714</x:v>
+        <x:v>7.363959</x:v>
       </x:c>
       <x:c r="Z46" t="n" s="2">
-        <x:v>28.444100</x:v>
+        <x:v>134.052000</x:v>
       </x:c>
       <x:c r="AA46" t="n" s="2">
-        <x:v>109.878168</x:v>
+        <x:v>207.806535</x:v>
       </x:c>
       <x:c r="AB46" t="n" s="2">
-        <x:v>66.215850</x:v>
+        <x:v>98.849982</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-14 08:00:00</x:v>
+        <x:v>2026-09-30 01:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-14 10:00:00</x:v>
+        <x:v>2026-09-30 03:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>177.550046</x:v>
+        <x:v>143.623020</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>13.925407</x:v>
+        <x:v>44.601377</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>80.628406</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>62.527109</x:v>
+      </x:c>
+      <x:c r="G47" s="2"/>
       <x:c r="H47" t="n" s="2">
-        <x:v>1.792500</x:v>
+        <x:v>25.393000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>110.281114</x:v>
+        <x:v>708.312353</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.220841</x:v>
+        <x:v>0.283097</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>40.569586</x:v>
+        <x:v>198.500560</x:v>
       </x:c>
       <x:c r="L47" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M47" t="n" s="2">
-        <x:v>89.844778</x:v>
+        <x:v>0.112860</x:v>
       </x:c>
       <x:c r="N47" t="n" s="2">
-        <x:v>19.716454</x:v>
+        <x:v>0.061529</x:v>
       </x:c>
       <x:c r="O47" t="n" s="2">
-        <x:v>646.078132</x:v>
+        <x:v>0.078818</x:v>
       </x:c>
       <x:c r="P47" t="n" s="2">
-        <x:v>128.303696</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q47" t="n" s="2">
-        <x:v>33.478603</x:v>
+        <x:v>5.850034</x:v>
       </x:c>
       <x:c r="R47" s="2"/>
-      <x:c r="S47" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S47" s="2"/>
+      <x:c r="T47" s="2"/>
       <x:c r="U47" s="2"/>
       <x:c r="V47" s="2"/>
-      <x:c r="W47" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W47" s="2"/>
       <x:c r="X47" t="n" s="2">
-        <x:v>1982.678302</x:v>
+        <x:v>1189.343757</x:v>
       </x:c>
       <x:c r="Y47" t="n" s="2">
-        <x:v>31.224731</x:v>
+        <x:v>36.710350</x:v>
       </x:c>
       <x:c r="Z47" t="n" s="2">
-        <x:v>2.288000</x:v>
+        <x:v>14.387000</x:v>
       </x:c>
       <x:c r="AA47" t="n" s="2">
-        <x:v>57.251823</x:v>
+        <x:v>91.389751</x:v>
       </x:c>
       <x:c r="AB47" t="n" s="2">
-        <x:v>4.885714</x:v>
+        <x:v>8.204101</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-14 07:00:00</x:v>
+        <x:v>2026-09-30 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-14 09:00:00</x:v>
+        <x:v>2026-09-30 02:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>333.011622</x:v>
+        <x:v>321.968332</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>87.347437</x:v>
+        <x:v>112.075173</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>60.584664</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.694563</x:v>
+      </x:c>
+      <x:c r="G48" s="2"/>
       <x:c r="H48" t="n" s="2">
-        <x:v>6.626876</x:v>
+        <x:v>50.745140</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>491.302313</x:v>
+        <x:v>1855.836013</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
-        <x:v>0.495966</x:v>
+        <x:v>3.747607</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
-        <x:v>149.834969</x:v>
+        <x:v>1406.893612</x:v>
       </x:c>
       <x:c r="L48" t="n" s="2">
-        <x:v>0.982908</x:v>
+        <x:v>1.189255</x:v>
       </x:c>
       <x:c r="M48" t="n" s="2">
-        <x:v>138.582412</x:v>
+        <x:v>0.155857</x:v>
       </x:c>
       <x:c r="N48" t="n" s="2">
-        <x:v>16.760203</x:v>
+        <x:v>0.068216</x:v>
       </x:c>
       <x:c r="O48" t="n" s="2">
-        <x:v>1425.606863</x:v>
+        <x:v>0.177848</x:v>
       </x:c>
       <x:c r="P48" t="n" s="2">
-        <x:v>79.047470</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q48" t="n" s="2">
-        <x:v>4.060110</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>20.189636</x:v>
+      </x:c>
+      <x:c r="R48" s="2"/>
+      <x:c r="S48" s="2"/>
+      <x:c r="T48" s="2"/>
+      <x:c r="U48" s="2"/>
+      <x:c r="V48" s="2"/>
+      <x:c r="W48" s="2"/>
       <x:c r="X48" t="n" s="2">
-        <x:v>3215.223619</x:v>
+        <x:v>3818.741252</x:v>
       </x:c>
       <x:c r="Y48" t="n" s="2">
-        <x:v>51.662199</x:v>
+        <x:v>6.363397</x:v>
       </x:c>
       <x:c r="Z48" t="n" s="2">
-        <x:v>9.597700</x:v>
+        <x:v>16.597000</x:v>
       </x:c>
       <x:c r="AA48" t="n" s="2">
-        <x:v>104.158167</x:v>
+        <x:v>232.379624</x:v>
       </x:c>
       <x:c r="AB48" t="n" s="2">
-        <x:v>63.007950</x:v>
+        <x:v>158.172846</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-14 07:00:00</x:v>
+        <x:v>2026-09-30 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-14 09:00:00</x:v>
+        <x:v>2026-09-30 02:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>253.337169</x:v>
+        <x:v>153.708870</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>21.784638</x:v>
+        <x:v>43.558348</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>79.604152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72.024244</x:v>
+      </x:c>
+      <x:c r="G49" s="2"/>
       <x:c r="H49" t="n" s="2">
-        <x:v>1.330500</x:v>
+        <x:v>28.838100</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>158.779194</x:v>
+        <x:v>759.236471</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.169738</x:v>
+        <x:v>0.322922</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>44.802262</x:v>
+        <x:v>212.868872</x:v>
       </x:c>
       <x:c r="L49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M49" t="n" s="2">
-        <x:v>57.129082</x:v>
+        <x:v>0.118168</x:v>
       </x:c>
       <x:c r="N49" t="n" s="2">
-        <x:v>12.219369</x:v>
+        <x:v>0.070442</x:v>
       </x:c>
       <x:c r="O49" t="n" s="2">
-        <x:v>530.877627</x:v>
+        <x:v>0.140918</x:v>
       </x:c>
       <x:c r="P49" t="n" s="2">
-        <x:v>113.324287</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q49" t="n" s="2">
-        <x:v>9.953059</x:v>
+        <x:v>6.281750</x:v>
       </x:c>
       <x:c r="R49" s="2"/>
-      <x:c r="S49" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S49" s="2"/>
+      <x:c r="T49" s="2"/>
       <x:c r="U49" s="2"/>
       <x:c r="V49" s="2"/>
-      <x:c r="W49" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W49" s="2"/>
       <x:c r="X49" t="n" s="2">
-        <x:v>1932.397817</x:v>
+        <x:v>1277.169105</x:v>
       </x:c>
       <x:c r="Y49" t="n" s="2">
-        <x:v>30.182163</x:v>
+        <x:v>39.961364</x:v>
       </x:c>
       <x:c r="Z49" t="n" s="2">
-        <x:v>2.962000</x:v>
+        <x:v>14.795000</x:v>
       </x:c>
       <x:c r="AA49" t="n" s="2">
-        <x:v>57.221300</x:v>
+        <x:v>92.681292</x:v>
       </x:c>
       <x:c r="AB49" t="n" s="2">
-        <x:v>4.004300</x:v>
+        <x:v>11.350363</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-14 06:00:00</x:v>
+        <x:v>2026-09-29 23:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-14 08:00:00</x:v>
+        <x:v>2026-09-30 01:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>347.628573</x:v>
+        <x:v>317.698831</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>113.119462</x:v>
+        <x:v>113.509343</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>60.926115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.826487</x:v>
+      </x:c>
+      <x:c r="G50" s="2"/>
       <x:c r="H50" t="n" s="2">
-        <x:v>6.729753</x:v>
+        <x:v>53.326484</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>507.254991</x:v>
+        <x:v>1832.746880</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
-        <x:v>0.314807</x:v>
+        <x:v>3.786874</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
-        <x:v>252.799646</x:v>
+        <x:v>1363.083291</x:v>
       </x:c>
       <x:c r="L50" t="n" s="2">
-        <x:v>0.987524</x:v>
+        <x:v>1.190184</x:v>
       </x:c>
       <x:c r="M50" t="n" s="2">
-        <x:v>76.490604</x:v>
+        <x:v>0.136456</x:v>
       </x:c>
       <x:c r="N50" t="n" s="2">
-        <x:v>8.524153</x:v>
+        <x:v>0.076545</x:v>
       </x:c>
       <x:c r="O50" t="n" s="2">
-        <x:v>890.042886</x:v>
+        <x:v>0.055532</x:v>
       </x:c>
       <x:c r="P50" t="n" s="2">
-        <x:v>48.752884</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q50" t="n" s="2">
-        <x:v>5.643726</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>26.213500</x:v>
+      </x:c>
+      <x:c r="R50" s="2"/>
+      <x:c r="S50" s="2"/>
+      <x:c r="T50" s="2"/>
+      <x:c r="U50" s="2"/>
+      <x:c r="V50" s="2"/>
+      <x:c r="W50" s="2"/>
       <x:c r="X50" t="n" s="2">
-        <x:v>3056.772160</x:v>
+        <x:v>3757.650407</x:v>
       </x:c>
       <x:c r="Y50" t="n" s="2">
-        <x:v>54.963711</x:v>
+        <x:v>5.664764</x:v>
       </x:c>
       <x:c r="Z50" t="n" s="2">
-        <x:v>11.951800</x:v>
+        <x:v>18.496000</x:v>
       </x:c>
       <x:c r="AA50" t="n" s="2">
-        <x:v>101.582303</x:v>
+        <x:v>238.639970</x:v>
       </x:c>
       <x:c r="AB50" t="n" s="2">
-        <x:v>42.027776</x:v>
+        <x:v>168.088665</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-14 06:00:00</x:v>
+        <x:v>2026-09-29 23:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-14 08:00:00</x:v>
+        <x:v>2026-09-30 01:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>346.239740</x:v>
+        <x:v>128.977970</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>28.080894</x:v>
+        <x:v>42.674745</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>83.140939</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70.918690</x:v>
+      </x:c>
+      <x:c r="G51" s="2"/>
       <x:c r="H51" t="n" s="2">
-        <x:v>0.529900</x:v>
+        <x:v>26.253000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>186.218770</x:v>
+        <x:v>735.938902</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.075821</x:v>
+        <x:v>0.298493</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>52.679230</x:v>
+        <x:v>237.224611</x:v>
       </x:c>
       <x:c r="L51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M51" t="n" s="2">
-        <x:v>28.690311</x:v>
+        <x:v>0.117278</x:v>
       </x:c>
       <x:c r="N51" t="n" s="2">
-        <x:v>6.098127</x:v>
+        <x:v>0.071571</x:v>
       </x:c>
       <x:c r="O51" t="n" s="2">
-        <x:v>334.342736</x:v>
+        <x:v>0.242953</x:v>
       </x:c>
       <x:c r="P51" t="n" s="2">
-        <x:v>77.359566</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q51" t="n" s="2">
-        <x:v>33.284518</x:v>
+        <x:v>6.446066</x:v>
       </x:c>
       <x:c r="R51" s="2"/>
-      <x:c r="S51" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S51" s="2"/>
+      <x:c r="T51" s="2"/>
       <x:c r="U51" s="2"/>
       <x:c r="V51" s="2"/>
-      <x:c r="W51" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W51" s="2"/>
       <x:c r="X51" t="n" s="2">
-        <x:v>1788.763448</x:v>
+        <x:v>1249.164279</x:v>
       </x:c>
       <x:c r="Y51" t="n" s="2">
-        <x:v>26.080101</x:v>
+        <x:v>37.827501</x:v>
       </x:c>
       <x:c r="Z51" t="n" s="2">
-        <x:v>1.790000</x:v>
+        <x:v>10.989000</x:v>
       </x:c>
       <x:c r="AA51" t="n" s="2">
-        <x:v>56.316335</x:v>
+        <x:v>92.214362</x:v>
       </x:c>
       <x:c r="AB51" t="n" s="2">
-        <x:v>2.723653</x:v>
+        <x:v>12.923211</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-14 05:00:00</x:v>
+        <x:v>2026-09-29 22:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-14 07:00:00</x:v>
+        <x:v>2026-09-30 00:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>349.026142</x:v>
+        <x:v>333.386792</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>84.360112</x:v>
+        <x:v>113.964669</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>58.511871</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.288535</x:v>
+      </x:c>
+      <x:c r="G52" s="2"/>
       <x:c r="H52" t="n" s="2">
-        <x:v>8.153573</x:v>
+        <x:v>67.014318</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
-        <x:v>612.470359</x:v>
+        <x:v>1834.656913</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
-        <x:v>0.339388</x:v>
+        <x:v>3.991275</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
-        <x:v>430.755758</x:v>
+        <x:v>1321.699129</x:v>
       </x:c>
       <x:c r="L52" t="n" s="2">
-        <x:v>0.979329</x:v>
+        <x:v>1.180059</x:v>
       </x:c>
       <x:c r="M52" t="n" s="2">
-        <x:v>28.437014</x:v>
+        <x:v>0.184724</x:v>
       </x:c>
       <x:c r="N52" t="n" s="2">
-        <x:v>3.161117</x:v>
+        <x:v>0.137547</x:v>
       </x:c>
       <x:c r="O52" t="n" s="2">
-        <x:v>386.829549</x:v>
+        <x:v>0.890309</x:v>
       </x:c>
       <x:c r="P52" t="n" s="2">
-        <x:v>20.921385</x:v>
+        <x:v>4.663912</x:v>
       </x:c>
       <x:c r="Q52" t="n" s="2">
-        <x:v>3.677838</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>25.656370</x:v>
+      </x:c>
+      <x:c r="R52" s="2"/>
+      <x:c r="S52" s="2"/>
+      <x:c r="T52" s="2"/>
+      <x:c r="U52" s="2"/>
+      <x:c r="V52" s="2"/>
+      <x:c r="W52" s="2"/>
       <x:c r="X52" t="n" s="2">
-        <x:v>2808.943792</x:v>
+        <x:v>3753.714552</x:v>
       </x:c>
       <x:c r="Y52" t="n" s="2">
-        <x:v>56.829086</x:v>
+        <x:v>4.444032</x:v>
       </x:c>
       <x:c r="Z52" t="n" s="2">
-        <x:v>10.945700</x:v>
+        <x:v>12.037000</x:v>
       </x:c>
       <x:c r="AA52" t="n" s="2">
-        <x:v>96.998467</x:v>
+        <x:v>219.345509</x:v>
       </x:c>
       <x:c r="AB52" t="n" s="2">
-        <x:v>33.015550</x:v>
+        <x:v>113.106903</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-14 05:00:00</x:v>
+        <x:v>2026-09-29 22:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-14 07:00:00</x:v>
+        <x:v>2026-09-30 00:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>365.340270</x:v>
+        <x:v>89.759340</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>24.824537</x:v>
+        <x:v>43.573811</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>86.179261</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74.017151</x:v>
+      </x:c>
+      <x:c r="G53" s="2"/>
       <x:c r="H53" t="n" s="2">
-        <x:v>0.629700</x:v>
+        <x:v>26.286300</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>218.528736</x:v>
+        <x:v>713.140510</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.026980</x:v>
+        <x:v>0.240829</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>88.674512</x:v>
+        <x:v>220.301248</x:v>
       </x:c>
       <x:c r="L53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M53" t="n" s="2">
-        <x:v>9.624760</x:v>
+        <x:v>0.141161</x:v>
       </x:c>
       <x:c r="N53" t="n" s="2">
-        <x:v>2.216842</x:v>
+        <x:v>0.087688</x:v>
       </x:c>
       <x:c r="O53" t="n" s="2">
-        <x:v>140.614026</x:v>
+        <x:v>0.196083</x:v>
       </x:c>
       <x:c r="P53" t="n" s="2">
-        <x:v>37.744987</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q53" t="n" s="2">
-        <x:v>33.103785</x:v>
+        <x:v>10.693444</x:v>
       </x:c>
       <x:c r="R53" s="2"/>
-      <x:c r="S53" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S53" s="2"/>
+      <x:c r="T53" s="2"/>
       <x:c r="U53" s="2"/>
       <x:c r="V53" s="2"/>
-      <x:c r="W53" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W53" s="2"/>
       <x:c r="X53" t="n" s="2">
-        <x:v>1605.317167</x:v>
+        <x:v>1178.437565</x:v>
       </x:c>
       <x:c r="Y53" t="n" s="2">
-        <x:v>24.530236</x:v>
+        <x:v>35.573493</x:v>
       </x:c>
       <x:c r="Z53" t="n" s="2">
-        <x:v>1.826000</x:v>
+        <x:v>5.923000</x:v>
       </x:c>
       <x:c r="AA53" t="n" s="2">
-        <x:v>53.268257</x:v>
+        <x:v>90.311520</x:v>
       </x:c>
       <x:c r="AB53" t="n" s="2">
-        <x:v>2.326658</x:v>
+        <x:v>5.137334</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-14 04:00:00</x:v>
+        <x:v>2026-09-29 21:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-14 06:00:00</x:v>
+        <x:v>2026-09-29 23:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>347.196056</x:v>
+        <x:v>406.746517</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>108.064761</x:v>
+        <x:v>116.908818</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>60.420704</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.474914</x:v>
+      </x:c>
+      <x:c r="G54" s="2"/>
       <x:c r="H54" t="n" s="2">
-        <x:v>7.662502</x:v>
+        <x:v>67.196165</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
-        <x:v>645.926193</x:v>
+        <x:v>1809.804776</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
-        <x:v>0.339987</x:v>
+        <x:v>4.440151</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
-        <x:v>514.532789</x:v>
+        <x:v>1454.965018</x:v>
       </x:c>
       <x:c r="L54" t="n" s="2">
-        <x:v>0.980075</x:v>
+        <x:v>1.185529</x:v>
       </x:c>
       <x:c r="M54" t="n" s="2">
-        <x:v>4.268078</x:v>
+        <x:v>0.207800</x:v>
       </x:c>
       <x:c r="N54" t="n" s="2">
-        <x:v>0.908702</x:v>
+        <x:v>0.133684</x:v>
       </x:c>
       <x:c r="O54" t="n" s="2">
-        <x:v>81.483438</x:v>
+        <x:v>3.542240</x:v>
       </x:c>
       <x:c r="P54" t="n" s="2">
-        <x:v>4.552136</x:v>
+        <x:v>4.712568</x:v>
       </x:c>
       <x:c r="Q54" t="n" s="2">
-        <x:v>4.038164</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>20.905426</x:v>
+      </x:c>
+      <x:c r="R54" s="2"/>
+      <x:c r="S54" s="2"/>
+      <x:c r="T54" s="2"/>
+      <x:c r="U54" s="2"/>
+      <x:c r="V54" s="2"/>
+      <x:c r="W54" s="2"/>
       <x:c r="X54" t="n" s="2">
-        <x:v>2467.725773</x:v>
+        <x:v>3937.223606</x:v>
       </x:c>
       <x:c r="Y54" t="n" s="2">
-        <x:v>57.054698</x:v>
+        <x:v>84.262038</x:v>
       </x:c>
       <x:c r="Z54" t="n" s="2">
-        <x:v>4.128600</x:v>
+        <x:v>20.610000</x:v>
       </x:c>
       <x:c r="AA54" t="n" s="2">
-        <x:v>90.188130</x:v>
+        <x:v>95.766573</x:v>
       </x:c>
       <x:c r="AB54" t="n" s="2">
-        <x:v>34.373508</x:v>
+        <x:v>144.638028</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-14 04:00:00</x:v>
+        <x:v>2026-09-29 21:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-14 06:00:00</x:v>
+        <x:v>2026-09-29 23:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>370.065770</x:v>
+        <x:v>91.239450</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>30.361373</x:v>
+        <x:v>44.862755</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>83.450517</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80.064043</x:v>
+      </x:c>
+      <x:c r="G55" s="2"/>
       <x:c r="H55" t="n" s="2">
-        <x:v>1.972700</x:v>
+        <x:v>25.212900</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>242.945481</x:v>
+        <x:v>751.616552</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.013489</x:v>
+        <x:v>0.262260</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>92.776658</x:v>
+        <x:v>197.322304</x:v>
       </x:c>
       <x:c r="L55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M55" t="n" s="2">
-        <x:v>2.044853</x:v>
+        <x:v>0.175357</x:v>
       </x:c>
       <x:c r="N55" t="n" s="2">
-        <x:v>0.690169</x:v>
+        <x:v>0.102461</x:v>
       </x:c>
       <x:c r="O55" t="n" s="2">
-        <x:v>30.595647</x:v>
+        <x:v>0.190782</x:v>
       </x:c>
       <x:c r="P55" t="n" s="2">
-        <x:v>10.785858</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q55" t="n" s="2">
-        <x:v>5.597096</x:v>
+        <x:v>7.825235</x:v>
       </x:c>
       <x:c r="R55" s="2"/>
-      <x:c r="S55" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S55" s="2"/>
+      <x:c r="T55" s="2"/>
       <x:c r="U55" s="2"/>
       <x:c r="V55" s="2"/>
-      <x:c r="W55" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W55" s="2"/>
       <x:c r="X55" t="n" s="2">
-        <x:v>1370.570849</x:v>
+        <x:v>1198.874099</x:v>
       </x:c>
       <x:c r="Y55" t="n" s="2">
-        <x:v>24.745700</x:v>
+        <x:v>41.286470</x:v>
       </x:c>
       <x:c r="Z55" t="n" s="2">
-        <x:v>1.845000</x:v>
+        <x:v>2.014000</x:v>
       </x:c>
       <x:c r="AA55" t="n" s="2">
-        <x:v>49.114280</x:v>
+        <x:v>60.105028</x:v>
       </x:c>
       <x:c r="AB55" t="n" s="2">
-        <x:v>1.555029</x:v>
+        <x:v>7.555166</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-14 03:00:00</x:v>
+        <x:v>2026-09-29 20:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-14 05:00:00</x:v>
+        <x:v>2026-09-29 22:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>344.637880</x:v>
+        <x:v>499.658302</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>75.395744</x:v>
+        <x:v>115.725739</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>59.538990</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.069285</x:v>
+      </x:c>
+      <x:c r="G56" s="2"/>
       <x:c r="H56" t="n" s="2">
-        <x:v>6.388382</x:v>
+        <x:v>63.318056</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>682.812341</x:v>
+        <x:v>1881.985763</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>0.269951</x:v>
+        <x:v>5.107434</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
-        <x:v>548.094407</x:v>
+        <x:v>1624.407622</x:v>
       </x:c>
       <x:c r="L56" t="n" s="2">
-        <x:v>1.002605</x:v>
+        <x:v>1.195012</x:v>
       </x:c>
       <x:c r="M56" t="n" s="2">
-        <x:v>0.370301</x:v>
+        <x:v>0.302130</x:v>
       </x:c>
       <x:c r="N56" t="n" s="2">
-        <x:v>0.120179</x:v>
+        <x:v>0.159012</x:v>
       </x:c>
       <x:c r="O56" t="n" s="2">
-        <x:v>2.129198</x:v>
+        <x:v>2.973828</x:v>
       </x:c>
       <x:c r="P56" t="n" s="2">
-        <x:v>0.130984</x:v>
+        <x:v>3.628447</x:v>
       </x:c>
       <x:c r="Q56" t="n" s="2">
-        <x:v>1.263349</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>23.829022</x:v>
+      </x:c>
+      <x:c r="R56" s="2"/>
+      <x:c r="S56" s="2"/>
+      <x:c r="T56" s="2"/>
+      <x:c r="U56" s="2"/>
+      <x:c r="V56" s="2"/>
+      <x:c r="W56" s="2"/>
       <x:c r="X56" t="n" s="2">
-        <x:v>2229.769047</x:v>
+        <x:v>4268.359652</x:v>
       </x:c>
       <x:c r="Y56" t="n" s="2">
-        <x:v>57.646639</x:v>
+        <x:v>89.704487</x:v>
       </x:c>
       <x:c r="Z56" t="n" s="2">
-        <x:v>3.673600</x:v>
+        <x:v>19.643000</x:v>
       </x:c>
       <x:c r="AA56" t="n" s="2">
-        <x:v>83.164688</x:v>
+        <x:v>102.995950</x:v>
       </x:c>
       <x:c r="AB56" t="n" s="2">
-        <x:v>34.958290</x:v>
+        <x:v>79.914200</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-14 03:00:00</x:v>
+        <x:v>2026-09-29 20:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-14 05:00:00</x:v>
+        <x:v>2026-09-29 22:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>357.326480</x:v>
+        <x:v>104.103640</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>21.853354</x:v>
+        <x:v>45.639875</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>79.821867</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79.748842</x:v>
+      </x:c>
+      <x:c r="G57" s="2"/>
       <x:c r="H57" t="n" s="2">
-        <x:v>3.250400</x:v>
+        <x:v>24.145900</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>219.660279</x:v>
+        <x:v>622.351724</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.013530</x:v>
+        <x:v>0.257377</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>103.370388</x:v>
+        <x:v>196.698026</x:v>
       </x:c>
       <x:c r="L57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M57" t="n" s="2">
-        <x:v>0.244796</x:v>
+        <x:v>0.218403</x:v>
       </x:c>
       <x:c r="N57" t="n" s="2">
-        <x:v>0.066975</x:v>
+        <x:v>0.134253</x:v>
       </x:c>
       <x:c r="O57" t="n" s="2">
-        <x:v>0.915936</x:v>
+        <x:v>0.146246</x:v>
       </x:c>
       <x:c r="P57" t="n" s="2">
-        <x:v>0.061385</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q57" t="n" s="2">
-        <x:v>7.768975</x:v>
+        <x:v>6.449854</x:v>
       </x:c>
       <x:c r="R57" s="2"/>
-      <x:c r="S57" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S57" s="2"/>
+      <x:c r="T57" s="2"/>
       <x:c r="U57" s="2"/>
       <x:c r="V57" s="2"/>
-      <x:c r="W57" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W57" s="2"/>
       <x:c r="X57" t="n" s="2">
-        <x:v>1202.902930</x:v>
+        <x:v>1079.894140</x:v>
       </x:c>
       <x:c r="Y57" t="n" s="2">
-        <x:v>24.244506</x:v>
+        <x:v>40.957912</x:v>
       </x:c>
       <x:c r="Z57" t="n" s="2">
-        <x:v>1.438000</x:v>
+        <x:v>2.586000</x:v>
       </x:c>
       <x:c r="AA57" t="n" s="2">
-        <x:v>45.292842</x:v>
+        <x:v>62.914975</x:v>
       </x:c>
       <x:c r="AB57" t="n" s="2">
-        <x:v>1.193392</x:v>
+        <x:v>9.184242</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-14 02:00:00</x:v>
+        <x:v>2026-09-29 19:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-14 04:00:00</x:v>
+        <x:v>2026-09-29 21:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>346.556587</x:v>
+        <x:v>560.158390</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>91.289265</x:v>
+        <x:v>131.239297</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>57.415691</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.807021</x:v>
+      </x:c>
+      <x:c r="G58" s="2"/>
       <x:c r="H58" t="n" s="2">
-        <x:v>7.096115</x:v>
+        <x:v>63.125676</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
-        <x:v>800.266450</x:v>
+        <x:v>1897.356772</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>0.286965</x:v>
+        <x:v>5.281461</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
-        <x:v>582.084614</x:v>
+        <x:v>1653.179149</x:v>
       </x:c>
       <x:c r="L58" t="n" s="2">
-        <x:v>0.997532</x:v>
+        <x:v>1.195436</x:v>
       </x:c>
       <x:c r="M58" t="n" s="2">
-        <x:v>0.302369</x:v>
+        <x:v>0.605837</x:v>
       </x:c>
       <x:c r="N58" t="n" s="2">
-        <x:v>0.076240</x:v>
+        <x:v>0.393673</x:v>
       </x:c>
       <x:c r="O58" t="n" s="2">
-        <x:v>1.901675</x:v>
+        <x:v>0.990111</x:v>
       </x:c>
       <x:c r="P58" t="n" s="2">
-        <x:v>0.114014</x:v>
+        <x:v>3.692580</x:v>
       </x:c>
       <x:c r="Q58" t="n" s="2">
-        <x:v>1.930688</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>38.653700</x:v>
+      </x:c>
+      <x:c r="R58" s="2"/>
+      <x:c r="S58" s="2"/>
+      <x:c r="T58" s="2"/>
+      <x:c r="U58" s="2"/>
+      <x:c r="V58" s="2"/>
+      <x:c r="W58" s="2"/>
       <x:c r="X58" t="n" s="2">
-        <x:v>2250.578006</x:v>
+        <x:v>4403.679103</x:v>
       </x:c>
       <x:c r="Y58" t="n" s="2">
-        <x:v>57.738297</x:v>
+        <x:v>91.100008</x:v>
       </x:c>
       <x:c r="Z58" t="n" s="2">
-        <x:v>8.653700</x:v>
+        <x:v>21.142000</x:v>
       </x:c>
       <x:c r="AA58" t="n" s="2">
-        <x:v>85.890922</x:v>
+        <x:v>116.617749</x:v>
       </x:c>
       <x:c r="AB58" t="n" s="2">
-        <x:v>44.836172</x:v>
+        <x:v>64.668450</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-14 02:00:00</x:v>
+        <x:v>2026-09-29 19:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-14 04:00:00</x:v>
+        <x:v>2026-09-29 21:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>367.403360</x:v>
+        <x:v>182.734870</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>25.241361</x:v>
+        <x:v>45.704411</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>82.611938</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80.821644</x:v>
+      </x:c>
+      <x:c r="G59" s="2"/>
       <x:c r="H59" t="n" s="2">
-        <x:v>2.092100</x:v>
+        <x:v>21.741300</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>229.976682</x:v>
+        <x:v>464.973344</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>0.014237</x:v>
+        <x:v>0.277885</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
-        <x:v>90.296564</x:v>
+        <x:v>203.142928</x:v>
       </x:c>
       <x:c r="L59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M59" t="n" s="2">
-        <x:v>0.188131</x:v>
+        <x:v>0.363242</x:v>
       </x:c>
       <x:c r="N59" t="n" s="2">
-        <x:v>0.035502</x:v>
+        <x:v>0.216915</x:v>
       </x:c>
       <x:c r="O59" t="n" s="2">
-        <x:v>0.035065</x:v>
+        <x:v>0.874545</x:v>
       </x:c>
       <x:c r="P59" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>22.575515</x:v>
       </x:c>
       <x:c r="Q59" t="n" s="2">
-        <x:v>2.501890</x:v>
+        <x:v>32.476921</x:v>
       </x:c>
       <x:c r="R59" s="2"/>
-      <x:c r="S59" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S59" s="2"/>
+      <x:c r="T59" s="2"/>
       <x:c r="U59" s="2"/>
       <x:c r="V59" s="2"/>
-      <x:c r="W59" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W59" s="2"/>
       <x:c r="X59" t="n" s="2">
-        <x:v>1194.576321</x:v>
+        <x:v>1055.903520</x:v>
       </x:c>
       <x:c r="Y59" t="n" s="2">
-        <x:v>24.882936</x:v>
+        <x:v>38.811323</x:v>
       </x:c>
       <x:c r="Z59" t="n" s="2">
-        <x:v>2.117000</x:v>
+        <x:v>2.169000</x:v>
       </x:c>
       <x:c r="AA59" t="n" s="2">
-        <x:v>45.407019</x:v>
+        <x:v>67.494024</x:v>
       </x:c>
       <x:c r="AB59" t="n" s="2">
-        <x:v>1.340629</x:v>
+        <x:v>10.200030</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-14 01:00:00</x:v>
+        <x:v>2026-09-29 18:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-14 03:00:00</x:v>
+        <x:v>2026-09-29 20:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>345.537750</x:v>
+        <x:v>593.946205</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>71.107111</x:v>
+        <x:v>163.062726</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>56.443989</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>49.935622</x:v>
+      </x:c>
+      <x:c r="G60" s="2"/>
       <x:c r="H60" t="n" s="2">
-        <x:v>9.411854</x:v>
+        <x:v>62.385193</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>826.200741</x:v>
+        <x:v>1855.853972</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>0.338928</x:v>
+        <x:v>5.436333</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
-        <x:v>633.814112</x:v>
+        <x:v>1628.593202</x:v>
       </x:c>
       <x:c r="L60" t="n" s="2">
-        <x:v>0.983108</x:v>
+        <x:v>1.196883</x:v>
       </x:c>
       <x:c r="M60" t="n" s="2">
-        <x:v>0.301416</x:v>
+        <x:v>1.283828</x:v>
       </x:c>
       <x:c r="N60" t="n" s="2">
-        <x:v>0.064476</x:v>
+        <x:v>1.014279</x:v>
       </x:c>
       <x:c r="O60" t="n" s="2">
-        <x:v>2.735692</x:v>
+        <x:v>28.848934</x:v>
       </x:c>
       <x:c r="P60" t="n" s="2">
-        <x:v>0.155079</x:v>
+        <x:v>1.557352</x:v>
       </x:c>
       <x:c r="Q60" t="n" s="2">
-        <x:v>1.547014</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>36.842557</x:v>
+      </x:c>
+      <x:c r="R60" s="2"/>
+      <x:c r="S60" s="2"/>
+      <x:c r="T60" s="2"/>
+      <x:c r="U60" s="2"/>
+      <x:c r="V60" s="2"/>
+      <x:c r="W60" s="2"/>
       <x:c r="X60" t="n" s="2">
-        <x:v>2347.498070</x:v>
+        <x:v>4429.957086</x:v>
       </x:c>
       <x:c r="Y60" t="n" s="2">
-        <x:v>60.437027</x:v>
+        <x:v>88.118794</x:v>
       </x:c>
       <x:c r="Z60" t="n" s="2">
-        <x:v>18.234800</x:v>
+        <x:v>20.488000</x:v>
       </x:c>
       <x:c r="AA60" t="n" s="2">
-        <x:v>92.169175</x:v>
+        <x:v>114.146316</x:v>
       </x:c>
       <x:c r="AB60" t="n" s="2">
-        <x:v>40.916717</x:v>
+        <x:v>130.625346</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-14 01:00:00</x:v>
+        <x:v>2026-09-29 18:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-14 03:00:00</x:v>
+        <x:v>2026-09-29 20:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>365.998960</x:v>
+        <x:v>206.939971</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>23.466890</x:v>
+        <x:v>45.983498</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>81.262371</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78.769482</x:v>
+      </x:c>
+      <x:c r="G61" s="2"/>
       <x:c r="H61" t="n" s="2">
-        <x:v>1.902400</x:v>
+        <x:v>12.156500</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>250.520995</x:v>
+        <x:v>434.903518</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>0.015967</x:v>
+        <x:v>0.275309</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
-        <x:v>97.262925</x:v>
+        <x:v>207.668328</x:v>
       </x:c>
       <x:c r="L61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M61" t="n" s="2">
-        <x:v>0.203967</x:v>
+        <x:v>1.087102</x:v>
       </x:c>
       <x:c r="N61" t="n" s="2">
-        <x:v>0.034640</x:v>
+        <x:v>0.771640</x:v>
       </x:c>
       <x:c r="O61" t="n" s="2">
-        <x:v>0.030457</x:v>
+        <x:v>0.314207</x:v>
       </x:c>
       <x:c r="P61" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>21.818671</x:v>
       </x:c>
       <x:c r="Q61" t="n" s="2">
-        <x:v>2.162563</x:v>
+        <x:v>10.753922</x:v>
       </x:c>
       <x:c r="R61" s="2"/>
-      <x:c r="S61" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S61" s="2"/>
+      <x:c r="T61" s="2"/>
       <x:c r="U61" s="2"/>
       <x:c r="V61" s="2"/>
-      <x:c r="W61" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W61" s="2"/>
       <x:c r="X61" t="n" s="2">
-        <x:v>1242.455190</x:v>
+        <x:v>1021.442148</x:v>
       </x:c>
       <x:c r="Y61" t="n" s="2">
-        <x:v>25.256268</x:v>
+        <x:v>39.740565</x:v>
       </x:c>
       <x:c r="Z61" t="n" s="2">
-        <x:v>1.629000</x:v>
+        <x:v>4.969000</x:v>
       </x:c>
       <x:c r="AA61" t="n" s="2">
-        <x:v>47.922732</x:v>
+        <x:v>71.360746</x:v>
       </x:c>
       <x:c r="AB61" t="n" s="2">
-        <x:v>1.294197</x:v>
+        <x:v>14.668498</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-14 00:00:00</x:v>
+        <x:v>2026-09-29 17:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-14 02:00:00</x:v>
+        <x:v>2026-09-29 19:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>336.398831</x:v>
+        <x:v>642.553657</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>77.420643</x:v>
+        <x:v>185.791768</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>56.771284</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50.366577</x:v>
+      </x:c>
+      <x:c r="G62" s="2"/>
       <x:c r="H62" t="n" s="2">
-        <x:v>11.346442</x:v>
+        <x:v>56.450499</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>839.718037</x:v>
+        <x:v>1748.244944</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.366701</x:v>
+        <x:v>4.910927</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>600.139645</x:v>
+        <x:v>1452.478936</x:v>
       </x:c>
       <x:c r="L62" t="n" s="2">
-        <x:v>0.990148</x:v>
+        <x:v>1.187480</x:v>
       </x:c>
       <x:c r="M62" t="n" s="2">
-        <x:v>0.326063</x:v>
+        <x:v>3.512457</x:v>
       </x:c>
       <x:c r="N62" t="n" s="2">
-        <x:v>0.087910</x:v>
+        <x:v>3.034325</x:v>
       </x:c>
       <x:c r="O62" t="n" s="2">
-        <x:v>2.134928</x:v>
+        <x:v>112.565362</x:v>
       </x:c>
       <x:c r="P62" t="n" s="2">
-        <x:v>0.127445</x:v>
+        <x:v>5.955607</x:v>
       </x:c>
       <x:c r="Q62" t="n" s="2">
-        <x:v>3.705659</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>41.422828</x:v>
+      </x:c>
+      <x:c r="R62" s="2"/>
+      <x:c r="S62" s="2"/>
+      <x:c r="T62" s="2"/>
+      <x:c r="U62" s="2"/>
+      <x:c r="V62" s="2"/>
+      <x:c r="W62" s="2"/>
       <x:c r="X62" t="n" s="2">
-        <x:v>2404.901058</x:v>
+        <x:v>4308.475367</x:v>
       </x:c>
       <x:c r="Y62" t="n" s="2">
-        <x:v>63.437038</x:v>
+        <x:v>84.015064</x:v>
       </x:c>
       <x:c r="Z62" t="n" s="2">
-        <x:v>17.326000</x:v>
+        <x:v>18.204000</x:v>
       </x:c>
       <x:c r="AA62" t="n" s="2">
-        <x:v>92.611477</x:v>
+        <x:v>117.526300</x:v>
       </x:c>
       <x:c r="AB62" t="n" s="2">
-        <x:v>45.387837</x:v>
+        <x:v>82.021666</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-14 00:00:00</x:v>
+        <x:v>2026-09-29 17:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-14 02:00:00</x:v>
+        <x:v>2026-09-29 19:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>349.556570</x:v>
+        <x:v>207.952668</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>25.224938</x:v>
+        <x:v>48.840888</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>83.127921</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>74.194103</x:v>
+      </x:c>
+      <x:c r="G63" s="2"/>
       <x:c r="H63" t="n" s="2">
-        <x:v>1.472000</x:v>
+        <x:v>2.270300</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>230.314237</x:v>
+        <x:v>430.422755</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.019159</x:v>
+        <x:v>0.228607</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>115.057116</x:v>
+        <x:v>183.044692</x:v>
       </x:c>
       <x:c r="L63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M63" t="n" s="2">
-        <x:v>0.228095</x:v>
+        <x:v>3.108431</x:v>
       </x:c>
       <x:c r="N63" t="n" s="2">
-        <x:v>0.035071</x:v>
+        <x:v>2.963387</x:v>
       </x:c>
       <x:c r="O63" t="n" s="2">
-        <x:v>0.162898</x:v>
+        <x:v>0.597382</x:v>
       </x:c>
       <x:c r="P63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>18.090007</x:v>
       </x:c>
       <x:c r="Q63" t="n" s="2">
-        <x:v>3.062316</x:v>
+        <x:v>11.676999</x:v>
       </x:c>
       <x:c r="R63" s="2"/>
-      <x:c r="S63" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S63" s="2"/>
+      <x:c r="T63" s="2"/>
       <x:c r="U63" s="2"/>
       <x:c r="V63" s="2"/>
-      <x:c r="W63" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W63" s="2"/>
       <x:c r="X63" t="n" s="2">
-        <x:v>1283.963223</x:v>
+        <x:v>983.390219</x:v>
       </x:c>
       <x:c r="Y63" t="n" s="2">
-        <x:v>25.011985</x:v>
+        <x:v>36.390832</x:v>
       </x:c>
       <x:c r="Z63" t="n" s="2">
-        <x:v>1.495000</x:v>
+        <x:v>4.093000</x:v>
       </x:c>
       <x:c r="AA63" t="n" s="2">
-        <x:v>49.008314</x:v>
+        <x:v>75.800162</x:v>
       </x:c>
       <x:c r="AB63" t="n" s="2">
-        <x:v>1.317015</x:v>
+        <x:v>13.884946</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-29 16:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-14 01:00:00</x:v>
+        <x:v>2026-09-29 18:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>344.415557</x:v>
+        <x:v>661.013216</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>86.185321</x:v>
+        <x:v>187.643627</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>56.954531</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>49.976781</x:v>
+      </x:c>
+      <x:c r="G64" s="2"/>
       <x:c r="H64" t="n" s="2">
-        <x:v>10.373911</x:v>
+        <x:v>50.347454</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>742.888086</x:v>
+        <x:v>1591.201713</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.273939</x:v>
+        <x:v>4.280191</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>527.878762</x:v>
+        <x:v>1236.131358</x:v>
       </x:c>
       <x:c r="L64" t="n" s="2">
-        <x:v>1.001340</x:v>
+        <x:v>1.181193</x:v>
       </x:c>
       <x:c r="M64" t="n" s="2">
-        <x:v>0.384149</x:v>
+        <x:v>6.734984</x:v>
       </x:c>
       <x:c r="N64" t="n" s="2">
-        <x:v>0.098711</x:v>
+        <x:v>4.162739</x:v>
       </x:c>
       <x:c r="O64" t="n" s="2">
-        <x:v>0.810122</x:v>
+        <x:v>162.143583</x:v>
       </x:c>
       <x:c r="P64" t="n" s="2">
-        <x:v>0.064649</x:v>
+        <x:v>8.652065</x:v>
       </x:c>
       <x:c r="Q64" t="n" s="2">
-        <x:v>1.632639</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>33.644920</x:v>
+      </x:c>
+      <x:c r="R64" s="2"/>
+      <x:c r="S64" s="2"/>
+      <x:c r="T64" s="2"/>
+      <x:c r="U64" s="2"/>
+      <x:c r="V64" s="2"/>
+      <x:c r="W64" s="2"/>
       <x:c r="X64" t="n" s="2">
-        <x:v>2431.197965</x:v>
+        <x:v>3997.113824</x:v>
       </x:c>
       <x:c r="Y64" t="n" s="2">
-        <x:v>69.726824</x:v>
+        <x:v>72.406658</x:v>
       </x:c>
       <x:c r="Z64" t="n" s="2">
-        <x:v>2.837200</x:v>
+        <x:v>20.648000</x:v>
       </x:c>
       <x:c r="AA64" t="n" s="2">
-        <x:v>94.370875</x:v>
+        <x:v>122.008800</x:v>
       </x:c>
       <x:c r="AB64" t="n" s="2">
-        <x:v>38.591640</x:v>
+        <x:v>95.814554</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-29 16:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-14 01:00:00</x:v>
+        <x:v>2026-09-29 18:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>345.578650</x:v>
+        <x:v>228.976638</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>25.199835</x:v>
+        <x:v>55.729761</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>79.166629</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76.608123</x:v>
+      </x:c>
+      <x:c r="G65" s="2"/>
       <x:c r="H65" t="n" s="2">
-        <x:v>1.139500</x:v>
+        <x:v>0.864800</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>191.389974</x:v>
+        <x:v>363.205906</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.024250</x:v>
+        <x:v>0.221399</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>122.728789</x:v>
+        <x:v>158.132756</x:v>
       </x:c>
       <x:c r="L65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M65" t="n" s="2">
-        <x:v>0.265441</x:v>
+        <x:v>3.675563</x:v>
       </x:c>
       <x:c r="N65" t="n" s="2">
-        <x:v>0.057524</x:v>
+        <x:v>3.765324</x:v>
       </x:c>
       <x:c r="O65" t="n" s="2">
-        <x:v>0.945506</x:v>
+        <x:v>14.524889</x:v>
       </x:c>
       <x:c r="P65" t="n" s="2">
-        <x:v>0.063424</x:v>
+        <x:v>23.429262</x:v>
       </x:c>
       <x:c r="Q65" t="n" s="2">
-        <x:v>7.441645</x:v>
+        <x:v>11.795357</x:v>
       </x:c>
       <x:c r="R65" s="2"/>
-      <x:c r="S65" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S65" s="2"/>
+      <x:c r="T65" s="2"/>
       <x:c r="U65" s="2"/>
       <x:c r="V65" s="2"/>
-      <x:c r="W65" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W65" s="2"/>
       <x:c r="X65" t="n" s="2">
-        <x:v>1299.861259</x:v>
+        <x:v>940.929778</x:v>
       </x:c>
       <x:c r="Y65" t="n" s="2">
-        <x:v>24.055725</x:v>
+        <x:v>33.561811</x:v>
       </x:c>
       <x:c r="Z65" t="n" s="2">
-        <x:v>3.356000</x:v>
+        <x:v>5.588000</x:v>
       </x:c>
       <x:c r="AA65" t="n" s="2">
-        <x:v>50.103626</x:v>
+        <x:v>76.302526</x:v>
       </x:c>
       <x:c r="AB65" t="n" s="2">
-        <x:v>1.308307</x:v>
+        <x:v>7.243793</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-29 15:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-14 00:00:00</x:v>
+        <x:v>2026-09-29 17:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>343.560071</x:v>
+        <x:v>673.110348</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>99.400869</x:v>
+        <x:v>244.101820</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>58.926065</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>55.010534</x:v>
+      </x:c>
+      <x:c r="G66" s="2"/>
       <x:c r="H66" t="n" s="2">
-        <x:v>11.460761</x:v>
+        <x:v>37.538577</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>573.296095</x:v>
+        <x:v>1401.758995</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.227345</x:v>
+        <x:v>4.064452</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>417.493422</x:v>
+        <x:v>1126.486102</x:v>
       </x:c>
       <x:c r="L66" t="n" s="2">
-        <x:v>1.006547</x:v>
+        <x:v>1.180133</x:v>
       </x:c>
       <x:c r="M66" t="n" s="2">
-        <x:v>0.457379</x:v>
+        <x:v>12.109602</x:v>
       </x:c>
       <x:c r="N66" t="n" s="2">
-        <x:v>0.126108</x:v>
+        <x:v>2.174198</x:v>
       </x:c>
       <x:c r="O66" t="n" s="2">
-        <x:v>0.595832</x:v>
+        <x:v>205.190627</x:v>
       </x:c>
       <x:c r="P66" t="n" s="2">
-        <x:v>0.058966</x:v>
+        <x:v>75.942700</x:v>
       </x:c>
       <x:c r="Q66" t="n" s="2">
-        <x:v>3.012574</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>23.572299</x:v>
+      </x:c>
+      <x:c r="R66" s="2"/>
+      <x:c r="S66" s="2"/>
+      <x:c r="T66" s="2"/>
+      <x:c r="U66" s="2"/>
+      <x:c r="V66" s="2"/>
+      <x:c r="W66" s="2"/>
       <x:c r="X66" t="n" s="2">
-        <x:v>2426.926288</x:v>
+        <x:v>3862.240387</x:v>
       </x:c>
       <x:c r="Y66" t="n" s="2">
-        <x:v>56.978305</x:v>
+        <x:v>72.531805</x:v>
       </x:c>
       <x:c r="Z66" t="n" s="2">
-        <x:v>4.525300</x:v>
+        <x:v>21.238000</x:v>
       </x:c>
       <x:c r="AA66" t="n" s="2">
-        <x:v>94.231248</x:v>
+        <x:v>120.463767</x:v>
       </x:c>
       <x:c r="AB66" t="n" s="2">
-        <x:v>40.190782</x:v>
+        <x:v>10.920105</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-29 15:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-14 00:00:00</x:v>
+        <x:v>2026-09-29 17:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>338.196260</x:v>
+        <x:v>266.380047</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>20.929520</x:v>
+        <x:v>117.265158</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>80.538858</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96.124488</x:v>
+      </x:c>
+      <x:c r="G67" s="2"/>
       <x:c r="H67" t="n" s="2">
-        <x:v>0.921400</x:v>
+        <x:v>9.619900</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>178.517263</x:v>
+        <x:v>286.768376</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.024389</x:v>
+        <x:v>0.167009</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>136.435218</x:v>
+        <x:v>115.174533</x:v>
       </x:c>
       <x:c r="L67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M67" t="n" s="2">
-        <x:v>0.285003</x:v>
+        <x:v>2.532744</x:v>
       </x:c>
       <x:c r="N67" t="n" s="2">
-        <x:v>0.086334</x:v>
+        <x:v>1.220796</x:v>
       </x:c>
       <x:c r="O67" t="n" s="2">
-        <x:v>0.209068</x:v>
+        <x:v>68.528185</x:v>
       </x:c>
       <x:c r="P67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>53.673938</x:v>
       </x:c>
       <x:c r="Q67" t="n" s="2">
-        <x:v>8.785776</x:v>
+        <x:v>65.967906</x:v>
       </x:c>
       <x:c r="R67" s="2"/>
-      <x:c r="S67" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S67" s="2"/>
+      <x:c r="T67" s="2"/>
       <x:c r="U67" s="2"/>
       <x:c r="V67" s="2"/>
-      <x:c r="W67" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W67" s="2"/>
       <x:c r="X67" t="n" s="2">
-        <x:v>1315.975404</x:v>
+        <x:v>1083.423080</x:v>
       </x:c>
       <x:c r="Y67" t="n" s="2">
-        <x:v>25.439678</x:v>
+        <x:v>31.048006</x:v>
       </x:c>
       <x:c r="Z67" t="n" s="2">
-        <x:v>1.572000</x:v>
+        <x:v>4.578000</x:v>
       </x:c>
       <x:c r="AA67" t="n" s="2">
-        <x:v>50.455576</x:v>
+        <x:v>75.322341</x:v>
       </x:c>
       <x:c r="AB67" t="n" s="2">
-        <x:v>1.393959</x:v>
+        <x:v>4.515220</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-29 14:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-29 16:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>375.188070</x:v>
+        <x:v>646.299241</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>67.992996</x:v>
+        <x:v>152.051801</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>59.033378</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48.586078</x:v>
+      </x:c>
+      <x:c r="G68" s="2"/>
       <x:c r="H68" t="n" s="2">
-        <x:v>13.794537</x:v>
+        <x:v>30.494032</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>411.732819</x:v>
+        <x:v>1292.694128</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
-        <x:v>0.191328</x:v>
+        <x:v>3.597570</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>291.727723</x:v>
+        <x:v>865.767344</x:v>
       </x:c>
       <x:c r="L68" t="n" s="2">
-        <x:v>1.004500</x:v>
+        <x:v>1.177850</x:v>
       </x:c>
       <x:c r="M68" t="n" s="2">
-        <x:v>0.646252</x:v>
+        <x:v>24.173868</x:v>
       </x:c>
       <x:c r="N68" t="n" s="2">
-        <x:v>0.301939</x:v>
+        <x:v>3.737265</x:v>
       </x:c>
       <x:c r="O68" t="n" s="2">
-        <x:v>0.494324</x:v>
+        <x:v>356.938767</x:v>
       </x:c>
       <x:c r="P68" t="n" s="2">
-        <x:v>0.072126</x:v>
+        <x:v>94.645942</x:v>
       </x:c>
       <x:c r="Q68" t="n" s="2">
-        <x:v>2.467469</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>24.450466</x:v>
+      </x:c>
+      <x:c r="R68" s="2"/>
+      <x:c r="S68" s="2"/>
+      <x:c r="T68" s="2"/>
+      <x:c r="U68" s="2"/>
+      <x:c r="V68" s="2"/>
+      <x:c r="W68" s="2"/>
       <x:c r="X68" t="n" s="2">
-        <x:v>2457.268647</x:v>
+        <x:v>3544.614352</x:v>
       </x:c>
       <x:c r="Y68" t="n" s="2">
-        <x:v>58.826768</x:v>
+        <x:v>64.487747</x:v>
       </x:c>
       <x:c r="Z68" t="n" s="2">
-        <x:v>14.505600</x:v>
+        <x:v>23.726000</x:v>
       </x:c>
       <x:c r="AA68" t="n" s="2">
-        <x:v>98.982842</x:v>
+        <x:v>113.948354</x:v>
       </x:c>
       <x:c r="AB68" t="n" s="2">
-        <x:v>31.933474</x:v>
+        <x:v>26.114461</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-29 14:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-29 16:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>346.399270</x:v>
+        <x:v>327.264410</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>16.293002</x:v>
+        <x:v>59.249276</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>78.945675</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>77.250043</x:v>
+      </x:c>
+      <x:c r="G69" s="2"/>
       <x:c r="H69" t="n" s="2">
-        <x:v>0.966000</x:v>
+        <x:v>6.298700</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>177.216372</x:v>
+        <x:v>346.348124</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.028231</x:v>
+        <x:v>0.178385</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>138.286603</x:v>
+        <x:v>77.066715</x:v>
       </x:c>
       <x:c r="L69" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M69" t="n" s="2">
-        <x:v>0.408930</x:v>
+        <x:v>6.053696</x:v>
       </x:c>
       <x:c r="N69" t="n" s="2">
-        <x:v>0.182630</x:v>
+        <x:v>2.392182</x:v>
       </x:c>
       <x:c r="O69" t="n" s="2">
-        <x:v>0.361220</x:v>
+        <x:v>104.799836</x:v>
       </x:c>
       <x:c r="P69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>87.006131</x:v>
       </x:c>
       <x:c r="Q69" t="n" s="2">
-        <x:v>3.705884</x:v>
+        <x:v>65.051128</x:v>
       </x:c>
       <x:c r="R69" s="2"/>
-      <x:c r="S69" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S69" s="2"/>
+      <x:c r="T69" s="2"/>
       <x:c r="U69" s="2"/>
       <x:c r="V69" s="2"/>
-      <x:c r="W69" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W69" s="2"/>
       <x:c r="X69" t="n" s="2">
-        <x:v>1384.564080</x:v>
+        <x:v>1158.958626</x:v>
       </x:c>
       <x:c r="Y69" t="n" s="2">
-        <x:v>27.978698</x:v>
+        <x:v>31.514093</x:v>
       </x:c>
       <x:c r="Z69" t="n" s="2">
-        <x:v>1.871000</x:v>
+        <x:v>6.761000</x:v>
       </x:c>
       <x:c r="AA69" t="n" s="2">
-        <x:v>51.724290</x:v>
+        <x:v>65.060410</x:v>
       </x:c>
       <x:c r="AB69" t="n" s="2">
-        <x:v>1.397960</x:v>
+        <x:v>5.756253</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-29 13:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-29 15:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>417.711226</x:v>
+        <x:v>522.930528</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>158.211817</x:v>
+        <x:v>134.279364</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>62.069611</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.960143</x:v>
+      </x:c>
+      <x:c r="G70" s="2"/>
       <x:c r="H70" t="n" s="2">
-        <x:v>14.488688</x:v>
+        <x:v>29.570991</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>198.694697</x:v>
+        <x:v>1084.161547</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.143323</x:v>
+        <x:v>3.112213</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>182.024768</x:v>
+        <x:v>726.391475</x:v>
       </x:c>
       <x:c r="L70" t="n" s="2">
-        <x:v>0.992812</x:v>
+        <x:v>1.192806</x:v>
       </x:c>
       <x:c r="M70" t="n" s="2">
-        <x:v>1.274931</x:v>
+        <x:v>37.018975</x:v>
       </x:c>
       <x:c r="N70" t="n" s="2">
-        <x:v>0.852063</x:v>
+        <x:v>5.802123</x:v>
       </x:c>
       <x:c r="O70" t="n" s="2">
-        <x:v>0.900784</x:v>
+        <x:v>449.388858</x:v>
       </x:c>
       <x:c r="P70" t="n" s="2">
-        <x:v>0.452472</x:v>
+        <x:v>73.062567</x:v>
       </x:c>
       <x:c r="Q70" t="n" s="2">
-        <x:v>7.892377</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>14.738114</x:v>
+      </x:c>
+      <x:c r="R70" s="2"/>
+      <x:c r="S70" s="2"/>
+      <x:c r="T70" s="2"/>
+      <x:c r="U70" s="2"/>
+      <x:c r="V70" s="2"/>
+      <x:c r="W70" s="2"/>
       <x:c r="X70" t="n" s="2">
-        <x:v>2593.507574</x:v>
+        <x:v>3128.609704</x:v>
       </x:c>
       <x:c r="Y70" t="n" s="2">
-        <x:v>54.852251</x:v>
+        <x:v>73.446018</x:v>
       </x:c>
       <x:c r="Z70" t="n" s="2">
-        <x:v>3.708400</x:v>
+        <x:v>13.011000</x:v>
       </x:c>
       <x:c r="AA70" t="n" s="2">
-        <x:v>100.909625</x:v>
+        <x:v>119.538823</x:v>
       </x:c>
       <x:c r="AB70" t="n" s="2">
-        <x:v>33.672391</x:v>
+        <x:v>61.445923</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-29 13:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-29 15:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>354.274880</x:v>
+        <x:v>183.088010</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>23.901324</x:v>
+        <x:v>50.612266</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>86.081161</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>78.650224</x:v>
+      </x:c>
+      <x:c r="G71" s="2"/>
       <x:c r="H71" t="n" s="2">
-        <x:v>0.818700</x:v>
+        <x:v>1.579300</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>178.190870</x:v>
+        <x:v>275.749821</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.032222</x:v>
+        <x:v>0.237268</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>92.391567</x:v>
+        <x:v>95.713573</x:v>
       </x:c>
       <x:c r="L71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M71" t="n" s="2">
-        <x:v>0.802470</x:v>
+        <x:v>13.308165</x:v>
       </x:c>
       <x:c r="N71" t="n" s="2">
-        <x:v>0.604369</x:v>
+        <x:v>4.890457</x:v>
       </x:c>
       <x:c r="O71" t="n" s="2">
-        <x:v>0.168666</x:v>
+        <x:v>122.422087</x:v>
       </x:c>
       <x:c r="P71" t="n" s="2">
-        <x:v>0.078775</x:v>
+        <x:v>103.664302</x:v>
       </x:c>
       <x:c r="Q71" t="n" s="2">
-        <x:v>13.336173</x:v>
+        <x:v>27.357033</x:v>
       </x:c>
       <x:c r="R71" s="2"/>
-      <x:c r="S71" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S71" s="2"/>
+      <x:c r="T71" s="2"/>
       <x:c r="U71" s="2"/>
       <x:c r="V71" s="2"/>
-      <x:c r="W71" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W71" s="2"/>
       <x:c r="X71" t="n" s="2">
-        <x:v>1499.448672</x:v>
+        <x:v>957.272506</x:v>
       </x:c>
       <x:c r="Y71" t="n" s="2">
-        <x:v>28.171640</x:v>
+        <x:v>40.960411</x:v>
       </x:c>
       <x:c r="Z71" t="n" s="2">
-        <x:v>5.321000</x:v>
+        <x:v>10.694000</x:v>
       </x:c>
       <x:c r="AA71" t="n" s="2">
-        <x:v>54.600192</x:v>
+        <x:v>57.186412</x:v>
       </x:c>
       <x:c r="AB71" t="n" s="2">
-        <x:v>1.631800</x:v>
+        <x:v>10.857033</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-29 12:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-29 14:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>423.375140</x:v>
+        <x:v>364.009634</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>165.026116</x:v>
+        <x:v>110.506017</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>63.128260</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.442278</x:v>
+      </x:c>
+      <x:c r="G72" s="2"/>
       <x:c r="H72" t="n" s="2">
-        <x:v>9.697768</x:v>
+        <x:v>27.610277</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>153.055090</x:v>
+        <x:v>1023.299104</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.112365</x:v>
+        <x:v>2.283699</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>103.278876</x:v>
+        <x:v>639.962326</x:v>
       </x:c>
       <x:c r="L72" t="n" s="2">
-        <x:v>1.005122</x:v>
+        <x:v>1.192819</x:v>
       </x:c>
       <x:c r="M72" t="n" s="2">
-        <x:v>3.424186</x:v>
+        <x:v>41.830095</x:v>
       </x:c>
       <x:c r="N72" t="n" s="2">
-        <x:v>2.457415</x:v>
+        <x:v>6.682190</x:v>
       </x:c>
       <x:c r="O72" t="n" s="2">
-        <x:v>44.087373</x:v>
+        <x:v>485.484952</x:v>
       </x:c>
       <x:c r="P72" t="n" s="2">
-        <x:v>2.498449</x:v>
+        <x:v>45.025012</x:v>
       </x:c>
       <x:c r="Q72" t="n" s="2">
-        <x:v>14.928653</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>3.857790</x:v>
+      </x:c>
+      <x:c r="R72" s="2"/>
+      <x:c r="S72" s="2"/>
+      <x:c r="T72" s="2"/>
+      <x:c r="U72" s="2"/>
+      <x:c r="V72" s="2"/>
+      <x:c r="W72" s="2"/>
       <x:c r="X72" t="n" s="2">
-        <x:v>2705.318716</x:v>
+        <x:v>2797.186193</x:v>
       </x:c>
       <x:c r="Y72" t="n" s="2">
-        <x:v>54.829644</x:v>
+        <x:v>70.870562</x:v>
       </x:c>
       <x:c r="Z72" t="n" s="2">
-        <x:v>13.202400</x:v>
+        <x:v>11.035000</x:v>
       </x:c>
       <x:c r="AA72" t="n" s="2">
-        <x:v>105.155833</x:v>
+        <x:v>112.019598</x:v>
       </x:c>
       <x:c r="AB72" t="n" s="2">
-        <x:v>32.434256</x:v>
+        <x:v>136.849041</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-29 12:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-29 14:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>363.409633</x:v>
+        <x:v>108.021575</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>37.512841</x:v>
+        <x:v>44.880981</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>87.305935</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73.937282</x:v>
+      </x:c>
+      <x:c r="G73" s="2"/>
       <x:c r="H73" t="n" s="2">
-        <x:v>0.987500</x:v>
+        <x:v>2.089200</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>115.134865</x:v>
+        <x:v>311.519776</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.021862</x:v>
+        <x:v>0.291712</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>46.809224</x:v>
+        <x:v>111.788672</x:v>
       </x:c>
       <x:c r="L73" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M73" t="n" s="2">
-        <x:v>2.655884</x:v>
+        <x:v>26.318240</x:v>
       </x:c>
       <x:c r="N73" t="n" s="2">
-        <x:v>1.976718</x:v>
+        <x:v>9.236323</x:v>
       </x:c>
       <x:c r="O73" t="n" s="2">
-        <x:v>3.208508</x:v>
+        <x:v>165.898329</x:v>
       </x:c>
       <x:c r="P73" t="n" s="2">
-        <x:v>0.392056</x:v>
+        <x:v>110.640966</x:v>
       </x:c>
       <x:c r="Q73" t="n" s="2">
-        <x:v>59.559811</x:v>
+        <x:v>8.464272</x:v>
       </x:c>
       <x:c r="R73" s="2"/>
-      <x:c r="S73" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S73" s="2"/>
+      <x:c r="T73" s="2"/>
       <x:c r="U73" s="2"/>
       <x:c r="V73" s="2"/>
-      <x:c r="W73" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W73" s="2"/>
       <x:c r="X73" t="n" s="2">
-        <x:v>1575.189295</x:v>
+        <x:v>973.087328</x:v>
       </x:c>
       <x:c r="Y73" t="n" s="2">
-        <x:v>26.033341</x:v>
+        <x:v>41.242057</x:v>
       </x:c>
       <x:c r="Z73" t="n" s="2">
-        <x:v>7.394000</x:v>
+        <x:v>10.479000</x:v>
       </x:c>
       <x:c r="AA73" t="n" s="2">
-        <x:v>58.067885</x:v>
+        <x:v>53.395388</x:v>
       </x:c>
       <x:c r="AB73" t="n" s="2">
-        <x:v>1.944055</x:v>
+        <x:v>13.270288</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-29 11:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-29 13:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>423.032178</x:v>
+        <x:v>343.393869</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>137.917431</x:v>
+        <x:v>113.458887</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>64.428354</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.331039</x:v>
+      </x:c>
+      <x:c r="G74" s="2"/>
       <x:c r="H74" t="n" s="2">
-        <x:v>6.461844</x:v>
+        <x:v>21.881015</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>171.842958</x:v>
+        <x:v>1012.180464</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.150848</x:v>
+        <x:v>1.926022</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>89.241197</x:v>
+        <x:v>481.596595</x:v>
       </x:c>
       <x:c r="L74" t="n" s="2">
-        <x:v>1.018507</x:v>
+        <x:v>1.186637</x:v>
       </x:c>
       <x:c r="M74" t="n" s="2">
-        <x:v>13.379201</x:v>
+        <x:v>50.083049</x:v>
       </x:c>
       <x:c r="N74" t="n" s="2">
-        <x:v>6.223063</x:v>
+        <x:v>7.807528</x:v>
       </x:c>
       <x:c r="O74" t="n" s="2">
-        <x:v>141.381140</x:v>
+        <x:v>546.190682</x:v>
       </x:c>
       <x:c r="P74" t="n" s="2">
-        <x:v>8.049170</x:v>
+        <x:v>52.764753</x:v>
       </x:c>
       <x:c r="Q74" t="n" s="2">
-        <x:v>6.697129</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>12.257600</x:v>
+      </x:c>
+      <x:c r="R74" s="2"/>
+      <x:c r="S74" s="2"/>
+      <x:c r="T74" s="2"/>
+      <x:c r="U74" s="2"/>
+      <x:c r="V74" s="2"/>
+      <x:c r="W74" s="2"/>
       <x:c r="X74" t="n" s="2">
-        <x:v>2753.294002</x:v>
+        <x:v>2690.058140</x:v>
       </x:c>
       <x:c r="Y74" t="n" s="2">
-        <x:v>49.800998</x:v>
+        <x:v>80.580659</x:v>
       </x:c>
       <x:c r="Z74" t="n" s="2">
-        <x:v>3.025400</x:v>
+        <x:v>17.803000</x:v>
       </x:c>
       <x:c r="AA74" t="n" s="2">
-        <x:v>111.083565</x:v>
+        <x:v>110.321545</x:v>
       </x:c>
       <x:c r="AB74" t="n" s="2">
-        <x:v>28.100462</x:v>
+        <x:v>193.562065</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-29 11:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-29 13:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>369.915536</x:v>
+        <x:v>114.251170</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>40.559053</x:v>
+        <x:v>42.362948</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>78.858534</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61.297965</x:v>
+      </x:c>
+      <x:c r="G75" s="2"/>
       <x:c r="H75" t="n" s="2">
-        <x:v>1.610900</x:v>
+        <x:v>2.626900</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>81.733132</x:v>
+        <x:v>291.884982</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.036641</x:v>
+        <x:v>0.303374</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>16.747112</x:v>
+        <x:v>131.921675</x:v>
       </x:c>
       <x:c r="L75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M75" t="n" s="2">
-        <x:v>9.317945</x:v>
+        <x:v>35.716566</x:v>
       </x:c>
       <x:c r="N75" t="n" s="2">
-        <x:v>4.672277</x:v>
+        <x:v>11.130618</x:v>
       </x:c>
       <x:c r="O75" t="n" s="2">
-        <x:v>21.976353</x:v>
+        <x:v>213.354959</x:v>
       </x:c>
       <x:c r="P75" t="n" s="2">
-        <x:v>1.798329</x:v>
+        <x:v>120.641040</x:v>
       </x:c>
       <x:c r="Q75" t="n" s="2">
-        <x:v>64.164410</x:v>
+        <x:v>38.651296</x:v>
       </x:c>
       <x:c r="R75" s="2"/>
-      <x:c r="S75" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S75" s="2"/>
+      <x:c r="T75" s="2"/>
       <x:c r="U75" s="2"/>
       <x:c r="V75" s="2"/>
-      <x:c r="W75" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W75" s="2"/>
       <x:c r="X75" t="n" s="2">
-        <x:v>1613.942850</x:v>
+        <x:v>1064.143493</x:v>
       </x:c>
       <x:c r="Y75" t="n" s="2">
-        <x:v>26.407215</x:v>
+        <x:v>38.217881</x:v>
       </x:c>
       <x:c r="Z75" t="n" s="2">
-        <x:v>10.472000</x:v>
+        <x:v>10.773000</x:v>
       </x:c>
       <x:c r="AA75" t="n" s="2">
-        <x:v>57.904426</x:v>
+        <x:v>49.477386</x:v>
       </x:c>
       <x:c r="AB75" t="n" s="2">
-        <x:v>1.842378</x:v>
+        <x:v>23.308554</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-29 10:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-29 12:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>422.621471</x:v>
+        <x:v>348.615518</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>120.989958</x:v>
+        <x:v>125.592080</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>59.724082</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.531533</x:v>
+      </x:c>
+      <x:c r="G76" s="2"/>
       <x:c r="H76" t="n" s="2">
-        <x:v>8.378071</x:v>
+        <x:v>17.156885</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>186.166473</x:v>
+        <x:v>1017.165117</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.271542</x:v>
+        <x:v>1.691124</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>91.592071</x:v>
+        <x:v>399.818070</x:v>
       </x:c>
       <x:c r="L76" t="n" s="2">
-        <x:v>1.014268</x:v>
+        <x:v>1.188577</x:v>
       </x:c>
       <x:c r="M76" t="n" s="2">
-        <x:v>36.321615</x:v>
+        <x:v>70.911622</x:v>
       </x:c>
       <x:c r="N76" t="n" s="2">
-        <x:v>8.101437</x:v>
+        <x:v>9.491872</x:v>
       </x:c>
       <x:c r="O76" t="n" s="2">
-        <x:v>431.189132</x:v>
+        <x:v>612.092377</x:v>
       </x:c>
       <x:c r="P76" t="n" s="2">
-        <x:v>23.780609</x:v>
+        <x:v>34.624794</x:v>
       </x:c>
       <x:c r="Q76" t="n" s="2">
-        <x:v>5.643816</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>22.172037</x:v>
+      </x:c>
+      <x:c r="R76" s="2"/>
+      <x:c r="S76" s="2"/>
+      <x:c r="T76" s="2"/>
+      <x:c r="U76" s="2"/>
+      <x:c r="V76" s="2"/>
+      <x:c r="W76" s="2"/>
       <x:c r="X76" t="n" s="2">
-        <x:v>2896.088109</x:v>
+        <x:v>2706.051606</x:v>
       </x:c>
       <x:c r="Y76" t="n" s="2">
-        <x:v>52.619810</x:v>
+        <x:v>84.949714</x:v>
       </x:c>
       <x:c r="Z76" t="n" s="2">
-        <x:v>4.836200</x:v>
+        <x:v>21.317000</x:v>
       </x:c>
       <x:c r="AA76" t="n" s="2">
-        <x:v>113.926605</x:v>
+        <x:v>108.332425</x:v>
       </x:c>
       <x:c r="AB76" t="n" s="2">
-        <x:v>31.896681</x:v>
+        <x:v>208.258125</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-29 10:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-13 19:00:00</x:v>
+        <x:v>2026-09-29 12:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>371.195535</x:v>
+        <x:v>148.799088</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>23.162096</x:v>
+        <x:v>43.084273</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>79.730725</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75.597126</x:v>
+      </x:c>
+      <x:c r="G77" s="2"/>
       <x:c r="H77" t="n" s="2">
-        <x:v>2.256200</x:v>
+        <x:v>1.941500</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>68.554093</x:v>
+        <x:v>241.557329</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.055213</x:v>
+        <x:v>0.262068</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>9.039297</x:v>
+        <x:v>101.325986</x:v>
       </x:c>
       <x:c r="L77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M77" t="n" s="2">
-        <x:v>14.643842</x:v>
+        <x:v>46.325748</x:v>
       </x:c>
       <x:c r="N77" t="n" s="2">
-        <x:v>5.046787</x:v>
+        <x:v>13.384656</x:v>
       </x:c>
       <x:c r="O77" t="n" s="2">
-        <x:v>90.017144</x:v>
+        <x:v>277.648590</x:v>
       </x:c>
       <x:c r="P77" t="n" s="2">
-        <x:v>14.954133</x:v>
+        <x:v>154.120051</x:v>
       </x:c>
       <x:c r="Q77" t="n" s="2">
-        <x:v>59.228347</x:v>
+        <x:v>37.070254</x:v>
       </x:c>
       <x:c r="R77" s="2"/>
-      <x:c r="S77" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S77" s="2"/>
+      <x:c r="T77" s="2"/>
       <x:c r="U77" s="2"/>
       <x:c r="V77" s="2"/>
-      <x:c r="W77" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W77" s="2"/>
       <x:c r="X77" t="n" s="2">
-        <x:v>1721.980858</x:v>
+        <x:v>1141.116669</x:v>
       </x:c>
       <x:c r="Y77" t="n" s="2">
-        <x:v>26.215052</x:v>
+        <x:v>36.822913</x:v>
       </x:c>
       <x:c r="Z77" t="n" s="2">
-        <x:v>9.885000</x:v>
+        <x:v>10.089000</x:v>
       </x:c>
       <x:c r="AA77" t="n" s="2">
-        <x:v>59.503945</x:v>
+        <x:v>42.355837</x:v>
       </x:c>
       <x:c r="AB77" t="n" s="2">
-        <x:v>2.026673</x:v>
+        <x:v>27.346789</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-29 09:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-29 11:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>399.084952</x:v>
+        <x:v>490.390884</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>82.213948</x:v>
+        <x:v>128.294907</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>62.537429</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.264601</x:v>
+      </x:c>
+      <x:c r="G78" s="2"/>
       <x:c r="H78" t="n" s="2">
-        <x:v>10.362774</x:v>
+        <x:v>13.028350</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>181.859649</x:v>
+        <x:v>931.677650</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.690624</x:v>
+        <x:v>1.173572</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>92.322291</x:v>
+        <x:v>326.606742</x:v>
       </x:c>
       <x:c r="L78" t="n" s="2">
-        <x:v>1.012838</x:v>
+        <x:v>1.166394</x:v>
       </x:c>
       <x:c r="M78" t="n" s="2">
-        <x:v>97.832600</x:v>
+        <x:v>70.791843</x:v>
       </x:c>
       <x:c r="N78" t="n" s="2">
-        <x:v>14.309381</x:v>
+        <x:v>8.714813</x:v>
       </x:c>
       <x:c r="O78" t="n" s="2">
-        <x:v>989.124841</x:v>
+        <x:v>646.112020</x:v>
       </x:c>
       <x:c r="P78" t="n" s="2">
-        <x:v>55.063339</x:v>
+        <x:v>66.332114</x:v>
       </x:c>
       <x:c r="Q78" t="n" s="2">
-        <x:v>9.671921</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>8.759877</x:v>
+      </x:c>
+      <x:c r="R78" s="2"/>
+      <x:c r="S78" s="2"/>
+      <x:c r="T78" s="2"/>
+      <x:c r="U78" s="2"/>
+      <x:c r="V78" s="2"/>
+      <x:c r="W78" s="2"/>
       <x:c r="X78" t="n" s="2">
-        <x:v>3059.795499</x:v>
+        <x:v>2738.313767</x:v>
       </x:c>
       <x:c r="Y78" t="n" s="2">
-        <x:v>46.178459</x:v>
+        <x:v>73.414636</x:v>
       </x:c>
       <x:c r="Z78" t="n" s="2">
-        <x:v>14.049900</x:v>
+        <x:v>23.972000</x:v>
       </x:c>
       <x:c r="AA78" t="n" s="2">
-        <x:v>113.134110</x:v>
+        <x:v>109.074519</x:v>
       </x:c>
       <x:c r="AB78" t="n" s="2">
-        <x:v>33.005386</x:v>
+        <x:v>83.009787</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-29 09:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-13 18:00:00</x:v>
+        <x:v>2026-09-29 11:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>364.787402</x:v>
+        <x:v>246.346961</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>16.086035</x:v>
+        <x:v>42.020920</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>77.627944</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80.453015</x:v>
+      </x:c>
+      <x:c r="G79" s="2"/>
       <x:c r="H79" t="n" s="2">
-        <x:v>3.087000</x:v>
+        <x:v>0.804700</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>45.815589</x:v>
+        <x:v>252.473478</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.080032</x:v>
+        <x:v>0.203385</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>9.179536</x:v>
+        <x:v>83.818439</x:v>
       </x:c>
       <x:c r="L79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M79" t="n" s="2">
-        <x:v>35.160045</x:v>
+        <x:v>36.752189</x:v>
       </x:c>
       <x:c r="N79" t="n" s="2">
-        <x:v>8.474832</x:v>
+        <x:v>9.410148</x:v>
       </x:c>
       <x:c r="O79" t="n" s="2">
-        <x:v>266.692099</x:v>
+        <x:v>284.377720</x:v>
       </x:c>
       <x:c r="P79" t="n" s="2">
-        <x:v>46.839161</x:v>
+        <x:v>144.442720</x:v>
       </x:c>
       <x:c r="Q79" t="n" s="2">
-        <x:v>17.420735</x:v>
+        <x:v>8.030786</x:v>
       </x:c>
       <x:c r="R79" s="2"/>
-      <x:c r="S79" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S79" s="2"/>
+      <x:c r="T79" s="2"/>
       <x:c r="U79" s="2"/>
       <x:c r="V79" s="2"/>
-      <x:c r="W79" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W79" s="2"/>
       <x:c r="X79" t="n" s="2">
-        <x:v>1836.061162</x:v>
+        <x:v>1189.134461</x:v>
       </x:c>
       <x:c r="Y79" t="n" s="2">
-        <x:v>25.698197</x:v>
+        <x:v>31.304214</x:v>
       </x:c>
       <x:c r="Z79" t="n" s="2">
-        <x:v>10.126000</x:v>
+        <x:v>9.493000</x:v>
       </x:c>
       <x:c r="AA79" t="n" s="2">
-        <x:v>59.234321</x:v>
+        <x:v>54.219246</x:v>
       </x:c>
       <x:c r="AB79" t="n" s="2">
-        <x:v>1.967572</x:v>
+        <x:v>16.823400</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-29 08:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-29 10:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>361.677405</x:v>
+        <x:v>635.459311</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>69.948315</x:v>
+        <x:v>132.663317</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>60.820949</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.751926</x:v>
+      </x:c>
+      <x:c r="G80" s="2"/>
       <x:c r="H80" t="n" s="2">
-        <x:v>10.871176</x:v>
+        <x:v>9.213546</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>180.489694</x:v>
+        <x:v>752.477028</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>1.082710</x:v>
+        <x:v>0.881508</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>103.567940</x:v>
+        <x:v>293.092500</x:v>
       </x:c>
       <x:c r="L80" t="n" s="2">
-        <x:v>0.997285</x:v>
+        <x:v>1.186875</x:v>
       </x:c>
       <x:c r="M80" t="n" s="2">
-        <x:v>181.343761</x:v>
+        <x:v>45.745493</x:v>
       </x:c>
       <x:c r="N80" t="n" s="2">
-        <x:v>25.575524</x:v>
+        <x:v>5.814338</x:v>
       </x:c>
       <x:c r="O80" t="n" s="2">
-        <x:v>1646.256183</x:v>
+        <x:v>550.545283</x:v>
       </x:c>
       <x:c r="P80" t="n" s="2">
-        <x:v>92.658775</x:v>
+        <x:v>30.105256</x:v>
       </x:c>
       <x:c r="Q80" t="n" s="2">
-        <x:v>5.976736</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>14.367121</x:v>
+      </x:c>
+      <x:c r="R80" s="2"/>
+      <x:c r="S80" s="2"/>
+      <x:c r="T80" s="2"/>
+      <x:c r="U80" s="2"/>
+      <x:c r="V80" s="2"/>
+      <x:c r="W80" s="2"/>
       <x:c r="X80" t="n" s="2">
-        <x:v>3255.011608</x:v>
+        <x:v>2517.303502</x:v>
       </x:c>
       <x:c r="Y80" t="n" s="2">
-        <x:v>43.948984</x:v>
+        <x:v>70.552755</x:v>
       </x:c>
       <x:c r="Z80" t="n" s="2">
-        <x:v>14.391600</x:v>
+        <x:v>22.256000</x:v>
       </x:c>
       <x:c r="AA80" t="n" s="2">
-        <x:v>116.874836</x:v>
+        <x:v>112.830679</x:v>
       </x:c>
       <x:c r="AB80" t="n" s="2">
-        <x:v>46.989250</x:v>
+        <x:v>35.277115</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-29 08:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-13 17:00:00</x:v>
+        <x:v>2026-09-29 10:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>328.616970</x:v>
+        <x:v>491.801256</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>18.923830</x:v>
+        <x:v>42.381501</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>78.114509</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80.769334</x:v>
+      </x:c>
+      <x:c r="G81" s="2"/>
       <x:c r="H81" t="n" s="2">
-        <x:v>4.252200</x:v>
+        <x:v>0.149500</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>26.795985</x:v>
+        <x:v>206.913219</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.138488</x:v>
+        <x:v>0.133144</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>12.948401</x:v>
+        <x:v>70.544731</x:v>
       </x:c>
       <x:c r="L81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M81" t="n" s="2">
-        <x:v>67.280724</x:v>
+        <x:v>20.164162</x:v>
       </x:c>
       <x:c r="N81" t="n" s="2">
-        <x:v>15.300399</x:v>
+        <x:v>4.576531</x:v>
       </x:c>
       <x:c r="O81" t="n" s="2">
-        <x:v>470.730745</x:v>
+        <x:v>216.210011</x:v>
       </x:c>
       <x:c r="P81" t="n" s="2">
-        <x:v>75.925247</x:v>
+        <x:v>160.224462</x:v>
       </x:c>
       <x:c r="Q81" t="n" s="2">
-        <x:v>11.996548</x:v>
+        <x:v>14.014952</x:v>
       </x:c>
       <x:c r="R81" s="2"/>
-      <x:c r="S81" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S81" s="2"/>
+      <x:c r="T81" s="2"/>
       <x:c r="U81" s="2"/>
       <x:c r="V81" s="2"/>
-      <x:c r="W81" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W81" s="2"/>
       <x:c r="X81" t="n" s="2">
-        <x:v>1957.631506</x:v>
+        <x:v>1307.882803</x:v>
       </x:c>
       <x:c r="Y81" t="n" s="2">
-        <x:v>25.997610</x:v>
+        <x:v>35.293147</x:v>
       </x:c>
       <x:c r="Z81" t="n" s="2">
-        <x:v>7.377000</x:v>
+        <x:v>9.774000</x:v>
       </x:c>
       <x:c r="AA81" t="n" s="2">
-        <x:v>59.311678</x:v>
+        <x:v>55.183629</x:v>
       </x:c>
       <x:c r="AB81" t="n" s="2">
-        <x:v>10.930320</x:v>
+        <x:v>13.050229</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-29 07:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-29 09:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>231.369080</x:v>
+        <x:v>625.470705</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>68.616046</x:v>
+        <x:v>137.724245</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>57.870028</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>45.187781</x:v>
+      </x:c>
+      <x:c r="G82" s="2"/>
       <x:c r="H82" t="n" s="2">
-        <x:v>10.417982</x:v>
+        <x:v>6.438774</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
-        <x:v>141.401696</x:v>
+        <x:v>698.263782</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
-        <x:v>1.201033</x:v>
+        <x:v>0.603770</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
-        <x:v>116.442399</x:v>
+        <x:v>317.882589</x:v>
       </x:c>
       <x:c r="L82" t="n" s="2">
-        <x:v>0.996909</x:v>
+        <x:v>1.178084</x:v>
       </x:c>
       <x:c r="M82" t="n" s="2">
-        <x:v>256.841633</x:v>
+        <x:v>21.262343</x:v>
       </x:c>
       <x:c r="N82" t="n" s="2">
-        <x:v>37.359931</x:v>
+        <x:v>2.666920</x:v>
       </x:c>
       <x:c r="O82" t="n" s="2">
-        <x:v>2103.803083</x:v>
+        <x:v>262.252120</x:v>
       </x:c>
       <x:c r="P82" t="n" s="2">
-        <x:v>119.900230</x:v>
+        <x:v>14.309069</x:v>
       </x:c>
       <x:c r="Q82" t="n" s="2">
-        <x:v>4.091566</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>6.284327</x:v>
+      </x:c>
+      <x:c r="R82" s="2"/>
+      <x:c r="S82" s="2"/>
+      <x:c r="T82" s="2"/>
+      <x:c r="U82" s="2"/>
+      <x:c r="V82" s="2"/>
+      <x:c r="W82" s="2"/>
       <x:c r="X82" t="n" s="2">
-        <x:v>3331.224620</x:v>
+        <x:v>2139.524509</x:v>
       </x:c>
       <x:c r="Y82" t="n" s="2">
-        <x:v>47.816215</x:v>
+        <x:v>82.048383</x:v>
       </x:c>
       <x:c r="Z82" t="n" s="2">
-        <x:v>34.433300</x:v>
+        <x:v>20.498000</x:v>
       </x:c>
       <x:c r="AA82" t="n" s="2">
-        <x:v>111.197675</x:v>
+        <x:v>114.897947</x:v>
       </x:c>
       <x:c r="AB82" t="n" s="2">
-        <x:v>65.351885</x:v>
+        <x:v>99.292248</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-29 07:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-13 16:00:00</x:v>
+        <x:v>2026-09-29 09:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>143.962474</x:v>
+        <x:v>524.539762</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>13.898072</x:v>
+        <x:v>64.068518</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>77.861169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80.190585</x:v>
+      </x:c>
+      <x:c r="G83" s="2"/>
       <x:c r="H83" t="n" s="2">
-        <x:v>4.071100</x:v>
+        <x:v>0.108500</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>12.771989</x:v>
+        <x:v>212.873320</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
-        <x:v>0.210047</x:v>
+        <x:v>0.064691</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
-        <x:v>15.531341</x:v>
+        <x:v>58.446937</x:v>
       </x:c>
       <x:c r="L83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M83" t="n" s="2">
-        <x:v>106.666035</x:v>
+        <x:v>7.688514</x:v>
       </x:c>
       <x:c r="N83" t="n" s="2">
-        <x:v>24.048173</x:v>
+        <x:v>1.931181</x:v>
       </x:c>
       <x:c r="O83" t="n" s="2">
-        <x:v>620.295607</x:v>
+        <x:v>108.674310</x:v>
       </x:c>
       <x:c r="P83" t="n" s="2">
-        <x:v>96.266251</x:v>
+        <x:v>82.685303</x:v>
       </x:c>
       <x:c r="Q83" t="n" s="2">
-        <x:v>24.040823</x:v>
+        <x:v>13.415098</x:v>
       </x:c>
       <x:c r="R83" s="2"/>
-      <x:c r="S83" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S83" s="2"/>
+      <x:c r="T83" s="2"/>
       <x:c r="U83" s="2"/>
       <x:c r="V83" s="2"/>
-      <x:c r="W83" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W83" s="2"/>
       <x:c r="X83" t="n" s="2">
-        <x:v>1949.282712</x:v>
+        <x:v>1154.686719</x:v>
       </x:c>
       <x:c r="Y83" t="n" s="2">
-        <x:v>27.200338</x:v>
+        <x:v>37.279519</x:v>
       </x:c>
       <x:c r="Z83" t="n" s="2">
-        <x:v>4.315000</x:v>
+        <x:v>10.514000</x:v>
       </x:c>
       <x:c r="AA83" t="n" s="2">
-        <x:v>55.697281</x:v>
+        <x:v>64.803650</x:v>
       </x:c>
       <x:c r="AB83" t="n" s="2">
-        <x:v>11.498817</x:v>
+        <x:v>11.973018</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-29 06:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-29 08:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>56.965878</x:v>
+        <x:v>710.762075</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>58.694995</x:v>
+        <x:v>189.246424</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>49.981207</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.649778</x:v>
+      </x:c>
+      <x:c r="G84" s="2"/>
       <x:c r="H84" t="n" s="2">
-        <x:v>9.762068</x:v>
+        <x:v>7.127592</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>139.040383</x:v>
+        <x:v>608.287570</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
-        <x:v>1.329959</x:v>
+        <x:v>0.383687</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
-        <x:v>136.053442</x:v>
+        <x:v>300.341920</x:v>
       </x:c>
       <x:c r="L84" t="n" s="2">
-        <x:v>1.018635</x:v>
+        <x:v>1.175095</x:v>
       </x:c>
       <x:c r="M84" t="n" s="2">
-        <x:v>295.753348</x:v>
+        <x:v>5.500916</x:v>
       </x:c>
       <x:c r="N84" t="n" s="2">
-        <x:v>44.854617</x:v>
+        <x:v>1.091455</x:v>
       </x:c>
       <x:c r="O84" t="n" s="2">
-        <x:v>2343.407397</x:v>
+        <x:v>143.242272</x:v>
       </x:c>
       <x:c r="P84" t="n" s="2">
-        <x:v>134.200775</x:v>
+        <x:v>7.491732</x:v>
       </x:c>
       <x:c r="Q84" t="n" s="2">
-        <x:v>2.615331</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>8.139498</x:v>
+      </x:c>
+      <x:c r="R84" s="2"/>
+      <x:c r="S84" s="2"/>
+      <x:c r="T84" s="2"/>
+      <x:c r="U84" s="2"/>
+      <x:c r="V84" s="2"/>
+      <x:c r="W84" s="2"/>
       <x:c r="X84" t="n" s="2">
-        <x:v>3484.088838</x:v>
+        <x:v>2030.440014</x:v>
       </x:c>
       <x:c r="Y84" t="n" s="2">
-        <x:v>65.765619</x:v>
+        <x:v>58.469231</x:v>
       </x:c>
       <x:c r="Z84" t="n" s="2">
-        <x:v>58.347300</x:v>
+        <x:v>16.917000</x:v>
       </x:c>
       <x:c r="AA84" t="n" s="2">
-        <x:v>112.805886</x:v>
+        <x:v>111.705188</x:v>
       </x:c>
       <x:c r="AB84" t="n" s="2">
-        <x:v>118.456951</x:v>
+        <x:v>34.474232</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-29 06:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-13 15:00:00</x:v>
+        <x:v>2026-09-29 08:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>59.939208</x:v>
+        <x:v>608.746868</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>7.919870</x:v>
+        <x:v>85.011386</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>77.938362</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79.976704</x:v>
+      </x:c>
+      <x:c r="G85" s="2"/>
       <x:c r="H85" t="n" s="2">
-        <x:v>3.350400</x:v>
+        <x:v>0.323700</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>10.876000</x:v>
+        <x:v>218.607715</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
-        <x:v>0.268990</x:v>
+        <x:v>0.044253</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
-        <x:v>17.697042</x:v>
+        <x:v>63.727795</x:v>
       </x:c>
       <x:c r="L85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M85" t="n" s="2">
-        <x:v>133.730987</x:v>
+        <x:v>2.702706</x:v>
       </x:c>
       <x:c r="N85" t="n" s="2">
-        <x:v>30.236929</x:v>
+        <x:v>1.120991</x:v>
       </x:c>
       <x:c r="O85" t="n" s="2">
-        <x:v>685.269911</x:v>
+        <x:v>56.027758</x:v>
       </x:c>
       <x:c r="P85" t="n" s="2">
-        <x:v>134.376358</x:v>
+        <x:v>43.184281</x:v>
       </x:c>
       <x:c r="Q85" t="n" s="2">
-        <x:v>6.798826</x:v>
+        <x:v>15.357083</x:v>
       </x:c>
       <x:c r="R85" s="2"/>
-      <x:c r="S85" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S85" s="2"/>
+      <x:c r="T85" s="2"/>
       <x:c r="U85" s="2"/>
       <x:c r="V85" s="2"/>
-      <x:c r="W85" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W85" s="2"/>
       <x:c r="X85" t="n" s="2">
-        <x:v>2020.050142</x:v>
+        <x:v>1174.831240</x:v>
       </x:c>
       <x:c r="Y85" t="n" s="2">
-        <x:v>31.151034</x:v>
+        <x:v>32.443186</x:v>
       </x:c>
       <x:c r="Z85" t="n" s="2">
-        <x:v>3.305000</x:v>
+        <x:v>10.203000</x:v>
       </x:c>
       <x:c r="AA85" t="n" s="2">
-        <x:v>54.072333</x:v>
+        <x:v>66.567578</x:v>
       </x:c>
       <x:c r="AB85" t="n" s="2">
-        <x:v>31.417036</x:v>
+        <x:v>16.851677</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-29 05:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-29 07:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>56.567934</x:v>
+        <x:v>730.014754</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>57.608978</x:v>
+        <x:v>234.716576</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>42.478844</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51.981809</x:v>
+      </x:c>
+      <x:c r="G86" s="2"/>
       <x:c r="H86" t="n" s="2">
-        <x:v>8.671612</x:v>
+        <x:v>6.530449</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>142.609704</x:v>
+        <x:v>514.670375</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
-        <x:v>1.291293</x:v>
+        <x:v>0.241710</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
-        <x:v>128.063106</x:v>
+        <x:v>276.991038</x:v>
       </x:c>
       <x:c r="L86" t="n" s="2">
-        <x:v>1.010936</x:v>
+        <x:v>1.162483</x:v>
       </x:c>
       <x:c r="M86" t="n" s="2">
-        <x:v>301.825572</x:v>
+        <x:v>0.847753</x:v>
       </x:c>
       <x:c r="N86" t="n" s="2">
-        <x:v>48.214301</x:v>
+        <x:v>0.654714</x:v>
       </x:c>
       <x:c r="O86" t="n" s="2">
-        <x:v>2419.530195</x:v>
+        <x:v>58.023394</x:v>
       </x:c>
       <x:c r="P86" t="n" s="2">
-        <x:v>138.478500</x:v>
+        <x:v>2.976293</x:v>
       </x:c>
       <x:c r="Q86" t="n" s="2">
-        <x:v>14.574900</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>10.198471</x:v>
+      </x:c>
+      <x:c r="R86" s="2"/>
+      <x:c r="S86" s="2"/>
+      <x:c r="T86" s="2"/>
+      <x:c r="U86" s="2"/>
+      <x:c r="V86" s="2"/>
+      <x:c r="W86" s="2"/>
       <x:c r="X86" t="n" s="2">
-        <x:v>3645.068002</x:v>
+        <x:v>1889.009819</x:v>
       </x:c>
       <x:c r="Y86" t="n" s="2">
-        <x:v>92.234939</x:v>
+        <x:v>50.201851</x:v>
       </x:c>
       <x:c r="Z86" t="n" s="2">
-        <x:v>72.542100</x:v>
+        <x:v>8.693000</x:v>
       </x:c>
       <x:c r="AA86" t="n" s="2">
-        <x:v>109.683859</x:v>
+        <x:v>107.762898</x:v>
       </x:c>
       <x:c r="AB86" t="n" s="2">
-        <x:v>165.412696</x:v>
+        <x:v>9.141187</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-29 05:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-13 14:00:00</x:v>
+        <x:v>2026-09-29 07:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>61.634385</x:v>
+        <x:v>629.389175</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>8.951402</x:v>
+        <x:v>96.276119</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>76.811942</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82.725711</x:v>
+      </x:c>
+      <x:c r="G87" s="2"/>
       <x:c r="H87" t="n" s="2">
-        <x:v>2.355800</x:v>
+        <x:v>0.576300</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>9.482800</x:v>
+        <x:v>184.918502</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
-        <x:v>0.305175</x:v>
+        <x:v>0.024702</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
-        <x:v>20.836901</x:v>
+        <x:v>80.539787</x:v>
       </x:c>
       <x:c r="L87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M87" t="n" s="2">
-        <x:v>143.379797</x:v>
+        <x:v>0.770701</x:v>
       </x:c>
       <x:c r="N87" t="n" s="2">
-        <x:v>31.859735</x:v>
+        <x:v>0.745646</x:v>
       </x:c>
       <x:c r="O87" t="n" s="2">
-        <x:v>732.474412</x:v>
+        <x:v>13.738870</x:v>
       </x:c>
       <x:c r="P87" t="n" s="2">
-        <x:v>140.639069</x:v>
+        <x:v>24.475178</x:v>
       </x:c>
       <x:c r="Q87" t="n" s="2">
-        <x:v>27.862770</x:v>
+        <x:v>35.809815</x:v>
       </x:c>
       <x:c r="R87" s="2"/>
-      <x:c r="S87" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S87" s="2"/>
+      <x:c r="T87" s="2"/>
       <x:c r="U87" s="2"/>
       <x:c r="V87" s="2"/>
-      <x:c r="W87" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W87" s="2"/>
       <x:c r="X87" t="n" s="2">
-        <x:v>2058.539490</x:v>
+        <x:v>1149.990506</x:v>
       </x:c>
       <x:c r="Y87" t="n" s="2">
-        <x:v>38.133926</x:v>
+        <x:v>30.057043</x:v>
       </x:c>
       <x:c r="Z87" t="n" s="2">
-        <x:v>10.483000</x:v>
+        <x:v>9.074000</x:v>
       </x:c>
       <x:c r="AA87" t="n" s="2">
-        <x:v>54.920780</x:v>
+        <x:v>63.271381</x:v>
       </x:c>
       <x:c r="AB87" t="n" s="2">
-        <x:v>25.185052</x:v>
+        <x:v>4.417269</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-29 04:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-29 06:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>55.823909</x:v>
+        <x:v>683.211299</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>57.889604</x:v>
+        <x:v>222.609465</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>39.660911</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51.246226</x:v>
+      </x:c>
+      <x:c r="G88" s="2"/>
       <x:c r="H88" t="n" s="2">
-        <x:v>8.399477</x:v>
+        <x:v>7.148551</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>195.737363</x:v>
+        <x:v>446.410008</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
-        <x:v>1.249153</x:v>
+        <x:v>0.189374</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
-        <x:v>159.446918</x:v>
+        <x:v>289.008219</x:v>
       </x:c>
       <x:c r="L88" t="n" s="2">
-        <x:v>1.008658</x:v>
+        <x:v>1.207965</x:v>
       </x:c>
       <x:c r="M88" t="n" s="2">
-        <x:v>336.922754</x:v>
+        <x:v>0.462202</x:v>
       </x:c>
       <x:c r="N88" t="n" s="2">
-        <x:v>48.447284</x:v>
+        <x:v>0.392153</x:v>
       </x:c>
       <x:c r="O88" t="n" s="2">
-        <x:v>2431.319759</x:v>
+        <x:v>5.442323</x:v>
       </x:c>
       <x:c r="P88" t="n" s="2">
-        <x:v>140.834488</x:v>
+        <x:v>2.774154</x:v>
       </x:c>
       <x:c r="Q88" t="n" s="2">
-        <x:v>11.628353</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>6.812601</x:v>
+      </x:c>
+      <x:c r="R88" s="2"/>
+      <x:c r="S88" s="2"/>
+      <x:c r="T88" s="2"/>
+      <x:c r="U88" s="2"/>
+      <x:c r="V88" s="2"/>
+      <x:c r="W88" s="2"/>
       <x:c r="X88" t="n" s="2">
-        <x:v>3703.539764</x:v>
+        <x:v>1716.914540</x:v>
       </x:c>
       <x:c r="Y88" t="n" s="2">
-        <x:v>99.695187</x:v>
+        <x:v>48.136786</x:v>
       </x:c>
       <x:c r="Z88" t="n" s="2">
-        <x:v>76.441700</x:v>
+        <x:v>15.873000</x:v>
       </x:c>
       <x:c r="AA88" t="n" s="2">
-        <x:v>111.793151</x:v>
+        <x:v>91.710478</x:v>
       </x:c>
       <x:c r="AB88" t="n" s="2">
-        <x:v>163.601171</x:v>
+        <x:v>9.510736</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-29 04:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-13 13:00:00</x:v>
+        <x:v>2026-09-29 06:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>58.678614</x:v>
+        <x:v>605.926523</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>7.857155</x:v>
+        <x:v>56.317250</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>77.596532</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>82.777550</x:v>
+      </x:c>
+      <x:c r="G89" s="2"/>
       <x:c r="H89" t="n" s="2">
-        <x:v>2.184800</x:v>
+        <x:v>0.419900</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>18.392776</x:v>
+        <x:v>105.458860</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
-        <x:v>0.288513</x:v>
+        <x:v>0.015208</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
-        <x:v>18.904370</x:v>
+        <x:v>70.896685</x:v>
       </x:c>
       <x:c r="L89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M89" t="n" s="2">
-        <x:v>139.373899</x:v>
+        <x:v>0.309198</x:v>
       </x:c>
       <x:c r="N89" t="n" s="2">
-        <x:v>30.263259</x:v>
+        <x:v>0.304055</x:v>
       </x:c>
       <x:c r="O89" t="n" s="2">
-        <x:v>754.681311</x:v>
+        <x:v>3.198506</x:v>
       </x:c>
       <x:c r="P89" t="n" s="2">
-        <x:v>140.545807</x:v>
+        <x:v>21.836972</x:v>
       </x:c>
       <x:c r="Q89" t="n" s="2">
-        <x:v>20.906584</x:v>
+        <x:v>24.273064</x:v>
       </x:c>
       <x:c r="R89" s="2"/>
-      <x:c r="S89" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S89" s="2"/>
+      <x:c r="T89" s="2"/>
       <x:c r="U89" s="2"/>
       <x:c r="V89" s="2"/>
-      <x:c r="W89" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W89" s="2"/>
       <x:c r="X89" t="n" s="2">
-        <x:v>2106.380830</x:v>
+        <x:v>971.733771</x:v>
       </x:c>
       <x:c r="Y89" t="n" s="2">
-        <x:v>38.598345</x:v>
+        <x:v>26.771456</x:v>
       </x:c>
       <x:c r="Z89" t="n" s="2">
-        <x:v>8.708000</x:v>
+        <x:v>3.025000</x:v>
       </x:c>
       <x:c r="AA89" t="n" s="2">
-        <x:v>56.493115</x:v>
+        <x:v>58.991045</x:v>
       </x:c>
       <x:c r="AB89" t="n" s="2">
-        <x:v>33.259954</x:v>
+        <x:v>3.656446</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-29 03:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-29 05:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>57.520404</x:v>
+        <x:v>661.723005</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>59.685851</x:v>
+        <x:v>183.753165</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>40.443801</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48.440496</x:v>
+      </x:c>
+      <x:c r="G90" s="2"/>
       <x:c r="H90" t="n" s="2">
-        <x:v>7.680792</x:v>
+        <x:v>6.342919</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>234.299209</x:v>
+        <x:v>394.520253</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
-        <x:v>1.215716</x:v>
+        <x:v>0.159454</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
-        <x:v>167.611994</x:v>
+        <x:v>292.184135</x:v>
       </x:c>
       <x:c r="L90" t="n" s="2">
-        <x:v>1.025150</x:v>
+        <x:v>1.238432</x:v>
       </x:c>
       <x:c r="M90" t="n" s="2">
-        <x:v>316.812045</x:v>
+        <x:v>0.134780</x:v>
       </x:c>
       <x:c r="N90" t="n" s="2">
-        <x:v>42.595265</x:v>
+        <x:v>0.094710</x:v>
       </x:c>
       <x:c r="O90" t="n" s="2">
-        <x:v>2425.829593</x:v>
+        <x:v>0.123278</x:v>
       </x:c>
       <x:c r="P90" t="n" s="2">
-        <x:v>139.261841</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q90" t="n" s="2">
-        <x:v>2.804437</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>2.981602</x:v>
+      </x:c>
+      <x:c r="R90" s="2"/>
+      <x:c r="S90" s="2"/>
+      <x:c r="T90" s="2"/>
+      <x:c r="U90" s="2"/>
+      <x:c r="V90" s="2"/>
+      <x:c r="W90" s="2"/>
       <x:c r="X90" t="n" s="2">
-        <x:v>3736.927590</x:v>
+        <x:v>1591.696229</x:v>
       </x:c>
       <x:c r="Y90" t="n" s="2">
-        <x:v>100.624446</x:v>
+        <x:v>43.673094</x:v>
       </x:c>
       <x:c r="Z90" t="n" s="2">
-        <x:v>71.250600</x:v>
+        <x:v>17.785000</x:v>
       </x:c>
       <x:c r="AA90" t="n" s="2">
-        <x:v>112.107347</x:v>
+        <x:v>87.016379</x:v>
       </x:c>
       <x:c r="AB90" t="n" s="2">
-        <x:v>197.737154</x:v>
+        <x:v>10.497593</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-29 03:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-13 12:00:00</x:v>
+        <x:v>2026-09-29 05:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>60.193740</x:v>
+        <x:v>603.385640</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>8.603271</x:v>
+        <x:v>52.522670</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>76.947155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83.521487</x:v>
+      </x:c>
+      <x:c r="G91" s="2"/>
       <x:c r="H91" t="n" s="2">
-        <x:v>1.011400</x:v>
+        <x:v>0.226700</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>19.121415</x:v>
+        <x:v>72.751739</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.240123</x:v>
+        <x:v>0.008757</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>14.339559</x:v>
+        <x:v>59.250998</x:v>
       </x:c>
       <x:c r="L91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M91" t="n" s="2">
-        <x:v>113.240307</x:v>
+        <x:v>0.142338</x:v>
       </x:c>
       <x:c r="N91" t="n" s="2">
-        <x:v>24.337175</x:v>
+        <x:v>0.094955</x:v>
       </x:c>
       <x:c r="O91" t="n" s="2">
-        <x:v>723.659067</x:v>
+        <x:v>0.896346</x:v>
       </x:c>
       <x:c r="P91" t="n" s="2">
-        <x:v>155.283600</x:v>
+        <x:v>22.614670</x:v>
       </x:c>
       <x:c r="Q91" t="n" s="2">
-        <x:v>23.116644</x:v>
+        <x:v>15.678774</x:v>
       </x:c>
       <x:c r="R91" s="2"/>
-      <x:c r="S91" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S91" s="2"/>
+      <x:c r="T91" s="2"/>
       <x:c r="U91" s="2"/>
       <x:c r="V91" s="2"/>
-      <x:c r="W91" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W91" s="2"/>
       <x:c r="X91" t="n" s="2">
-        <x:v>2131.267404</x:v>
+        <x:v>911.095074</x:v>
       </x:c>
       <x:c r="Y91" t="n" s="2">
-        <x:v>37.852969</x:v>
+        <x:v>25.375593</x:v>
       </x:c>
       <x:c r="Z91" t="n" s="2">
-        <x:v>6.872000</x:v>
+        <x:v>2.100000</x:v>
       </x:c>
       <x:c r="AA91" t="n" s="2">
-        <x:v>58.435043</x:v>
+        <x:v>53.040993</x:v>
       </x:c>
       <x:c r="AB91" t="n" s="2">
-        <x:v>35.375367</x:v>
+        <x:v>3.291551</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-29 02:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-29 04:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>55.118316</x:v>
+        <x:v>627.183467</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>61.756926</x:v>
+        <x:v>140.106919</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>39.002685</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48.860683</x:v>
+      </x:c>
+      <x:c r="G92" s="2"/>
       <x:c r="H92" t="n" s="2">
-        <x:v>3.379959</x:v>
+        <x:v>6.956145</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
-        <x:v>265.781798</x:v>
+        <x:v>325.321421</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.969990</x:v>
+        <x:v>0.169016</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>122.034593</x:v>
+        <x:v>296.178412</x:v>
       </x:c>
       <x:c r="L92" t="n" s="2">
-        <x:v>1.011377</x:v>
+        <x:v>1.250219</x:v>
       </x:c>
       <x:c r="M92" t="n" s="2">
-        <x:v>258.761006</x:v>
+        <x:v>0.097201</x:v>
       </x:c>
       <x:c r="N92" t="n" s="2">
-        <x:v>36.699536</x:v>
+        <x:v>0.063965</x:v>
       </x:c>
       <x:c r="O92" t="n" s="2">
-        <x:v>2324.690718</x:v>
+        <x:v>0.091563</x:v>
       </x:c>
       <x:c r="P92" t="n" s="2">
-        <x:v>131.007568</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q92" t="n" s="2">
-        <x:v>1.631151</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>2.575464</x:v>
+      </x:c>
+      <x:c r="R92" s="2"/>
+      <x:c r="S92" s="2"/>
+      <x:c r="T92" s="2"/>
+      <x:c r="U92" s="2"/>
+      <x:c r="V92" s="2"/>
+      <x:c r="W92" s="2"/>
       <x:c r="X92" t="n" s="2">
-        <x:v>3593.009754</x:v>
+        <x:v>1448.854475</x:v>
       </x:c>
       <x:c r="Y92" t="n" s="2">
-        <x:v>85.579767</x:v>
+        <x:v>45.378823</x:v>
       </x:c>
       <x:c r="Z92" t="n" s="2">
-        <x:v>50.877700</x:v>
+        <x:v>17.996000</x:v>
       </x:c>
       <x:c r="AA92" t="n" s="2">
-        <x:v>111.534260</x:v>
+        <x:v>85.918026</x:v>
       </x:c>
       <x:c r="AB92" t="n" s="2">
-        <x:v>137.404571</x:v>
+        <x:v>13.536655</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-29 02:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-13 11:00:00</x:v>
+        <x:v>2026-09-29 04:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>60.858460</x:v>
+        <x:v>597.127820</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>8.928369</x:v>
+        <x:v>47.440508</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>79.056929</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76.953244</x:v>
+      </x:c>
+      <x:c r="G93" s="2"/>
       <x:c r="H93" t="n" s="2">
-        <x:v>0.658400</x:v>
+        <x:v>0.069700</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>26.015089</x:v>
+        <x:v>65.729716</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.202423</x:v>
+        <x:v>0.007538</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>9.060143</x:v>
+        <x:v>49.465329</x:v>
       </x:c>
       <x:c r="L93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M93" t="n" s="2">
-        <x:v>104.308862</x:v>
+        <x:v>0.104278</x:v>
       </x:c>
       <x:c r="N93" t="n" s="2">
-        <x:v>22.893869</x:v>
+        <x:v>0.076066</x:v>
       </x:c>
       <x:c r="O93" t="n" s="2">
-        <x:v>709.251739</x:v>
+        <x:v>0.163943</x:v>
       </x:c>
       <x:c r="P93" t="n" s="2">
-        <x:v>145.528625</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q93" t="n" s="2">
-        <x:v>14.011833</x:v>
+        <x:v>5.869216</x:v>
       </x:c>
       <x:c r="R93" s="2"/>
-      <x:c r="S93" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S93" s="2"/>
+      <x:c r="T93" s="2"/>
       <x:c r="U93" s="2"/>
       <x:c r="V93" s="2"/>
-      <x:c r="W93" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W93" s="2"/>
       <x:c r="X93" t="n" s="2">
-        <x:v>2053.345437</x:v>
+        <x:v>843.007358</x:v>
       </x:c>
       <x:c r="Y93" t="n" s="2">
-        <x:v>35.807109</x:v>
+        <x:v>25.818809</x:v>
       </x:c>
       <x:c r="Z93" t="n" s="2">
-        <x:v>5.243000</x:v>
+        <x:v>1.500000</x:v>
       </x:c>
       <x:c r="AA93" t="n" s="2">
-        <x:v>56.857108</x:v>
+        <x:v>52.953352</x:v>
       </x:c>
       <x:c r="AB93" t="n" s="2">
-        <x:v>29.077910</x:v>
+        <x:v>3.254412</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-29 01:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-29 03:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>59.515948</x:v>
+        <x:v>640.945360</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>67.505959</x:v>
+        <x:v>131.995938</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>40.546243</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.726124</x:v>
+      </x:c>
+      <x:c r="G94" s="2"/>
       <x:c r="H94" t="n" s="2">
-        <x:v>1.955704</x:v>
+        <x:v>4.930100</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
-        <x:v>234.382397</x:v>
+        <x:v>270.894715</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
-        <x:v>0.606608</x:v>
+        <x:v>0.148384</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
-        <x:v>91.686485</x:v>
+        <x:v>309.595176</x:v>
       </x:c>
       <x:c r="L94" t="n" s="2">
-        <x:v>0.986401</x:v>
+        <x:v>1.225359</x:v>
       </x:c>
       <x:c r="M94" t="n" s="2">
-        <x:v>207.716326</x:v>
+        <x:v>0.123804</x:v>
       </x:c>
       <x:c r="N94" t="n" s="2">
-        <x:v>29.391969</x:v>
+        <x:v>0.057013</x:v>
       </x:c>
       <x:c r="O94" t="n" s="2">
-        <x:v>2051.980819</x:v>
+        <x:v>0.583951</x:v>
       </x:c>
       <x:c r="P94" t="n" s="2">
-        <x:v>114.454453</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q94" t="n" s="2">
-        <x:v>3.171083</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>4.220353</x:v>
+      </x:c>
+      <x:c r="R94" s="2"/>
+      <x:c r="S94" s="2"/>
+      <x:c r="T94" s="2"/>
+      <x:c r="U94" s="2"/>
+      <x:c r="V94" s="2"/>
+      <x:c r="W94" s="2"/>
       <x:c r="X94" t="n" s="2">
-        <x:v>3369.114847</x:v>
+        <x:v>1412.446277</x:v>
       </x:c>
       <x:c r="Y94" t="n" s="2">
-        <x:v>57.070604</x:v>
+        <x:v>48.629320</x:v>
       </x:c>
       <x:c r="Z94" t="n" s="2">
-        <x:v>25.476600</x:v>
+        <x:v>17.474000</x:v>
       </x:c>
       <x:c r="AA94" t="n" s="2">
-        <x:v>110.564809</x:v>
+        <x:v>89.154218</x:v>
       </x:c>
       <x:c r="AB94" t="n" s="2">
-        <x:v>60.772915</x:v>
+        <x:v>13.678509</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-29 01:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-13 10:00:00</x:v>
+        <x:v>2026-09-29 03:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>72.029830</x:v>
+        <x:v>598.024560</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>9.589642</x:v>
+        <x:v>50.468595</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>78.619551</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75.566616</x:v>
+      </x:c>
+      <x:c r="G95" s="2"/>
       <x:c r="H95" t="n" s="2">
-        <x:v>0.263300</x:v>
+        <x:v>0.027800</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
-        <x:v>13.268172</x:v>
+        <x:v>34.532089</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
-        <x:v>0.162098</x:v>
+        <x:v>0.005878</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
-        <x:v>4.690183</x:v>
+        <x:v>36.604824</x:v>
       </x:c>
       <x:c r="L95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M95" t="n" s="2">
-        <x:v>87.359710</x:v>
+        <x:v>0.113545</x:v>
       </x:c>
       <x:c r="N95" t="n" s="2">
-        <x:v>19.599275</x:v>
+        <x:v>0.075532</x:v>
       </x:c>
       <x:c r="O95" t="n" s="2">
-        <x:v>645.691690</x:v>
+        <x:v>0.218337</x:v>
       </x:c>
       <x:c r="P95" t="n" s="2">
-        <x:v>131.733719</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q95" t="n" s="2">
-        <x:v>23.612880</x:v>
+        <x:v>3.698209</x:v>
       </x:c>
       <x:c r="R95" s="2"/>
-      <x:c r="S95" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S95" s="2"/>
+      <x:c r="T95" s="2"/>
       <x:c r="U95" s="2"/>
       <x:c r="V95" s="2"/>
-      <x:c r="W95" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W95" s="2"/>
       <x:c r="X95" t="n" s="2">
-        <x:v>1950.333556</x:v>
+        <x:v>799.335985</x:v>
       </x:c>
       <x:c r="Y95" t="n" s="2">
-        <x:v>29.850061</x:v>
+        <x:v>25.959943</x:v>
       </x:c>
       <x:c r="Z95" t="n" s="2">
-        <x:v>2.120000</x:v>
+        <x:v>1.757000</x:v>
       </x:c>
       <x:c r="AA95" t="n" s="2">
-        <x:v>55.756508</x:v>
+        <x:v>53.475042</x:v>
       </x:c>
       <x:c r="AB95" t="n" s="2">
-        <x:v>8.352621</x:v>
+        <x:v>4.121631</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-29 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-29 02:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>276.757836</x:v>
+        <x:v>608.513638</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>68.814539</x:v>
+        <x:v>142.111794</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>40.674583</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.167120</x:v>
+      </x:c>
+      <x:c r="G96" s="2"/>
       <x:c r="H96" t="n" s="2">
-        <x:v>1.516964</x:v>
+        <x:v>3.297662</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>212.646150</x:v>
+        <x:v>203.670977</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
-        <x:v>0.406176</x:v>
+        <x:v>0.107651</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
-        <x:v>76.308616</x:v>
+        <x:v>296.129453</x:v>
       </x:c>
       <x:c r="L96" t="n" s="2">
-        <x:v>0.993303</x:v>
+        <x:v>1.233096</x:v>
       </x:c>
       <x:c r="M96" t="n" s="2">
-        <x:v>160.245932</x:v>
+        <x:v>0.126782</x:v>
       </x:c>
       <x:c r="N96" t="n" s="2">
-        <x:v>19.542314</x:v>
+        <x:v>0.066738</x:v>
       </x:c>
       <x:c r="O96" t="n" s="2">
-        <x:v>1576.798568</x:v>
+        <x:v>0.080365</x:v>
       </x:c>
       <x:c r="P96" t="n" s="2">
-        <x:v>87.829338</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q96" t="n" s="2">
-        <x:v>3.106742</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>2.068741</x:v>
+      </x:c>
+      <x:c r="R96" s="2"/>
+      <x:c r="S96" s="2"/>
+      <x:c r="T96" s="2"/>
+      <x:c r="U96" s="2"/>
+      <x:c r="V96" s="2"/>
+      <x:c r="W96" s="2"/>
       <x:c r="X96" t="n" s="2">
-        <x:v>3206.950676</x:v>
+        <x:v>1304.574017</x:v>
       </x:c>
       <x:c r="Y96" t="n" s="2">
-        <x:v>57.796070</x:v>
+        <x:v>51.059321</x:v>
       </x:c>
       <x:c r="Z96" t="n" s="2">
-        <x:v>16.887000</x:v>
+        <x:v>8.716000</x:v>
       </x:c>
       <x:c r="AA96" t="n" s="2">
-        <x:v>108.575242</x:v>
+        <x:v>92.310047</x:v>
       </x:c>
       <x:c r="AB96" t="n" s="2">
-        <x:v>48.978210</x:v>
+        <x:v>39.585096</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-29 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-13 09:00:00</x:v>
+        <x:v>2026-09-29 02:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>227.590580</x:v>
+        <x:v>585.187280</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>8.804562</x:v>
+        <x:v>44.420736</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>78.926301</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76.095956</x:v>
+      </x:c>
+      <x:c r="G97" s="2"/>
       <x:c r="H97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.261500</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>5.163586</x:v>
+        <x:v>5.507837</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.098570</x:v>
+        <x:v>0.005066</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>3.524580</x:v>
+        <x:v>27.427628</x:v>
       </x:c>
       <x:c r="L97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M97" t="n" s="2">
-        <x:v>57.310274</x:v>
+        <x:v>0.125211</x:v>
       </x:c>
       <x:c r="N97" t="n" s="2">
-        <x:v>12.461326</x:v>
+        <x:v>0.070744</x:v>
       </x:c>
       <x:c r="O97" t="n" s="2">
-        <x:v>501.223060</x:v>
+        <x:v>0.071002</x:v>
       </x:c>
       <x:c r="P97" t="n" s="2">
-        <x:v>107.321487</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q97" t="n" s="2">
-        <x:v>35.106890</x:v>
+        <x:v>4.543887</x:v>
       </x:c>
       <x:c r="R97" s="2"/>
-      <x:c r="S97" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S97" s="2"/>
+      <x:c r="T97" s="2"/>
       <x:c r="U97" s="2"/>
       <x:c r="V97" s="2"/>
-      <x:c r="W97" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W97" s="2"/>
       <x:c r="X97" t="n" s="2">
-        <x:v>1865.949232</x:v>
+        <x:v>743.716847</x:v>
       </x:c>
       <x:c r="Y97" t="n" s="2">
-        <x:v>26.491790</x:v>
+        <x:v>26.266174</x:v>
       </x:c>
       <x:c r="Z97" t="n" s="2">
-        <x:v>2.282000</x:v>
+        <x:v>1.838000</x:v>
       </x:c>
       <x:c r="AA97" t="n" s="2">
-        <x:v>53.992049</x:v>
+        <x:v>54.367623</x:v>
       </x:c>
       <x:c r="AB97" t="n" s="2">
-        <x:v>3.567441</x:v>
+        <x:v>4.349050</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-13 06:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-29 01:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>356.880950</x:v>
+        <x:v>613.018467</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>70.848172</x:v>
+        <x:v>153.377705</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>46.139329</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47.162446</x:v>
+      </x:c>
+      <x:c r="G98" s="2"/>
       <x:c r="H98" t="n" s="2">
-        <x:v>4.110618</x:v>
+        <x:v>2.233250</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>191.254181</x:v>
+        <x:v>188.487945</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
-        <x:v>0.177672</x:v>
+        <x:v>0.086593</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
-        <x:v>149.303431</x:v>
+        <x:v>260.792724</x:v>
       </x:c>
       <x:c r="L98" t="n" s="2">
-        <x:v>0.997209</x:v>
+        <x:v>1.254811</x:v>
       </x:c>
       <x:c r="M98" t="n" s="2">
-        <x:v>81.676282</x:v>
+        <x:v>0.127881</x:v>
       </x:c>
       <x:c r="N98" t="n" s="2">
-        <x:v>8.538123</x:v>
+        <x:v>0.078319</x:v>
       </x:c>
       <x:c r="O98" t="n" s="2">
-        <x:v>905.270794</x:v>
+        <x:v>0.087668</x:v>
       </x:c>
       <x:c r="P98" t="n" s="2">
-        <x:v>49.774261</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q98" t="n" s="2">
-        <x:v>5.065398</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>3.626101</x:v>
+      </x:c>
+      <x:c r="R98" s="2"/>
+      <x:c r="S98" s="2"/>
+      <x:c r="T98" s="2"/>
+      <x:c r="U98" s="2"/>
+      <x:c r="V98" s="2"/>
+      <x:c r="W98" s="2"/>
       <x:c r="X98" t="n" s="2">
-        <x:v>3044.857561</x:v>
+        <x:v>1270.333910</x:v>
       </x:c>
       <x:c r="Y98" t="n" s="2">
-        <x:v>55.329019</x:v>
+        <x:v>48.331195</x:v>
       </x:c>
       <x:c r="Z98" t="n" s="2">
-        <x:v>4.735700</x:v>
+        <x:v>7.615000</x:v>
       </x:c>
       <x:c r="AA98" t="n" s="2">
-        <x:v>106.427119</x:v>
+        <x:v>92.593567</x:v>
       </x:c>
       <x:c r="AB98" t="n" s="2">
-        <x:v>26.318462</x:v>
+        <x:v>49.302689</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-13 06:00:00</x:v>
+        <x:v>2026-09-28 23:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-13 08:00:00</x:v>
+        <x:v>2026-09-29 01:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>342.280750</x:v>
+        <x:v>585.189400</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>14.388261</x:v>
+        <x:v>42.386783</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>79.360807</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76.372480</x:v>
+      </x:c>
+      <x:c r="G99" s="2"/>
       <x:c r="H99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.014400</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>6.610573</x:v>
+        <x:v>5.005500</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
-        <x:v>0.052569</x:v>
+        <x:v>0.006463</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
-        <x:v>4.089255</x:v>
+        <x:v>4.946718</x:v>
       </x:c>
       <x:c r="L99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M99" t="n" s="2">
-        <x:v>29.323598</x:v>
+        <x:v>0.141507</x:v>
       </x:c>
       <x:c r="N99" t="n" s="2">
-        <x:v>6.227342</x:v>
+        <x:v>0.078447</x:v>
       </x:c>
       <x:c r="O99" t="n" s="2">
-        <x:v>331.844073</x:v>
+        <x:v>0.168406</x:v>
       </x:c>
       <x:c r="P99" t="n" s="2">
-        <x:v>75.235977</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q99" t="n" s="2">
-        <x:v>13.689411</x:v>
+        <x:v>3.516770</x:v>
       </x:c>
       <x:c r="R99" s="2"/>
-      <x:c r="S99" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S99" s="2"/>
+      <x:c r="T99" s="2"/>
       <x:c r="U99" s="2"/>
       <x:c r="V99" s="2"/>
-      <x:c r="W99" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W99" s="2"/>
       <x:c r="X99" t="n" s="2">
-        <x:v>1756.272801</x:v>
+        <x:v>717.826874</x:v>
       </x:c>
       <x:c r="Y99" t="n" s="2">
-        <x:v>24.979798</x:v>
+        <x:v>27.398725</x:v>
       </x:c>
       <x:c r="Z99" t="n" s="2">
-        <x:v>9.494000</x:v>
+        <x:v>1.859000</x:v>
       </x:c>
       <x:c r="AA99" t="n" s="2">
-        <x:v>53.204085</x:v>
+        <x:v>54.776366</x:v>
       </x:c>
       <x:c r="AB99" t="n" s="2">
-        <x:v>3.230670</x:v>
+        <x:v>8.348255</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-13 05:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-29 00:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>382.059804</x:v>
+        <x:v>679.772837</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>68.727650</x:v>
+        <x:v>158.172454</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>57.810905</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46.511352</x:v>
+      </x:c>
+      <x:c r="G100" s="2"/>
       <x:c r="H100" t="n" s="2">
-        <x:v>5.764341</x:v>
+        <x:v>2.503407</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
-        <x:v>197.025491</x:v>
+        <x:v>141.458064</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
-        <x:v>0.153221</x:v>
+        <x:v>0.108397</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
-        <x:v>247.036148</x:v>
+        <x:v>247.271821</x:v>
       </x:c>
       <x:c r="L100" t="n" s="2">
-        <x:v>0.993391</x:v>
+        <x:v>1.248152</x:v>
       </x:c>
       <x:c r="M100" t="n" s="2">
-        <x:v>24.316109</x:v>
+        <x:v>0.149263</x:v>
       </x:c>
       <x:c r="N100" t="n" s="2">
-        <x:v>2.876937</x:v>
+        <x:v>0.093167</x:v>
       </x:c>
       <x:c r="O100" t="n" s="2">
-        <x:v>375.257489</x:v>
+        <x:v>0.103197</x:v>
       </x:c>
       <x:c r="P100" t="n" s="2">
-        <x:v>20.122526</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q100" t="n" s="2">
-        <x:v>3.468570</x:v>
-[...18 lines deleted...]
-      </x:c>
+        <x:v>2.187856</x:v>
+      </x:c>
+      <x:c r="R100" s="2"/>
+      <x:c r="S100" s="2"/>
+      <x:c r="T100" s="2"/>
+      <x:c r="U100" s="2"/>
+      <x:c r="V100" s="2"/>
+      <x:c r="W100" s="2"/>
       <x:c r="X100" t="n" s="2">
-        <x:v>2788.826360</x:v>
+        <x:v>1279.579967</x:v>
       </x:c>
       <x:c r="Y100" t="n" s="2">
-        <x:v>51.521229</x:v>
+        <x:v>49.341684</x:v>
       </x:c>
       <x:c r="Z100" t="n" s="2">
-        <x:v>5.205800</x:v>
+        <x:v>14.332000</x:v>
       </x:c>
       <x:c r="AA100" t="n" s="2">
-        <x:v>98.577700</x:v>
+        <x:v>95.771970</x:v>
       </x:c>
       <x:c r="AB100" t="n" s="2">
-        <x:v>26.718925</x:v>
+        <x:v>23.133244</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-13 05:00:00</x:v>
+        <x:v>2026-09-28 22:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-13 07:00:00</x:v>
+        <x:v>2026-09-29 00:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>354.875870</x:v>
+        <x:v>594.632240</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>12.703730</x:v>
+        <x:v>44.546203</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>81.536649</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75.664955</x:v>
+      </x:c>
+      <x:c r="G101" s="2"/>
       <x:c r="H101" t="n" s="2">
-        <x:v>0.001000</x:v>
+        <x:v>0.066500</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>9.027732</x:v>
+        <x:v>7.321200</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
-        <x:v>0.014927</x:v>
+        <x:v>0.007400</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
-        <x:v>16.607385</x:v>
+        <x:v>0.957082</x:v>
       </x:c>
       <x:c r="L101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="M101" t="n" s="2">
-        <x:v>10.231635</x:v>
+        <x:v>0.168546</x:v>
       </x:c>
       <x:c r="N101" t="n" s="2">
-        <x:v>2.304784</x:v>
+        <x:v>0.100307</x:v>
       </x:c>
       <x:c r="O101" t="n" s="2">
-        <x:v>143.780649</x:v>
+        <x:v>0.689429</x:v>
       </x:c>
       <x:c r="P101" t="n" s="2">
-        <x:v>37.197666</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="Q101" t="n" s="2">
-        <x:v>11.264922</x:v>
+        <x:v>4.007251</x:v>
       </x:c>
       <x:c r="R101" s="2"/>
-      <x:c r="S101" t="n" s="2">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="S101" s="2"/>
+      <x:c r="T101" s="2"/>
       <x:c r="U101" s="2"/>
       <x:c r="V101" s="2"/>
-      <x:c r="W101" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="W101" s="2"/>
       <x:c r="X101" t="n" s="2">
-        <x:v>1589.873569</x:v>
+        <x:v>728.161113</x:v>
       </x:c>
       <x:c r="Y101" t="n" s="2">
-        <x:v>25.315872</x:v>
+        <x:v>27.666153</x:v>
       </x:c>
       <x:c r="Z101" t="n" s="2">
-        <x:v>10.206000</x:v>
+        <x:v>2.421000</x:v>
       </x:c>
       <x:c r="AA101" t="n" s="2">
-        <x:v>52.793378</x:v>
+        <x:v>54.514215</x:v>
       </x:c>
       <x:c r="AB101" t="n" s="2">
-        <x:v>3.196764</x:v>
+        <x:v>2.896061</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>