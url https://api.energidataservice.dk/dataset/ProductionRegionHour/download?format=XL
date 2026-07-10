--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R3bfcbdb15429434b972407a13607ba6e"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R9cd1a197a00d4247adf6d9eddd7fc292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bfcbdb15429434b972407a13607ba6e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9cd1a197a00d4247adf6d9eddd7fc292" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2027 +171,2027 @@
     <x:col min="6" max="6" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ProductionType2</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ProductionType3</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Production_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>1272371.978000</x:v>
+        <x:v>484566.990000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>136.080000</x:v>
+        <x:v>303.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>25429.258000</x:v>
+        <x:v>3929.746000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>188.566000</x:v>
+        <x:v>6054.200000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>579405.599000</x:v>
+        <x:v>364071.257000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>90.176000</x:v>
+        <x:v>227.042000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>194102.738000</x:v>
+        <x:v>213297.347000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>316.407000</x:v>
+        <x:v>936.044000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>456224.253000</x:v>
+        <x:v>110992.335000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>164.435000</x:v>
+        <x:v>445.202000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-17 23:00:00</x:v>
+        <x:v>2026-07-01 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>218366.714000</x:v>
+        <x:v>66877.101000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>1436656.151000</x:v>
+        <x:v>337686.202000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>232.105000</x:v>
+        <x:v>1171.225000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>31108.496000</x:v>
+        <x:v>7291.747000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>2613.447000</x:v>
+        <x:v>48376.150000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>512355.769000</x:v>
+        <x:v>393245.407000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>118.622000</x:v>
+        <x:v>962.436000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>195345.378000</x:v>
+        <x:v>221298.754000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>635.460000</x:v>
+        <x:v>1490.133000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>394630.940000</x:v>
+        <x:v>115513.498000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>274.428000</x:v>
+        <x:v>1691.920000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-17 22:00:00</x:v>
+        <x:v>2026-07-01 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>207790.825000</x:v>
+        <x:v>215246.047000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>1332615.901000</x:v>
+        <x:v>393072.652000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>729.503000</x:v>
+        <x:v>5773.403000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>29091.302000</x:v>
+        <x:v>10939.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>4389.267000</x:v>
+        <x:v>471570.851000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>532973.048000</x:v>
+        <x:v>9573.974000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>1721.440000</x:v>
+        <x:v>244312.088000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>175982.548000</x:v>
+        <x:v>21457.410000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>3115.702000</x:v>
+        <x:v>115171.987000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>440324.589000</x:v>
+        <x:v>23637.625000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 21:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>2738.653000</x:v>
+        <x:v>259961.938000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-17 21:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>198577.190000</x:v>
+        <x:v>317177.458000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>1321773.133000</x:v>
+        <x:v>6882.845000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>1241.758000</x:v>
+        <x:v>7042.549000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>26210.378000</x:v>
+        <x:v>137745.286000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>32599.614000</x:v>
+        <x:v>483910.723000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>638039.844000</x:v>
+        <x:v>33107.002000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>12908.367000</x:v>
+        <x:v>320367.794000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>169588.988000</x:v>
+        <x:v>65528.486000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>30820.657000</x:v>
+        <x:v>204361.944000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>430554.910000</x:v>
+        <x:v>97397.722000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 20:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>35428.231000</x:v>
+        <x:v>306262.057000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-17 20:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>244708.907000</x:v>
+        <x:v>278167.044000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>1263855.141000</x:v>
+        <x:v>7783.141000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>4865.837000</x:v>
+        <x:v>1781.419000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>25677.689000</x:v>
+        <x:v>347847.258000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>90907.403000</x:v>
+        <x:v>557397.105000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>759329.654000</x:v>
+        <x:v>83788.761000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>29218.668000</x:v>
+        <x:v>391473.627000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>174394.279000</x:v>
+        <x:v>308522.595000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>397517.200000</x:v>
+        <x:v>289339.173000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 19:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>90663.422000</x:v>
+        <x:v>357300.614000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-17 19:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>364933.277000</x:v>
+        <x:v>255670.958000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>1129998.967000</x:v>
+        <x:v>23951.743000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>22091.748000</x:v>
+        <x:v>2731.013000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>30567.957000</x:v>
+        <x:v>598121.119000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>164445.047000</x:v>
+        <x:v>591894.381000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>877871.997000</x:v>
+        <x:v>161237.283000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>41698.291000</x:v>
+        <x:v>389813.654000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>192726.851000</x:v>
+        <x:v>349830.012000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>346745.657000</x:v>
+        <x:v>614850.244000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 18:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>185745.291000</x:v>
+        <x:v>350445.017000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-17 18:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>417030.659000</x:v>
+        <x:v>256028.514000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>788745.310000</x:v>
+        <x:v>41695.939000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>54134.128000</x:v>
+        <x:v>5657.955000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>28338.715000</x:v>
+        <x:v>881936.235000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>264806.676000</x:v>
+        <x:v>486962.826000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>892098.337000</x:v>
+        <x:v>232900.735000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>71247.700000</x:v>
+        <x:v>297969.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>198404.160000</x:v>
+        <x:v>408052.461000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>339397.126000</x:v>
+        <x:v>861440.491000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 17:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>126473.625000</x:v>
+        <x:v>317339.426000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>217521.926000</x:v>
+        <x:v>248555.373000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-17 17:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>506295.528000</x:v>
+        <x:v>54581.883000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>438052.418000</x:v>
+        <x:v>7020.046000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>78703.788000</x:v>
+        <x:v>948720.723000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>27848.499000</x:v>
+        <x:v>370116.526000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>308212.955000</x:v>
+        <x:v>285791.286000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>922866.012000</x:v>
+        <x:v>214642.547000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>94254.414000</x:v>
+        <x:v>342557.635000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>186836.193000</x:v>
+        <x:v>34488.860000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>528729.437000</x:v>
+        <x:v>845883.112000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 16:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>146145.144000</x:v>
+        <x:v>151110.378000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>315261.523000</x:v>
+        <x:v>227512.625000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-17 16:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>583671.194000</x:v>
+        <x:v>64050.012000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>329030.110000</x:v>
+        <x:v>5633.085000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>80034.536000</x:v>
+        <x:v>997117.365000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>24162.672000</x:v>
+        <x:v>290801.873000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>406530.090000</x:v>
+        <x:v>313404.955000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>991322.093000</x:v>
+        <x:v>208773.607000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>84911.960000</x:v>
+        <x:v>354940.320000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>151126.185000</x:v>
+        <x:v>47584.808000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>615941.826000</x:v>
+        <x:v>838552.841000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 13:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 15:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>192665.340000</x:v>
+        <x:v>77164.551000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>419617.295000</x:v>
+        <x:v>241268.379000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-17 13:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-17 15:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>640317.925000</x:v>
+        <x:v>97536.937000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>284934.952000</x:v>
+        <x:v>4252.429000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>75526.780000</x:v>
+        <x:v>1024769.988000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-17 12:00:00</x:v>
+        <x:v>2026-07-01 12:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-17 14:00:00</x:v>
+        <x:v>2026-07-01 14:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>21584.874000</x:v>
+        <x:v>243165.323000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>