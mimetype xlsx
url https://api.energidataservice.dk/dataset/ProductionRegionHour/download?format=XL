--- v1 (2026-07-10)
+++ v2 (2026-08-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R9cd1a197a00d4247adf6d9eddd7fc292"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R4efde4f4ece941d9b8c51f2340b3bd1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9cd1a197a00d4247adf6d9eddd7fc292" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4efde4f4ece941d9b8c51f2340b3bd1c" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2027 +171,2027 @@
     <x:col min="6" max="6" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ProductionType2</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ProductionType3</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Production_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>484566.990000</x:v>
+        <x:v>1016053.345000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>303.200000</x:v>
+        <x:v>219.270000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>3929.746000</x:v>
+        <x:v>10020.440000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>6054.200000</x:v>
+        <x:v>7735.708000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>364071.257000</x:v>
+        <x:v>1200785.674000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>227.042000</x:v>
+        <x:v>392.668000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>213297.347000</x:v>
+        <x:v>629516.144000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>936.044000</x:v>
+        <x:v>455.027000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>110992.335000</x:v>
+        <x:v>328160.426000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>445.202000</x:v>
+        <x:v>349.173000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-01 23:00:00</x:v>
+        <x:v>2026-08-16 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>66877.101000</x:v>
+        <x:v>213893.835000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>337686.202000</x:v>
+        <x:v>1050074.813000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>1171.225000</x:v>
+        <x:v>1929.777000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>7291.747000</x:v>
+        <x:v>10912.439000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>48376.150000</x:v>
+        <x:v>62511.605000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>393245.407000</x:v>
+        <x:v>1200106.538000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>962.436000</x:v>
+        <x:v>1673.809000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>221298.754000</x:v>
+        <x:v>556753.924000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>1490.133000</x:v>
+        <x:v>2467.361000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>115513.498000</x:v>
+        <x:v>331441.519000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>1691.920000</x:v>
+        <x:v>2038.939000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-01 22:00:00</x:v>
+        <x:v>2026-08-16 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>215246.047000</x:v>
+        <x:v>194173.723000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>393072.652000</x:v>
+        <x:v>909.252000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>5773.403000</x:v>
+        <x:v>19087.114000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>10939.270000</x:v>
+        <x:v>36900.997000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>471570.851000</x:v>
+        <x:v>1178730.978000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>9573.974000</x:v>
+        <x:v>9774.443000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>244312.088000</x:v>
+        <x:v>494468.583000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>21457.410000</x:v>
+        <x:v>2076.731000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>115171.987000</x:v>
+        <x:v>347776.012000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>23637.625000</x:v>
+        <x:v>1445.616000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-01 21:00:00</x:v>
+        <x:v>2026-08-16 21:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>259961.938000</x:v>
+        <x:v>198637.995000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>317177.458000</x:v>
+        <x:v>629.267000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>6882.845000</x:v>
+        <x:v>21467.675000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>7042.549000</x:v>
+        <x:v>90525.658000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>137745.286000</x:v>
+        <x:v>1289907.147000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>483910.723000</x:v>
+        <x:v>16524.337000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>33107.002000</x:v>
+        <x:v>521652.817000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>320367.794000</x:v>
+        <x:v>5112.758000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>65528.486000</x:v>
+        <x:v>481089.415000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>204361.944000</x:v>
+        <x:v>15060.637000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 20:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>97397.722000</x:v>
+        <x:v>239568.573000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-01 20:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>306262.057000</x:v>
+        <x:v>1416.532000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>278167.044000</x:v>
+        <x:v>24656.884000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>7783.141000</x:v>
+        <x:v>94580.955000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>1781.419000</x:v>
+        <x:v>1335756.116000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>347847.258000</x:v>
+        <x:v>30826.248000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>557397.105000</x:v>
+        <x:v>629335.393000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>83788.761000</x:v>
+        <x:v>45817.831000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>391473.627000</x:v>
+        <x:v>579134.301000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>308522.595000</x:v>
+        <x:v>63942.269000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 19:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>289339.173000</x:v>
+        <x:v>308125.469000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-01 19:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>357300.614000</x:v>
+        <x:v>1207536.685000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>255670.958000</x:v>
+        <x:v>10005.237000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>23951.743000</x:v>
+        <x:v>27681.241000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>2731.013000</x:v>
+        <x:v>132711.776000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>598121.119000</x:v>
+        <x:v>1525384.622000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>591894.381000</x:v>
+        <x:v>39346.687000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>161237.283000</x:v>
+        <x:v>699479.219000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>389813.654000</x:v>
+        <x:v>117996.454000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>349830.012000</x:v>
+        <x:v>539209.305000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>614850.244000</x:v>
+        <x:v>106953.127000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-01 18:00:00</x:v>
+        <x:v>2026-08-16 18:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>350445.017000</x:v>
+        <x:v>380225.153000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>256028.514000</x:v>
+        <x:v>835668.387000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>41695.939000</x:v>
+        <x:v>30082.228000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>5657.955000</x:v>
+        <x:v>33598.462000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>881936.235000</x:v>
+        <x:v>276057.536000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>486962.826000</x:v>
+        <x:v>1757777.246000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>232900.735000</x:v>
+        <x:v>84713.523000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>297969.650000</x:v>
+        <x:v>700423.247000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>408052.461000</x:v>
+        <x:v>299290.117000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>861440.491000</x:v>
+        <x:v>604141.841000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-01 17:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>317339.426000</x:v>
+        <x:v>234356.659000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 17:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>248555.373000</x:v>
+        <x:v>519225.305000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>54581.883000</x:v>
+        <x:v>614362.772000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>7020.046000</x:v>
+        <x:v>55370.699000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>948720.723000</x:v>
+        <x:v>48643.749000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>370116.526000</x:v>
+        <x:v>402824.554000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>285791.286000</x:v>
+        <x:v>1630807.478000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>214642.547000</x:v>
+        <x:v>153730.916000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>342557.635000</x:v>
+        <x:v>707089.230000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>34488.860000</x:v>
+        <x:v>447963.314000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>845883.112000</x:v>
+        <x:v>566146.324000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-01 16:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>151110.378000</x:v>
+        <x:v>474746.161000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 16:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>227512.625000</x:v>
+        <x:v>613217.892000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>64050.012000</x:v>
+        <x:v>349584.423000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>5633.085000</x:v>
+        <x:v>58090.423000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>997117.365000</x:v>
+        <x:v>48766.070000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>290801.873000</x:v>
+        <x:v>541988.490000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>313404.955000</x:v>
+        <x:v>1705928.530000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>208773.607000</x:v>
+        <x:v>207265.771000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>354940.320000</x:v>
+        <x:v>745993.776000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>47584.808000</x:v>
+        <x:v>609113.995000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>838552.841000</x:v>
+        <x:v>614387.328000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-01 13:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-01 15:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>77164.551000</x:v>
+        <x:v>772542.865000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-16 13:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 15:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>241268.379000</x:v>
+        <x:v>577786.796000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-16 12:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>97536.937000</x:v>
+        <x:v>282134.870000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-16 12:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>4252.429000</x:v>
+        <x:v>61626.405000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-16 12:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>1024769.988000</x:v>
+        <x:v>54019.732000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-01 12:00:00</x:v>
+        <x:v>2026-08-16 12:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-01 14:00:00</x:v>
+        <x:v>2026-08-16 14:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>243165.323000</x:v>
+        <x:v>521437.444000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>