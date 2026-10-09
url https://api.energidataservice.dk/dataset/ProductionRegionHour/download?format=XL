--- v2 (2026-08-25)
+++ v3 (2026-10-09)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R4efde4f4ece941d9b8c51f2340b3bd1c"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R400768180dc64bbd9e4bbe1afa776cfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4efde4f4ece941d9b8c51f2340b3bd1c" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R400768180dc64bbd9e4bbe1afa776cfe" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2027 +171,2027 @@
     <x:col min="6" max="6" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>TimeUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>TimeDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ProductionType2</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>ProductionType3</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>Production_kWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>1016053.345000</x:v>
+        <x:v>1241109.753000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>219.270000</x:v>
+        <x:v>105.282000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>10020.440000</x:v>
+        <x:v>1294.726000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>7735.708000</x:v>
+        <x:v>638.028000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>1200785.674000</x:v>
+        <x:v>419406.596000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>392.668000</x:v>
+        <x:v>105.126000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>629516.144000</x:v>
+        <x:v>120243.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>455.027000</x:v>
+        <x:v>831.435000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>328160.426000</x:v>
+        <x:v>25805.121000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>349.173000</x:v>
+        <x:v>167.422000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-16 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>213893.835000</x:v>
+        <x:v>9409.485000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>1050074.813000</x:v>
+        <x:v>1356916.272000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>1929.777000</x:v>
+        <x:v>162.628000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>10912.439000</x:v>
+        <x:v>706.817000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>62511.605000</x:v>
+        <x:v>5119.557000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>1200106.538000</x:v>
+        <x:v>504182.122000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>1673.809000</x:v>
+        <x:v>255.668000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>556753.924000</x:v>
+        <x:v>141575.913000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>2467.361000</x:v>
+        <x:v>433.600000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>331441.519000</x:v>
+        <x:v>23045.422000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>2038.939000</x:v>
+        <x:v>251.167000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-16 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>194173.723000</x:v>
+        <x:v>45548.805000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>909.252000</x:v>
+        <x:v>691.024000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>19087.114000</x:v>
+        <x:v>964.920000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>36900.997000</x:v>
+        <x:v>708253.735000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>1178730.978000</x:v>
+        <x:v>842.768000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>9774.443000</x:v>
+        <x:v>151953.431000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>494468.583000</x:v>
+        <x:v>1049.256000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>2076.731000</x:v>
+        <x:v>39424.869000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>347776.012000</x:v>
+        <x:v>1003.980000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>1445.616000</x:v>
+        <x:v>79868.679000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-16 21:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>198637.995000</x:v>
+        <x:v>4284.191000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>629.267000</x:v>
+        <x:v>676.498000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>21467.675000</x:v>
+        <x:v>54537.878000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>90525.658000</x:v>
+        <x:v>788383.901000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>1289907.147000</x:v>
+        <x:v>12189.757000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>16524.337000</x:v>
+        <x:v>147733.597000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>521652.817000</x:v>
+        <x:v>5817.693000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>5112.758000</x:v>
+        <x:v>78974.448000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>481089.415000</x:v>
+        <x:v>4560.533000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>15060.637000</x:v>
+        <x:v>132695.818000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-16 20:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>239568.573000</x:v>
+        <x:v>1786734.465000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>1416.532000</x:v>
+        <x:v>2266.006000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>24656.884000</x:v>
+        <x:v>1783.593000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>94580.955000</x:v>
+        <x:v>99305.845000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>1335756.116000</x:v>
+        <x:v>835201.146000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>30826.248000</x:v>
+        <x:v>12481.781000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>629335.393000</x:v>
+        <x:v>152536.826000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>45817.831000</x:v>
+        <x:v>12515.868000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>579134.301000</x:v>
+        <x:v>65108.377000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>63942.269000</x:v>
+        <x:v>6314.269000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-16 19:00:00</x:v>
+        <x:v>2026-09-08 19:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>308125.469000</x:v>
+        <x:v>99856.247000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>1207536.685000</x:v>
+        <x:v>1476504.114000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>10005.237000</x:v>
+        <x:v>1429.703000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>27681.241000</x:v>
+        <x:v>1218.782000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>132711.776000</x:v>
+        <x:v>59300.456000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>1525384.622000</x:v>
+        <x:v>1058463.739000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>39346.687000</x:v>
+        <x:v>19609.693000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>699479.219000</x:v>
+        <x:v>241057.921000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>117996.454000</x:v>
+        <x:v>293798.936000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>539209.305000</x:v>
+        <x:v>32266.361000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 18:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>106953.127000</x:v>
+        <x:v>144836.510000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-16 18:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>380225.153000</x:v>
+        <x:v>1049213.986000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>835668.387000</x:v>
+        <x:v>2048.702000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>30082.228000</x:v>
+        <x:v>6906.627000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>33598.462000</x:v>
+        <x:v>96572.203000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>276057.536000</x:v>
+        <x:v>1488328.380000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>1757777.246000</x:v>
+        <x:v>20468.519000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>84713.523000</x:v>
+        <x:v>316546.851000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>700423.247000</x:v>
+        <x:v>611037.450000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>299290.117000</x:v>
+        <x:v>81418.358000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 17:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>604141.841000</x:v>
+        <x:v>401029.707000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>234356.659000</x:v>
+        <x:v>493089.384000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-16 17:00:00</x:v>
+        <x:v>2026-09-08 16:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>519225.305000</x:v>
+        <x:v>3713456.947000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>614362.772000</x:v>
+        <x:v>414621.795000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>55370.699000</x:v>
+        <x:v>5252.225000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>48643.749000</x:v>
+        <x:v>13208.683000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>402824.554000</x:v>
+        <x:v>167782.007000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>1630807.478000</x:v>
+        <x:v>1576430.998000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>153730.916000</x:v>
+        <x:v>40550.525000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>707089.230000</x:v>
+        <x:v>212234.524000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>447963.314000</x:v>
+        <x:v>924800.367000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>566146.324000</x:v>
+        <x:v>150069.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 15:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>474746.161000</x:v>
+        <x:v>673672.402000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-16 16:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>613217.892000</x:v>
+        <x:v>407828.832000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>349584.423000</x:v>
+        <x:v>14306.864000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>58090.423000</x:v>
+        <x:v>16329.580000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>48766.070000</x:v>
+        <x:v>226987.203000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>541988.490000</x:v>
+        <x:v>1537276.040000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>1705928.530000</x:v>
+        <x:v>55999.266000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>207265.771000</x:v>
+        <x:v>292067.173000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>745993.776000</x:v>
+        <x:v>166733.926000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>609113.995000</x:v>
+        <x:v>698796.537000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>614387.328000</x:v>
+        <x:v>166631.007000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 12:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 14:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>772542.865000</x:v>
+        <x:v>610937.923000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-16 13:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-16 15:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>577786.796000</x:v>
+        <x:v>413013.650000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-16 12:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>282134.870000</x:v>
+        <x:v>23247.714000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-16 12:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>61626.405000</x:v>
+        <x:v>19049.581000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-16 12:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>54019.732000</x:v>
+        <x:v>258520.654000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-16 12:00:00</x:v>
+        <x:v>2026-09-08 11:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-16 14:00:00</x:v>
+        <x:v>2026-09-08 13:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>521437.444000</x:v>
+        <x:v>1507587.237000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>