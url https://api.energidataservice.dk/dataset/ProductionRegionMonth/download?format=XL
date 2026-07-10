--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R57202c484aed4ad68750ec4b8b0dbd9e"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R80a1345531d34efeac64040280b334f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57202c484aed4ad68750ec4b8b0dbd9e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80a1345531d34efeac64040280b334f8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="21" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>ProductionType2</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ProductionType3</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Production_MWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>740130.229014</x:v>
+        <x:v>284670.526187</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>57198.561696</x:v>
+        <x:v>9794.776256</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>189.945382</x:v>
+        <x:v>5.267981</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>18551.532527</x:v>
+        <x:v>22191.577076</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>15283.181409</x:v>
+        <x:v>9836.456601</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>133135.888712</x:v>
+        <x:v>30937.769734</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>171257.630291</x:v>
+        <x:v>244134.003894</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>385300.577481</x:v>
+        <x:v>483150.644656</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>47677.960680</x:v>
+        <x:v>64042.618444</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>185925.167649</x:v>
+        <x:v>151013.493787</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>31490.375371</x:v>
+        <x:v>38244.335951</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>131096.449017</x:v>
+        <x:v>164737.377285</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>284432.828021</x:v>
+        <x:v>216393.928379</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>22886.006733</x:v>
+        <x:v>495.081290</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>197358.593105</x:v>
+        <x:v>261931.125530</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>303944.744222</x:v>
+        <x:v>240204.697904</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>937152.317097</x:v>
+        <x:v>591127.926077</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>37833.781507</x:v>
+        <x:v>18335.499862</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>165.111325</x:v>
+        <x:v>22604.382574</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>9412.928544</x:v>
+        <x:v>10412.237649</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>12693.745341</x:v>
+        <x:v>34924.996910</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>191399.796569</x:v>
+        <x:v>229137.111895</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>118239.975153</x:v>
+        <x:v>425067.917069</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>481457.975909</x:v>
+        <x:v>64832.677369</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>367.765302</x:v>
+        <x:v>168173.252063</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>31394.920347</x:v>
+        <x:v>21575.850894</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>255188.731281</x:v>
+        <x:v>158625.266642</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>32559.891316</x:v>
+        <x:v>208931.397174</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>82330.629832</x:v>
+        <x:v>442.501987</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>317561.353243</x:v>
+        <x:v>233849.652306</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>42695.973909</x:v>
+        <x:v>228091.267338</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>140650.145946</x:v>
+        <x:v>740129.225832</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>363395.381015</x:v>
+        <x:v>57196.778940</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>1128368.108918</x:v>
+        <x:v>193.656038</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>16328.899227</x:v>
+        <x:v>18549.748035</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>2653.088664</x:v>
+        <x:v>15310.579357</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>1331.945168</x:v>
+        <x:v>133153.194940</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>21739.732437</x:v>
+        <x:v>171254.306960</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>342404.848879</x:v>
+        <x:v>385366.707208</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>37492.620630</x:v>
+        <x:v>47678.641130</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>464142.300276</x:v>
+        <x:v>185925.807060</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>10172.977602</x:v>
+        <x:v>31036.134176</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>8924.141365</x:v>
+        <x:v>131068.305765</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>300274.760981</x:v>
+        <x:v>284861.283692</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>14982.840227</x:v>
+        <x:v>25356.002433</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>25159.078159</x:v>
+        <x:v>196994.797437</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>506119.763386</x:v>
+        <x:v>301473.202002</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>151686.234006</x:v>
+        <x:v>937321.756827</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>37486.512592</x:v>
+        <x:v>37826.220319</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>386178.049819</x:v>
+        <x:v>165.111512</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>1288901.382250</x:v>
+        <x:v>9413.689995</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>93505.193986</x:v>
+        <x:v>12693.745341</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>2573.061753</x:v>
+        <x:v>191390.656359</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>472.478753</x:v>
+        <x:v>118241.213178</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>28655.884420</x:v>
+        <x:v>481072.252389</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>291779.500773</x:v>
+        <x:v>177.892468</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>13125.278722</x:v>
+        <x:v>31396.826297</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>626228.773556</x:v>
+        <x:v>255501.934913</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>2594.329540</x:v>
+        <x:v>32650.753985</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>2319.029053</x:v>
+        <x:v>82536.765236</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>339893.522475</x:v>
+        <x:v>317894.522248</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>21374.648490</x:v>
+        <x:v>47132.803723</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>11267.428675</x:v>
+        <x:v>139351.662328</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>602300.139322</x:v>
+        <x:v>358961.156447</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>126543.148738</x:v>
+        <x:v>1128878.607811</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>16003.123829</x:v>
+        <x:v>16295.615525</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>489547.230489</x:v>
+        <x:v>2786.194944</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1031098.382115</x:v>
+        <x:v>1335.233398</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>66046.797261</x:v>
+        <x:v>21577.108902</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>854.571432</x:v>
+        <x:v>315954.390166</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>608.749356</x:v>
+        <x:v>37202.150711</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>18244.409108</x:v>
+        <x:v>490996.514217</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>406172.845697</x:v>
+        <x:v>11654.002046</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>14771.125743</x:v>
+        <x:v>8980.730723</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>355578.902462</x:v>
+        <x:v>300922.639071</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>6205.731432</x:v>
+        <x:v>28151.930577</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>3167.678067</x:v>
+        <x:v>25157.755736</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>285818.411878</x:v>
+        <x:v>493661.979774</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>23312.250775</x:v>
+        <x:v>122591.771903</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>13034.174675</x:v>
+        <x:v>37470.813287</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>473079.170428</x:v>
+        <x:v>415329.048694</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>125204.722745</x:v>
+        <x:v>1289478.846612</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>15190.821339</x:v>
+        <x:v>89417.165438</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>392036.614437</x:v>
+        <x:v>2615.534671</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1078418.680526</x:v>
+        <x:v>472.769638</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>21458.354192</x:v>
+        <x:v>28681.900999</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>652.829268</x:v>
+        <x:v>308791.398478</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>1324.706316</x:v>
+        <x:v>13225.712248</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>15263.444692</x:v>
+        <x:v>612223.419152</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>348990.026036</x:v>
+        <x:v>3675.289183</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>28200.068682</x:v>
+        <x:v>2365.465889</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>344487.002377</x:v>
+        <x:v>341396.127712</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>5992.212438</x:v>
+        <x:v>20191.130441</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>6666.354072</x:v>
+        <x:v>11253.023814</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>242646.793444</x:v>
+        <x:v>605714.345824</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>9014.094278</x:v>
+        <x:v>138058.937671</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>19577.922242</x:v>
+        <x:v>16128.591966</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>429219.085936</x:v>
+        <x:v>479280.550566</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2025-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>71123.656789</x:v>
+        <x:v>1031110.704190</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2025-11-01 00:00:00</x:v>
+        <x:v>2025-12-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>29978.709794</x:v>
+        <x:v>65181.557474</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>