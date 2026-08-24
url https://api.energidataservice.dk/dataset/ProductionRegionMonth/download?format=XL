--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R80a1345531d34efeac64040280b334f8"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R57394b6acb764507902748211b045c4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80a1345531d34efeac64040280b334f8" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57394b6acb764507902748211b045c4c" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="21" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>ProductionType2</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ProductionType3</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Production_MWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>284670.526187</x:v>
+        <x:v>214651.292065</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>9794.776256</x:v>
+        <x:v>6650.655412</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>5.267981</x:v>
+        <x:v>91.227826</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>22191.577076</x:v>
+        <x:v>21998.532931</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>9836.456601</x:v>
+        <x:v>14461.958098</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>30937.769734</x:v>
+        <x:v>76663.649026</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>244134.003894</x:v>
+        <x:v>235191.861525</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>483150.644656</x:v>
+        <x:v>663907.537272</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>64042.618444</x:v>
+        <x:v>66245.357629</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>151013.493787</x:v>
+        <x:v>229238.893625</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>38244.335951</x:v>
+        <x:v>21589.778660</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>164737.377285</x:v>
+        <x:v>159827.349104</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>216393.928379</x:v>
+        <x:v>355318.490303</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>495.081290</x:v>
+        <x:v>3758.295096</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>261931.125530</x:v>
+        <x:v>236216.318397</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>240204.697904</x:v>
+        <x:v>340807.923137</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>591127.926077</x:v>
+        <x:v>284938.641706</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>18335.499862</x:v>
+        <x:v>9794.776256</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>22604.382574</x:v>
+        <x:v>5.267631</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>10412.237649</x:v>
+        <x:v>22152.159104</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>34924.996910</x:v>
+        <x:v>9836.729953</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>229137.111895</x:v>
+        <x:v>31609.948664</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>425067.917069</x:v>
+        <x:v>243467.850152</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>64832.677369</x:v>
+        <x:v>482999.279131</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>168173.252063</x:v>
+        <x:v>64020.118533</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>21575.850894</x:v>
+        <x:v>151007.619624</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>158625.266642</x:v>
+        <x:v>38241.227612</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>208931.397174</x:v>
+        <x:v>164697.305784</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>442.501987</x:v>
+        <x:v>216394.945014</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>233849.652306</x:v>
+        <x:v>495.100255</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>228091.267338</x:v>
+        <x:v>261732.183551</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>740129.225832</x:v>
+        <x:v>240358.472292</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>57196.778940</x:v>
+        <x:v>591127.926077</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>193.656038</x:v>
+        <x:v>18335.499862</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>18549.748035</x:v>
+        <x:v>22604.382574</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>15310.579357</x:v>
+        <x:v>10412.237649</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>133153.194940</x:v>
+        <x:v>34924.996910</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>171254.306960</x:v>
+        <x:v>229137.111895</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>385366.707208</x:v>
+        <x:v>425067.917069</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>47678.641130</x:v>
+        <x:v>64832.677369</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>185925.807060</x:v>
+        <x:v>168173.252063</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>31036.134176</x:v>
+        <x:v>21575.850894</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>131068.305765</x:v>
+        <x:v>158625.266642</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>284861.283692</x:v>
+        <x:v>208931.397174</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>25356.002433</x:v>
+        <x:v>442.501987</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>196994.797437</x:v>
+        <x:v>233849.652306</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>301473.202002</x:v>
+        <x:v>228091.267338</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>937321.756827</x:v>
+        <x:v>740458.486099</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>37826.220319</x:v>
+        <x:v>57200.658541</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>165.111512</x:v>
+        <x:v>193.635168</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>9413.689995</x:v>
+        <x:v>18511.038967</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>12693.745341</x:v>
+        <x:v>15311.478195</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>191390.656359</x:v>
+        <x:v>101237.900353</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>118241.213178</x:v>
+        <x:v>170173.642131</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>481072.252389</x:v>
+        <x:v>418204.945112</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>177.892468</x:v>
+        <x:v>1717.417884</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>31396.826297</x:v>
+        <x:v>47668.551751</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>255501.934913</x:v>
+        <x:v>184206.006722</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>32650.753985</x:v>
+        <x:v>31052.907104</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>82536.765236</x:v>
+        <x:v>131084.167893</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>317894.522248</x:v>
+        <x:v>284868.494135</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>47132.803723</x:v>
+        <x:v>18267.538830</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>139351.662328</x:v>
+        <x:v>196812.378607</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>358961.156447</x:v>
+        <x:v>308730.384455</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>1128878.607811</x:v>
+        <x:v>937537.912088</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>16295.615525</x:v>
+        <x:v>37835.224073</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>2786.194944</x:v>
+        <x:v>165.107882</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>1335.233398</x:v>
+        <x:v>9382.075518</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>21577.108902</x:v>
+        <x:v>12694.322287</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>315954.390166</x:v>
+        <x:v>158969.017041</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>37202.150711</x:v>
+        <x:v>117302.642782</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>490996.514217</x:v>
+        <x:v>514274.241541</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>11654.002046</x:v>
+        <x:v>981.962089</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>8980.730723</x:v>
+        <x:v>31377.928148</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>300922.639071</x:v>
+        <x:v>254700.260639</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>28151.930577</x:v>
+        <x:v>33425.096641</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>25157.755736</x:v>
+        <x:v>82530.624843</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>493661.979774</x:v>
+        <x:v>317138.506966</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>122591.771903</x:v>
+        <x:v>34665.732988</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>37470.813287</x:v>
+        <x:v>139084.880173</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>415329.048694</x:v>
+        <x:v>371681.313963</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>1289478.846612</x:v>
+        <x:v>1128878.607811</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>89417.165438</x:v>
+        <x:v>16295.615525</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>2615.534671</x:v>
+        <x:v>2786.194944</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>472.769638</x:v>
+        <x:v>1335.233398</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>28681.900999</x:v>
+        <x:v>21577.108902</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>308791.398478</x:v>
+        <x:v>315954.390166</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>13225.712248</x:v>
+        <x:v>37202.150711</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>612223.419152</x:v>
+        <x:v>490996.514217</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>3675.289183</x:v>
+        <x:v>11654.002046</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>2365.465889</x:v>
+        <x:v>8980.730723</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>341396.127712</x:v>
+        <x:v>300922.639071</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>20191.130441</x:v>
+        <x:v>28151.930577</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>11253.023814</x:v>
+        <x:v>25157.755736</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>605714.345824</x:v>
+        <x:v>493661.979774</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>138058.937671</x:v>
+        <x:v>122591.771903</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>16128.591966</x:v>
+        <x:v>37470.813287</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>479280.550566</x:v>
+        <x:v>415329.048694</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>1031110.704190</x:v>
+        <x:v>1289478.846612</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2025-12-01 00:00:00</x:v>
+        <x:v>2026-01-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>65181.557474</x:v>
+        <x:v>89417.165438</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>