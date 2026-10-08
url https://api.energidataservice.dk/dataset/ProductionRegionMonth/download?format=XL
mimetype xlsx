--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R57394b6acb764507902748211b045c4c"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rc6fa498dcb7b4e9c8d5c2083936dafde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57394b6acb764507902748211b045c4c" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6fa498dcb7b4e9c8d5c2083936dafde" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -167,1727 +167,1727 @@
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="21" customWidth="1"/>
     <x:col min="4" max="4" width="21" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>Month</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>RegionName</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>ProductionType2</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ProductionType3</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Production_MWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>214651.292065</x:v>
+        <x:v>224121.974938</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>6650.655412</x:v>
+        <x:v>24761.175842</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>91.227826</x:v>
+        <x:v>0.293598</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>21998.532931</x:v>
+        <x:v>18004.261965</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>14461.958098</x:v>
+        <x:v>12672.381178</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>76663.649026</x:v>
+        <x:v>95944.878781</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>235191.861525</x:v>
+        <x:v>225721.094326</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>663907.537272</x:v>
+        <x:v>657707.393630</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>66245.357629</x:v>
+        <x:v>757.051492</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>229238.893625</x:v>
+        <x:v>55482.375932</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>21589.778660</x:v>
+        <x:v>227163.618729</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>159827.349104</x:v>
+        <x:v>29490.422590</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>355318.490303</x:v>
+        <x:v>143086.579597</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>3758.295096</x:v>
+        <x:v>301395.110621</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>236216.318397</x:v>
+        <x:v>771.858194</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>340807.923137</x:v>
+        <x:v>233024.069121</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>284938.641706</x:v>
+        <x:v>313995.628555</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>9794.776256</x:v>
+        <x:v>214651.292065</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>5.267631</x:v>
+        <x:v>6650.655412</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>22152.159104</x:v>
+        <x:v>91.227826</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>9836.729953</x:v>
+        <x:v>21998.532931</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>31609.948664</x:v>
+        <x:v>14461.958098</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>243467.850152</x:v>
+        <x:v>76663.649026</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>482999.279131</x:v>
+        <x:v>235191.861525</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>64020.118533</x:v>
+        <x:v>663907.537272</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>151007.619624</x:v>
+        <x:v>66245.357629</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>38241.227612</x:v>
+        <x:v>229238.893625</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>164697.305784</x:v>
+        <x:v>21589.778660</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>216394.945014</x:v>
+        <x:v>159827.349104</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>495.100255</x:v>
+        <x:v>355318.490303</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>261732.183551</x:v>
+        <x:v>3758.295096</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>240358.472292</x:v>
+        <x:v>236216.318397</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>591127.926077</x:v>
+        <x:v>340807.923137</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>18335.499862</x:v>
+        <x:v>284938.641706</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>22604.382574</x:v>
+        <x:v>9794.776256</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>10412.237649</x:v>
+        <x:v>5.267631</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>34924.996910</x:v>
+        <x:v>22152.159104</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>229137.111895</x:v>
+        <x:v>9836.729953</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>425067.917069</x:v>
+        <x:v>31609.948664</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>64832.677369</x:v>
+        <x:v>243467.850152</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>168173.252063</x:v>
+        <x:v>482999.279131</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>21575.850894</x:v>
+        <x:v>64020.118533</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>Region Sjælland</x:v>
+        <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>158625.266642</x:v>
+        <x:v>151007.619624</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>208931.397174</x:v>
+        <x:v>38241.227612</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>442.501987</x:v>
+        <x:v>164697.305784</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>Region Syddanmark</x:v>
+        <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>233849.652306</x:v>
+        <x:v>216394.945014</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>228091.267338</x:v>
+        <x:v>495.100255</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>VE</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
-        <x:v>Termisk</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>740458.486099</x:v>
+        <x:v>261732.183551</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>57200.658541</x:v>
+        <x:v>240358.472292</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
-        <x:v>VE</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>193.635168</x:v>
+        <x:v>591069.716867</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>Region Hovedstaden</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>18511.038967</x:v>
+        <x:v>18332.169749</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>15311.478195</x:v>
+        <x:v>22607.216604</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>Region Midtjylland</x:v>
+        <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>101237.900353</x:v>
+        <x:v>10411.972991</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
-        <x:v>Sol</x:v>
+        <x:v>-</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>170173.642131</x:v>
+        <x:v>34920.321507</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
-        <x:v>Vind+Vand</x:v>
+        <x:v>Sol</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>418204.945112</x:v>
+        <x:v>229138.420510</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>Region Nordjylland</x:v>
+        <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
-        <x:v>-</x:v>
+        <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1717.417884</x:v>
+        <x:v>425052.481627</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>47668.551751</x:v>
+        <x:v>64850.961713</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>184206.006722</x:v>
+        <x:v>168166.698305</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>31052.907104</x:v>
+        <x:v>21575.389968</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>131084.167893</x:v>
+        <x:v>158645.821124</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>284868.494135</x:v>
+        <x:v>208930.870027</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>18267.538830</x:v>
+        <x:v>761.439245</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>196812.378607</x:v>
+        <x:v>233937.527623</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>308730.384455</x:v>
+        <x:v>227799.952882</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>937537.912088</x:v>
+        <x:v>740489.362186</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>37835.224073</x:v>
+        <x:v>57198.977955</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>165.107882</x:v>
+        <x:v>193.635168</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>9382.075518</x:v>
+        <x:v>18512.100552</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>12694.322287</x:v>
+        <x:v>15311.032690</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>158969.017041</x:v>
+        <x:v>101235.504220</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>117302.642782</x:v>
+        <x:v>170175.374565</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>514274.241541</x:v>
+        <x:v>418180.115677</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>981.962089</x:v>
+        <x:v>1717.417884</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>31377.928148</x:v>
+        <x:v>47672.125610</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>254700.260639</x:v>
+        <x:v>184204.640178</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>33425.096641</x:v>
+        <x:v>31058.241304</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>82530.624843</x:v>
+        <x:v>131101.186658</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>317138.506966</x:v>
+        <x:v>284867.888926</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>34665.732988</x:v>
+        <x:v>18267.538830</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>139084.880173</x:v>
+        <x:v>196814.043762</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-03-01 00:00:00</x:v>
+        <x:v>2026-04-01 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>371681.313963</x:v>
+        <x:v>308729.882354</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>1128878.607811</x:v>
+        <x:v>937537.912088</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>16295.615525</x:v>
+        <x:v>37835.224073</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>2786.194944</x:v>
+        <x:v>165.107882</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>1335.233398</x:v>
+        <x:v>9382.075518</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
         <x:v>Region Hovedstaden</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>21577.108902</x:v>
+        <x:v>12694.322287</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>315954.390166</x:v>
+        <x:v>158969.017041</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>37202.150711</x:v>
+        <x:v>117302.642782</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
         <x:v>Region Midtjylland</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>490996.514217</x:v>
+        <x:v>514274.241541</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>11654.002046</x:v>
+        <x:v>981.962089</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>8980.730723</x:v>
+        <x:v>31377.928148</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
         <x:v>Region Nordjylland</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>300922.639071</x:v>
+        <x:v>254700.260639</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>28151.930577</x:v>
+        <x:v>33425.096641</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>25157.755736</x:v>
+        <x:v>82530.624843</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
         <x:v>Region Sjælland</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>493661.979774</x:v>
+        <x:v>317138.506966</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>122591.771903</x:v>
+        <x:v>34665.732988</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>Sol</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>37470.813287</x:v>
+        <x:v>139084.880173</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-02-01 00:00:00</x:v>
+        <x:v>2026-03-01 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
         <x:v>Region Syddanmark</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>Vind+Vand</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>415329.048694</x:v>
+        <x:v>371681.313963</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>Termisk</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>1289478.846612</x:v>
+        <x:v>1128878.607811</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-01-01 00:00:00</x:v>
+        <x:v>2026-02-01 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>VE</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>-</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>89417.165438</x:v>
+        <x:v>16295.615525</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>