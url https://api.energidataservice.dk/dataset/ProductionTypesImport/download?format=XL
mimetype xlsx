--- v0 (2026-05-22)
+++ v1 (2026-07-06)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R7b322c784dd3449fa37aa719eb1f2f0e"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rde32533de5724c9dab93f07e720523ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7b322c784dd3449fa37aa719eb1f2f0e" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde32533de5724c9dab93f07e720523ee" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:H101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -179,2627 +179,2627 @@
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ReportCode</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Bcode</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ShareGrid</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>RapGrp</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>ReportGrp</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-22 02:00:00</x:v>
+        <x:v>2026-07-06 02:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>12.683220</x:v>
+        <x:v>10.955400</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-22 02:00:00</x:v>
+        <x:v>2026-07-06 02:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>40.778824</x:v>
+        <x:v>22.055021</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-22 02:00:00</x:v>
+        <x:v>2026-07-06 02:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-22 02:00:00</x:v>
+        <x:v>2026-07-06 02:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>1.143076</x:v>
+        <x:v>2.040872</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-22 02:00:00</x:v>
+        <x:v>2026-07-06 02:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>14.687705</x:v>
+        <x:v>15.698386</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-22 02:00:00</x:v>
+        <x:v>2026-07-06 02:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-22 02:00:00</x:v>
+        <x:v>2026-07-06 02:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>28.213192</x:v>
+        <x:v>46.491062</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-22 02:00:00</x:v>
+        <x:v>2026-07-06 02:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>2.493984</x:v>
+        <x:v>2.759259</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-22 02:00:00</x:v>
+        <x:v>2026-07-06 02:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>12.209873</x:v>
+        <x:v>10.401235</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>45.518448</x:v>
+        <x:v>26.772120</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>1.427094</x:v>
+        <x:v>2.034465</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>14.231147</x:v>
+        <x:v>14.948560</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>23.976763</x:v>
+        <x:v>42.438271</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>2.148598</x:v>
+        <x:v>3.271605</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.488077</x:v>
+        <x:v>0.133745</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>13.294155</x:v>
+        <x:v>11.720609</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>R02</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>31.146893</x:v>
+        <x:v>18.544456</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>Brunkul</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
         <x:v>Brown coal</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>21.314081</x:v>
+        <x:v>9.442803</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>12.431479</x:v>
+        <x:v>7.249619</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>203A</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>0.360483</x:v>
+        <x:v>1.149875</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>Olie</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
         <x:v>Fossil oil a.o.</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>4.961755</x:v>
+        <x:v>3.974955</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>R15x</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0.366723</x:v>
+        <x:v>0.283649</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>Anden VE</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
         <x:v>Other renewable</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>2.553563</x:v>
+        <x:v>2.690665</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>4.123990</x:v>
+        <x:v>9.874822</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>4.955075</x:v>
+        <x:v>32.860138</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.551300</x:v>
+        <x:v>0.416394</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>3.940496</x:v>
+        <x:v>1.792012</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.066416</x:v>
+        <x:v>0.000247</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>78.245033</x:v>
+        <x:v>57.902790</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>13.680779</x:v>
+        <x:v>16.856947</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.000576</x:v>
+        <x:v>0.110658</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.001607</x:v>
+        <x:v>0.001603</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.887190</x:v>
+        <x:v>0.760522</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>3.591410</x:v>
+        <x:v>16.608482</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0.164081</x:v>
+        <x:v>3.105103</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>3.362911</x:v>
+        <x:v>4.653642</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.066404</x:v>
+        <x:v>0.033655</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>94.903824</x:v>
+        <x:v>94.510773</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.236526</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.017058</x:v>
+        <x:v>0.002025</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>0.414751</x:v>
+        <x:v>2.259956</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>4.361427</x:v>
+        <x:v>3.193598</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>0.017361</x:v>
+        <x:v>0.016225</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>57.130859</x:v>
+        <x:v>20.898268</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>21.781630</x:v>
+        <x:v>21.101353</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.007539</x:v>
+        <x:v>0.008664</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>17.560434</x:v>
+        <x:v>55.046974</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-22 01:00:00</x:v>
+        <x:v>2026-07-06 01:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>3.502180</x:v>
+        <x:v>2.928514</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>11.095243</x:v>
+        <x:v>9.864196</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>50.327488</x:v>
+        <x:v>28.788548</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>1.987097</x:v>
+        <x:v>1.958621</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>13.210382</x:v>
+        <x:v>14.700691</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>20.378214</x:v>
+        <x:v>40.849144</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>1.795036</x:v>
+        <x:v>3.833897</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>1.206540</x:v>
+        <x:v>0.004903</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>12.611930</x:v>
+        <x:v>11.250088</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>R02</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>29.359350</x:v>
+        <x:v>17.462280</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>Brunkul</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
         <x:v>Brown coal</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>20.710909</x:v>
+        <x:v>9.401512</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>11.773349</x:v>
+        <x:v>6.904437</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>203A</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.340001</x:v>
+        <x:v>1.085509</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>Olie</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
         <x:v>Fossil oil a.o.</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>5.010176</x:v>
+        <x:v>3.951342</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>R15x</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.345105</x:v>
+        <x:v>0.259581</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>Anden VE</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
         <x:v>Other renewable</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>2.393211</x:v>
+        <x:v>2.531872</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>4.852695</x:v>
+        <x:v>8.058920</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>5.561370</x:v>
+        <x:v>33.629852</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0.603861</x:v>
+        <x:v>0.393017</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>6.438044</x:v>
+        <x:v>5.071592</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.065077</x:v>
+        <x:v>0.000250</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>78.410118</x:v>
+        <x:v>62.350700</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>13.442366</x:v>
+        <x:v>17.033979</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>0.000566</x:v>
+        <x:v>0.111819</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.001619</x:v>
+        <x:v>0.002091</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0.874211</x:v>
+        <x:v>0.772710</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>3.670187</x:v>
+        <x:v>12.563443</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>0.114362</x:v>
+        <x:v>2.463555</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>3.421490</x:v>
+        <x:v>4.701455</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.063409</x:v>
+        <x:v>0.029952</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>95.422142</x:v>
+        <x:v>94.180733</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.213754</x:v>
+        <x:v>0.000861</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.011456</x:v>
+        <x:v>0.001896</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0.397273</x:v>
+        <x:v>2.813640</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>3.891971</x:v>
+        <x:v>2.972916</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.036115</x:v>
+        <x:v>0.020940</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>57.724560</x:v>
+        <x:v>21.645325</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>21.836363</x:v>
+        <x:v>22.126596</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.008821</x:v>
+        <x:v>0.012485</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>16.687614</x:v>
+        <x:v>53.331253</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-21 22:00:00</x:v>
+        <x:v>2026-07-05 22:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>3.706526</x:v>
+        <x:v>2.863400</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-21 21:00:00</x:v>
+        <x:v>2026-07-05 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>10.125758</x:v>
+        <x:v>9.865823</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-21 21:00:00</x:v>
+        <x:v>2026-07-05 21:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>53.081070</x:v>
+        <x:v>34.157528</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-21 21:00:00</x:v>
+        <x:v>2026-07-05 21:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-21 23:00:00</x:v>
+        <x:v>2026-07-05 23:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>