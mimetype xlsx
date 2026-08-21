--- v1 (2026-07-06)
+++ v2 (2026-08-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rde32533de5724c9dab93f07e720523ee"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R140b4a603fbd47bc8bbba2ba8b67ccba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rde32533de5724c9dab93f07e720523ee" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R140b4a603fbd47bc8bbba2ba8b67ccba" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:H101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -179,2627 +179,2627 @@
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>PriceArea</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>ReportCode</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>Bcode</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ShareGrid</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>RapGrp</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>ReportGrp</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-06 02:00:00</x:v>
+        <x:v>2026-08-20 02:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D2" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E2" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>10.955400</x:v>
+        <x:v>6.933097</x:v>
       </x:c>
       <x:c r="G2" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H2" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-06 02:00:00</x:v>
+        <x:v>2026-08-20 02:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D3" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E3" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>22.055021</x:v>
+        <x:v>46.157860</x:v>
       </x:c>
       <x:c r="G3" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H3" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-06 02:00:00</x:v>
+        <x:v>2026-08-20 02:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D4" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E4" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G4" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H4" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-06 02:00:00</x:v>
+        <x:v>2026-08-20 02:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D5" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E5" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>2.040872</x:v>
+        <x:v>1.806463</x:v>
       </x:c>
       <x:c r="G5" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H5" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-06 02:00:00</x:v>
+        <x:v>2026-08-20 02:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D6" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E6" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>15.698386</x:v>
+        <x:v>19.891521</x:v>
       </x:c>
       <x:c r="G6" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H6" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-06 02:00:00</x:v>
+        <x:v>2026-08-20 02:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D7" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E7" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G7" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H7" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-06 02:00:00</x:v>
+        <x:v>2026-08-20 02:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D8" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E8" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>46.491062</x:v>
+        <x:v>24.037764</x:v>
       </x:c>
       <x:c r="G8" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H8" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-06 02:00:00</x:v>
+        <x:v>2026-08-20 02:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D9" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E9" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>2.759259</x:v>
+        <x:v>1.173293</x:v>
       </x:c>
       <x:c r="G9" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H9" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-06 02:00:00</x:v>
+        <x:v>2026-08-20 02:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D10" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E10" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G10" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H10" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D11" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E11" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>10.401235</x:v>
+        <x:v>6.949195</x:v>
       </x:c>
       <x:c r="G11" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H11" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D12" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E12" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>26.772120</x:v>
+        <x:v>47.113186</x:v>
       </x:c>
       <x:c r="G12" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H12" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D13" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E13" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G13" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H13" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D14" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E14" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>2.034465</x:v>
+        <x:v>1.877732</x:v>
       </x:c>
       <x:c r="G14" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H14" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D15" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E15" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>14.948560</x:v>
+        <x:v>19.860020</x:v>
       </x:c>
       <x:c r="G15" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H15" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D16" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E16" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G16" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H16" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D17" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E17" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>42.438271</x:v>
+        <x:v>23.214569</x:v>
       </x:c>
       <x:c r="G17" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H17" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D18" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E18" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>3.271605</x:v>
+        <x:v>0.985300</x:v>
       </x:c>
       <x:c r="G18" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H18" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D19" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E19" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>0.133745</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G19" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H19" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D20" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E20" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>11.720609</x:v>
+        <x:v>11.307188</x:v>
       </x:c>
       <x:c r="G20" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H20" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D21" t="str" s="2">
         <x:v>R02</x:v>
       </x:c>
       <x:c r="E21" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>18.544456</x:v>
+        <x:v>19.093859</x:v>
       </x:c>
       <x:c r="G21" t="str" s="2">
         <x:v>Brunkul</x:v>
       </x:c>
       <x:c r="H21" t="str" s="2">
         <x:v>Brown coal</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D22" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E22" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>9.442803</x:v>
+        <x:v>21.969563</x:v>
       </x:c>
       <x:c r="G22" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H22" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D23" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E23" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>7.249619</x:v>
+        <x:v>14.296027</x:v>
       </x:c>
       <x:c r="G23" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H23" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D24" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="E24" t="str" s="2">
         <x:v>203A</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>1.149875</x:v>
+        <x:v>1.059101</x:v>
       </x:c>
       <x:c r="G24" t="str" s="2">
         <x:v>Olie</x:v>
       </x:c>
       <x:c r="H24" t="str" s="2">
         <x:v>Fossil oil a.o.</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D25" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E25" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>3.974955</x:v>
+        <x:v>4.456510</x:v>
       </x:c>
       <x:c r="G25" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H25" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D26" t="str" s="2">
         <x:v>R15x</x:v>
       </x:c>
       <x:c r="E26" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0.283649</x:v>
+        <x:v>0.245468</x:v>
       </x:c>
       <x:c r="G26" t="str" s="2">
         <x:v>Anden VE</x:v>
       </x:c>
       <x:c r="H26" t="str" s="2">
         <x:v>Other renewable</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D27" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E27" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G27" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H27" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D28" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E28" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>2.690665</x:v>
+        <x:v>2.659571</x:v>
       </x:c>
       <x:c r="G28" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H28" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D29" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E29" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>9.874822</x:v>
+        <x:v>2.059005</x:v>
       </x:c>
       <x:c r="G29" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H29" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D30" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E30" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>32.860138</x:v>
+        <x:v>21.239912</x:v>
       </x:c>
       <x:c r="G30" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H30" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D31" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E31" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0.416394</x:v>
+        <x:v>0.426803</x:v>
       </x:c>
       <x:c r="G31" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H31" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D32" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E32" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>1.792012</x:v>
+        <x:v>1.186990</x:v>
       </x:c>
       <x:c r="G32" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H32" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D33" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E33" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>0.000247</x:v>
+        <x:v>3.065120</x:v>
       </x:c>
       <x:c r="G33" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H33" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D34" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E34" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>57.902790</x:v>
+        <x:v>56.569500</x:v>
       </x:c>
       <x:c r="G34" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H34" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D35" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E35" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>16.856947</x:v>
+        <x:v>25.981199</x:v>
       </x:c>
       <x:c r="G35" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H35" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D36" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E36" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G36" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H36" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D37" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E37" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>0.110658</x:v>
+        <x:v>3.681794</x:v>
       </x:c>
       <x:c r="G37" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H37" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D38" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E38" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0.001603</x:v>
+        <x:v>0.001002</x:v>
       </x:c>
       <x:c r="G38" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H38" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D39" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E39" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0.760522</x:v>
+        <x:v>0.368345</x:v>
       </x:c>
       <x:c r="G39" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H39" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D40" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E40" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>16.608482</x:v>
+        <x:v>7.964938</x:v>
       </x:c>
       <x:c r="G40" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H40" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D41" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E41" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>3.105103</x:v>
+        <x:v>0.557116</x:v>
       </x:c>
       <x:c r="G41" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H41" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D42" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E42" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>4.653642</x:v>
+        <x:v>1.810981</x:v>
       </x:c>
       <x:c r="G42" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H42" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D43" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E43" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>0.033655</x:v>
+        <x:v>0.448389</x:v>
       </x:c>
       <x:c r="G43" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H43" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D44" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E44" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>94.510773</x:v>
+        <x:v>94.311584</x:v>
       </x:c>
       <x:c r="G44" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H44" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D45" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E45" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.362321</x:v>
       </x:c>
       <x:c r="G45" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H45" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D46" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E46" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0.002025</x:v>
+        <x:v>0.002474</x:v>
       </x:c>
       <x:c r="G46" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H46" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D47" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E47" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>2.259956</x:v>
+        <x:v>1.181009</x:v>
       </x:c>
       <x:c r="G47" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H47" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D48" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E48" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>3.193598</x:v>
+        <x:v>3.694220</x:v>
       </x:c>
       <x:c r="G48" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H48" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D49" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E49" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>0.016225</x:v>
+        <x:v>0.019225</x:v>
       </x:c>
       <x:c r="G49" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H49" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D50" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E50" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>20.898268</x:v>
+        <x:v>54.294193</x:v>
       </x:c>
       <x:c r="G50" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H50" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D51" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E51" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>21.101353</x:v>
+        <x:v>34.743866</x:v>
       </x:c>
       <x:c r="G51" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H51" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D52" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E52" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0.008664</x:v>
+        <x:v>0.011021</x:v>
       </x:c>
       <x:c r="G52" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H52" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D53" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E53" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>55.046974</x:v>
+        <x:v>7.591815</x:v>
       </x:c>
       <x:c r="G53" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H53" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-06 01:00:00</x:v>
+        <x:v>2026-08-20 01:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D54" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E54" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>2.928514</x:v>
+        <x:v>3.339882</x:v>
       </x:c>
       <x:c r="G54" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H54" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D55" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E55" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>9.864196</x:v>
+        <x:v>7.970171</x:v>
       </x:c>
       <x:c r="G55" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H55" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D56" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E56" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>28.788548</x:v>
+        <x:v>47.696022</x:v>
       </x:c>
       <x:c r="G56" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H56" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D57" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E57" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G57" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H57" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D58" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E58" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>1.958621</x:v>
+        <x:v>1.829820</x:v>
       </x:c>
       <x:c r="G58" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H58" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D59" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E59" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>14.700691</x:v>
+        <x:v>18.908142</x:v>
       </x:c>
       <x:c r="G59" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H59" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D60" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E60" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G60" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H60" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D61" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E61" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>40.849144</x:v>
+        <x:v>19.897409</x:v>
       </x:c>
       <x:c r="G61" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H61" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D62" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E62" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>3.833897</x:v>
+        <x:v>3.116514</x:v>
       </x:c>
       <x:c r="G62" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H62" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D63" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E63" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0.004903</x:v>
+        <x:v>0.581922</x:v>
       </x:c>
       <x:c r="G63" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H63" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D64" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E64" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>11.250088</x:v>
+        <x:v>10.838193</x:v>
       </x:c>
       <x:c r="G64" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H64" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D65" t="str" s="2">
         <x:v>R02</x:v>
       </x:c>
       <x:c r="E65" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>17.462280</x:v>
+        <x:v>17.220642</x:v>
       </x:c>
       <x:c r="G65" t="str" s="2">
         <x:v>Brunkul</x:v>
       </x:c>
       <x:c r="H65" t="str" s="2">
         <x:v>Brown coal</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D66" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E66" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>9.401512</x:v>
+        <x:v>22.039005</x:v>
       </x:c>
       <x:c r="G66" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H66" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D67" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E67" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>6.904437</x:v>
+        <x:v>13.467175</x:v>
       </x:c>
       <x:c r="G67" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H67" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D68" t="str" s="2">
         <x:v>R06x</x:v>
       </x:c>
       <x:c r="E68" t="str" s="2">
         <x:v>203A</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>1.085509</x:v>
+        <x:v>0.999677</x:v>
       </x:c>
       <x:c r="G68" t="str" s="2">
         <x:v>Olie</x:v>
       </x:c>
       <x:c r="H68" t="str" s="2">
         <x:v>Fossil oil a.o.</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D69" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E69" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>3.951342</x:v>
+        <x:v>4.086650</x:v>
       </x:c>
       <x:c r="G69" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H69" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D70" t="str" s="2">
         <x:v>R15x</x:v>
       </x:c>
       <x:c r="E70" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.259581</x:v>
+        <x:v>0.259849</x:v>
       </x:c>
       <x:c r="G70" t="str" s="2">
         <x:v>Anden VE</x:v>
       </x:c>
       <x:c r="H70" t="str" s="2">
         <x:v>Other renewable</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D71" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E71" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G71" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H71" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D72" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E72" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>2.531872</x:v>
+        <x:v>2.503360</x:v>
       </x:c>
       <x:c r="G72" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H72" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D73" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E73" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>8.058920</x:v>
+        <x:v>2.179136</x:v>
       </x:c>
       <x:c r="G73" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H73" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D74" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E74" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>33.629852</x:v>
+        <x:v>25.046909</x:v>
       </x:c>
       <x:c r="G74" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H74" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D75" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E75" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0.393017</x:v>
+        <x:v>0.402934</x:v>
       </x:c>
       <x:c r="G75" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H75" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>GE</x:v>
       </x:c>
       <x:c r="D76" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E76" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>5.071592</x:v>
+        <x:v>0.956474</x:v>
       </x:c>
       <x:c r="G76" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H76" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D77" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E77" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0.000250</x:v>
+        <x:v>3.153563</x:v>
       </x:c>
       <x:c r="G77" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H77" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D78" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E78" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>62.350700</x:v>
+        <x:v>58.882401</x:v>
       </x:c>
       <x:c r="G78" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H78" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D79" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E79" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>17.033979</x:v>
+        <x:v>23.499418</x:v>
       </x:c>
       <x:c r="G79" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H79" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D80" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E80" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G80" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H80" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D81" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E81" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>0.111819</x:v>
+        <x:v>3.327650</x:v>
       </x:c>
       <x:c r="G81" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H81" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D82" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E82" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0.002091</x:v>
+        <x:v>0.000905</x:v>
       </x:c>
       <x:c r="G82" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H82" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D83" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E83" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0.772710</x:v>
+        <x:v>0.338009</x:v>
       </x:c>
       <x:c r="G83" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H83" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D84" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E84" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>12.563443</x:v>
+        <x:v>7.892900</x:v>
       </x:c>
       <x:c r="G84" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H84" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D85" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E85" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>2.463555</x:v>
+        <x:v>0.577705</x:v>
       </x:c>
       <x:c r="G85" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H85" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>NL</x:v>
       </x:c>
       <x:c r="D86" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E86" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>4.701455</x:v>
+        <x:v>2.327447</x:v>
       </x:c>
       <x:c r="G86" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H86" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D87" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E87" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>0.029952</x:v>
+        <x:v>0.386958</x:v>
       </x:c>
       <x:c r="G87" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H87" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D88" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E88" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>94.180733</x:v>
+        <x:v>94.976059</x:v>
       </x:c>
       <x:c r="G88" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H88" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D89" t="str" s="2">
         <x:v>R17</x:v>
       </x:c>
       <x:c r="E89" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0.000861</x:v>
+        <x:v>0.312792</x:v>
       </x:c>
       <x:c r="G89" t="str" s="2">
         <x:v>Affald</x:v>
       </x:c>
       <x:c r="H89" t="str" s="2">
         <x:v>Waste</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D90" t="str" s="2">
         <x:v>R18</x:v>
       </x:c>
       <x:c r="E90" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0.001896</x:v>
+        <x:v>0.004189</x:v>
       </x:c>
       <x:c r="G90" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
       <x:c r="H90" t="str" s="2">
         <x:v>Offshore</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D91" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E91" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>2.813640</x:v>
+        <x:v>1.173852</x:v>
       </x:c>
       <x:c r="G91" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H91" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>NO2</x:v>
       </x:c>
       <x:c r="D92" t="str" s="2">
         <x:v>R21</x:v>
       </x:c>
       <x:c r="E92" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>2.972916</x:v>
+        <x:v>3.146152</x:v>
       </x:c>
       <x:c r="G92" t="str" s="2">
         <x:v>Lager</x:v>
       </x:c>
       <x:c r="H92" t="str" s="2">
         <x:v>Storage</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D93" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E93" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>0.020940</x:v>
+        <x:v>0.017324</x:v>
       </x:c>
       <x:c r="G93" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H93" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D94" t="str" s="2">
         <x:v>R11x</x:v>
       </x:c>
       <x:c r="E94" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>21.645325</x:v>
+        <x:v>54.840302</x:v>
       </x:c>
       <x:c r="G94" t="str" s="2">
         <x:v>Vandkraft</x:v>
       </x:c>
       <x:c r="H94" t="str" s="2">
         <x:v>Hydro</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D95" t="str" s="2">
         <x:v>R14</x:v>
       </x:c>
       <x:c r="E95" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>22.126596</x:v>
+        <x:v>33.743134</x:v>
       </x:c>
       <x:c r="G95" t="str" s="2">
         <x:v>Atomkraft</x:v>
       </x:c>
       <x:c r="H95" t="str" s="2">
         <x:v>Nuclear</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D96" t="str" s="2">
         <x:v>R16</x:v>
       </x:c>
       <x:c r="E96" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0.012485</x:v>
+        <x:v>0.013317</x:v>
       </x:c>
       <x:c r="G96" t="str" s="2">
         <x:v>Solceller</x:v>
       </x:c>
       <x:c r="H96" t="str" s="2">
         <x:v>Solar</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D97" t="str" s="2">
         <x:v>R19</x:v>
       </x:c>
       <x:c r="E97" t="str" s="2">
         <x:v>NonFuel</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>53.331253</x:v>
+        <x:v>7.758509</x:v>
       </x:c>
       <x:c r="G97" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
       <x:c r="H97" t="str" s="2">
         <x:v>Onshore</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-05 22:00:00</x:v>
+        <x:v>2026-08-19 22:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>SE</x:v>
       </x:c>
       <x:c r="D98" t="str" s="2">
         <x:v>R20</x:v>
       </x:c>
       <x:c r="E98" t="str" s="2">
         <x:v>114A</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>2.863400</x:v>
+        <x:v>3.627413</x:v>
       </x:c>
       <x:c r="G98" t="str" s="2">
         <x:v>Andet</x:v>
       </x:c>
       <x:c r="H98" t="str" s="2">
         <x:v>Other</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-05 21:00:00</x:v>
+        <x:v>2026-08-19 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D99" t="str" s="2">
         <x:v>R01</x:v>
       </x:c>
       <x:c r="E99" t="str" s="2">
         <x:v>111A</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>9.865823</x:v>
+        <x:v>8.410784</x:v>
       </x:c>
       <x:c r="G99" t="str" s="2">
         <x:v>Træ_mm</x:v>
       </x:c>
       <x:c r="H99" t="str" s="2">
         <x:v>Biomass</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-05 21:00:00</x:v>
+        <x:v>2026-08-19 21:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D100" t="str" s="2">
         <x:v>R04x</x:v>
       </x:c>
       <x:c r="E100" t="str" s="2">
         <x:v>301A</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>34.157528</x:v>
+        <x:v>49.950932</x:v>
       </x:c>
       <x:c r="G100" t="str" s="2">
         <x:v>Naturgas</x:v>
       </x:c>
       <x:c r="H100" t="str" s="2">
         <x:v>Fossil gas</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-05 21:00:00</x:v>
+        <x:v>2026-08-19 21:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-05 23:00:00</x:v>
+        <x:v>2026-08-19 23:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>GB</x:v>
       </x:c>
       <x:c r="D101" t="str" s="2">
         <x:v>R05x</x:v>
       </x:c>
       <x:c r="E101" t="str" s="2">
         <x:v>102A</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="G101" t="str" s="2">
         <x:v>Kul</x:v>
       </x:c>
       <x:c r="H101" t="str" s="2">
         <x:v>Coal</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>