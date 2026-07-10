--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfcd91173e9a14f4bab8e47a63f291b37"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R56140406a40a450ba07a71dbf086955f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfcd91173e9a14f4bab8e47a63f291b37" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56140406a40a450ba07a71dbf086955f" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2027 +171,2027 @@
     <x:col min="6" max="6" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>MunicipalityNo</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>REshare</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>REekWhKeep</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>5.440381</x:v>
+        <x:v>0.119987</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>12969.714844</x:v>
+        <x:v>290.330719</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>238397.187500</x:v>
+        <x:v>241968.953125</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>0.000614</x:v>
+        <x:v>0.000824</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>0.150000</x:v>
+        <x:v>0.210000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>24423.232422</x:v>
+        <x:v>25487.824219</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>0.015508</x:v>
+        <x:v>0.025866</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>6.120000</x:v>
+        <x:v>11.260000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>39462.554688</x:v>
+        <x:v>43531.382813</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>0.023895</x:v>
+        <x:v>0.013098</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>3.921773</x:v>
+        <x:v>2.270000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>16412.658203</x:v>
+        <x:v>17330.507813</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>0.045663</x:v>
+        <x:v>0.022086</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>2.540000</x:v>
+        <x:v>1.130000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>5562.505859</x:v>
+        <x:v>5116.465820</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>0.010084</x:v>
+        <x:v>0.026387</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>2.580000</x:v>
+        <x:v>6.780000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>25585.214844</x:v>
+        <x:v>25694.318359</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>0.008599</x:v>
+        <x:v>0.008515</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>2.390000</x:v>
+        <x:v>2.689999</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>27792.646484</x:v>
+        <x:v>31592.320313</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>14552.790039</x:v>
+        <x:v>16242.794922</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>0.019714</x:v>
+        <x:v>0.023166</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>2.780000</x:v>
+        <x:v>3.290000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>14101.724609</x:v>
+        <x:v>14202.025391</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>0.006867</x:v>
+        <x:v>0.008695</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>0.770000</x:v>
+        <x:v>1.100000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>11213.140625</x:v>
+        <x:v>12651.048828</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>22.803070</x:v>
+        <x:v>0.227113</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>6906.190430</x:v>
+        <x:v>78.726097</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>30286.232422</x:v>
+        <x:v>34663.812500</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>0.193328</x:v>
+        <x:v>0.024030</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>64.849998</x:v>
+        <x:v>8.530000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>33544.023438</x:v>
+        <x:v>35496.687500</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>0.113478</x:v>
+        <x:v>0.100879</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>29.670404</x:v>
+        <x:v>25.857002</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>26146.431641</x:v>
+        <x:v>25631.589844</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>0.029619</x:v>
+        <x:v>0.056868</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>3.330000</x:v>
+        <x:v>6.280000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>11242.715820</x:v>
+        <x:v>11043.207031</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>0.021749</x:v>
+        <x:v>0.010226</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>1.900000</x:v>
+        <x:v>1.150000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>8736.137695</x:v>
+        <x:v>11245.808594</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.021940</x:v>
+        <x:v>0.016839</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>5.420000</x:v>
+        <x:v>4.920000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>24703.574219</x:v>
+        <x:v>29218.687500</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>0.019258</x:v>
+        <x:v>0.016271</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.810000</x:v>
+        <x:v>0.680000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>4206.046875</x:v>
+        <x:v>4179.210938</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>0.034632</x:v>
+        <x:v>0.052890</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>4.910000</x:v>
+        <x:v>7.210000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>14177.576172</x:v>
+        <x:v>13631.999023</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>0.950627</x:v>
+        <x:v>0.033778</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>101.547997</x:v>
+        <x:v>3.880000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>10682.212891</x:v>
+        <x:v>11486.659180</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>13277.265625</x:v>
+        <x:v>12225.739258</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>0.037454</x:v>
+        <x:v>1.877802</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>9.530000</x:v>
+        <x:v>509.323730</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>25444.318359</x:v>
+        <x:v>27123.396484</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>0.845360</x:v>
+        <x:v>0.045394</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>319.510010</x:v>
+        <x:v>15.450000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>37795.734375</x:v>
+        <x:v>34035.093750</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.007838</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.010000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>13400.982422</x:v>
+        <x:v>12886.671875</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>23754.371094</x:v>
+        <x:v>22925.748047</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>0.069662</x:v>
+        <x:v>0.062643</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>10.880000</x:v>
+        <x:v>8.930000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>15618.160156</x:v>
+        <x:v>14255.341797</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>2.147884</x:v>
+        <x:v>0.217902</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>606.786011</x:v>
+        <x:v>63.917000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>28250.406250</x:v>
+        <x:v>29332.943359</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>0.297037</x:v>
+        <x:v>0.087083</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>63.180885</x:v>
+        <x:v>17.106886</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>21270.376953</x:v>
+        <x:v>19644.257813</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>25.773474</x:v>
+        <x:v>6.039786</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>10281.703125</x:v>
+        <x:v>2345.887451</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>39892.578125</x:v>
+        <x:v>38840.570313</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>4.069439</x:v>
+        <x:v>0.050964</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>790.308594</x:v>
+        <x:v>10.560444</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>19420.580078</x:v>
+        <x:v>20721.500000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>41130.574219</x:v>
+        <x:v>42653.800781</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>0.280635</x:v>
+        <x:v>0.101122</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>27.261999</x:v>
+        <x:v>9.490000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>9714.399414</x:v>
+        <x:v>9384.745117</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>0.055943</x:v>
+        <x:v>0.098159</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>13.120000</x:v>
+        <x:v>16.191999</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>23452.345703</x:v>
+        <x:v>16495.671875</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>1.651694</x:v>
+        <x:v>0.086792</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>455.640991</x:v>
+        <x:v>17.042000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>27586.285156</x:v>
+        <x:v>19635.550781</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>44.444729</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>14504.661133</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>32635.279297</x:v>
+        <x:v>32052.824219</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>61.385075</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>11569.515625</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>18847.441406</x:v>
+        <x:v>19535.246094</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>45.596897</x:v>
+        <x:v>1.673611</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>39646.097656</x:v>
+        <x:v>1449.139160</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>86949.109375</x:v>
+        <x:v>86587.593750</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>12.193981</x:v>
+        <x:v>0.587178</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>2260.623779</x:v>
+        <x:v>98.074593</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>18538.849609</x:v>
+        <x:v>16702.705078</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>72.287437</x:v>
+        <x:v>1.036557</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>28433.083984</x:v>
+        <x:v>400.720703</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>39333.367188</x:v>
+        <x:v>38658.828125</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>22.143984</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>2221.967041</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>10034.178711</x:v>
+        <x:v>8462.887695</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>17.224489</x:v>
+        <x:v>1.090681</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>2262.133545</x:v>
+        <x:v>190.908203</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>13133.240234</x:v>
+        <x:v>17503.576172</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>7.349575</x:v>
+        <x:v>0.438737</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>988.909973</x:v>
+        <x:v>48.314999</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>13455.336914</x:v>
+        <x:v>11012.292969</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>100.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>24529.222656</x:v>
+        <x:v>25004.630859</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>24529.222656</x:v>
+        <x:v>25004.630859</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>57.475437</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>30080.138672</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>52335.640625</x:v>
+        <x:v>47050.910156</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>84.615623</x:v>
+        <x:v>29.462158</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>23044.240234</x:v>
+        <x:v>8014.616699</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>27234.025391</x:v>
+        <x:v>27203.087891</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>26.742701</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>6098.720215</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>22805.175781</x:v>
+        <x:v>21555.345703</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>58.567234</x:v>
+        <x:v>10.149770</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>12391.075195</x:v>
+        <x:v>1990.469849</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>21157.009766</x:v>
+        <x:v>19610.984375</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>23.550013</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>5247.670898</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>22283.091797</x:v>
+        <x:v>22398.677734</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>44.970047</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>9913.319336</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>22044.271484</x:v>
+        <x:v>21719.630859</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>15.141293</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>3893.095215</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>25711.775391</x:v>
+        <x:v>24654.998047</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>64.614014</x:v>
+        <x:v>0.793080</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>8729.792969</x:v>
+        <x:v>119.183998</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>13510.680664</x:v>
+        <x:v>15028.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>18169.013672</x:v>
+        <x:v>18591.812500</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>30.534054</x:v>
+        <x:v>1.980177</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>47747.187500</x:v>
+        <x:v>3377.078857</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>156373.562500</x:v>
+        <x:v>170544.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>479</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>42.909100</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>12719.902344</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>29643.835938</x:v>
+        <x:v>23599.042969</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>28.106268</x:v>
+        <x:v>0.662140</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>5546.308105</x:v>
+        <x:v>135.628998</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>19733.349609</x:v>
+        <x:v>20483.447266</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>82.672150</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>7297.810059</x:v>
+        <x:v>4844.359863</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>7297.810059</x:v>
+        <x:v>5859.724121</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>13.205956</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>2831.504883</x:v>
+        <x:v>290.873993</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>2831.504883</x:v>
+        <x:v>2202.596924</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>19.179047</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>6487.012207</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>33823.433594</x:v>
+        <x:v>36365.949219</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>58.005928</x:v>
+        <x:v>4.223644</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>17135.156250</x:v>
+        <x:v>1717.062256</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>29540.353516</x:v>
+        <x:v>40653.578125</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>4.193876</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>1822.587891</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>43458.316406</x:v>
+        <x:v>47803.937500</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>5.910583</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>38709.519531</x:v>
+        <x:v>3082.955322</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>38709.519531</x:v>
+        <x:v>52159.917969</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>561</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>63.064690</x:v>
+        <x:v>3.142636</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>46197.964844</x:v>
+        <x:v>2299.898438</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>73254.882813</x:v>
+        <x:v>73183.734375</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>52.348911</x:v>
+        <x:v>0.049962</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>1495.244019</x:v>
+        <x:v>0.850000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>2856.303955</x:v>
+        <x:v>1701.298950</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>57.961243</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>23617.632813</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>40747.285156</x:v>
+        <x:v>47884.312500</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>575</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>35.712219</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>11591.821289</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>32458.978516</x:v>
+        <x:v>41762.863281</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>11.266592</x:v>
+        <x:v>1.954139</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>10051.276367</x:v>
+        <x:v>1672.418457</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>89213.101563</x:v>
+        <x:v>85583.398438</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>607</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>83265.968750</x:v>
+        <x:v>71938.601563</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>615</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>48837.148438</x:v>
+        <x:v>61822.851563</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>621</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>4.108223</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>2327.764648</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>56661.109375</x:v>
+        <x:v>65209.542969</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>9.457176</x:v>
+        <x:v>2.459071</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>6936.916992</x:v>
+        <x:v>2262.537598</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>73350.828125</x:v>
+        <x:v>92007.804688</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>657</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>4.900461</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>48259.468750</x:v>
+        <x:v>4103.828125</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>48259.468750</x:v>
+        <x:v>83743.718750</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>661</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>7.186610</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>47404.261719</x:v>
+        <x:v>5505.756836</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>47404.261719</x:v>
+        <x:v>76611.320313</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>665</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>30.513018</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>17990.154297</x:v>
+        <x:v>8654.464844</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>17990.154297</x:v>
+        <x:v>28363.189453</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>2.900946</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>9623.879883</x:v>
+        <x:v>347.160004</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>9623.879883</x:v>
+        <x:v>11967.129883</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>706</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>12.797663</x:v>
+        <x:v>2.154597</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>3782.725098</x:v>
+        <x:v>585.057312</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>29557.937500</x:v>
+        <x:v>27153.914063</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>32.724102</x:v>
+        <x:v>0.794680</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>7731.430176</x:v>
+        <x:v>207.524994</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>23626.101563</x:v>
+        <x:v>26114.292969</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>710</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>15.599351</x:v>
+        <x:v>0.079153</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>3927.563965</x:v>
+        <x:v>20.233013</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>25177.740234</x:v>
+        <x:v>25561.902344</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>727</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>37.528442</x:v>
+        <x:v>0.527944</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>3737.373047</x:v>
+        <x:v>45.077000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>9958.774414</x:v>
+        <x:v>8538.212891</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>730</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>10.153714</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>41808.363281</x:v>
+        <x:v>4683.368164</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>41808.363281</x:v>
+        <x:v>46124.679688</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>10.025560</x:v>
+        <x:v>1.482335</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>4115.455078</x:v>
+        <x:v>692.850403</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>41049.628906</x:v>
+        <x:v>46740.484375</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>741</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>15.040432</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>3015.224121</x:v>
+        <x:v>404.657990</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>3015.224121</x:v>
+        <x:v>2690.468018</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>746</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>11.336296</x:v>
+        <x:v>0.882200</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>3231.823730</x:v>
+        <x:v>276.076477</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>28508.638672</x:v>
+        <x:v>31294.101563</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>751</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>17.084518</x:v>
+        <x:v>16.773447</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>23288.843750</x:v>
+        <x:v>24999.154297</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>136315.484375</x:v>
+        <x:v>149040.062500</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>756</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>36.855564</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>10579.848633</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>28706.246094</x:v>
+        <x:v>45400.621094</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>760</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>17.412827</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>74296.914063</x:v>
+        <x:v>16095.107422</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>74296.914063</x:v>
+        <x:v>92432.484375</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>766</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>8.442494</x:v>
+        <x:v>0.505868</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>3266.282715</x:v>
+        <x:v>185.636002</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>38688.597656</x:v>
+        <x:v>36696.511719</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>773</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>0.017151</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>12064.709961</x:v>
+        <x:v>2.490000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>12064.709961</x:v>
+        <x:v>14518.509766</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>779</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>0.740473</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>31700.046875</x:v>
+        <x:v>249.086258</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>31700.046875</x:v>
+        <x:v>33638.816406</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>787</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>1.554322</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>29587.800781</x:v>
+        <x:v>507.341980</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>29587.800781</x:v>
+        <x:v>32640.720703</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>23.680109</x:v>
+        <x:v>7.884750</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>17693.652344</x:v>
+        <x:v>7279.286133</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>74719.468750</x:v>
+        <x:v>92321.070313</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>810</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>1.597259</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>18057.558594</x:v>
+        <x:v>312.705994</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>18057.558594</x:v>
+        <x:v>19577.660156</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>813</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>10.893198</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>4696.844727</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>43117.222656</x:v>
+        <x:v>40984.519531</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>820</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>2.991761</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>22753.449219</x:v>
+        <x:v>1139.655151</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>22753.449219</x:v>
+        <x:v>38093.117188</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>825</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>0.055213</x:v>
+        <x:v>0.066623</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>0.930000</x:v>
+        <x:v>0.920000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1684.380005</x:v>
+        <x:v>1380.911987</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>840</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>83.324295</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>13397.018555</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>16078.166992</x:v>
+        <x:v>16500.800781</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>846</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>95.783394</x:v>
+        <x:v>1.282439</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>26535.517578</x:v>
+        <x:v>606.129639</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>27703.673828</x:v>
+        <x:v>47263.804688</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>849</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>0.131925</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>22531.294922</x:v>
+        <x:v>27.721045</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>22531.294922</x:v>
+        <x:v>21012.662109</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>851</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>16.970968</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>27258.041016</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>160615.703125</x:v>
+        <x:v>145376.875000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-16 21:00:00</x:v>
+        <x:v>2026-06-30 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-16 23:00:00</x:v>
+        <x:v>2026-06-30 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>57.467838</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>26802.595703</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>46639.296875</x:v>
+        <x:v>50183.117188</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-16 22:00:00</x:v>
+        <x:v>2026-06-30 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>5.383319</x:v>
+        <x:v>0.243114</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>13823.727539</x:v>
+        <x:v>640.646484</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>256788.187500</x:v>
+        <x:v>263517.093750</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-16 20:00:00</x:v>
+        <x:v>2026-06-30 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-16 22:00:00</x:v>
+        <x:v>2026-06-30 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>0.008029</x:v>
+        <x:v>0.064964</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>2.170000</x:v>
+        <x:v>18.680000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>27027.632813</x:v>
+        <x:v>28754.349609</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>