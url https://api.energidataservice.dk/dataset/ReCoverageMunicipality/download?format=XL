--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R56140406a40a450ba07a71dbf086955f"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R2e8678e228c744c0aafbb40b74779838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56140406a40a450ba07a71dbf086955f" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e8678e228c744c0aafbb40b74779838" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2027 +171,2027 @@
     <x:col min="6" max="6" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>MunicipalityNo</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>REshare</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>REekWhKeep</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>0.119987</x:v>
+        <x:v>0.377582</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>290.330719</x:v>
+        <x:v>862.578613</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>241968.953125</x:v>
+        <x:v>228447.750000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>0.000824</x:v>
+        <x:v>0.000336</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>0.210000</x:v>
+        <x:v>0.080000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>25487.824219</x:v>
+        <x:v>23829.240234</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>0.025866</x:v>
+        <x:v>0.015042</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>11.260000</x:v>
+        <x:v>6.903267</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>43531.382813</x:v>
+        <x:v>45894.230469</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>0.013098</x:v>
+        <x:v>0.032932</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>2.270000</x:v>
+        <x:v>5.820000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>17330.507813</x:v>
+        <x:v>17672.822266</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>0.022086</x:v>
+        <x:v>0.062050</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>1.130000</x:v>
+        <x:v>3.110000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>5116.465820</x:v>
+        <x:v>5012.084961</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>0.026387</x:v>
+        <x:v>0.015253</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>6.780000</x:v>
+        <x:v>3.850000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>25694.318359</x:v>
+        <x:v>25240.783203</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>0.008515</x:v>
+        <x:v>0.007691</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>2.689999</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>31592.320313</x:v>
+        <x:v>31466.902344</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>16242.794922</x:v>
+        <x:v>15656.439453</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>0.023166</x:v>
+        <x:v>0.020453</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>3.290000</x:v>
+        <x:v>2.960000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>14202.025391</x:v>
+        <x:v>14472.460938</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>0.008695</x:v>
+        <x:v>0.080887</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>1.100000</x:v>
+        <x:v>9.740000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>12651.048828</x:v>
+        <x:v>12041.442383</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>0.227113</x:v>
+        <x:v>2.389820</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>78.726097</x:v>
+        <x:v>684.549988</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>34663.812500</x:v>
+        <x:v>28644.417969</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>0.024030</x:v>
+        <x:v>0.038149</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>8.530000</x:v>
+        <x:v>13.456000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>35496.687500</x:v>
+        <x:v>35271.953125</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>0.100879</x:v>
+        <x:v>1.325329</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>25.857002</x:v>
+        <x:v>328.177612</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>25631.589844</x:v>
+        <x:v>24761.980469</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>0.056868</x:v>
+        <x:v>0.038340</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>6.280000</x:v>
+        <x:v>4.050000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>11043.207031</x:v>
+        <x:v>10563.330078</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>0.010226</x:v>
+        <x:v>0.014417</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>1.150000</x:v>
+        <x:v>1.690000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>11245.808594</x:v>
+        <x:v>11721.993164</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.016839</x:v>
+        <x:v>0.013842</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>4.920000</x:v>
+        <x:v>3.920000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>29218.687500</x:v>
+        <x:v>28320.316406</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>0.016271</x:v>
+        <x:v>0.048567</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>0.680000</x:v>
+        <x:v>1.930000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>4179.210938</x:v>
+        <x:v>3973.872070</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>0.052890</x:v>
+        <x:v>0.022837</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>7.210000</x:v>
+        <x:v>3.170000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>13631.999023</x:v>
+        <x:v>13880.914063</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>0.033778</x:v>
+        <x:v>0.235656</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>25.264000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>11486.659180</x:v>
+        <x:v>10720.700195</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.051441</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.150000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>12225.739258</x:v>
+        <x:v>11955.545898</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>1.877802</x:v>
+        <x:v>0.018725</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>509.323730</x:v>
+        <x:v>4.840000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>27123.396484</x:v>
+        <x:v>25847.669922</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>0.045394</x:v>
+        <x:v>0.083853</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>15.450000</x:v>
+        <x:v>29.384001</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>34035.093750</x:v>
+        <x:v>35042.113281</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>0.007838</x:v>
+        <x:v>0.011686</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>1.010000</x:v>
+        <x:v>1.480000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>12886.671875</x:v>
+        <x:v>12664.407227</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>22925.748047</x:v>
+        <x:v>21644.591797</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>0.062643</x:v>
+        <x:v>0.103062</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>8.930000</x:v>
+        <x:v>16.160000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>14255.341797</x:v>
+        <x:v>15679.814453</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>0.217902</x:v>
+        <x:v>0.249191</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>63.917000</x:v>
+        <x:v>66.112000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>29332.943359</x:v>
+        <x:v>26530.601563</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>0.087083</x:v>
+        <x:v>0.062080</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>17.106886</x:v>
+        <x:v>12.745887</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>19644.257813</x:v>
+        <x:v>20531.554688</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>6.039786</x:v>
+        <x:v>0.475791</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>2345.887451</x:v>
+        <x:v>207.806152</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>38840.570313</x:v>
+        <x:v>43675.910156</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>0.050964</x:v>
+        <x:v>0.557377</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>10.560444</x:v>
+        <x:v>117.522919</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>20721.500000</x:v>
+        <x:v>21084.990234</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>42653.800781</x:v>
+        <x:v>41161.507813</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>0.101122</x:v>
+        <x:v>15.038842</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>9.490000</x:v>
+        <x:v>1331.201904</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>9384.745117</x:v>
+        <x:v>8851.757813</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>0.098159</x:v>
+        <x:v>0.446267</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>16.191999</x:v>
+        <x:v>73.418999</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>16495.671875</x:v>
+        <x:v>16451.792969</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>0.086792</x:v>
+        <x:v>0.164922</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>17.042000</x:v>
+        <x:v>31.518999</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>19635.550781</x:v>
+        <x:v>19111.498047</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>26.094522</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8147.514160</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>32052.824219</x:v>
+        <x:v>31223.082031</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>17.320412</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3585.870361</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>19535.246094</x:v>
+        <x:v>20703.146484</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>1.673611</x:v>
+        <x:v>16.552111</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>1449.139160</x:v>
+        <x:v>14419.405273</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>86587.593750</x:v>
+        <x:v>87115.203125</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>0.587178</x:v>
+        <x:v>1.500225</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>98.074593</x:v>
+        <x:v>266.256012</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>16702.705078</x:v>
+        <x:v>17747.736328</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>1.036557</x:v>
+        <x:v>15.868606</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>400.720703</x:v>
+        <x:v>6748.725586</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>38658.828125</x:v>
+        <x:v>42528.785156</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.477664</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>533.765991</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>8462.887695</x:v>
+        <x:v>8240.100586</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>1.090681</x:v>
+        <x:v>3.516998</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>190.908203</x:v>
+        <x:v>566.650024</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>17503.576172</x:v>
+        <x:v>16111.752930</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>0.438737</x:v>
+        <x:v>4.894608</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>48.314999</x:v>
+        <x:v>550.021667</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>11012.292969</x:v>
+        <x:v>11237.298828</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>100.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>25004.630859</x:v>
+        <x:v>25375.177734</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>25004.630859</x:v>
+        <x:v>25375.177734</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.581481</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2191.959717</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>47050.910156</x:v>
+        <x:v>47843.906250</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>29.462158</x:v>
+        <x:v>42.510620</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>8014.616699</x:v>
+        <x:v>10996.375977</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>27203.087891</x:v>
+        <x:v>25867.361328</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.323694</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>974.723022</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>21555.345703</x:v>
+        <x:v>22543.757813</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>10.149770</x:v>
+        <x:v>6.355365</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>1990.469849</x:v>
+        <x:v>2247.772461</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>19610.984375</x:v>
+        <x:v>35368.109375</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.194708</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>757.346985</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>22398.677734</x:v>
+        <x:v>23706.296875</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.391689</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1396.345947</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>21719.630859</x:v>
+        <x:v>21846.273438</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.574856</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1135.235962</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>24654.998047</x:v>
+        <x:v>24814.681641</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>0.793080</x:v>
+        <x:v>40.189758</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>119.183998</x:v>
+        <x:v>6175.118164</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>15028.000000</x:v>
+        <x:v>15364.904297</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.883266</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1863.282959</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>18591.812500</x:v>
+        <x:v>20975.201172</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>1.980177</x:v>
+        <x:v>4.989368</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>3377.078857</x:v>
+        <x:v>8202.191406</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>170544.250000</x:v>
+        <x:v>164393.390625</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>479</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>23599.042969</x:v>
+        <x:v>23300.597656</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>0.662140</x:v>
+        <x:v>8.492978</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>135.628998</x:v>
+        <x:v>1786.724976</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>20483.447266</x:v>
+        <x:v>21037.673828</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>82.672150</x:v>
+        <x:v>77.372620</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>4844.359863</x:v>
+        <x:v>4863.450195</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>5859.724121</x:v>
+        <x:v>6285.750977</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>13.205956</x:v>
+        <x:v>68.573090</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>290.873993</x:v>
+        <x:v>1540.990967</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>2202.596924</x:v>
+        <x:v>2247.224121</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>12.386095</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4670.453613</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>36365.949219</x:v>
+        <x:v>37707.230469</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>4.223644</x:v>
+        <x:v>62.274815</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>1717.062256</x:v>
+        <x:v>21175.726563</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>40653.578125</x:v>
+        <x:v>34003.675781</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>47803.937500</x:v>
+        <x:v>47958.070313</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>5.910583</x:v>
+        <x:v>44.743538</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>3082.955322</x:v>
+        <x:v>22751.191406</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>52159.917969</x:v>
+        <x:v>50847.992188</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>561</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>3.142636</x:v>
+        <x:v>30.735334</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>2299.898438</x:v>
+        <x:v>23304.791016</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>73183.734375</x:v>
+        <x:v>75824.101563</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>0.049962</x:v>
+        <x:v>12.912292</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>0.850000</x:v>
+        <x:v>242.862000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>1701.298950</x:v>
+        <x:v>1880.859009</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>51.695839</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>23629.089844</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>47884.312500</x:v>
+        <x:v>45707.914063</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>575</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>14.241664</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5700.276367</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>41762.863281</x:v>
+        <x:v>40025.351563</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>1.954139</x:v>
+        <x:v>11.408523</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>1672.418457</x:v>
+        <x:v>8782.693359</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>85583.398438</x:v>
+        <x:v>76983.617188</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>607</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>71938.601563</x:v>
+        <x:v>75330.304688</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>615</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.289003</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>190.138016</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>61822.851563</x:v>
+        <x:v>65791.132813</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>621</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.596831</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>370.174133</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>65209.542969</x:v>
+        <x:v>62023.246094</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>2.459071</x:v>
+        <x:v>7.541471</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>2262.537598</x:v>
+        <x:v>6267.774902</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>92007.804688</x:v>
+        <x:v>83110.765625</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>657</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>4.900461</x:v>
+        <x:v>47.447544</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>4103.828125</x:v>
+        <x:v>34431.347656</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>83743.718750</x:v>
+        <x:v>72567.187500</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>661</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>7.186610</x:v>
+        <x:v>10.565367</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>5505.756836</x:v>
+        <x:v>7571.062012</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>76611.320313</x:v>
+        <x:v>71659.242188</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>665</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>30.513018</x:v>
+        <x:v>73.606972</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>8654.464844</x:v>
+        <x:v>15374.909180</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>28363.189453</x:v>
+        <x:v>20887.843750</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>2.900946</x:v>
+        <x:v>2.059278</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>347.160004</x:v>
+        <x:v>237.679993</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>11967.129883</x:v>
+        <x:v>11541.910156</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>706</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>2.154597</x:v>
+        <x:v>4.636391</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>585.057312</x:v>
+        <x:v>1283.480225</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>27153.914063</x:v>
+        <x:v>27682.744141</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>0.794680</x:v>
+        <x:v>6.239060</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>207.524994</x:v>
+        <x:v>1573.624023</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>26114.292969</x:v>
+        <x:v>25222.130859</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>710</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>0.079153</x:v>
+        <x:v>2.304015</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>20.233013</x:v>
+        <x:v>587.996460</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>25561.902344</x:v>
+        <x:v>25520.517578</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>727</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>0.527944</x:v>
+        <x:v>23.591959</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>45.077000</x:v>
+        <x:v>2096.221924</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>8538.212891</x:v>
+        <x:v>8885.324219</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>730</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>10.153714</x:v>
+        <x:v>66.445351</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>4683.368164</x:v>
+        <x:v>31344.787109</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>46124.679688</x:v>
+        <x:v>47173.785156</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>1.482335</x:v>
+        <x:v>4.216469</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>692.850403</x:v>
+        <x:v>1920.550293</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>46740.484375</x:v>
+        <x:v>45548.785156</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>741</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>15.040432</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>404.657990</x:v>
+        <x:v>2574.428955</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>2690.468018</x:v>
+        <x:v>2574.428955</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>746</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>0.882200</x:v>
+        <x:v>4.071352</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>276.076477</x:v>
+        <x:v>1332.489502</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>31294.101563</x:v>
+        <x:v>32728.427734</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>751</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>16.773447</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>24999.154297</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>149040.062500</x:v>
+        <x:v>148519.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>756</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>21.078310</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8552.583008</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>45400.621094</x:v>
+        <x:v>40575.277344</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>760</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>17.412827</x:v>
+        <x:v>74.861862</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>16095.107422</x:v>
+        <x:v>60358.417969</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>92432.484375</x:v>
+        <x:v>80626.390625</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>766</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>0.505868</x:v>
+        <x:v>2.009307</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>185.636002</x:v>
+        <x:v>845.979980</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>36696.511719</x:v>
+        <x:v>42103.070313</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>773</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>0.017151</x:v>
+        <x:v>3.773556</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>2.490000</x:v>
+        <x:v>533.566772</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>14518.509766</x:v>
+        <x:v>14139.629883</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>779</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>0.740473</x:v>
+        <x:v>15.557986</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>249.086258</x:v>
+        <x:v>5223.053223</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>33638.816406</x:v>
+        <x:v>33571.527344</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>787</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>1.554322</x:v>
+        <x:v>7.825565</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>507.341980</x:v>
+        <x:v>2689.469482</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>32640.720703</x:v>
+        <x:v>34367.738281</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>7.884750</x:v>
+        <x:v>4.910700</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>7279.286133</x:v>
+        <x:v>4300.256348</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>92321.070313</x:v>
+        <x:v>87569.117188</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>810</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>1.597259</x:v>
+        <x:v>7.325466</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>312.705994</x:v>
+        <x:v>1496.176025</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>19577.660156</x:v>
+        <x:v>20424.310547</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>813</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>40984.519531</x:v>
+        <x:v>40125.218750</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>820</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>2.991761</x:v>
+        <x:v>7.164587</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>1139.655151</x:v>
+        <x:v>2505.518066</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>38093.117188</x:v>
+        <x:v>34970.863281</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>825</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>0.066623</x:v>
+        <x:v>0.121283</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>0.920000</x:v>
+        <x:v>1.660000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1380.911987</x:v>
+        <x:v>1368.702026</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>840</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.249560</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1709.135864</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>16500.800781</x:v>
+        <x:v>16675.210938</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>846</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>1.282439</x:v>
+        <x:v>8.016449</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>606.129639</x:v>
+        <x:v>3666.477539</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>47263.804688</x:v>
+        <x:v>45736.925781</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>849</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>0.131925</x:v>
+        <x:v>7.062609</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>27.721045</x:v>
+        <x:v>1524.956543</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>21012.662109</x:v>
+        <x:v>21591.970703</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>851</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>145376.875000</x:v>
+        <x:v>134013.109375</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-06-30 21:00:00</x:v>
+        <x:v>2026-08-13 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-06-30 23:00:00</x:v>
+        <x:v>2026-08-13 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.137712</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1680.368042</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>50183.117188</x:v>
+        <x:v>53553.937500</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-06-30 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>0.243114</x:v>
+        <x:v>0.324568</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>640.646484</x:v>
+        <x:v>823.816162</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>263517.093750</x:v>
+        <x:v>253818.984375</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-06-30 20:00:00</x:v>
+        <x:v>2026-08-13 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-06-30 22:00:00</x:v>
+        <x:v>2026-08-13 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>0.064964</x:v>
+        <x:v>0.000400</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>18.680000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>28754.349609</x:v>
+        <x:v>27517.515625</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>