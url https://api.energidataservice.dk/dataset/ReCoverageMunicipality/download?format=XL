--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R2e8678e228c744c0aafbb40b74779838"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R2b85e614559a4235962542b59d8721b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e8678e228c744c0aafbb40b74779838" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b85e614559a4235962542b59d8721b2" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -171,2027 +171,2027 @@
     <x:col min="6" max="6" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str" s="1">
         <x:v>HourUTC</x:v>
       </x:c>
       <x:c r="B1" t="str" s="1">
         <x:v>HourDK</x:v>
       </x:c>
       <x:c r="C1" t="str" s="1">
         <x:v>MunicipalityNo</x:v>
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>REshare</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>REekWhKeep</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>ConsumptionkWh</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>0.377582</x:v>
+        <x:v>0.334681</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>862.578613</x:v>
+        <x:v>744.388672</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>228447.750000</x:v>
+        <x:v>222417.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>0.000336</x:v>
+        <x:v>0.000214</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>0.080000</x:v>
+        <x:v>0.050000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>23829.240234</x:v>
+        <x:v>23394.304688</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>0.015042</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>6.903267</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>45894.230469</x:v>
+        <x:v>47717.007813</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>0.032932</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>5.820000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>17672.822266</x:v>
+        <x:v>17571.113281</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>0.062050</x:v>
+        <x:v>0.012129</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>3.110000</x:v>
+        <x:v>0.610000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>5012.084961</x:v>
+        <x:v>5029.378906</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>0.015253</x:v>
+        <x:v>0.003818</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>3.850000</x:v>
+        <x:v>0.930000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>25240.783203</x:v>
+        <x:v>24359.902344</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>0.007691</x:v>
+        <x:v>0.004299</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>1.310000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>31466.902344</x:v>
+        <x:v>30469.833984</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.005871</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>15656.439453</x:v>
+        <x:v>17033.710938</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>0.020453</x:v>
+        <x:v>0.011422</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>2.960000</x:v>
+        <x:v>1.570000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>14472.460938</x:v>
+        <x:v>13744.972656</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>0.080887</x:v>
+        <x:v>0.002711</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>9.740000</x:v>
+        <x:v>0.340000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>12041.442383</x:v>
+        <x:v>12542.851563</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>2.389820</x:v>
+        <x:v>2.315813</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>684.549988</x:v>
+        <x:v>702.851013</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>28644.417969</x:v>
+        <x:v>30350.072266</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>0.038149</x:v>
+        <x:v>0.009600</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>13.456000</x:v>
+        <x:v>3.505000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>35271.953125</x:v>
+        <x:v>36511.054688</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>1.325329</x:v>
+        <x:v>0.411860</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>328.177612</x:v>
+        <x:v>101.757309</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>24761.980469</x:v>
+        <x:v>24706.746094</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
-        <x:v>0.038340</x:v>
+        <x:v>0.012035</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>4.050000</x:v>
+        <x:v>1.230000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>10563.330078</x:v>
+        <x:v>10220.250977</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>0.014417</x:v>
+        <x:v>0.011594</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>1.690000</x:v>
+        <x:v>1.190000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>11721.993164</x:v>
+        <x:v>10263.677734</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
-        <x:v>0.013842</x:v>
+        <x:v>0.031891</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>3.920000</x:v>
+        <x:v>8.690000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>28320.316406</x:v>
+        <x:v>27249.109375</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>0.048567</x:v>
+        <x:v>0.008889</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>1.930000</x:v>
+        <x:v>0.360000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>3973.872070</x:v>
+        <x:v>4049.830078</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
-        <x:v>0.022837</x:v>
+        <x:v>0.016424</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>3.170000</x:v>
+        <x:v>2.160000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>13880.914063</x:v>
+        <x:v>13151.125000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>0.235656</x:v>
+        <x:v>0.013242</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>25.264000</x:v>
+        <x:v>1.470000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>10720.700195</x:v>
+        <x:v>11101.441406</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
-        <x:v>0.051441</x:v>
+        <x:v>0.046349</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>6.150000</x:v>
+        <x:v>5.560000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>11955.545898</x:v>
+        <x:v>11996.016602</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>0.018725</x:v>
+        <x:v>0.023026</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>4.840000</x:v>
+        <x:v>5.981366</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>25847.669922</x:v>
+        <x:v>25976.914063</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
-        <x:v>0.083853</x:v>
+        <x:v>0.046307</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>29.384001</x:v>
+        <x:v>18.497000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>35042.113281</x:v>
+        <x:v>39943.871094</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>0.011686</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>1.480000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>12664.407227</x:v>
+        <x:v>10937.692383</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.035675</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.110000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>21644.591797</x:v>
+        <x:v>22732.810547</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>0.103062</x:v>
+        <x:v>0.042470</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>16.160000</x:v>
+        <x:v>7.290000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>15679.814453</x:v>
+        <x:v>17165.140625</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>0.249191</x:v>
+        <x:v>0.352749</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>66.112000</x:v>
+        <x:v>98.358002</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>26530.601563</x:v>
+        <x:v>27883.287109</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>0.062080</x:v>
+        <x:v>0.054443</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>12.745887</x:v>
+        <x:v>10.671773</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>20531.554688</x:v>
+        <x:v>19601.718750</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>0.475791</x:v>
+        <x:v>2.526235</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>207.806152</x:v>
+        <x:v>1077.390381</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>43675.910156</x:v>
+        <x:v>42648.070313</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>0.557377</x:v>
+        <x:v>0.063848</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>117.522919</x:v>
+        <x:v>13.255950</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>21084.990234</x:v>
+        <x:v>20761.865234</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>265</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>41161.507813</x:v>
+        <x:v>46050.335938</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>15.038842</x:v>
+        <x:v>4.704894</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>1331.201904</x:v>
+        <x:v>397.888672</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>8851.757813</x:v>
+        <x:v>8456.910156</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>0.446267</x:v>
+        <x:v>0.162398</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>73.418999</x:v>
+        <x:v>27.316000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>16451.792969</x:v>
+        <x:v>16820.410156</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>0.164922</x:v>
+        <x:v>0.063939</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>31.518999</x:v>
+        <x:v>12.032000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>19111.498047</x:v>
+        <x:v>18817.837891</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>26.094522</x:v>
+        <x:v>3.142842</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>8147.514160</x:v>
+        <x:v>997.053162</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>31223.082031</x:v>
+        <x:v>31724.570313</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>17.320412</x:v>
+        <x:v>4.904085</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>3585.870361</x:v>
+        <x:v>958.303894</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>20703.146484</x:v>
+        <x:v>19540.933594</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>16.552111</x:v>
+        <x:v>3.011122</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>14419.405273</x:v>
+        <x:v>2668.560059</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>87115.203125</x:v>
+        <x:v>88623.429688</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>1.500225</x:v>
+        <x:v>0.387656</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>266.256012</x:v>
+        <x:v>78.317200</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>17747.736328</x:v>
+        <x:v>20202.759766</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>15.868606</x:v>
+        <x:v>4.121745</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>6748.725586</x:v>
+        <x:v>1820.942383</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>42528.785156</x:v>
+        <x:v>44178.921875</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>6.477664</x:v>
+        <x:v>0.309558</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>533.765991</x:v>
+        <x:v>25.694000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>8240.100586</x:v>
+        <x:v>8300.211914</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>3.516998</x:v>
+        <x:v>3.120985</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>566.650024</x:v>
+        <x:v>587.101990</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>16111.752930</x:v>
+        <x:v>18811.433594</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>4.894608</x:v>
+        <x:v>0.476539</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>550.021667</x:v>
+        <x:v>54.966587</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>11237.298828</x:v>
+        <x:v>11534.530273</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>2.298418</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>25375.177734</x:v>
+        <x:v>633.447998</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>25375.177734</x:v>
+        <x:v>27560.173828</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>4.581481</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>2191.959717</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>47843.906250</x:v>
+        <x:v>46460.472656</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>42.510620</x:v>
+        <x:v>29.154789</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>10996.375977</x:v>
+        <x:v>7860.009277</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>25867.361328</x:v>
+        <x:v>26959.582031</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>4.323694</x:v>
+        <x:v>0.314708</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>974.723022</x:v>
+        <x:v>72.334999</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>22543.757813</x:v>
+        <x:v>22984.818359</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>400</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>6.355365</x:v>
+        <x:v>5.306835</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>2247.772461</x:v>
+        <x:v>1242.828491</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>35368.109375</x:v>
+        <x:v>23419.392578</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>410</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>3.194708</x:v>
+        <x:v>0.014243</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>757.346985</x:v>
+        <x:v>3.469999</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>23706.296875</x:v>
+        <x:v>24363.199219</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>6.391689</x:v>
+        <x:v>18.729200</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>1396.345947</x:v>
+        <x:v>3842.907959</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>21846.273438</x:v>
+        <x:v>20518.269531</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>430</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>4.574856</x:v>
+        <x:v>1.035732</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>1135.235962</x:v>
+        <x:v>263.626984</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>24814.681641</x:v>
+        <x:v>25453.199219</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>40.189758</x:v>
+        <x:v>10.471559</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>6175.118164</x:v>
+        <x:v>1438.520020</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>15364.904297</x:v>
+        <x:v>13737.401367</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>8.883266</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>1863.282959</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>20975.201172</x:v>
+        <x:v>19737.964844</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>4.989368</x:v>
+        <x:v>4.296949</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>8202.191406</x:v>
+        <x:v>7253.276855</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>164393.390625</x:v>
+        <x:v>168800.609375</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>479</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.426311</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>117.676994</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>23300.597656</x:v>
+        <x:v>27603.578125</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>480</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>8.492978</x:v>
+        <x:v>0.009459</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>1786.724976</x:v>
+        <x:v>1.901000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>21037.673828</x:v>
+        <x:v>20097.917969</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>77.372620</x:v>
+        <x:v>4.711511</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>4863.450195</x:v>
+        <x:v>254.029999</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>6285.750977</x:v>
+        <x:v>5391.688965</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>492</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>68.573090</x:v>
+        <x:v>0.075981</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>1540.990967</x:v>
+        <x:v>1.566999</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>2247.224121</x:v>
+        <x:v>2062.361084</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>12.386095</x:v>
+        <x:v>0.153594</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>4670.453613</x:v>
+        <x:v>53.574543</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>37707.230469</x:v>
+        <x:v>34880.683594</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>62.274815</x:v>
+        <x:v>3.072838</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>21175.726563</x:v>
+        <x:v>928.113892</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>34003.675781</x:v>
+        <x:v>30203.804688</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.873421</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>418.211029</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>47958.070313</x:v>
+        <x:v>47881.925781</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>44.743538</x:v>
+        <x:v>0.711904</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>22751.191406</x:v>
+        <x:v>424.226135</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>50847.992188</x:v>
+        <x:v>59590.335938</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>561</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>30.735334</x:v>
+        <x:v>0.592385</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>23304.791016</x:v>
+        <x:v>571.680847</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>75824.101563</x:v>
+        <x:v>96504.921875</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>563</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>12.912292</x:v>
+        <x:v>0.033235</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>242.862000</x:v>
+        <x:v>0.527000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>1880.859009</x:v>
+        <x:v>1585.673950</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>51.695839</x:v>
+        <x:v>0.463808</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>23629.089844</x:v>
+        <x:v>192.385712</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>45707.914063</x:v>
+        <x:v>41479.605469</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>575</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
-        <x:v>14.241664</x:v>
+        <x:v>0.071002</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>5700.276367</x:v>
+        <x:v>26.208059</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>40025.351563</x:v>
+        <x:v>36911.554688</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>580</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>11.408523</x:v>
+        <x:v>0.766527</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>8782.693359</x:v>
+        <x:v>630.086548</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>76983.617188</x:v>
+        <x:v>82200.140625</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>607</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>75330.304688</x:v>
+        <x:v>74396.992188</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>615</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>0.289003</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>190.138016</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>65791.132813</x:v>
+        <x:v>57955.871094</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>621</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>0.596831</x:v>
+        <x:v>0.248585</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>370.174133</x:v>
+        <x:v>162.192184</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>62023.246094</x:v>
+        <x:v>65246.250000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>7.541471</x:v>
+        <x:v>1.169277</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>6267.774902</x:v>
+        <x:v>1003.703369</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>83110.765625</x:v>
+        <x:v>85839.625000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>657</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>47.447544</x:v>
+        <x:v>43.270241</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>34431.347656</x:v>
+        <x:v>26432.755859</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>72567.187500</x:v>
+        <x:v>61087.613281</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>661</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>10.565367</x:v>
+        <x:v>22.413168</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>7571.062012</x:v>
+        <x:v>15812.894531</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>71659.242188</x:v>
+        <x:v>70551.804688</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>665</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>73.606972</x:v>
+        <x:v>81.273918</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>15374.909180</x:v>
+        <x:v>14814.885742</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>20887.843750</x:v>
+        <x:v>18228.339844</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>2.059278</x:v>
+        <x:v>28.590433</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>237.679993</x:v>
+        <x:v>2984.400879</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>11541.910156</x:v>
+        <x:v>10438.459961</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>706</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>4.636391</x:v>
+        <x:v>1.517051</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>1283.480225</x:v>
+        <x:v>395.626709</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>27682.744141</x:v>
+        <x:v>26078.675781</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>6.239060</x:v>
+        <x:v>0.740204</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>1573.624023</x:v>
+        <x:v>184.496994</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>25222.130859</x:v>
+        <x:v>24925.148438</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>710</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>2.304015</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>587.996460</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>25520.517578</x:v>
+        <x:v>25572.068359</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>727</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>23.591959</x:v>
+        <x:v>0.372465</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>2096.221924</x:v>
+        <x:v>31.289000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>8885.324219</x:v>
+        <x:v>8400.516602</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>730</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>66.445351</x:v>
+        <x:v>13.518788</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>31344.787109</x:v>
+        <x:v>6300.093750</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>47173.785156</x:v>
+        <x:v>46602.503906</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>740</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>4.216469</x:v>
+        <x:v>0.238428</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>1920.550293</x:v>
+        <x:v>107.951965</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>45548.785156</x:v>
+        <x:v>45276.566406</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>741</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>37.223827</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>2574.428955</x:v>
+        <x:v>809.070007</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>2574.428955</x:v>
+        <x:v>2173.527100</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>746</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>4.071352</x:v>
+        <x:v>0.030715</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>1332.489502</x:v>
+        <x:v>10.118000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>32728.427734</x:v>
+        <x:v>32941.277344</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>751</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>148519.250000</x:v>
+        <x:v>163794.468750</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>756</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>21.078310</x:v>
+        <x:v>1.659371</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>8552.583008</x:v>
+        <x:v>645.333862</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>40575.277344</x:v>
+        <x:v>38890.277344</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>760</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>74.861862</x:v>
+        <x:v>20.181145</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>60358.417969</x:v>
+        <x:v>15135.041016</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>80626.390625</x:v>
+        <x:v>74995.953125</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>766</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>2.009307</x:v>
+        <x:v>0.069206</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>845.979980</x:v>
+        <x:v>24.631001</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>42103.070313</x:v>
+        <x:v>35590.882813</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>773</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>3.773556</x:v>
+        <x:v>36.886902</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>533.566772</x:v>
+        <x:v>4958.459961</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>14139.629883</x:v>
+        <x:v>13442.333008</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>779</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>15.557986</x:v>
+        <x:v>23.750681</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>5223.053223</x:v>
+        <x:v>7855.735352</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>33571.527344</x:v>
+        <x:v>33075.832031</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>787</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>7.825565</x:v>
+        <x:v>93.884865</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>2689.469482</x:v>
+        <x:v>31008.271484</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>34367.738281</x:v>
+        <x:v>33027.976563</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>791</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>4.910700</x:v>
+        <x:v>3.317877</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>4300.256348</x:v>
+        <x:v>4070.565674</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>87569.117188</x:v>
+        <x:v>122685.843750</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>810</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>7.325466</x:v>
+        <x:v>14.617934</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>1496.176025</x:v>
+        <x:v>2868.489746</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>20424.310547</x:v>
+        <x:v>19623.085938</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>813</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.414414</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1442.479614</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>40125.218750</x:v>
+        <x:v>42246.769531</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>820</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>7.164587</x:v>
+        <x:v>61.834816</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>2505.518066</x:v>
+        <x:v>19155.466797</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>34970.863281</x:v>
+        <x:v>30978.447266</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>825</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>0.121283</x:v>
+        <x:v>0.045037</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>1.660000</x:v>
+        <x:v>0.530000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>1368.702026</x:v>
+        <x:v>1176.800049</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>840</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>10.249560</x:v>
+        <x:v>17.642056</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>1709.135864</x:v>
+        <x:v>2909.474121</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>16675.210938</x:v>
+        <x:v>16491.695313</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>846</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>8.016449</x:v>
+        <x:v>3.458728</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>3666.477539</x:v>
+        <x:v>1688.314331</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>45736.925781</x:v>
+        <x:v>48813.164063</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>849</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>7.062609</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>1524.956543</x:v>
+        <x:v>19688.378906</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>21591.970703</x:v>
+        <x:v>19688.378906</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>851</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.778772</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2364.429932</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>134013.109375</x:v>
+        <x:v>132924.812500</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-13 21:00:00</x:v>
+        <x:v>2026-09-08 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-13 23:00:00</x:v>
+        <x:v>2026-09-08 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>860</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>3.137712</x:v>
+        <x:v>17.576481</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>1680.368042</x:v>
+        <x:v>8859.086914</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>53553.937500</x:v>
+        <x:v>50403.070313</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>0.324568</x:v>
+        <x:v>0.151864</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>823.816162</x:v>
+        <x:v>379.531464</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>253818.984375</x:v>
+        <x:v>249916.156250</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-13 20:00:00</x:v>
+        <x:v>2026-09-08 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-13 22:00:00</x:v>
+        <x:v>2026-09-08 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>0.000400</x:v>
+        <x:v>0.000146</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.040000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>27517.515625</x:v>
+        <x:v>27389.490234</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>