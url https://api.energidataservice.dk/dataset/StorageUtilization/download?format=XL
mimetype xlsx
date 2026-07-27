--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="R1116b02f8ab1473a9ba37740514c6201"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Re343801b61694594ad4c06c10742b938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1116b02f8ab1473a9ba37740514c6201" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re343801b61694594ad4c06c10742b938" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Limit4Int</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>InjectedTotal</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>InjectedInt</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>InjCapExpected</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>WithdrawedTotal</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>WithdrawedInt</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>WithdrawalCapExp</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-06-11 00:00:00</x:v>
+        <x:v>2026-07-26 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
-        <x:v>3853611</x:v>
+        <x:v>5222129</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>2657</x:v>
+        <x:v>189366</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>2608</x:v>
+        <x:v>66687</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4196</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>13869</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>2445</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-07-25 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
-        <x:v>3864872</x:v>
+        <x:v>5156727</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>17025</x:v>
+        <x:v>180633</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>13587</x:v>
+        <x:v>56161</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>5953</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>6236</x:v>
+        <x:v>22260</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>1195</x:v>
+        <x:v>18045</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-06-09 00:00:00</x:v>
+        <x:v>2026-07-24 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
-        <x:v>3857521</x:v>
+        <x:v>5122826</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>21540</x:v>
+        <x:v>190604</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>7044</x:v>
+        <x:v>54603</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>15400</x:v>
+        <x:v>20136</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>1225</x:v>
+        <x:v>15006</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-06-08 00:00:00</x:v>
+        <x:v>2026-07-23 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
-        <x:v>3865876</x:v>
+        <x:v>5088359</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>26191</x:v>
+        <x:v>193259</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>3480</x:v>
+        <x:v>61801</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>530</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>11201</x:v>
+        <x:v>3054</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>1103</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-06-07 00:00:00</x:v>
+        <x:v>2026-07-22 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
-        <x:v>3873598</x:v>
+        <x:v>5029611</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>29102</x:v>
+        <x:v>190063</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>23173</x:v>
+        <x:v>57139</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>3908</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>2278</x:v>
+        <x:v>2958</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>428</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-06-06 00:00:00</x:v>
+        <x:v>2026-07-21 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
-        <x:v>3852702</x:v>
+        <x:v>4975430</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>30819</x:v>
+        <x:v>190528</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>25521</x:v>
+        <x:v>65664</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>2382</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>453</x:v>
+        <x:v>3206</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-06-05 00:00:00</x:v>
+        <x:v>2026-07-20 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
-        <x:v>3827634</x:v>
+        <x:v>4912972</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>24276</x:v>
+        <x:v>182128</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>24684</x:v>
+        <x:v>74838</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>1361</x:v>
+        <x:v>5521</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>762</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-06-04 00:00:00</x:v>
+        <x:v>2026-07-19 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
-        <x:v>3803712</x:v>
+        <x:v>4838842</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>20271</x:v>
+        <x:v>167944</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>6820</x:v>
+        <x:v>73851</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>7443</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>4018</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-06-03 00:00:00</x:v>
+        <x:v>2026-07-18 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
-        <x:v>3800910</x:v>
+        <x:v>4766293</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>21406</x:v>
+        <x:v>155193</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>8980</x:v>
+        <x:v>72636</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>8038</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>4300</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>125</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-06-02 00:00:00</x:v>
+        <x:v>2026-07-17 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
-        <x:v>3796230</x:v>
+        <x:v>4695457</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>23203</x:v>
+        <x:v>146306</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>7987</x:v>
+        <x:v>78411</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>12463</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>7265</x:v>
+        <x:v>2548</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>100</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-07-16 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
-        <x:v>3795508</x:v>
+        <x:v>4619593</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>26667</x:v>
+        <x:v>133666</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>8340</x:v>
+        <x:v>59242</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>18076</x:v>
+        <x:v>3608</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>5466</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-31 00:00:00</x:v>
+        <x:v>2026-07-15 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
-        <x:v>3805266</x:v>
+        <x:v>4563960</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>32995</x:v>
+        <x:v>130885</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>27853</x:v>
+        <x:v>58843</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3264</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>364</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-30 00:00:00</x:v>
+        <x:v>2026-07-14 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>3777778</x:v>
+        <x:v>4506816</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>28877</x:v>
+        <x:v>123823</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>38866</x:v>
+        <x:v>48277</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>6947</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>120</x:v>
+        <x:v>6867</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-29 00:00:00</x:v>
+        <x:v>2026-07-13 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
-        <x:v>3739032</x:v>
+        <x:v>4465406</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>15930</x:v>
+        <x:v>126590</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>6649</x:v>
+        <x:v>79245</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>19261</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>13607</x:v>
+        <x:v>1848</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>5256</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-28 00:00:00</x:v>
+        <x:v>2026-07-12 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>3743182</x:v>
+        <x:v>4388009</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>24272</x:v>
+        <x:v>100767</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>5281</x:v>
+        <x:v>86036</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>12395</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>19271</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>4630</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>3757173</x:v>
+        <x:v>4302625</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>34863</x:v>
+        <x:v>79505</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>14203</x:v>
+        <x:v>86540</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>17276</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>8264</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>2147</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>3751234</x:v>
+        <x:v>4216738</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>38940</x:v>
+        <x:v>62765</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>3866</x:v>
+        <x:v>52853</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>9695</x:v>
+        <x:v>5546</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>117</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-07-09 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>3757063</x:v>
+        <x:v>4169432</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>43238</x:v>
+        <x:v>63822</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>12847</x:v>
+        <x:v>54996</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>479</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>9674</x:v>
+        <x:v>2052</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>2050</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-07-08 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>3753890</x:v>
+        <x:v>4116488</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>43632</x:v>
+        <x:v>62457</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>21695</x:v>
+        <x:v>51009</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>2101</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>5232</x:v>
+        <x:v>4571</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-07-07 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>3737428</x:v>
+        <x:v>4070050</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>42548</x:v>
+        <x:v>76068</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>27459</x:v>
+        <x:v>64315</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>4652</x:v>
+        <x:v>3365</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>72</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-07-06 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>3710041</x:v>
+        <x:v>4005738</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>34596</x:v>
+        <x:v>69677</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>16049</x:v>
+        <x:v>81501</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>266</x:v>
+        <x:v>16399</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>9720</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>6267</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-21 00:00:00</x:v>
+        <x:v>2026-07-05 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>3703713</x:v>
+        <x:v>3924241</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>44196</x:v>
+        <x:v>59785</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>16044</x:v>
+        <x:v>51507</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>680</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>19359</x:v>
+        <x:v>9639</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>13011</x:v>
+        <x:v>2414</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-20 00:00:00</x:v>
+        <x:v>2026-07-04 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>3707028</x:v>
+        <x:v>3882373</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>59796</x:v>
+        <x:v>59791</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>3307</x:v>
+        <x:v>77910</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>18078</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>30603</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>17721</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-19 00:00:00</x:v>
+        <x:v>2026-07-03 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>3734325</x:v>
+        <x:v>3804469</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>73946</x:v>
+        <x:v>59797</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>13093</x:v>
+        <x:v>41944</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>155</x:v>
+        <x:v>2999</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>19777</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>5078</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-18 00:00:00</x:v>
+        <x:v>2026-07-02 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>3743817</x:v>
+        <x:v>3764179</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>87083</x:v>
+        <x:v>59803</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>24811</x:v>
+        <x:v>33672</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>120</x:v>
+        <x:v>3956</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-07-01 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>3719127</x:v>
+        <x:v>3734464</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>84047</x:v>
+        <x:v>59803</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>37527</x:v>
+        <x:v>50600</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>10436</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>645</x:v>
+        <x:v>3470</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-06-30 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>3682245</x:v>
+        <x:v>4210334</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>69215</x:v>
+        <x:v>60206</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>41925</x:v>
+        <x:v>46517</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>12788</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>1542</x:v>
+        <x:v>12338</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>5531</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-15 00:00:00</x:v>
+        <x:v>2026-06-29 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>3641863</x:v>
+        <x:v>4176155</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>52052</x:v>
+        <x:v>64992</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>10400</x:v>
+        <x:v>69848</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>13591</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>26066</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>7919</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-06-28 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>3657529</x:v>
+        <x:v>4107027</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>62980</x:v>
+        <x:v>51530</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>11259</x:v>
+        <x:v>61546</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>6887</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>20286</x:v>
+        <x:v>2520</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>6400</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-06-27 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>3666555</x:v>
+        <x:v>4048001</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>62821</x:v>
+        <x:v>45063</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>29180</x:v>
+        <x:v>75893</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>16987</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>5630</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>1500</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-06-26 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>3643005</x:v>
+        <x:v>3973027</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>53989</x:v>
+        <x:v>34452</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>35568</x:v>
+        <x:v>55332</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>4318</x:v>
+        <x:v>11601</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>6905</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-06-25 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>3614342</x:v>
+        <x:v>3918716</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>47947</x:v>
+        <x:v>23566</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>55741</x:v>
+        <x:v>54428</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>14748</x:v>
+        <x:v>33156</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>1270</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-06-24 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>3559870</x:v>
+        <x:v>3864908</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>31526</x:v>
+        <x:v>12138</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>52043</x:v>
+        <x:v>32516</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>9358</x:v>
+        <x:v>19333</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>398</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-09 00:00:00</x:v>
+        <x:v>2026-06-23 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>3508224</x:v>
+        <x:v>3833662</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>20684</x:v>
+        <x:v>9069</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>49669</x:v>
+        <x:v>13873</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>6167</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>626</x:v>
+        <x:v>5427</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-08 00:00:00</x:v>
+        <x:v>2026-06-22 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>3459181</x:v>
+        <x:v>3825216</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>10943</x:v>
+        <x:v>9072</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>53364</x:v>
+        <x:v>12975</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>9683</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>518</x:v>
+        <x:v>25654</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>9658</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-07 00:00:00</x:v>
+        <x:v>2026-06-21 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>3406334</x:v>
+        <x:v>3837896</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>555</x:v>
+        <x:v>12498</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>4556</x:v>
+        <x:v>13543</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>11972</x:v>
+        <x:v>19499</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>10779</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-06 00:00:00</x:v>
+        <x:v>2026-06-20 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>3413750</x:v>
+        <x:v>3843853</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>1262</x:v>
+        <x:v>12588</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>20848</x:v>
+        <x:v>19648</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4406</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>2871</x:v>
+        <x:v>8567</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1833</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-05 00:00:00</x:v>
+        <x:v>2026-06-19 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>3395773</x:v>
+        <x:v>3832772</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>1868</x:v>
+        <x:v>14070</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>4836</x:v>
+        <x:v>25955</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>6525</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>39891</x:v>
+        <x:v>1969</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>18534</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-04 00:00:00</x:v>
+        <x:v>2026-06-18 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>3430828</x:v>
+        <x:v>3808786</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>8262</x:v>
+        <x:v>12586</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>8155</x:v>
+        <x:v>9785</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>7254</x:v>
+        <x:v>8664</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>190</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-03 00:00:00</x:v>
+        <x:v>2026-06-17 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>3429927</x:v>
+        <x:v>3807665</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>11846</x:v>
+        <x:v>13461</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>8488</x:v>
+        <x:v>7049</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>5566</x:v>
+        <x:v>18602</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>495</x:v>
+        <x:v>3726</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-02 00:00:00</x:v>
+        <x:v>2026-06-16 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>3427005</x:v>
+        <x:v>3819218</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>15642</x:v>
+        <x:v>12274</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>14090</x:v>
+        <x:v>36421</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>2182</x:v>
+        <x:v>17314</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>9516</x:v>
+        <x:v>5019</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-06-15 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>3422432</x:v>
+        <x:v>3787817</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>18725</x:v>
+        <x:v>2946</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>23664</x:v>
+        <x:v>10838</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>2647</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>1868</x:v>
+        <x:v>27597</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>217</x:v>
+        <x:v>14903</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-04-30 00:00:00</x:v>
+        <x:v>2026-06-14 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>3400636</x:v>
+        <x:v>3804576</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>15530</x:v>
+        <x:v>2499</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>10982</x:v>
+        <x:v>7196</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>65</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>66352</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>8875</x:v>
+        <x:v>40983</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>14197</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-04-29 00:00:00</x:v>
+        <x:v>2026-06-13 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>3398530</x:v>
+        <x:v>3838364</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>24303</x:v>
+        <x:v>6770</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>4976</x:v>
+        <x:v>9260</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2662</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>49140</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>16033</x:v>
+        <x:v>29875</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>9090</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-06-12 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>3409586</x:v>
+        <x:v>3858979</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>26781</x:v>
+        <x:v>9060</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>5724</x:v>
+        <x:v>15222</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4324</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>49140</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>18212</x:v>
+        <x:v>9854</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1921</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-06-11 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>3422074</x:v>
+        <x:v>3853611</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>27642</x:v>
+        <x:v>2657</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>11266</x:v>
+        <x:v>2608</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>232</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>49140</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>17969</x:v>
+        <x:v>13869</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2445</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-04-26 00:00:00</x:v>
+        <x:v>2026-06-10 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>3428777</x:v>
+        <x:v>3864872</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>24130</x:v>
+        <x:v>17025</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>38058</x:v>
+        <x:v>13587</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>8555</x:v>
+        <x:v>5953</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>3525</x:v>
+        <x:v>6236</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-04-25 00:00:00</x:v>
+        <x:v>2026-06-09 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>3394244</x:v>
+        <x:v>3857521</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>19075</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>42248</x:v>
+        <x:v>7044</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>6838</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>4733</x:v>
+        <x:v>15400</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-04-24 00:00:00</x:v>
+        <x:v>2026-06-08 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>3356729</x:v>
+        <x:v>3865876</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>10493</x:v>
+        <x:v>26091</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>8584</x:v>
+        <x:v>3480</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>7729</x:v>
+        <x:v>11201</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-04-23 00:00:00</x:v>
+        <x:v>2026-06-07 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>3355874</x:v>
+        <x:v>3873598</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>11408</x:v>
+        <x:v>29002</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>27485</x:v>
+        <x:v>23173</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>14065</x:v>
+        <x:v>3908</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>5717</x:v>
+        <x:v>2278</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-04-22 00:00:00</x:v>
+        <x:v>2026-06-06 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>3334106</x:v>
+        <x:v>3852702</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>9156</x:v>
+        <x:v>30819</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>3600</x:v>
+        <x:v>25521</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2382</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>13716</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-04-21 00:00:00</x:v>
+        <x:v>2026-06-05 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>3344222</x:v>
+        <x:v>3827634</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>11455</x:v>
+        <x:v>24276</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>23518</x:v>
+        <x:v>24684</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>12042</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>6593</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-04-20 00:00:00</x:v>
+        <x:v>2026-06-04 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>3327296</x:v>
+        <x:v>3803712</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>9023</x:v>
+        <x:v>20271</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>3654</x:v>
+        <x:v>6820</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>23519</x:v>
+        <x:v>4018</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-04-19 00:00:00</x:v>
+        <x:v>2026-06-03 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>3344353</x:v>
+        <x:v>3800910</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>11643</x:v>
+        <x:v>21406</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>18147</x:v>
+        <x:v>8980</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>5139</x:v>
+        <x:v>4300</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-04-18 00:00:00</x:v>
+        <x:v>2026-06-02 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>3331345</x:v>
+        <x:v>3796230</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>13243</x:v>
+        <x:v>23203</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>20584</x:v>
+        <x:v>7987</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>453</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>5011</x:v>
+        <x:v>7265</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-04-17 00:00:00</x:v>
+        <x:v>2026-06-01 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>3315772</x:v>
+        <x:v>3795508</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>14667</x:v>
+        <x:v>26667</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>20100</x:v>
+        <x:v>8340</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>7813</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>3752</x:v>
+        <x:v>18076</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>5466</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-04-16 00:00:00</x:v>
+        <x:v>2026-05-31 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>3299424</x:v>
+        <x:v>3805243</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>13957</x:v>
+        <x:v>32972</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>10881</x:v>
+        <x:v>27853</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>3058</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>15483</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-04-15 00:00:00</x:v>
+        <x:v>2026-05-30 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>3304025</x:v>
+        <x:v>3777755</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>16391</x:v>
+        <x:v>28854</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>19790</x:v>
+        <x:v>38866</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>10493</x:v>
+        <x:v>6947</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>4063</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-04-14 00:00:00</x:v>
+        <x:v>2026-05-29 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>3288298</x:v>
+        <x:v>3739009</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>12866</x:v>
+        <x:v>15907</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>27534</x:v>
+        <x:v>6649</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>8224</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>6500</x:v>
+        <x:v>13607</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>5256</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-04-13 00:00:00</x:v>
+        <x:v>2026-05-28 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>3267264</x:v>
+        <x:v>3745967</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>15099</x:v>
+        <x:v>25387</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>10920</x:v>
+        <x:v>5281</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>7067</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>6402</x:v>
+        <x:v>19271</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4630</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-04-12 00:00:00</x:v>
+        <x:v>2026-05-27 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>3262746</x:v>
+        <x:v>3759958</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>17533</x:v>
+        <x:v>35978</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>15891</x:v>
+        <x:v>14203</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>5371</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>5981</x:v>
+        <x:v>8264</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2147</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-04-11 00:00:00</x:v>
+        <x:v>2026-05-26 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>3252836</x:v>
+        <x:v>3754019</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>19966</x:v>
+        <x:v>40055</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>10559</x:v>
+        <x:v>3866</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>3519</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>6332</x:v>
+        <x:v>9718</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-04-10 00:00:00</x:v>
+        <x:v>2026-05-25 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>3248609</x:v>
+        <x:v>3759871</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>22400</x:v>
+        <x:v>44376</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>3264</x:v>
+        <x:v>12847</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>27226</x:v>
+        <x:v>9674</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2050</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-04-09 00:00:00</x:v>
+        <x:v>2026-05-24 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>3272571</x:v>
+        <x:v>3756698</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>24833</x:v>
+        <x:v>44770</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>16176</x:v>
+        <x:v>21695</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2101</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>6438</x:v>
+        <x:v>5232</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>21</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-04-08 00:00:00</x:v>
+        <x:v>2026-05-23 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>3262833</x:v>
+        <x:v>3740236</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>27288</x:v>
+        <x:v>43686</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>7684</x:v>
+        <x:v>27459</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4652</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>7118</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>169</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-04-07 00:00:00</x:v>
+        <x:v>2026-05-22 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>3262267</x:v>
+        <x:v>3712849</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>28242</x:v>
+        <x:v>35734</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>20524</x:v>
+        <x:v>16049</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>4634</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>3110</x:v>
+        <x:v>9720</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>6267</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-04-06 00:00:00</x:v>
+        <x:v>2026-05-21 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>3244853</x:v>
+        <x:v>3706521</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>26876</x:v>
+        <x:v>45334</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>16334</x:v>
+        <x:v>16044</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>3690</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>11028</x:v>
+        <x:v>19359</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>13011</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-04-05 00:00:00</x:v>
+        <x:v>2026-05-20 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>3239548</x:v>
+        <x:v>3709836</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>26109</x:v>
+        <x:v>60934</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>28964</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>3457</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>2389</x:v>
+        <x:v>30603</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>17721</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-04-04 00:00:00</x:v>
+        <x:v>2026-05-19 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>3212972</x:v>
+        <x:v>3737133</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>25343</x:v>
+        <x:v>75084</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>21946</x:v>
+        <x:v>13093</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>7746</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>4955</x:v>
+        <x:v>19777</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>5078</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-04-03 00:00:00</x:v>
+        <x:v>2026-05-18 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>3195982</x:v>
+        <x:v>3743817</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>27680</x:v>
+        <x:v>87083</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>27026</x:v>
+        <x:v>24811</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>8561</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>4321</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-04-02 00:00:00</x:v>
+        <x:v>2026-05-17 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>3173277</x:v>
+        <x:v>3719127</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>28014</x:v>
+        <x:v>84047</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>37527</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>10436</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>16675</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-04-01 00:00:00</x:v>
+        <x:v>2026-05-16 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>3189952</x:v>
+        <x:v>3682245</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>30448</x:v>
+        <x:v>69215</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>248</x:v>
+        <x:v>41925</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>12788</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>13859</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-03-31 00:00:00</x:v>
+        <x:v>2026-05-15 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>3203563</x:v>
+        <x:v>3641863</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>52052</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>9314</x:v>
+        <x:v>10400</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>4959</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>17444</x:v>
+        <x:v>26066</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>7919</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-03-30 00:00:00</x:v>
+        <x:v>2026-05-14 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>3211692</x:v>
+        <x:v>3657529</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>62980</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>3344</x:v>
+        <x:v>11259</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>17341</x:v>
+        <x:v>20286</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>6400</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-03-29 00:00:00</x:v>
+        <x:v>2026-05-13 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>3225689</x:v>
+        <x:v>3666555</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>62821</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>3096</x:v>
+        <x:v>29180</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>13404</x:v>
+        <x:v>5630</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-03-28 00:00:00</x:v>
+        <x:v>2026-05-12 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>3235998</x:v>
+        <x:v>3643005</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>53989</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>5977</x:v>
+        <x:v>35568</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4318</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>8724</x:v>
+        <x:v>6905</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-03-27 00:00:00</x:v>
+        <x:v>2026-05-11 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>3238745</x:v>
+        <x:v>3614342</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>47947</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>6600</x:v>
+        <x:v>55741</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>14748</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>27032</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-03-26 00:00:00</x:v>
+        <x:v>2026-05-10 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>3259177</x:v>
+        <x:v>3559870</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>31526</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>3708</x:v>
+        <x:v>52043</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>9358</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>25385</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>420</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-03-25 00:00:00</x:v>
+        <x:v>2026-05-09 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>3280855</x:v>
+        <x:v>3508224</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>20684</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>12230</x:v>
+        <x:v>49669</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>957</x:v>
+        <x:v>6167</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>9828</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>14</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-03-24 00:00:00</x:v>
+        <x:v>2026-05-08 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>3278453</x:v>
+        <x:v>3459181</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>10943</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>18159</x:v>
+        <x:v>53364</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>5747</x:v>
+        <x:v>9683</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>9491</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-03-23 00:00:00</x:v>
+        <x:v>2026-05-07 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>3269785</x:v>
+        <x:v>3406334</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>21697</x:v>
+        <x:v>4556</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>5095</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>10882</x:v>
+        <x:v>11972</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-03-22 00:00:00</x:v>
+        <x:v>2026-05-06 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>2858970</x:v>
+        <x:v>3413750</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>53257</x:v>
+        <x:v>20848</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>20011</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>319</x:v>
+        <x:v>2871</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-03-21 00:00:00</x:v>
+        <x:v>2026-05-05 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>2806032</x:v>
+        <x:v>3395773</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>46238</x:v>
+        <x:v>4836</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>18993</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>1478</x:v>
+        <x:v>39891</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>18534</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-03-20 00:00:00</x:v>
+        <x:v>2026-05-04 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>2761273</x:v>
+        <x:v>3430828</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>8262</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>34143</x:v>
+        <x:v>8155</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>14022</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>7872</x:v>
+        <x:v>7254</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-03-19 00:00:00</x:v>
+        <x:v>2026-05-03 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>2735002</x:v>
+        <x:v>3429927</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11846</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>22002</x:v>
+        <x:v>8488</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>9939</x:v>
+        <x:v>5566</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>31</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-03-18 00:00:00</x:v>
+        <x:v>2026-05-02 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>2722939</x:v>
+        <x:v>3427005</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>15642</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>24410</x:v>
+        <x:v>14090</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>9858</x:v>
+        <x:v>2182</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>29917</x:v>
+        <x:v>9516</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
         <x:v>4</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-03-17 00:00:00</x:v>
+        <x:v>2026-05-01 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>2728447</x:v>
+        <x:v>3422432</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>18725</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>6580</x:v>
+        <x:v>23664</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2647</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>76680</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>26199</x:v>
+        <x:v>1868</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>1994</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-03-16 00:00:00</x:v>
+        <x:v>2026-04-30 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>2748065</x:v>
+        <x:v>3400636</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>15530</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>7284</x:v>
+        <x:v>10982</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>53671</x:v>
+        <x:v>66352</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>18675</x:v>
+        <x:v>8875</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-03-15 00:00:00</x:v>
+        <x:v>2026-04-29 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>2759457</x:v>
+        <x:v>3398530</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>24303</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>35547</x:v>
+        <x:v>4976</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>18643</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>53671</x:v>
+        <x:v>49140</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>842</x:v>
+        <x:v>16033</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-03-14 00:00:00</x:v>
+        <x:v>2026-04-28 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>2724753</x:v>
+        <x:v>3409586</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>26781</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>23131</x:v>
+        <x:v>5724</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>7538</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>53671</x:v>
+        <x:v>49140</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>6392</x:v>
+        <x:v>18212</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-03-13 00:00:00</x:v>
+        <x:v>2026-04-27 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>2708014</x:v>
+        <x:v>3422074</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>27642</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>33120</x:v>
+        <x:v>11266</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>15736</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>56080</x:v>
+        <x:v>49140</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>1764</x:v>
+        <x:v>17969</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-03-12 00:00:00</x:v>
+        <x:v>2026-04-26 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>2676658</x:v>
+        <x:v>3428777</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>24130</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>22957</x:v>
+        <x:v>38058</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>3159</x:v>
+        <x:v>8555</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>8851</x:v>
+        <x:v>3525</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-03-11 00:00:00</x:v>
+        <x:v>2026-04-25 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>2662552</x:v>
+        <x:v>3394244</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>19075</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>38344</x:v>
+        <x:v>42248</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>9112</x:v>
+        <x:v>6838</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>1472</x:v>
+        <x:v>4733</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-03-10 00:00:00</x:v>
+        <x:v>2026-04-24 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>2625680</x:v>
+        <x:v>3356729</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>10493</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>17439</x:v>
+        <x:v>8584</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>152</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>3655</x:v>
+        <x:v>7729</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-03-09 00:00:00</x:v>
+        <x:v>2026-04-23 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>2611896</x:v>
+        <x:v>3355874</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11408</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>5928</x:v>
+        <x:v>27485</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>14065</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>60096</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>16551</x:v>
+        <x:v>5717</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
-        <x:v>705</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-03-08 00:00:00</x:v>
+        <x:v>2026-04-22 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>2622519</x:v>
+        <x:v>3334106</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>9156</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>4992</x:v>
+        <x:v>3600</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>90720</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>23081</x:v>
+        <x:v>13716</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>4393</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-03-07 00:00:00</x:v>
+        <x:v>2026-04-21 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>2640609</x:v>
+        <x:v>3344222</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11455</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>5294</x:v>
+        <x:v>23518</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>12042</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>90720</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>25493</x:v>
+        <x:v>6593</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
-        <x:v>1184</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-03-06 00:00:00</x:v>
+        <x:v>2026-04-20 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>2660808</x:v>
+        <x:v>3327296</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>9023</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>23624</x:v>
+        <x:v>3654</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>10551</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>90720</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>11844</x:v>
+        <x:v>23519</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-03-05 00:00:00</x:v>
+        <x:v>2026-04-19 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>2649027</x:v>
+        <x:v>3344353</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11643</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>22379</x:v>
+        <x:v>18147</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>3513</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>90720</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>7539</x:v>
+        <x:v>5139</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-03-04 00:00:00</x:v>
+        <x:v>2026-04-18 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>2634188</x:v>
+        <x:v>3331345</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>13243</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>9853400</x:v>
+        <x:v>8160500</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>8008</x:v>
+        <x:v>20584</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>1858</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>90720</x:v>
+        <x:v>68796</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>9038</x:v>
+        <x:v>5011</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>