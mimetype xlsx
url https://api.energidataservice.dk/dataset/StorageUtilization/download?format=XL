--- v1 (2026-07-27)
+++ v2 (2026-10-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Re343801b61694594ad4c06c10742b938"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R2f10781c31144007bdfced56cea4c854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re343801b61694594ad4c06c10742b938" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f10781c31144007bdfced56cea4c854" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -187,3227 +187,3227 @@
       </x:c>
       <x:c r="D1" t="str" s="1">
         <x:v>Limit4Int</x:v>
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>InjectedTotal</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>InjectedInt</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>InjCapExpected</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>WithdrawedTotal</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>WithdrawedInt</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>WithdrawalCapExp</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-26 00:00:00</x:v>
+        <x:v>2026-10-21 00:00:00</x:v>
       </x:c>
       <x:c r="B2" t="n" s="2">
-        <x:v>5222129</x:v>
+        <x:v>7265091</x:v>
       </x:c>
       <x:c r="C2" t="n" s="2">
-        <x:v>189366</x:v>
+        <x:v>259102</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>66687</x:v>
+        <x:v>62941</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>4196</x:v>
+        <x:v>23018</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>76506</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
-        <x:v>1285</x:v>
+        <x:v>9150</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
-        <x:v>438</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-25 00:00:00</x:v>
+        <x:v>2026-10-20 00:00:00</x:v>
       </x:c>
       <x:c r="B3" t="n" s="2">
-        <x:v>5156727</x:v>
+        <x:v>7211299</x:v>
       </x:c>
       <x:c r="C3" t="n" s="2">
-        <x:v>180633</x:v>
+        <x:v>209625</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>56161</x:v>
+        <x:v>32692</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>823</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>76506</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
-        <x:v>22260</x:v>
+        <x:v>17284</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
-        <x:v>18045</x:v>
+        <x:v>5014</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-24 00:00:00</x:v>
+        <x:v>2026-10-19 00:00:00</x:v>
       </x:c>
       <x:c r="B4" t="n" s="2">
-        <x:v>5122826</x:v>
+        <x:v>7195891</x:v>
       </x:c>
       <x:c r="C4" t="n" s="2">
-        <x:v>190604</x:v>
+        <x:v>181158</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>54603</x:v>
+        <x:v>31073</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>550</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>76506</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
-        <x:v>20136</x:v>
+        <x:v>25740</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
-        <x:v>15006</x:v>
+        <x:v>8554</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-23 00:00:00</x:v>
+        <x:v>2026-10-18 00:00:00</x:v>
       </x:c>
       <x:c r="B5" t="n" s="2">
-        <x:v>5088359</x:v>
+        <x:v>7190558</x:v>
       </x:c>
       <x:c r="C5" t="n" s="2">
-        <x:v>193259</x:v>
+        <x:v>157657</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>61801</x:v>
+        <x:v>23419</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>489</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>76506</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
-        <x:v>3054</x:v>
+        <x:v>20011</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>6490</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-22 00:00:00</x:v>
+        <x:v>2026-10-17 00:00:00</x:v>
       </x:c>
       <x:c r="B6" t="n" s="2">
-        <x:v>5029611</x:v>
+        <x:v>7187150</x:v>
       </x:c>
       <x:c r="C6" t="n" s="2">
-        <x:v>190063</x:v>
+        <x:v>145597</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>57139</x:v>
+        <x:v>39999</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2243</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>76506</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
-        <x:v>2958</x:v>
+        <x:v>9984</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-21 00:00:00</x:v>
+        <x:v>2026-10-16 00:00:00</x:v>
       </x:c>
       <x:c r="B7" t="n" s="2">
-        <x:v>4975430</x:v>
+        <x:v>7157135</x:v>
       </x:c>
       <x:c r="C7" t="n" s="2">
-        <x:v>190528</x:v>
+        <x:v>111809</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>65664</x:v>
+        <x:v>48995</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>794</x:v>
+        <x:v>4431</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>76506</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
-        <x:v>3206</x:v>
+        <x:v>10632</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-20 00:00:00</x:v>
+        <x:v>2026-10-15 00:00:00</x:v>
       </x:c>
       <x:c r="B8" t="n" s="2">
-        <x:v>4912972</x:v>
+        <x:v>7118773</x:v>
       </x:c>
       <x:c r="C8" t="n" s="2">
-        <x:v>182128</x:v>
+        <x:v>90466</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>74838</x:v>
+        <x:v>40548</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>5521</x:v>
+        <x:v>3617</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>76506</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
-        <x:v>709</x:v>
+        <x:v>11712</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-19 00:00:00</x:v>
+        <x:v>2026-10-14 00:00:00</x:v>
       </x:c>
       <x:c r="B9" t="n" s="2">
-        <x:v>4838842</x:v>
+        <x:v>7089937</x:v>
       </x:c>
       <x:c r="C9" t="n" s="2">
-        <x:v>167944</x:v>
+        <x:v>72367</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>73851</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>7443</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>76506</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
-        <x:v>1302</x:v>
+        <x:v>21149</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>8942</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-18 00:00:00</x:v>
+        <x:v>2026-10-13 00:00:00</x:v>
       </x:c>
       <x:c r="B10" t="n" s="2">
-        <x:v>4766293</x:v>
+        <x:v>7071554</x:v>
       </x:c>
       <x:c r="C10" t="n" s="2">
-        <x:v>155193</x:v>
+        <x:v>66496</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>72636</x:v>
+        <x:v>11766</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>8038</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>76506</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
-        <x:v>1800</x:v>
+        <x:v>3966</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-17 00:00:00</x:v>
+        <x:v>2026-10-12 00:00:00</x:v>
       </x:c>
       <x:c r="B11" t="n" s="2">
-        <x:v>4695457</x:v>
+        <x:v>7063755</x:v>
       </x:c>
       <x:c r="C11" t="n" s="2">
-        <x:v>146306</x:v>
+        <x:v>65098</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>78411</x:v>
+        <x:v>3307</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>12463</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
-        <x:v>2548</x:v>
+        <x:v>12042</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-16 00:00:00</x:v>
+        <x:v>2026-10-11 00:00:00</x:v>
       </x:c>
       <x:c r="B12" t="n" s="2">
-        <x:v>4619593</x:v>
+        <x:v>7072490</x:v>
       </x:c>
       <x:c r="C12" t="n" s="2">
-        <x:v>133666</x:v>
+        <x:v>68868</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>59242</x:v>
+        <x:v>12347</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>2838</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
-        <x:v>3608</x:v>
+        <x:v>6290</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-15 00:00:00</x:v>
+        <x:v>2026-10-10 00:00:00</x:v>
       </x:c>
       <x:c r="B13" t="n" s="2">
-        <x:v>4563960</x:v>
+        <x:v>7066433</x:v>
       </x:c>
       <x:c r="C13" t="n" s="2">
-        <x:v>130885</x:v>
+        <x:v>70398</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>58843</x:v>
+        <x:v>10519</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>3264</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>1700</x:v>
+        <x:v>5000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-14 00:00:00</x:v>
+        <x:v>2026-10-09 00:00:00</x:v>
       </x:c>
       <x:c r="B14" t="n" s="2">
-        <x:v>4506816</x:v>
+        <x:v>7060914</x:v>
       </x:c>
       <x:c r="C14" t="n" s="2">
-        <x:v>123823</x:v>
+        <x:v>68229</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>48277</x:v>
+        <x:v>26981</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>298</x:v>
+        <x:v>7357</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
-        <x:v>6867</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>3045</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-13 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B15" t="n" s="2">
-        <x:v>4465406</x:v>
+        <x:v>7035077</x:v>
       </x:c>
       <x:c r="C15" t="n" s="2">
-        <x:v>126590</x:v>
+        <x:v>62048</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>79245</x:v>
+        <x:v>11167</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>19261</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>1848</x:v>
+        <x:v>6606</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-12 00:00:00</x:v>
+        <x:v>2026-10-07 00:00:00</x:v>
       </x:c>
       <x:c r="B16" t="n" s="2">
-        <x:v>4388009</x:v>
+        <x:v>7030516</x:v>
       </x:c>
       <x:c r="C16" t="n" s="2">
-        <x:v>100767</x:v>
+        <x:v>65922</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>86036</x:v>
+        <x:v>9710</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>12395</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
-        <x:v>651</x:v>
+        <x:v>4037</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
+        <x:v>2026-10-06 00:00:00</x:v>
       </x:c>
       <x:c r="B17" t="n" s="2">
-        <x:v>4302625</x:v>
+        <x:v>7024842</x:v>
       </x:c>
       <x:c r="C17" t="n" s="2">
-        <x:v>79505</x:v>
+        <x:v>64809</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>86540</x:v>
+        <x:v>5857</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>17276</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>654</x:v>
+        <x:v>6038</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-10-05 00:00:00</x:v>
       </x:c>
       <x:c r="B18" t="n" s="2">
-        <x:v>4216738</x:v>
+        <x:v>7025022</x:v>
       </x:c>
       <x:c r="C18" t="n" s="2">
-        <x:v>62765</x:v>
+        <x:v>63274</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>52853</x:v>
+        <x:v>7790</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
-        <x:v>5546</x:v>
+        <x:v>10098</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>458</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-09 00:00:00</x:v>
+        <x:v>2026-10-04 00:00:00</x:v>
       </x:c>
       <x:c r="B19" t="n" s="2">
-        <x:v>4169432</x:v>
+        <x:v>7027330</x:v>
       </x:c>
       <x:c r="C19" t="n" s="2">
-        <x:v>63822</x:v>
+        <x:v>65674</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>54996</x:v>
+        <x:v>9106</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>604</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>2052</x:v>
+        <x:v>11432</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2500</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-08 00:00:00</x:v>
+        <x:v>2026-10-03 00:00:00</x:v>
       </x:c>
       <x:c r="B20" t="n" s="2">
-        <x:v>4116488</x:v>
+        <x:v>7029655</x:v>
       </x:c>
       <x:c r="C20" t="n" s="2">
-        <x:v>62457</x:v>
+        <x:v>70684</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>51009</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
-        <x:v>4571</x:v>
+        <x:v>80834</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>297</x:v>
+        <x:v>50858</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-07 00:00:00</x:v>
+        <x:v>2026-10-02 00:00:00</x:v>
       </x:c>
       <x:c r="B21" t="n" s="2">
-        <x:v>4070050</x:v>
+        <x:v>7109267</x:v>
       </x:c>
       <x:c r="C21" t="n" s="2">
-        <x:v>76068</x:v>
+        <x:v>97415</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>64315</x:v>
+        <x:v>20315</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>3365</x:v>
+        <x:v>3156</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>2</x:v>
+        <x:v>5502</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-06 00:00:00</x:v>
+        <x:v>2026-10-01 00:00:00</x:v>
       </x:c>
       <x:c r="B22" t="n" s="2">
-        <x:v>4005738</x:v>
+        <x:v>7094455</x:v>
       </x:c>
       <x:c r="C22" t="n" s="2">
-        <x:v>69677</x:v>
+        <x:v>93442</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>81501</x:v>
+        <x:v>3349</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>16399</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
-        <x:v>5</x:v>
+        <x:v>13110</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-05 00:00:00</x:v>
+        <x:v>2026-09-30 00:00:00</x:v>
       </x:c>
       <x:c r="B23" t="n" s="2">
-        <x:v>3924241</x:v>
+        <x:v>6604216</x:v>
       </x:c>
       <x:c r="C23" t="n" s="2">
-        <x:v>59785</x:v>
+        <x:v>92137</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>51507</x:v>
+        <x:v>18207</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>379</x:v>
+        <x:v>4097</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>9639</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>2414</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-04 00:00:00</x:v>
+        <x:v>2026-09-29 00:00:00</x:v>
       </x:c>
       <x:c r="B24" t="n" s="2">
-        <x:v>3882373</x:v>
+        <x:v>6587300</x:v>
       </x:c>
       <x:c r="C24" t="n" s="2">
-        <x:v>59791</x:v>
+        <x:v>86689</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>77910</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>18078</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
-        <x:v>6</x:v>
+        <x:v>8357</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3523</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-03 00:00:00</x:v>
+        <x:v>2026-09-28 00:00:00</x:v>
       </x:c>
       <x:c r="B25" t="n" s="2">
-        <x:v>3804469</x:v>
+        <x:v>6592612</x:v>
       </x:c>
       <x:c r="C25" t="n" s="2">
-        <x:v>59797</x:v>
+        <x:v>91365</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>41944</x:v>
+        <x:v>5865</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>2999</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>1654</x:v>
+        <x:v>50386</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>38895</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-02 00:00:00</x:v>
+        <x:v>2026-09-27 00:00:00</x:v>
       </x:c>
       <x:c r="B26" t="n" s="2">
-        <x:v>3764179</x:v>
+        <x:v>6637133</x:v>
       </x:c>
       <x:c r="C26" t="n" s="2">
-        <x:v>59803</x:v>
+        <x:v>132203</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>33672</x:v>
+        <x:v>26755</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>14477</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
-        <x:v>3956</x:v>
+        <x:v>6436</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3102</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-01 00:00:00</x:v>
+        <x:v>2026-09-26 00:00:00</x:v>
       </x:c>
       <x:c r="B27" t="n" s="2">
-        <x:v>3734464</x:v>
+        <x:v>6616814</x:v>
       </x:c>
       <x:c r="C27" t="n" s="2">
-        <x:v>59803</x:v>
+        <x:v>119780</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>50600</x:v>
+        <x:v>11961</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>1344</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>3470</x:v>
+        <x:v>30341</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>2000</x:v>
+        <x:v>25507</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-06-30 00:00:00</x:v>
+        <x:v>2026-09-25 00:00:00</x:v>
       </x:c>
       <x:c r="B28" t="n" s="2">
-        <x:v>4210334</x:v>
+        <x:v>6635194</x:v>
       </x:c>
       <x:c r="C28" t="n" s="2">
-        <x:v>60206</x:v>
+        <x:v>147888</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>46517</x:v>
+        <x:v>6233</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
-        <x:v>12338</x:v>
+        <x:v>18415</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>5531</x:v>
+        <x:v>13297</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-06-29 00:00:00</x:v>
+        <x:v>2026-09-24 00:00:00</x:v>
       </x:c>
       <x:c r="B29" t="n" s="2">
-        <x:v>4176155</x:v>
+        <x:v>6647376</x:v>
       </x:c>
       <x:c r="C29" t="n" s="2">
-        <x:v>64992</x:v>
+        <x:v>163671</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>69848</x:v>
+        <x:v>3647</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>13591</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>720</x:v>
+        <x:v>90428</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>82199</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-06-28 00:00:00</x:v>
+        <x:v>2026-09-23 00:00:00</x:v>
       </x:c>
       <x:c r="B30" t="n" s="2">
-        <x:v>4107027</x:v>
+        <x:v>6734158</x:v>
       </x:c>
       <x:c r="C30" t="n" s="2">
-        <x:v>51530</x:v>
+        <x:v>253716</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>61546</x:v>
+        <x:v>19037</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>6887</x:v>
+        <x:v>6038</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
-        <x:v>2520</x:v>
+        <x:v>17914</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>13150</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-06-27 00:00:00</x:v>
+        <x:v>2026-09-22 00:00:00</x:v>
       </x:c>
       <x:c r="B31" t="n" s="2">
-        <x:v>4048001</x:v>
+        <x:v>6733035</x:v>
       </x:c>
       <x:c r="C31" t="n" s="2">
-        <x:v>45063</x:v>
+        <x:v>261016</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>75893</x:v>
+        <x:v>20313</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>16987</x:v>
+        <x:v>3983</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>920</x:v>
+        <x:v>3918</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-06-26 00:00:00</x:v>
+        <x:v>2026-09-21 00:00:00</x:v>
       </x:c>
       <x:c r="B32" t="n" s="2">
-        <x:v>3973027</x:v>
+        <x:v>6716640</x:v>
       </x:c>
       <x:c r="C32" t="n" s="2">
-        <x:v>34452</x:v>
+        <x:v>251157</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>55332</x:v>
+        <x:v>9957</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>11601</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
-        <x:v>1021</x:v>
+        <x:v>9014</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3999</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-06-25 00:00:00</x:v>
+        <x:v>2026-09-20 00:00:00</x:v>
       </x:c>
       <x:c r="B33" t="n" s="2">
-        <x:v>3918716</x:v>
+        <x:v>6715698</x:v>
       </x:c>
       <x:c r="C33" t="n" s="2">
-        <x:v>23566</x:v>
+        <x:v>259063</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>54428</x:v>
+        <x:v>47660</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>33156</x:v>
+        <x:v>21592</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>620</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-06-24 00:00:00</x:v>
+        <x:v>2026-09-19 00:00:00</x:v>
       </x:c>
       <x:c r="B34" t="n" s="2">
-        <x:v>3864908</x:v>
+        <x:v>6668438</x:v>
       </x:c>
       <x:c r="C34" t="n" s="2">
-        <x:v>12138</x:v>
+        <x:v>233403</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>32516</x:v>
+        <x:v>15756</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>19333</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
-        <x:v>1270</x:v>
+        <x:v>3246</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-06-23 00:00:00</x:v>
+        <x:v>2026-09-18 00:00:00</x:v>
       </x:c>
       <x:c r="B35" t="n" s="2">
-        <x:v>3833662</x:v>
+        <x:v>6655928</x:v>
       </x:c>
       <x:c r="C35" t="n" s="2">
-        <x:v>9069</x:v>
+        <x:v>234870</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>13873</x:v>
+        <x:v>3684</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>5427</x:v>
+        <x:v>15164</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>8522</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-06-22 00:00:00</x:v>
+        <x:v>2026-09-17 00:00:00</x:v>
       </x:c>
       <x:c r="B36" t="n" s="2">
-        <x:v>3825216</x:v>
+        <x:v>6667409</x:v>
       </x:c>
       <x:c r="C36" t="n" s="2">
-        <x:v>9072</x:v>
+        <x:v>250022</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>12975</x:v>
+        <x:v>10118</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>124</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
-        <x:v>25654</x:v>
+        <x:v>6666</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
-        <x:v>9658</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-06-21 00:00:00</x:v>
+        <x:v>2026-09-16 00:00:00</x:v>
       </x:c>
       <x:c r="B37" t="n" s="2">
-        <x:v>3837896</x:v>
+        <x:v>6663957</x:v>
       </x:c>
       <x:c r="C37" t="n" s="2">
-        <x:v>12498</x:v>
+        <x:v>253979</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>13543</x:v>
+        <x:v>9527</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
-        <x:v>19499</x:v>
+        <x:v>2456</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
-        <x:v>10779</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-06-20 00:00:00</x:v>
+        <x:v>2026-09-15 00:00:00</x:v>
       </x:c>
       <x:c r="B38" t="n" s="2">
-        <x:v>3843853</x:v>
+        <x:v>6656885</x:v>
       </x:c>
       <x:c r="C38" t="n" s="2">
-        <x:v>12588</x:v>
+        <x:v>253177</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>19648</x:v>
+        <x:v>9386</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>4406</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
-        <x:v>8567</x:v>
+        <x:v>10682</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
-        <x:v>1833</x:v>
+        <x:v>5072</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-06-19 00:00:00</x:v>
+        <x:v>2026-09-14 00:00:00</x:v>
       </x:c>
       <x:c r="B39" t="n" s="2">
-        <x:v>3832772</x:v>
+        <x:v>6658181</x:v>
       </x:c>
       <x:c r="C39" t="n" s="2">
-        <x:v>14070</x:v>
+        <x:v>263460</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>25955</x:v>
+        <x:v>10094</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>6525</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
-        <x:v>1969</x:v>
+        <x:v>14802</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>9724</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-06-18 00:00:00</x:v>
+        <x:v>2026-09-13 00:00:00</x:v>
       </x:c>
       <x:c r="B40" t="n" s="2">
-        <x:v>3808786</x:v>
+        <x:v>6662889</x:v>
       </x:c>
       <x:c r="C40" t="n" s="2">
-        <x:v>12586</x:v>
+        <x:v>276955</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>9785</x:v>
+        <x:v>9584</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
-        <x:v>8664</x:v>
+        <x:v>45799</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>37874</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-06-17 00:00:00</x:v>
+        <x:v>2026-09-12 00:00:00</x:v>
       </x:c>
       <x:c r="B41" t="n" s="2">
-        <x:v>3807665</x:v>
+        <x:v>6699104</x:v>
       </x:c>
       <x:c r="C41" t="n" s="2">
-        <x:v>13461</x:v>
+        <x:v>320339</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>7049</x:v>
+        <x:v>20275</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>18602</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>3726</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-06-16 00:00:00</x:v>
+        <x:v>2026-09-11 00:00:00</x:v>
       </x:c>
       <x:c r="B42" t="n" s="2">
-        <x:v>3819218</x:v>
+        <x:v>6679023</x:v>
       </x:c>
       <x:c r="C42" t="n" s="2">
-        <x:v>12274</x:v>
+        <x:v>313264</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>36421</x:v>
+        <x:v>11201</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>17314</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
-        <x:v>5019</x:v>
+        <x:v>18796</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>12813</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-06-15 00:00:00</x:v>
+        <x:v>2026-09-10 00:00:00</x:v>
       </x:c>
       <x:c r="B43" t="n" s="2">
-        <x:v>3787817</x:v>
+        <x:v>6686618</x:v>
       </x:c>
       <x:c r="C43" t="n" s="2">
-        <x:v>2946</x:v>
+        <x:v>331070</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>10838</x:v>
+        <x:v>10841</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>391</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
         <x:v>90720</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>27597</x:v>
+        <x:v>20604</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>14903</x:v>
+        <x:v>8953</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-06-14 00:00:00</x:v>
+        <x:v>2026-09-09 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="n" s="2">
-        <x:v>3804576</x:v>
+        <x:v>6696380</x:v>
       </x:c>
       <x:c r="C44" t="n" s="2">
-        <x:v>2499</x:v>
+        <x:v>342863</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>7196</x:v>
+        <x:v>27084</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>120</x:v>
+        <x:v>15555</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
-        <x:v>40983</x:v>
+        <x:v>5256</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
-        <x:v>14197</x:v>
+        <x:v>2400</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-06-13 00:00:00</x:v>
+        <x:v>2026-09-08 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="n" s="2">
-        <x:v>3838364</x:v>
+        <x:v>6674552</x:v>
       </x:c>
       <x:c r="C45" t="n" s="2">
-        <x:v>6770</x:v>
+        <x:v>331196</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>9260</x:v>
+        <x:v>32701</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>2662</x:v>
+        <x:v>14115</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>29875</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>9090</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-06-12 00:00:00</x:v>
+        <x:v>2026-09-07 00:00:00</x:v>
       </x:c>
       <x:c r="B46" t="n" s="2">
-        <x:v>3858979</x:v>
+        <x:v>6642451</x:v>
       </x:c>
       <x:c r="C46" t="n" s="2">
-        <x:v>9060</x:v>
+        <x:v>313687</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>15222</x:v>
+        <x:v>29268</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>4324</x:v>
+        <x:v>11760</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
-        <x:v>9854</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>1921</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-06-11 00:00:00</x:v>
+        <x:v>2026-09-06 00:00:00</x:v>
       </x:c>
       <x:c r="B47" t="n" s="2">
-        <x:v>3853611</x:v>
+        <x:v>6614775</x:v>
       </x:c>
       <x:c r="C47" t="n" s="2">
-        <x:v>2657</x:v>
+        <x:v>296490</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>2608</x:v>
+        <x:v>8656</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>13869</x:v>
+        <x:v>29720</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>2445</x:v>
+        <x:v>18500</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-06-10 00:00:00</x:v>
+        <x:v>2026-09-05 00:00:00</x:v>
       </x:c>
       <x:c r="B48" t="n" s="2">
-        <x:v>3864872</x:v>
+        <x:v>6635839</x:v>
       </x:c>
       <x:c r="C48" t="n" s="2">
-        <x:v>17025</x:v>
+        <x:v>309514</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>13587</x:v>
+        <x:v>17871</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>5953</x:v>
+        <x:v>9800</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
-        <x:v>6236</x:v>
+        <x:v>8825</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
-        <x:v>1195</x:v>
+        <x:v>3240</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-06-09 00:00:00</x:v>
+        <x:v>2026-09-04 00:00:00</x:v>
       </x:c>
       <x:c r="B49" t="n" s="2">
-        <x:v>3857521</x:v>
+        <x:v>6626794</x:v>
       </x:c>
       <x:c r="C49" t="n" s="2">
-        <x:v>21540</x:v>
+        <x:v>300590</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>7044</x:v>
+        <x:v>21100</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>3009</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>15400</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>1225</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-06-08 00:00:00</x:v>
+        <x:v>2026-09-03 00:00:00</x:v>
       </x:c>
       <x:c r="B50" t="n" s="2">
-        <x:v>3865876</x:v>
+        <x:v>6605694</x:v>
       </x:c>
       <x:c r="C50" t="n" s="2">
-        <x:v>26091</x:v>
+        <x:v>290481</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>3480</x:v>
+        <x:v>22658</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>530</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
-        <x:v>11201</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
-        <x:v>1103</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-06-07 00:00:00</x:v>
+        <x:v>2026-09-02 00:00:00</x:v>
       </x:c>
       <x:c r="B51" t="n" s="2">
-        <x:v>3873598</x:v>
+        <x:v>6584447</x:v>
       </x:c>
       <x:c r="C51" t="n" s="2">
-        <x:v>29002</x:v>
+        <x:v>287309</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>23173</x:v>
+        <x:v>17209</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>3908</x:v>
+        <x:v>7426</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
-        <x:v>2278</x:v>
+        <x:v>16146</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>428</x:v>
+        <x:v>4000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-06-06 00:00:00</x:v>
+        <x:v>2026-09-01 00:00:00</x:v>
       </x:c>
       <x:c r="B52" t="n" s="2">
-        <x:v>3852702</x:v>
+        <x:v>6583384</x:v>
       </x:c>
       <x:c r="C52" t="n" s="2">
-        <x:v>30819</x:v>
+        <x:v>287663</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>25521</x:v>
+        <x:v>38078</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>2382</x:v>
+        <x:v>17088</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
-        <x:v>453</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-06-05 00:00:00</x:v>
+        <x:v>2026-08-31 00:00:00</x:v>
       </x:c>
       <x:c r="B53" t="n" s="2">
-        <x:v>3827634</x:v>
+        <x:v>6545642</x:v>
       </x:c>
       <x:c r="C53" t="n" s="2">
-        <x:v>24276</x:v>
+        <x:v>270201</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>24684</x:v>
+        <x:v>15898</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>1361</x:v>
+        <x:v>2543</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
-        <x:v>762</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-06-04 00:00:00</x:v>
+        <x:v>2026-08-30 00:00:00</x:v>
       </x:c>
       <x:c r="B54" t="n" s="2">
-        <x:v>3803712</x:v>
+        <x:v>6530077</x:v>
       </x:c>
       <x:c r="C54" t="n" s="2">
-        <x:v>20271</x:v>
+        <x:v>261522</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>6820</x:v>
+        <x:v>39585</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>21472</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
-        <x:v>4018</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-06-03 00:00:00</x:v>
+        <x:v>2026-08-29 00:00:00</x:v>
       </x:c>
       <x:c r="B55" t="n" s="2">
-        <x:v>3800910</x:v>
+        <x:v>6490492</x:v>
       </x:c>
       <x:c r="C55" t="n" s="2">
-        <x:v>21406</x:v>
+        <x:v>229554</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>8980</x:v>
+        <x:v>35208</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>15070</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>44784</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
-        <x:v>4300</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>125</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>156000</x:v>
+        <x:v>64128</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-06-02 00:00:00</x:v>
+        <x:v>2026-08-28 00:00:00</x:v>
       </x:c>
       <x:c r="B56" t="n" s="2">
-        <x:v>3796230</x:v>
+        <x:v>6456085</x:v>
       </x:c>
       <x:c r="C56" t="n" s="2">
-        <x:v>23203</x:v>
+        <x:v>205925</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>7987</x:v>
+        <x:v>11795</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>44784</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
-        <x:v>7265</x:v>
+        <x:v>4992</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
-        <x:v>100</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
-        <x:v>156000</x:v>
+        <x:v>64128</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-06-01 00:00:00</x:v>
+        <x:v>2026-08-27 00:00:00</x:v>
       </x:c>
       <x:c r="B57" t="n" s="2">
-        <x:v>3795508</x:v>
+        <x:v>6449282</x:v>
       </x:c>
       <x:c r="C57" t="n" s="2">
-        <x:v>26667</x:v>
+        <x:v>203768</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>8340</x:v>
+        <x:v>40092</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>252</x:v>
+        <x:v>7189</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>44784</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
-        <x:v>18076</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>5466</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>156000</x:v>
+        <x:v>64128</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-31 00:00:00</x:v>
+        <x:v>2026-08-26 00:00:00</x:v>
       </x:c>
       <x:c r="B58" t="n" s="2">
-        <x:v>3805243</x:v>
+        <x:v>6409190</x:v>
       </x:c>
       <x:c r="C58" t="n" s="2">
-        <x:v>32972</x:v>
+        <x:v>195070</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>27853</x:v>
+        <x:v>38174</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>44784</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
-        <x:v>364</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
-        <x:v>156000</x:v>
+        <x:v>64128</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-30 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="B59" t="n" s="2">
-        <x:v>3777755</x:v>
+        <x:v>6371116</x:v>
       </x:c>
       <x:c r="C59" t="n" s="2">
-        <x:v>28854</x:v>
+        <x:v>189085</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>38866</x:v>
+        <x:v>31464</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>6947</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>44784</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
-        <x:v>120</x:v>
+        <x:v>7126</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
-        <x:v>156000</x:v>
+        <x:v>64128</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-29 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B60" t="n" s="2">
-        <x:v>3739009</x:v>
+        <x:v>6346777</x:v>
       </x:c>
       <x:c r="C60" t="n" s="2">
-        <x:v>15907</x:v>
+        <x:v>187847</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>6649</x:v>
+        <x:v>44474</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>44784</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
-        <x:v>13607</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
-        <x:v>5256</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
-        <x:v>156000</x:v>
+        <x:v>64128</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-28 00:00:00</x:v>
+        <x:v>2026-08-23 00:00:00</x:v>
       </x:c>
       <x:c r="B61" t="n" s="2">
-        <x:v>3745967</x:v>
+        <x:v>6302333</x:v>
       </x:c>
       <x:c r="C61" t="n" s="2">
-        <x:v>25387</x:v>
+        <x:v>178794</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>5281</x:v>
+        <x:v>44118</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>44784</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
-        <x:v>19271</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
-        <x:v>4630</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
-        <x:v>156000</x:v>
+        <x:v>64128</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-08-22 00:00:00</x:v>
       </x:c>
       <x:c r="B62" t="n" s="2">
-        <x:v>3759958</x:v>
+        <x:v>6258215</x:v>
       </x:c>
       <x:c r="C62" t="n" s="2">
-        <x:v>35978</x:v>
+        <x:v>170416</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>14203</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>44784</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
-        <x:v>8264</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
-        <x:v>2147</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>156000</x:v>
+        <x:v>64128</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-08-21 00:00:00</x:v>
       </x:c>
       <x:c r="B63" t="n" s="2">
-        <x:v>3754019</x:v>
+        <x:v>6211974</x:v>
       </x:c>
       <x:c r="C63" t="n" s="2">
-        <x:v>40055</x:v>
+        <x:v>160319</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>3866</x:v>
+        <x:v>61316</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>12456</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>9718</x:v>
+        <x:v>2200</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>139</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-25 00:00:00</x:v>
+        <x:v>2026-08-20 00:00:00</x:v>
       </x:c>
       <x:c r="B64" t="n" s="2">
-        <x:v>3759871</x:v>
+        <x:v>6152858</x:v>
       </x:c>
       <x:c r="C64" t="n" s="2">
-        <x:v>44376</x:v>
+        <x:v>144754</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>12847</x:v>
+        <x:v>45580</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>479</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
-        <x:v>9674</x:v>
+        <x:v>9173</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>2050</x:v>
+        <x:v>2400</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-24 00:00:00</x:v>
+        <x:v>2026-08-19 00:00:00</x:v>
       </x:c>
       <x:c r="B65" t="n" s="2">
-        <x:v>3756698</x:v>
+        <x:v>6116450</x:v>
       </x:c>
       <x:c r="C65" t="n" s="2">
-        <x:v>44770</x:v>
+        <x:v>149126</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>21695</x:v>
+        <x:v>41331</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>2101</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>5232</x:v>
+        <x:v>65989</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>35666</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-23 00:00:00</x:v>
+        <x:v>2026-08-18 00:00:00</x:v>
       </x:c>
       <x:c r="B66" t="n" s="2">
-        <x:v>3740236</x:v>
+        <x:v>6141107</x:v>
       </x:c>
       <x:c r="C66" t="n" s="2">
-        <x:v>43686</x:v>
+        <x:v>186199</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>27459</x:v>
+        <x:v>41742</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>4652</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
-        <x:v>72</x:v>
+        <x:v>5216</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-22 00:00:00</x:v>
+        <x:v>2026-08-17 00:00:00</x:v>
       </x:c>
       <x:c r="B67" t="n" s="2">
-        <x:v>3712849</x:v>
+        <x:v>6104581</x:v>
       </x:c>
       <x:c r="C67" t="n" s="2">
-        <x:v>35734</x:v>
+        <x:v>186981</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>16049</x:v>
+        <x:v>59938</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>266</x:v>
+        <x:v>8568</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>9720</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>6267</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-21 00:00:00</x:v>
+        <x:v>2026-08-16 00:00:00</x:v>
       </x:c>
       <x:c r="B68" t="n" s="2">
-        <x:v>3706521</x:v>
+        <x:v>6044643</x:v>
       </x:c>
       <x:c r="C68" t="n" s="2">
-        <x:v>45334</x:v>
+        <x:v>174721</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>16044</x:v>
+        <x:v>68670</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>680</x:v>
+        <x:v>13845</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
-        <x:v>19359</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>13011</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-20 00:00:00</x:v>
+        <x:v>2026-08-15 00:00:00</x:v>
       </x:c>
       <x:c r="B69" t="n" s="2">
-        <x:v>3709836</x:v>
+        <x:v>5975973</x:v>
       </x:c>
       <x:c r="C69" t="n" s="2">
-        <x:v>60934</x:v>
+        <x:v>152460</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>3307</x:v>
+        <x:v>47002</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3493</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>30603</x:v>
+        <x:v>3470</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>17721</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-19 00:00:00</x:v>
+        <x:v>2026-08-14 00:00:00</x:v>
       </x:c>
       <x:c r="B70" t="n" s="2">
-        <x:v>3737133</x:v>
+        <x:v>5932441</x:v>
       </x:c>
       <x:c r="C70" t="n" s="2">
-        <x:v>75084</x:v>
+        <x:v>148620</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>13093</x:v>
+        <x:v>38592</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>155</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
-        <x:v>19777</x:v>
+        <x:v>83593</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>5078</x:v>
+        <x:v>52879</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-18 00:00:00</x:v>
+        <x:v>2026-08-13 00:00:00</x:v>
       </x:c>
       <x:c r="B71" t="n" s="2">
-        <x:v>3743817</x:v>
+        <x:v>5977442</x:v>
       </x:c>
       <x:c r="C71" t="n" s="2">
-        <x:v>87083</x:v>
+        <x:v>196618</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>24811</x:v>
+        <x:v>51830</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>120</x:v>
+        <x:v>31632</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>17864</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-17 00:00:00</x:v>
+        <x:v>2026-08-12 00:00:00</x:v>
       </x:c>
       <x:c r="B72" t="n" s="2">
-        <x:v>3719127</x:v>
+        <x:v>5957245</x:v>
       </x:c>
       <x:c r="C72" t="n" s="2">
-        <x:v>84047</x:v>
+        <x:v>213914</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>37527</x:v>
+        <x:v>57142</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>10436</x:v>
+        <x:v>4736</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
-        <x:v>645</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-16 00:00:00</x:v>
+        <x:v>2026-08-11 00:00:00</x:v>
       </x:c>
       <x:c r="B73" t="n" s="2">
-        <x:v>3682245</x:v>
+        <x:v>5900588</x:v>
       </x:c>
       <x:c r="C73" t="n" s="2">
-        <x:v>69215</x:v>
+        <x:v>204203</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>41925</x:v>
+        <x:v>52494</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>12788</x:v>
+        <x:v>2001</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>1542</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-15 00:00:00</x:v>
+        <x:v>2026-08-10 00:00:00</x:v>
       </x:c>
       <x:c r="B74" t="n" s="2">
-        <x:v>3641863</x:v>
+        <x:v>5849594</x:v>
       </x:c>
       <x:c r="C74" t="n" s="2">
-        <x:v>52052</x:v>
+        <x:v>197749</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>10400</x:v>
+        <x:v>43046</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
-        <x:v>26066</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>7919</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-14 00:00:00</x:v>
+        <x:v>2026-08-09 00:00:00</x:v>
       </x:c>
       <x:c r="B75" t="n" s="2">
-        <x:v>3657529</x:v>
+        <x:v>5807196</x:v>
       </x:c>
       <x:c r="C75" t="n" s="2">
-        <x:v>62980</x:v>
+        <x:v>194073</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>11259</x:v>
+        <x:v>65734</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11426</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>20286</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>6400</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-13 00:00:00</x:v>
+        <x:v>2026-08-08 00:00:00</x:v>
       </x:c>
       <x:c r="B76" t="n" s="2">
-        <x:v>3666555</x:v>
+        <x:v>5741462</x:v>
       </x:c>
       <x:c r="C76" t="n" s="2">
-        <x:v>62821</x:v>
+        <x:v>180108</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>29180</x:v>
+        <x:v>68175</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11492</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
-        <x:v>5630</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>1500</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-12 00:00:00</x:v>
+        <x:v>2026-08-07 00:00:00</x:v>
       </x:c>
       <x:c r="B77" t="n" s="2">
-        <x:v>3643005</x:v>
+        <x:v>5673287</x:v>
       </x:c>
       <x:c r="C77" t="n" s="2">
-        <x:v>53989</x:v>
+        <x:v>163972</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>35568</x:v>
+        <x:v>34737</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>4318</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>6905</x:v>
+        <x:v>32019</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>327</x:v>
+        <x:v>15148</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-11 00:00:00</x:v>
+        <x:v>2026-08-06 00:00:00</x:v>
       </x:c>
       <x:c r="B78" t="n" s="2">
-        <x:v>3614342</x:v>
+        <x:v>5670569</x:v>
       </x:c>
       <x:c r="C78" t="n" s="2">
-        <x:v>47947</x:v>
+        <x:v>175998</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>55741</x:v>
+        <x:v>37591</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>14748</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
-        <x:v>1270</x:v>
+        <x:v>21819</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>7</x:v>
+        <x:v>11938</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-10 00:00:00</x:v>
+        <x:v>2026-08-05 00:00:00</x:v>
       </x:c>
       <x:c r="B79" t="n" s="2">
-        <x:v>3559870</x:v>
+        <x:v>5654798</x:v>
       </x:c>
       <x:c r="C79" t="n" s="2">
-        <x:v>31526</x:v>
+        <x:v>190220</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>52043</x:v>
+        <x:v>46298</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>9358</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>398</x:v>
+        <x:v>2064</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-09 00:00:00</x:v>
+        <x:v>2026-08-04 00:00:00</x:v>
       </x:c>
       <x:c r="B80" t="n" s="2">
-        <x:v>3508224</x:v>
+        <x:v>5610564</x:v>
       </x:c>
       <x:c r="C80" t="n" s="2">
-        <x:v>20684</x:v>
+        <x:v>186195</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>49669</x:v>
+        <x:v>34008</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>6167</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
-        <x:v>626</x:v>
+        <x:v>29097</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>15057</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-08 00:00:00</x:v>
+        <x:v>2026-08-03 00:00:00</x:v>
       </x:c>
       <x:c r="B81" t="n" s="2">
-        <x:v>3459181</x:v>
+        <x:v>5605653</x:v>
       </x:c>
       <x:c r="C81" t="n" s="2">
-        <x:v>10943</x:v>
+        <x:v>191683</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>53364</x:v>
+        <x:v>34277</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>9683</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
-        <x:v>518</x:v>
+        <x:v>24016</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11156</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-07 00:00:00</x:v>
+        <x:v>2026-08-02 00:00:00</x:v>
       </x:c>
       <x:c r="B82" t="n" s="2">
-        <x:v>3406334</x:v>
+        <x:v>5595393</x:v>
       </x:c>
       <x:c r="C82" t="n" s="2">
-        <x:v>555</x:v>
+        <x:v>209043</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>4556</x:v>
+        <x:v>69360</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>10704</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
-        <x:v>11972</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-06 00:00:00</x:v>
+        <x:v>2026-08-01 00:00:00</x:v>
       </x:c>
       <x:c r="B83" t="n" s="2">
-        <x:v>3413750</x:v>
+        <x:v>5526033</x:v>
       </x:c>
       <x:c r="C83" t="n" s="2">
-        <x:v>1262</x:v>
+        <x:v>192125</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>20848</x:v>
+        <x:v>62508</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>4381</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
-        <x:v>2871</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-05 00:00:00</x:v>
+        <x:v>2026-07-31 00:00:00</x:v>
       </x:c>
       <x:c r="B84" t="n" s="2">
-        <x:v>3395773</x:v>
+        <x:v>5463526</x:v>
       </x:c>
       <x:c r="C84" t="n" s="2">
-        <x:v>1868</x:v>
+        <x:v>184457</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>4836</x:v>
+        <x:v>65555</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2259</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
-        <x:v>39891</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
-        <x:v>18534</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-04 00:00:00</x:v>
+        <x:v>2026-07-30 00:00:00</x:v>
       </x:c>
       <x:c r="B85" t="n" s="2">
-        <x:v>3430828</x:v>
+        <x:v>5398355</x:v>
       </x:c>
       <x:c r="C85" t="n" s="2">
-        <x:v>8262</x:v>
+        <x:v>178364</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>8155</x:v>
+        <x:v>61182</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
-        <x:v>7254</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
-        <x:v>190</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-03 00:00:00</x:v>
+        <x:v>2026-07-29 00:00:00</x:v>
       </x:c>
       <x:c r="B86" t="n" s="2">
-        <x:v>3429927</x:v>
+        <x:v>5337529</x:v>
       </x:c>
       <x:c r="C86" t="n" s="2">
-        <x:v>11846</x:v>
+        <x:v>173683</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>8488</x:v>
+        <x:v>50045</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
-        <x:v>5566</x:v>
+        <x:v>54489</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
-        <x:v>495</x:v>
+        <x:v>44338</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-02 00:00:00</x:v>
+        <x:v>2026-07-28 00:00:00</x:v>
       </x:c>
       <x:c r="B87" t="n" s="2">
-        <x:v>3427005</x:v>
+        <x:v>5341973</x:v>
       </x:c>
       <x:c r="C87" t="n" s="2">
-        <x:v>15642</x:v>
+        <x:v>201760</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>14090</x:v>
+        <x:v>58519</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>2182</x:v>
+        <x:v>2311</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
-        <x:v>9516</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
-        <x:v>4</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-01 00:00:00</x:v>
+        <x:v>2026-07-27 00:00:00</x:v>
       </x:c>
       <x:c r="B88" t="n" s="2">
-        <x:v>3422432</x:v>
+        <x:v>5283454</x:v>
       </x:c>
       <x:c r="C88" t="n" s="2">
-        <x:v>18725</x:v>
+        <x:v>198048</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>23664</x:v>
+        <x:v>62411</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>2647</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>76680</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
-        <x:v>1868</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
-        <x:v>217</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-04-30 00:00:00</x:v>
+        <x:v>2026-07-26 00:00:00</x:v>
       </x:c>
       <x:c r="B89" t="n" s="2">
-        <x:v>3400636</x:v>
+        <x:v>5221379</x:v>
       </x:c>
       <x:c r="C89" t="n" s="2">
-        <x:v>15530</x:v>
+        <x:v>189366</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>10982</x:v>
+        <x:v>66687</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>65</x:v>
+        <x:v>4196</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>66352</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
-        <x:v>8875</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-04-29 00:00:00</x:v>
+        <x:v>2026-07-25 00:00:00</x:v>
       </x:c>
       <x:c r="B90" t="n" s="2">
-        <x:v>3398530</x:v>
+        <x:v>5155977</x:v>
       </x:c>
       <x:c r="C90" t="n" s="2">
-        <x:v>24303</x:v>
+        <x:v>180633</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>4976</x:v>
+        <x:v>56161</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>49140</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
-        <x:v>16033</x:v>
+        <x:v>23009</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11345</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-04-28 00:00:00</x:v>
+        <x:v>2026-07-24 00:00:00</x:v>
       </x:c>
       <x:c r="B91" t="n" s="2">
-        <x:v>3409586</x:v>
+        <x:v>5122826</x:v>
       </x:c>
       <x:c r="C91" t="n" s="2">
-        <x:v>26781</x:v>
+        <x:v>190604</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>5724</x:v>
+        <x:v>54603</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>49140</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
-        <x:v>18212</x:v>
+        <x:v>20136</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>11018</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-04-27 00:00:00</x:v>
+        <x:v>2026-07-23 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="n" s="2">
-        <x:v>3422074</x:v>
+        <x:v>5088359</x:v>
       </x:c>
       <x:c r="C92" t="n" s="2">
-        <x:v>27642</x:v>
+        <x:v>193259</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>11266</x:v>
+        <x:v>61801</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>232</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>49140</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
-        <x:v>17969</x:v>
+        <x:v>3054</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-04-26 00:00:00</x:v>
+        <x:v>2026-07-22 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="n" s="2">
-        <x:v>3428777</x:v>
+        <x:v>5029611</x:v>
       </x:c>
       <x:c r="C93" t="n" s="2">
-        <x:v>24130</x:v>
+        <x:v>190063</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>38058</x:v>
+        <x:v>57139</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>8555</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>3525</x:v>
+        <x:v>2958</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-04-25 00:00:00</x:v>
+        <x:v>2026-07-21 00:00:00</x:v>
       </x:c>
       <x:c r="B94" t="n" s="2">
-        <x:v>3394244</x:v>
+        <x:v>4975430</x:v>
       </x:c>
       <x:c r="C94" t="n" s="2">
-        <x:v>19075</x:v>
+        <x:v>190528</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>42248</x:v>
+        <x:v>65664</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>6838</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
-        <x:v>4733</x:v>
+        <x:v>3206</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-04-24 00:00:00</x:v>
+        <x:v>2026-07-20 00:00:00</x:v>
       </x:c>
       <x:c r="B95" t="n" s="2">
-        <x:v>3356729</x:v>
+        <x:v>4912972</x:v>
       </x:c>
       <x:c r="C95" t="n" s="2">
-        <x:v>10493</x:v>
+        <x:v>182128</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>8584</x:v>
+        <x:v>74838</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>5521</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
-        <x:v>7729</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-04-23 00:00:00</x:v>
+        <x:v>2026-07-19 00:00:00</x:v>
       </x:c>
       <x:c r="B96" t="n" s="2">
-        <x:v>3355874</x:v>
+        <x:v>4838842</x:v>
       </x:c>
       <x:c r="C96" t="n" s="2">
-        <x:v>11408</x:v>
+        <x:v>167944</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>27485</x:v>
+        <x:v>73851</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>14065</x:v>
+        <x:v>7443</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
-        <x:v>5717</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-04-22 00:00:00</x:v>
+        <x:v>2026-07-18 00:00:00</x:v>
       </x:c>
       <x:c r="B97" t="n" s="2">
-        <x:v>3334106</x:v>
+        <x:v>4766293</x:v>
       </x:c>
       <x:c r="C97" t="n" s="2">
-        <x:v>9156</x:v>
+        <x:v>155193</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>3600</x:v>
+        <x:v>72636</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>8038</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>76506</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>13716</x:v>
+        <x:v>1800</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-04-21 00:00:00</x:v>
+        <x:v>2026-07-17 00:00:00</x:v>
       </x:c>
       <x:c r="B98" t="n" s="2">
-        <x:v>3344222</x:v>
+        <x:v>4695457</x:v>
       </x:c>
       <x:c r="C98" t="n" s="2">
-        <x:v>11455</x:v>
+        <x:v>146306</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>23518</x:v>
+        <x:v>78411</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>12042</x:v>
+        <x:v>12463</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
-        <x:v>6593</x:v>
+        <x:v>2548</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-04-20 00:00:00</x:v>
+        <x:v>2026-07-16 00:00:00</x:v>
       </x:c>
       <x:c r="B99" t="n" s="2">
-        <x:v>3327296</x:v>
+        <x:v>4619593</x:v>
       </x:c>
       <x:c r="C99" t="n" s="2">
-        <x:v>9023</x:v>
+        <x:v>133666</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>3654</x:v>
+        <x:v>59242</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>2838</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
-        <x:v>23519</x:v>
+        <x:v>3608</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-04-19 00:00:00</x:v>
+        <x:v>2026-07-15 00:00:00</x:v>
       </x:c>
       <x:c r="B100" t="n" s="2">
-        <x:v>3344353</x:v>
+        <x:v>4563960</x:v>
       </x:c>
       <x:c r="C100" t="n" s="2">
-        <x:v>11643</x:v>
+        <x:v>130885</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>18147</x:v>
+        <x:v>58843</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>41</x:v>
+        <x:v>3264</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
-        <x:v>5139</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-04-18 00:00:00</x:v>
+        <x:v>2026-07-14 00:00:00</x:v>
       </x:c>
       <x:c r="B101" t="n" s="2">
-        <x:v>3331345</x:v>
+        <x:v>4506816</x:v>
       </x:c>
       <x:c r="C101" t="n" s="2">
-        <x:v>13243</x:v>
+        <x:v>123823</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
         <x:v>8160500</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>20584</x:v>
+        <x:v>48277</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>453</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>68796</x:v>
+        <x:v>90720</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
-        <x:v>5011</x:v>
+        <x:v>6867</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
-        <x:v>0</x:v>
+        <x:v>3045</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>156000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>