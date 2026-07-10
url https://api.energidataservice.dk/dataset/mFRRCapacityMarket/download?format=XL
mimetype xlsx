--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rfd1e8ec6f196472d9193bf94dac6db98"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Rc8f10b59aded4507888e3d34c80c74e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd1e8ec6f196472d9193bf94dac6db98" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8f10b59aded4507888e3d34c80c74e3" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>UpProcuredMW</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>UpPriceEUR</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>UpPriceDKK</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>DownDemandMW</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>DownProcuredMW</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>DownPriceEUR</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DownPriceDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-05-27 23:00:00</x:v>
+        <x:v>2026-07-11 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>334.000000</x:v>
+        <x:v>413.000000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>450.000000</x:v>
+        <x:v>465.000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>5.350000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>39.981085</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-05-27 23:00:00</x:v>
+        <x:v>2026-07-11 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>290.000000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>243.000000</x:v>
+        <x:v>275.000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-05-27 22:00:00</x:v>
+        <x:v>2026-07-11 22:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>336.000000</x:v>
+        <x:v>442.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>452.000000</x:v>
+        <x:v>446.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>5.350000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>39.981085</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-05-27 22:00:00</x:v>
+        <x:v>2026-07-11 22:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>285.000000</x:v>
+        <x:v>296.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>298.000000</x:v>
+        <x:v>340.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>315.000000</x:v>
+        <x:v>451.000000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>386.000000</x:v>
+        <x:v>439.000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-05-27 21:00:00</x:v>
+        <x:v>2026-07-11 21:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>267.000000</x:v>
+        <x:v>307.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>338.000000</x:v>
+        <x:v>366.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>327.000000</x:v>
+        <x:v>440.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>398.000000</x:v>
+        <x:v>438.000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>2.680000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>20.027908</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-05-27 20:00:00</x:v>
+        <x:v>2026-07-11 20:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>280.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>330.000000</x:v>
+        <x:v>343.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-05-27 17:00:00</x:v>
+        <x:v>2026-07-11 17:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>370.000000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>325.000000</x:v>
+        <x:v>425.000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>1.330000</x:v>
+        <x:v>3.880000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>9.939223</x:v>
+        <x:v>29.004164</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-05-27 17:00:00</x:v>
+        <x:v>2026-07-11 17:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-05-27 19:00:00</x:v>
+        <x:v>2026-07-11 19:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>329.000000</x:v>
+        <x:v>246.000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-05-27 16:00:00</x:v>
+        <x:v>2026-07-11 16:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>325.000000</x:v>
+        <x:v>374.000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>53.000000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.240000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.794072</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-05-27 16:00:00</x:v>
+        <x:v>2026-07-11 16:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-05-27 18:00:00</x:v>
+        <x:v>2026-07-11 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>328.000000</x:v>
+        <x:v>263.000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>18.000000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.240000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.794072</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-05-27 15:00:00</x:v>
+        <x:v>2026-07-11 15:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-05-27 17:00:00</x:v>
+        <x:v>2026-07-11 17:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>373.000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-05-27 15:00:00</x:v>
+        <x:v>2026-07-11 15:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-05-27 17:00:00</x:v>
+        <x:v>2026-07-11 17:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>283.000000</x:v>
+        <x:v>210.000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>31.000000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.000000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-05-27 14:00:00</x:v>
+        <x:v>2026-07-11 14:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-05-27 16:00:00</x:v>
+        <x:v>2026-07-11 16:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>372.000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>53.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.400000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.990120</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-05-27 14:00:00</x:v>
+        <x:v>2026-07-11 14:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-05-27 16:00:00</x:v>
+        <x:v>2026-07-11 16:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>245.000000</x:v>
+        <x:v>220.000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>6.560000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>49.023536</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>68.000000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>28.000000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-05-27 13:00:00</x:v>
+        <x:v>2026-07-11 13:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-05-27 15:00:00</x:v>
+        <x:v>2026-07-11 15:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>371.000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>62.000000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>2.989240</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-05-27 13:00:00</x:v>
+        <x:v>2026-07-11 13:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-05-27 15:00:00</x:v>
+        <x:v>2026-07-11 15:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>245.000000</x:v>
+        <x:v>219.000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>6.560000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>49.023536</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>30.000000</x:v>
+        <x:v>38.000000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>1.900000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>2.989240</x:v>
+        <x:v>14.203070</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-05-27 12:00:00</x:v>
+        <x:v>2026-07-11 12:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-05-27 14:00:00</x:v>
+        <x:v>2026-07-11 14:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>371.000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>76.000000</x:v>
+        <x:v>53.000000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.420000</x:v>
+        <x:v>0.400000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>3.138702</x:v>
+        <x:v>2.990120</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-05-27 12:00:00</x:v>
+        <x:v>2026-07-11 12:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-05-27 14:00:00</x:v>
+        <x:v>2026-07-11 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>256.000000</x:v>
+        <x:v>233.000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>31.000000</x:v>
+        <x:v>32.000000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>0.420000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>3.138702</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-05-27 11:00:00</x:v>
+        <x:v>2026-07-11 11:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-05-27 13:00:00</x:v>
+        <x:v>2026-07-11 13:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>371.000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>76.000000</x:v>
+        <x:v>53.000000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
         <x:v>0.400000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>2.989240</x:v>
+        <x:v>2.990120</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-05-27 11:00:00</x:v>
+        <x:v>2026-07-11 11:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-05-27 13:00:00</x:v>
+        <x:v>2026-07-11 13:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>256.000000</x:v>
+        <x:v>229.000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>31.000000</x:v>
+        <x:v>33.000000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>2.989240</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-05-27 10:00:00</x:v>
+        <x:v>2026-07-11 10:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-05-27 12:00:00</x:v>
+        <x:v>2026-07-11 12:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>371.000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>70.000000</x:v>
+        <x:v>33.000000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>1.793544</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-05-27 10:00:00</x:v>
+        <x:v>2026-07-11 10:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-05-27 12:00:00</x:v>
+        <x:v>2026-07-11 12:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>256.000000</x:v>
+        <x:v>219.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>31.000000</x:v>
+        <x:v>45.000000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>2.480000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>1.793544</x:v>
+        <x:v>18.538744</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-05-27 09:00:00</x:v>
+        <x:v>2026-07-11 09:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-05-27 11:00:00</x:v>
+        <x:v>2026-07-11 11:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>373.000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>68.000000</x:v>
+        <x:v>55.000000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.310000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>1.793544</x:v>
+        <x:v>2.317343</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-05-27 09:00:00</x:v>
+        <x:v>2026-07-11 09:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-05-27 11:00:00</x:v>
+        <x:v>2026-07-11 11:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>219.000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
         <x:v>32.000000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>1.793544</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-05-27 08:00:00</x:v>
+        <x:v>2026-07-11 08:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-05-27 10:00:00</x:v>
+        <x:v>2026-07-11 10:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>375.000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>34.000000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-05-27 08:00:00</x:v>
+        <x:v>2026-07-11 08:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-05-27 10:00:00</x:v>
+        <x:v>2026-07-11 10:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>221.000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>100.000000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>41.000000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.480000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>18.538744</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-05-27 07:00:00</x:v>
+        <x:v>2026-07-11 07:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-05-27 09:00:00</x:v>
+        <x:v>2026-07-11 09:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>377.000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>23.000000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.747530</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-05-27 07:00:00</x:v>
+        <x:v>2026-07-11 07:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-05-27 09:00:00</x:v>
+        <x:v>2026-07-11 09:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>245.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>85.000000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>40.000000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>8.690000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>64.960357</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-05-27 06:00:00</x:v>
+        <x:v>2026-07-11 06:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-05-27 08:00:00</x:v>
+        <x:v>2026-07-11 08:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>257.000000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>328.000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-05-27 06:00:00</x:v>
+        <x:v>2026-07-11 06:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-05-27 08:00:00</x:v>
+        <x:v>2026-07-11 08:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>241.000000</x:v>
+        <x:v>277.000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>49.000000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>22.000000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-05-27 05:00:00</x:v>
+        <x:v>2026-07-11 05:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-05-27 07:00:00</x:v>
+        <x:v>2026-07-11 07:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>392.000000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>451.000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>5.350000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>39.992855</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-05-27 05:00:00</x:v>
+        <x:v>2026-07-11 05:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-05-27 07:00:00</x:v>
+        <x:v>2026-07-11 07:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>259.000000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>247.000000</x:v>
+        <x:v>241.000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.000000</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.000000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-05-27 04:00:00</x:v>
+        <x:v>2026-07-11 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-05-27 06:00:00</x:v>
+        <x:v>2026-07-11 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>414.000000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>371.000000</x:v>
+        <x:v>442.000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>2.980000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>22.276394</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-05-27 04:00:00</x:v>
+        <x:v>2026-07-11 04:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-05-27 06:00:00</x:v>
+        <x:v>2026-07-11 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>274.000000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>242.000000</x:v>
+        <x:v>325.000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-05-27 03:00:00</x:v>
+        <x:v>2026-07-11 03:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-05-27 05:00:00</x:v>
+        <x:v>2026-07-11 05:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>274.000000</x:v>
+        <x:v>438.000000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>390.000000</x:v>
+        <x:v>469.000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-05-27 03:00:00</x:v>
+        <x:v>2026-07-11 03:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-05-27 05:00:00</x:v>
+        <x:v>2026-07-11 05:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>293.000000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>309.000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-05-27 02:00:00</x:v>
+        <x:v>2026-07-11 02:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-05-27 04:00:00</x:v>
+        <x:v>2026-07-11 04:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>274.000000</x:v>
+        <x:v>381.000000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>391.000000</x:v>
+        <x:v>440.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>3.880000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>29.004164</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>17.000000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-05-27 02:00:00</x:v>
+        <x:v>2026-07-11 02:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-05-27 04:00:00</x:v>
+        <x:v>2026-07-11 04:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>302.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>252.000000</x:v>
+        <x:v>277.000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>26.000000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.000000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-05-27 01:00:00</x:v>
+        <x:v>2026-07-11 01:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-05-27 03:00:00</x:v>
+        <x:v>2026-07-11 03:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>299.000000</x:v>
+        <x:v>374.000000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>415.000000</x:v>
+        <x:v>447.000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>1.980000</x:v>
+        <x:v>3.880000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>14.796738</x:v>
+        <x:v>29.004164</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-05-27 01:00:00</x:v>
+        <x:v>2026-07-11 01:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-05-27 03:00:00</x:v>
+        <x:v>2026-07-11 03:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>312.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>243.000000</x:v>
+        <x:v>283.000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>24.000000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.000000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-05-27 02:00:00</x:v>
+        <x:v>2026-07-11 02:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>295.000000</x:v>
+        <x:v>387.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>411.000000</x:v>
+        <x:v>446.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>3.500000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>26.163550</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-05-27 02:00:00</x:v>
+        <x:v>2026-07-11 02:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>315.000000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>232.000000</x:v>
+        <x:v>286.000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>33.000000</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.000000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-05-27 01:00:00</x:v>
+        <x:v>2026-07-11 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>315.000000</x:v>
+        <x:v>388.000000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>431.000000</x:v>
+        <x:v>447.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>3.350000</x:v>
+        <x:v>3.880000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>25.034885</x:v>
+        <x:v>29.004164</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-05-27 01:00:00</x:v>
+        <x:v>2026-07-11 01:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>311.000000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>236.000000</x:v>
+        <x:v>291.000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>30.000000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.000000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>326.000000</x:v>
+        <x:v>391.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>442.000000</x:v>
+        <x:v>450.000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>3.610000</x:v>
+        <x:v>4.000000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>26.977891</x:v>
+        <x:v>29.901200</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-05-27 00:00:00</x:v>
+        <x:v>2026-07-11 00:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>334.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>245.000000</x:v>
+        <x:v>317.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>50.000000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.000000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>406.000000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>333.000000</x:v>
+        <x:v>442.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-05-26 23:00:00</x:v>
+        <x:v>2026-07-10 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>268.000000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>243.000000</x:v>
+        <x:v>232.000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>285.000000</x:v>
+        <x:v>419.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>364.000000</x:v>
+        <x:v>431.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-05-26 22:00:00</x:v>
+        <x:v>2026-07-10 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>265.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>456.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>333.000000</x:v>
+        <x:v>456.000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>13.240000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>98.972972</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-05-26 21:00:00</x:v>
+        <x:v>2026-07-10 21:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>255.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>272.000000</x:v>
+        <x:v>255.000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>426.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>333.000000</x:v>
+        <x:v>426.000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>10.610000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>79.312933</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-05-26 20:00:00</x:v>
+        <x:v>2026-07-10 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>277.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>342.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>333.000000</x:v>
+        <x:v>425.000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>6.000000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>44.851800</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-05-26 19:00:00</x:v>
+        <x:v>2026-07-10 19:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>279.000000</x:v>
+        <x:v>192.000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>333.000000</x:v>
+        <x:v>368.000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>1.330000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>9.939223</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-05-26 18:00:00</x:v>
+        <x:v>2026-07-10 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>278.000000</x:v>
+        <x:v>204.000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>333.000000</x:v>
+        <x:v>380.000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-05-26 17:00:00</x:v>
+        <x:v>2026-07-10 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>191.000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>7.220000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>53.971666</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>4.000000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.000000</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-05-26 14:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>333.000000</x:v>
+        <x:v>379.000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>37.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-05-26 14:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-05-26 16:00:00</x:v>
+        <x:v>2026-07-10 16:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>249.000000</x:v>
+        <x:v>191.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>7.220000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>53.971666</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>28.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>25.000000</x:v>
+        <x:v>28.000000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-05-26 13:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>379.000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>5.006977</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>49.000000</x:v>
+        <x:v>23.000000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>0.747530</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-05-26 13:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-05-26 15:00:00</x:v>
+        <x:v>2026-07-10 15:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>312.000000</x:v>
+        <x:v>191.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>58.000000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>28.000000</x:v>
+        <x:v>39.000000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>18.090226</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-05-26 12:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-05-26 14:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>365.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>5.006977</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>54.000000</x:v>
+        <x:v>43.000000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-05-26 12:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-05-26 14:00:00</x:v>
+        <x:v>2026-07-10 14:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>301.000000</x:v>
+        <x:v>207.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>86.000000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>28.000000</x:v>
+        <x:v>41.000000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>18.090226</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-05-26 13:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>365.000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>5.006977</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>53.000000</x:v>
+        <x:v>34.000000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
         <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-05-26 13:00:00</x:v>
+        <x:v>2026-07-10 13:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>297.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>7.220000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>53.971666</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>76.000000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>29.000000</x:v>
+        <x:v>42.000000</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>18.090226</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-05-26 12:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>288.000000</x:v>
+        <x:v>365.000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>5.006977</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>54.000000</x:v>
+        <x:v>52.000000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.240000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>1.794072</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-05-26 12:00:00</x:v>
+        <x:v>2026-07-10 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>298.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>7.220000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>53.971666</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>95.000000</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>28.000000</x:v>
+        <x:v>43.000000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>18.090226</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>288.000000</x:v>
+        <x:v>366.000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>0.670000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>5.006977</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>52.000000</x:v>
+        <x:v>48.000000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.270000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>2.018331</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-05-26 11:00:00</x:v>
+        <x:v>2026-07-10 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>299.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>90.000000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>27.000000</x:v>
+        <x:v>42.000000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>18.090226</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>254.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>333.000000</x:v>
+        <x:v>367.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>10.013954</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>50.000000</x:v>
+        <x:v>49.000000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.400000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>2.990120</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-05-26 10:00:00</x:v>
+        <x:v>2026-07-10 10:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>88.000000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>27.000000</x:v>
+        <x:v>39.000000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>0.971503</x:v>
+        <x:v>18.090226</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>347.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>423.000000</x:v>
+        <x:v>367.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>4.680000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>34.974108</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>13.000000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-05-26 09:00:00</x:v>
+        <x:v>2026-07-10 09:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>245.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>47.000000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>34.000000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.420000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>18.090226</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>400.000000</x:v>
+        <x:v>295.000000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>438.000000</x:v>
+        <x:v>366.000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>10.016902</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-05-26 08:00:00</x:v>
+        <x:v>2026-07-10 08:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>284.000000</x:v>
+        <x:v>251.000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>418.000000</x:v>
+        <x:v>389.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>446.000000</x:v>
+        <x:v>434.000000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>10.710000</x:v>
+        <x:v>4.750000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>80.036901</x:v>
+        <x:v>35.507675</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-05-26 07:00:00</x:v>
+        <x:v>2026-07-10 07:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>302.000000</x:v>
+        <x:v>262.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>438.000000</x:v>
+        <x:v>420.000000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>451.000000</x:v>
+        <x:v>434.000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>10.710000</x:v>
+        <x:v>5.000000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>80.036901</x:v>
+        <x:v>37.376500</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-05-26 06:00:00</x:v>
+        <x:v>2026-07-10 06:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
-        <x:v>260.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>326.000000</x:v>
+        <x:v>263.000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>448.000000</x:v>
+        <x:v>417.000000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>470.000000</x:v>
+        <x:v>444.000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>10.810000</x:v>
+        <x:v>6.020000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>80.784211</x:v>
+        <x:v>45.001306</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-05-26 05:00:00</x:v>
+        <x:v>2026-07-10 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>275.000000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>319.000000</x:v>
+        <x:v>314.000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>467.000000</x:v>
+        <x:v>392.000000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>476.000000</x:v>
+        <x:v>436.000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>10.810000</x:v>
+        <x:v>5.350000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>80.784211</x:v>
+        <x:v>39.992855</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-05-26 04:00:00</x:v>
+        <x:v>2026-07-10 04:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>296.000000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>328.000000</x:v>
+        <x:v>293.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>450.000000</x:v>
+        <x:v>391.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>476.000000</x:v>
+        <x:v>436.000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>10.700000</x:v>
+        <x:v>6.690000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>79.962170</x:v>
+        <x:v>50.009757</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-05-26 03:00:00</x:v>
+        <x:v>2026-07-10 03:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>302.000000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>294.000000</x:v>
+        <x:v>303.000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>12.000000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>458.000000</x:v>
+        <x:v>394.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>473.000000</x:v>
+        <x:v>439.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>10.700000</x:v>
+        <x:v>6.690000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>79.962170</x:v>
+        <x:v>50.009757</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-05-26 02:00:00</x:v>
+        <x:v>2026-07-10 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>297.000000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>295.000000</x:v>
+        <x:v>287.000000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.000000</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.000000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971789</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>480.000000</x:v>
+        <x:v>404.000000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>474.000000</x:v>
+        <x:v>447.000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>10.710000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>80.036901</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-05-26 01:00:00</x:v>
+        <x:v>2026-07-10 01:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>308.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>298.000000</x:v>
+        <x:v>303.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>498.000000</x:v>
+        <x:v>393.000000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>474.000000</x:v>
+        <x:v>438.000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>12.900000</x:v>
+        <x:v>6.690000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>96.402990</x:v>
+        <x:v>50.009757</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-05-26 00:00:00</x:v>
+        <x:v>2026-07-10 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>303.000000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>346.000000</x:v>
+        <x:v>299.000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>38.000000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>11.000000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.475300</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>454.000000</x:v>
+        <x:v>402.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>469.000000</x:v>
+        <x:v>415.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>10.710000</x:v>
+        <x:v>3.880000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>80.036901</x:v>
+        <x:v>29.004164</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-05-25 21:00:00</x:v>
+        <x:v>2026-07-09 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-05-25 23:00:00</x:v>
+        <x:v>2026-07-09 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>299.000000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>330.000000</x:v>
+        <x:v>286.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>485.000000</x:v>
+        <x:v>422.000000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>494.000000</x:v>
+        <x:v>417.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>15.520000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>115.982512</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-05-25 20:00:00</x:v>
+        <x:v>2026-07-09 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-05-25 22:00:00</x:v>
+        <x:v>2026-07-09 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>289.000000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>345.000000</x:v>
+        <x:v>297.000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>58.962759</x:v>
+        <x:v>58.980117</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>