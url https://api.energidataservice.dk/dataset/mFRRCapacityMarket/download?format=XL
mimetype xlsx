--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Rc8f10b59aded4507888e3d34c80c74e3"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="Ra4f5a9a71a0943a59e0a77a0e0af39f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc8f10b59aded4507888e3d34c80c74e3" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4f5a9a71a0943a59e0a77a0e0af39f8" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>UpProcuredMW</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>UpPriceEUR</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>UpPriceDKK</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>DownDemandMW</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>DownProcuredMW</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>DownPriceEUR</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DownPriceDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-07-11 23:00:00</x:v>
+        <x:v>2026-08-25 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>413.000000</x:v>
+        <x:v>482.000000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>465.000000</x:v>
+        <x:v>453.000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-07-11 23:00:00</x:v>
+        <x:v>2026-08-25 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
-        <x:v>290.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>275.000000</x:v>
+        <x:v>279.000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-07-11 22:00:00</x:v>
+        <x:v>2026-08-25 22:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>442.000000</x:v>
+        <x:v>519.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>446.000000</x:v>
+        <x:v>460.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>12.710000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>95.016147</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-07-11 22:00:00</x:v>
+        <x:v>2026-08-25 22:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
-        <x:v>296.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>340.000000</x:v>
+        <x:v>309.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>451.000000</x:v>
+        <x:v>537.000000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>439.000000</x:v>
+        <x:v>474.000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>89.770000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>671.093589</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.822327</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-07-11 21:00:00</x:v>
+        <x:v>2026-08-25 21:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
-        <x:v>307.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>366.000000</x:v>
+        <x:v>309.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.822327</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>440.000000</x:v>
+        <x:v>560.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>438.000000</x:v>
+        <x:v>482.000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>139.130000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>1040.094141</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>23.000000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-07-11 20:00:00</x:v>
+        <x:v>2026-08-25 20:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>280.000000</x:v>
+        <x:v>272.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>343.000000</x:v>
+        <x:v>331.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-07-11 17:00:00</x:v>
+        <x:v>2026-08-25 17:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>370.000000</x:v>
+        <x:v>536.000000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>425.000000</x:v>
+        <x:v>489.000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>146.890000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>29.004164</x:v>
+        <x:v>1098.105573</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-07-11 17:00:00</x:v>
+        <x:v>2026-08-25 17:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-07-11 19:00:00</x:v>
+        <x:v>2026-08-25 19:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>305.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>246.000000</x:v>
+        <x:v>352.000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>146.890000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>1098.105573</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-07-11 16:00:00</x:v>
+        <x:v>2026-08-25 16:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>450.000000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>374.000000</x:v>
+        <x:v>450.000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>53.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>1.794072</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-07-11 16:00:00</x:v>
+        <x:v>2026-08-25 16:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-07-11 18:00:00</x:v>
+        <x:v>2026-08-25 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>255.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>263.000000</x:v>
+        <x:v>255.000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
-        <x:v>20.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>18.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>1.794072</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-07-11 15:00:00</x:v>
+        <x:v>2026-08-25 15:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-07-11 17:00:00</x:v>
+        <x:v>2026-08-25 17:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>373.000000</x:v>
+        <x:v>369.000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-07-11 15:00:00</x:v>
+        <x:v>2026-08-25 15:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-07-11 17:00:00</x:v>
+        <x:v>2026-08-25 17:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>210.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
-        <x:v>31.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>24.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-07-11 14:00:00</x:v>
+        <x:v>2026-08-25 14:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-07-11 16:00:00</x:v>
+        <x:v>2026-08-25 16:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>372.000000</x:v>
+        <x:v>369.000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>53.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>2.990120</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-07-11 14:00:00</x:v>
+        <x:v>2026-08-25 14:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-07-11 16:00:00</x:v>
+        <x:v>2026-08-25 16:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>220.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
-        <x:v>68.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>28.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-07-11 13:00:00</x:v>
+        <x:v>2026-08-25 13:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-07-11 15:00:00</x:v>
+        <x:v>2026-08-25 15:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>371.000000</x:v>
+        <x:v>369.000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
-        <x:v>40.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-07-11 13:00:00</x:v>
+        <x:v>2026-08-25 13:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-07-11 15:00:00</x:v>
+        <x:v>2026-08-25 15:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>219.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
-        <x:v>38.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
-        <x:v>1.900000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
-        <x:v>14.203070</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-07-11 12:00:00</x:v>
+        <x:v>2026-08-25 12:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-07-11 14:00:00</x:v>
+        <x:v>2026-08-25 14:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>371.000000</x:v>
+        <x:v>369.000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>53.000000</x:v>
+        <x:v>26.000000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>2.990120</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-07-11 12:00:00</x:v>
+        <x:v>2026-08-25 12:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-07-11 14:00:00</x:v>
+        <x:v>2026-08-25 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>233.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>58.000000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
         <x:v>32.000000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-07-11 11:00:00</x:v>
+        <x:v>2026-08-25 11:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-07-11 13:00:00</x:v>
+        <x:v>2026-08-25 13:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>371.000000</x:v>
+        <x:v>369.000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>53.000000</x:v>
+        <x:v>33.000000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>2.990120</x:v>
+        <x:v>0.971841</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-07-11 11:00:00</x:v>
+        <x:v>2026-08-25 11:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-07-11 13:00:00</x:v>
+        <x:v>2026-08-25 13:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>229.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>67.000000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>33.000000</x:v>
+        <x:v>34.000000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-07-11 10:00:00</x:v>
+        <x:v>2026-08-25 10:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-07-11 12:00:00</x:v>
+        <x:v>2026-08-25 12:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>233.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>371.000000</x:v>
+        <x:v>349.000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>33.000000</x:v>
+        <x:v>55.000000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>4.859205</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-07-11 10:00:00</x:v>
+        <x:v>2026-08-25 10:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-07-11 12:00:00</x:v>
+        <x:v>2026-08-25 12:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>270.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>219.000000</x:v>
+        <x:v>225.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
         <x:v>100.000000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
         <x:v>45.000000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>2.480000</x:v>
+        <x:v>11.370000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>18.538744</x:v>
+        <x:v>84.998709</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-07-11 09:00:00</x:v>
+        <x:v>2026-08-25 09:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-07-11 11:00:00</x:v>
+        <x:v>2026-08-25 11:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>245.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>373.000000</x:v>
+        <x:v>361.000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>55.000000</x:v>
+        <x:v>54.000000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.310000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>2.317343</x:v>
+        <x:v>4.859205</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-07-11 09:00:00</x:v>
+        <x:v>2026-08-25 09:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-07-11 11:00:00</x:v>
+        <x:v>2026-08-25 11:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>258.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>219.000000</x:v>
+        <x:v>213.000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>84.000000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>32.000000</x:v>
+        <x:v>30.000000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.650000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>4.859205</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-07-11 08:00:00</x:v>
+        <x:v>2026-08-25 08:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-07-11 10:00:00</x:v>
+        <x:v>2026-08-25 10:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>227.000000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>375.000000</x:v>
+        <x:v>343.000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>34.000000</x:v>
+        <x:v>36.000000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
         <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.971841</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-07-11 08:00:00</x:v>
+        <x:v>2026-08-25 08:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-07-11 10:00:00</x:v>
+        <x:v>2026-08-25 10:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>276.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>221.000000</x:v>
+        <x:v>231.000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>64.000000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>41.000000</x:v>
+        <x:v>28.000000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>2.480000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>18.538744</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-07-11 07:00:00</x:v>
+        <x:v>2026-08-25 07:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-07-11 09:00:00</x:v>
+        <x:v>2026-08-25 09:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>330.000000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>377.000000</x:v>
+        <x:v>440.000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>5.350000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>39.994995</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
-        <x:v>23.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>0.747530</x:v>
+        <x:v>7.475700</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-07-11 07:00:00</x:v>
+        <x:v>2026-08-25 07:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-07-11 09:00:00</x:v>
+        <x:v>2026-08-25 09:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
+        <x:v>289.000000</x:v>
+      </x:c>
+      <x:c r="E31" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
-      <x:c r="E31" t="n" s="2">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F31" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>85.000000</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>40.000000</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>8.690000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>64.960357</x:v>
+        <x:v>7.475700</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-07-11 06:00:00</x:v>
+        <x:v>2026-08-25 06:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-07-11 08:00:00</x:v>
+        <x:v>2026-08-25 08:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>257.000000</x:v>
+        <x:v>474.000000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>328.000000</x:v>
+        <x:v>468.000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>16.050000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>119.984985</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-07-11 06:00:00</x:v>
+        <x:v>2026-08-25 06:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-07-11 08:00:00</x:v>
+        <x:v>2026-08-25 08:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>266.000000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>277.000000</x:v>
+        <x:v>325.000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
-        <x:v>49.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
-        <x:v>22.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-07-11 05:00:00</x:v>
+        <x:v>2026-08-25 05:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-07-11 07:00:00</x:v>
+        <x:v>2026-08-25 07:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>392.000000</x:v>
+        <x:v>536.000000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>451.000000</x:v>
+        <x:v>477.000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>5.350000</x:v>
+        <x:v>23.410000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>39.992855</x:v>
+        <x:v>175.006137</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-07-11 05:00:00</x:v>
+        <x:v>2026-08-25 05:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-07-11 07:00:00</x:v>
+        <x:v>2026-08-25 07:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
-        <x:v>259.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>241.000000</x:v>
+        <x:v>309.000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
-        <x:v>4.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
-        <x:v>4.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-07-11 04:00:00</x:v>
+        <x:v>2026-08-25 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-07-11 06:00:00</x:v>
+        <x:v>2026-08-25 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>414.000000</x:v>
+        <x:v>508.000000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>442.000000</x:v>
+        <x:v>449.000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>2.980000</x:v>
+        <x:v>10.700000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>22.276394</x:v>
+        <x:v>79.989990</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-07-11 04:00:00</x:v>
+        <x:v>2026-08-25 04:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-07-11 06:00:00</x:v>
+        <x:v>2026-08-25 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
-        <x:v>274.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>325.000000</x:v>
+        <x:v>309.000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-07-11 03:00:00</x:v>
+        <x:v>2026-08-25 03:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-07-11 05:00:00</x:v>
+        <x:v>2026-08-25 05:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>438.000000</x:v>
+        <x:v>500.000000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>469.000000</x:v>
+        <x:v>458.000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-07-11 03:00:00</x:v>
+        <x:v>2026-08-25 03:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-07-11 05:00:00</x:v>
+        <x:v>2026-08-25 05:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
-        <x:v>293.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>309.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-07-11 02:00:00</x:v>
+        <x:v>2026-08-25 02:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-07-11 04:00:00</x:v>
+        <x:v>2026-08-25 04:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>381.000000</x:v>
+        <x:v>473.000000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>440.000000</x:v>
+        <x:v>460.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>29.004164</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>17.000000</x:v>
+        <x:v>3.000000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-07-11 02:00:00</x:v>
+        <x:v>2026-08-25 02:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-07-11 04:00:00</x:v>
+        <x:v>2026-08-25 04:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>302.000000</x:v>
+        <x:v>258.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>277.000000</x:v>
+        <x:v>271.000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>26.000000</x:v>
+        <x:v>5.000000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>9.000000</x:v>
+        <x:v>2.000000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-07-11 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-07-11 03:00:00</x:v>
+        <x:v>2026-08-25 03:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>374.000000</x:v>
+        <x:v>463.000000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>447.000000</x:v>
+        <x:v>466.000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>29.004164</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-07-11 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-07-11 03:00:00</x:v>
+        <x:v>2026-08-25 03:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>312.000000</x:v>
+        <x:v>273.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>283.000000</x:v>
+        <x:v>270.000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
-        <x:v>24.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
-        <x:v>9.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-07-11 02:00:00</x:v>
+        <x:v>2026-08-25 02:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>387.000000</x:v>
+        <x:v>466.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>446.000000</x:v>
+        <x:v>466.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>3.500000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>26.163550</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-07-11 02:00:00</x:v>
+        <x:v>2026-08-25 02:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>315.000000</x:v>
+        <x:v>278.000000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>286.000000</x:v>
+        <x:v>278.000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>33.000000</x:v>
+        <x:v>12.000000</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>9.000000</x:v>
+        <x:v>12.000000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-07-11 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>388.000000</x:v>
+        <x:v>484.000000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>447.000000</x:v>
+        <x:v>466.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>29.004164</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.000000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.822327</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-07-11 01:00:00</x:v>
+        <x:v>2026-08-25 01:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>311.000000</x:v>
+        <x:v>278.000000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>291.000000</x:v>
+        <x:v>296.000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>30.000000</x:v>
+        <x:v>7.000000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>9.000000</x:v>
+        <x:v>2.000000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>0.822327</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>391.000000</x:v>
+        <x:v>477.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>450.000000</x:v>
+        <x:v>465.000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>4.000000</x:v>
+        <x:v>10.700000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>29.901200</x:v>
+        <x:v>79.989990</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-07-11 00:00:00</x:v>
+        <x:v>2026-08-25 00:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>334.000000</x:v>
+        <x:v>281.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>317.000000</x:v>
+        <x:v>293.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
-        <x:v>50.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>10.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>406.000000</x:v>
+        <x:v>540.000000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>442.000000</x:v>
+        <x:v>481.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>20.070000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>150.037299</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-07-10 23:00:00</x:v>
+        <x:v>2026-08-24 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
-        <x:v>268.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>232.000000</x:v>
+        <x:v>309.000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>419.000000</x:v>
+        <x:v>570.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>431.000000</x:v>
+        <x:v>511.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>113.710000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>850.061847</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-07-10 22:00:00</x:v>
+        <x:v>2026-08-24 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>265.000000</x:v>
+        <x:v>276.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>335.000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>456.000000</x:v>
+        <x:v>532.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>456.000000</x:v>
+        <x:v>473.000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>13.240000</x:v>
+        <x:v>106.760000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>98.972972</x:v>
+        <x:v>798.105732</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-07-10 21:00:00</x:v>
+        <x:v>2026-08-24 21:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>262.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>321.000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>426.000000</x:v>
+        <x:v>532.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>426.000000</x:v>
+        <x:v>473.000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>10.610000</x:v>
+        <x:v>106.760000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>79.312933</x:v>
+        <x:v>798.105732</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-07-10 20:00:00</x:v>
+        <x:v>2026-08-24 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>351.000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>23.140000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>172.987698</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>342.000000</x:v>
+        <x:v>513.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>425.000000</x:v>
+        <x:v>454.000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>6.000000</x:v>
+        <x:v>33.440000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>44.851800</x:v>
+        <x:v>249.987408</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-07-10 19:00:00</x:v>
+        <x:v>2026-08-24 19:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>289.000000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>192.000000</x:v>
+        <x:v>348.000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>23.140000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>172.987698</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>434.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>368.000000</x:v>
+        <x:v>434.000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>7.360000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>55.021152</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-07-10 18:00:00</x:v>
+        <x:v>2026-08-24 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>255.000000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>204.000000</x:v>
+        <x:v>255.000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>240.000000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>380.000000</x:v>
+        <x:v>285.000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>6.055317</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-07-10 17:00:00</x:v>
+        <x:v>2026-08-24 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>263.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
-        <x:v>191.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>7.220000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>53.971666</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
-        <x:v>4.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
-        <x:v>5.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>379.000000</x:v>
+        <x:v>311.000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>1.200000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>8.970840</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>3.000000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-07-10 16:00:00</x:v>
+        <x:v>2026-08-24 16:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>191.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>7.220000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>53.971666</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
-        <x:v>28.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>28.000000</x:v>
+        <x:v>17.000000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>379.000000</x:v>
+        <x:v>298.000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>6.055317</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>23.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
         <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>0.747530</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-07-10 15:00:00</x:v>
+        <x:v>2026-08-24 15:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>191.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
-        <x:v>58.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>39.000000</x:v>
+        <x:v>20.000000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>18.090226</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>365.000000</x:v>
+        <x:v>321.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>1.200000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>8.970840</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>43.000000</x:v>
+        <x:v>5.000000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.971841</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-07-10 14:00:00</x:v>
+        <x:v>2026-08-24 14:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>207.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>86.000000</x:v>
+        <x:v>18.000000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>41.000000</x:v>
+        <x:v>33.000000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>18.090226</x:v>
+        <x:v>0.971841</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>365.000000</x:v>
+        <x:v>369.000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>34.000000</x:v>
+        <x:v>3.000000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-07-10 13:00:00</x:v>
+        <x:v>2026-08-24 13:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
         <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>7.220000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>53.971666</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>76.000000</x:v>
+        <x:v>6.000000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>42.000000</x:v>
+        <x:v>24.000000</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>18.090226</x:v>
+        <x:v>0.747570</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>365.000000</x:v>
+        <x:v>369.000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>52.000000</x:v>
+        <x:v>6.000000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.240000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>1.794072</x:v>
+        <x:v>0.971841</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-07-10 12:00:00</x:v>
+        <x:v>2026-08-24 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
         <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>7.220000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>53.971666</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>95.000000</x:v>
+        <x:v>19.000000</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>43.000000</x:v>
+        <x:v>33.000000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>18.090226</x:v>
+        <x:v>0.971841</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>248.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>366.000000</x:v>
+        <x:v>354.000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>48.000000</x:v>
+        <x:v>11.000000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.270000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>2.018331</x:v>
+        <x:v>0.971841</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-07-10 11:00:00</x:v>
+        <x:v>2026-08-24 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>255.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>210.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
-        <x:v>90.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>42.000000</x:v>
+        <x:v>9.000000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>18.090226</x:v>
+        <x:v>0.822327</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>253.000000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>367.000000</x:v>
+        <x:v>369.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
         <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>10.017438</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>49.000000</x:v>
+        <x:v>3.000000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.400000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>2.990120</x:v>
+        <x:v>0.822327</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-07-10 10:00:00</x:v>
+        <x:v>2026-08-24 10:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
         <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
-        <x:v>88.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>39.000000</x:v>
+        <x:v>17.000000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>18.090226</x:v>
+        <x:v>0.822327</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>348.000000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>367.000000</x:v>
+        <x:v>429.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>4.680000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>34.986276</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
-        <x:v>13.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-07-10 09:00:00</x:v>
+        <x:v>2026-08-24 09:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>267.000000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>239.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
-        <x:v>47.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
-        <x:v>34.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
-        <x:v>2.420000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
-        <x:v>18.090226</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>295.000000</x:v>
+        <x:v>443.000000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>366.000000</x:v>
+        <x:v>450.000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>10.000000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>10.016902</x:v>
+        <x:v>74.757000</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-07-10 08:00:00</x:v>
+        <x:v>2026-08-24 08:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>256.000000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>251.000000</x:v>
+        <x:v>293.000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>389.000000</x:v>
+        <x:v>524.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>434.000000</x:v>
+        <x:v>475.000000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>4.750000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>35.507675</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-07-10 07:00:00</x:v>
+        <x:v>2026-08-24 07:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>262.000000</x:v>
+        <x:v>312.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>420.000000</x:v>
+        <x:v>460.000000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>434.000000</x:v>
+        <x:v>478.000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>5.000000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>37.376500</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-07-10 06:00:00</x:v>
+        <x:v>2026-08-24 06:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>263.000000</x:v>
+        <x:v>232.000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>417.000000</x:v>
+        <x:v>468.000000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>444.000000</x:v>
+        <x:v>491.000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>6.020000</x:v>
+        <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>45.001306</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-07-10 05:00:00</x:v>
+        <x:v>2026-08-24 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
-        <x:v>275.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>314.000000</x:v>
+        <x:v>227.000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>392.000000</x:v>
+        <x:v>427.000000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>436.000000</x:v>
+        <x:v>472.000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>5.350000</x:v>
+        <x:v>6.020000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>39.992855</x:v>
+        <x:v>45.003714</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-07-10 04:00:00</x:v>
+        <x:v>2026-08-24 04:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
-        <x:v>296.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>293.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>391.000000</x:v>
+        <x:v>426.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>436.000000</x:v>
+        <x:v>471.000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>6.690000</x:v>
+        <x:v>6.020000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>50.009757</x:v>
+        <x:v>45.003714</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-07-10 03:00:00</x:v>
+        <x:v>2026-08-24 03:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
-        <x:v>302.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>303.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
-        <x:v>12.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>394.000000</x:v>
+        <x:v>428.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>439.000000</x:v>
+        <x:v>473.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>6.690000</x:v>
+        <x:v>6.020000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>50.009757</x:v>
+        <x:v>45.003714</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-07-10 02:00:00</x:v>
+        <x:v>2026-08-24 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
-        <x:v>297.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>287.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
-        <x:v>7.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
-        <x:v>7.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
-        <x:v>0.971789</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>404.000000</x:v>
+        <x:v>380.000000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>447.000000</x:v>
+        <x:v>450.000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>3.550000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>26.538735</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-07-10 01:00:00</x:v>
+        <x:v>2026-08-24 01:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
-        <x:v>308.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>303.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>393.000000</x:v>
+        <x:v>392.000000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>438.000000</x:v>
+        <x:v>455.000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>6.690000</x:v>
+        <x:v>4.200000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>50.009757</x:v>
+        <x:v>31.397940</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-07-10 00:00:00</x:v>
+        <x:v>2026-08-24 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
-        <x:v>303.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>299.000000</x:v>
+        <x:v>232.000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.983273</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
-        <x:v>38.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
-        <x:v>11.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
-        <x:v>7.475300</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>402.000000</x:v>
+        <x:v>395.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>415.000000</x:v>
+        <x:v>395.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>3.880000</x:v>
+        <x:v>1.990000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>29.004164</x:v>
+        <x:v>14.876842</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-07-09 21:00:00</x:v>
+        <x:v>2026-08-23 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-07-09 23:00:00</x:v>
+        <x:v>2026-08-23 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
-        <x:v>299.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>286.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.984062</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>422.000000</x:v>
+        <x:v>455.000000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>417.000000</x:v>
+        <x:v>455.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>6.690000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>50.013102</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-07-09 20:00:00</x:v>
+        <x:v>2026-08-23 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-07-09 22:00:00</x:v>
+        <x:v>2026-08-23 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
-        <x:v>289.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>297.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
         <x:v>7.890000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>58.980117</x:v>
+        <x:v>58.984062</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>