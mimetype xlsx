--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/gif" Extension="gif"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-package.relationships+xml" PartName="/_rels/.rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="Rfc2254092b6248a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet name="data" sheetId="1" state="visible" r:id="Ra4f5a9a71a0943a59e0a77a0e0af39f8"/>
+    <x:sheet name="data" sheetId="1" state="visible" r:id="R158b2af9bad145b4b1a948a9052009e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FFFFFFFF"/>
@@ -114,51 +114,51 @@
   </x:cellStyleXfs>
   <x:cellXfs count="5">
     <x:xf/>
     <x:xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="fill"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4f5a9a71a0943a59e0a77a0e0af39f8" />
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R158b2af9bad145b4b1a948a9052009e4" />
     <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3db9602ace774fdb" />    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3db9602ace778fdb" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     
 </Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">    </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">    <Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="drawing1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:K101"/>
   <x:sheetViews>
     <x:sheetView tabSelected="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <x:selection pane="bottomLeft"/>
     </x:sheetView>
   </x:sheetViews>
@@ -191,3527 +191,3527 @@
       </x:c>
       <x:c r="E1" t="str" s="1">
         <x:v>UpProcuredMW</x:v>
       </x:c>
       <x:c r="F1" t="str" s="1">
         <x:v>UpPriceEUR</x:v>
       </x:c>
       <x:c r="G1" t="str" s="1">
         <x:v>UpPriceDKK</x:v>
       </x:c>
       <x:c r="H1" t="str" s="1">
         <x:v>DownDemandMW</x:v>
       </x:c>
       <x:c r="I1" t="str" s="1">
         <x:v>DownProcuredMW</x:v>
       </x:c>
       <x:c r="J1" t="str" s="1">
         <x:v>DownPriceEUR</x:v>
       </x:c>
       <x:c r="K1" t="str" s="1">
         <x:v>DownPriceDKK</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="B2" t="str" s="2">
-        <x:v>2026-08-25 23:00:00</x:v>
+        <x:v>2026-10-09 23:00:00</x:v>
       </x:c>
       <x:c r="C2" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D2" t="n" s="2">
-        <x:v>482.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E2" t="n" s="2">
-        <x:v>453.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F2" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G2" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K2" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="B3" t="str" s="2">
-        <x:v>2026-08-25 23:00:00</x:v>
+        <x:v>2026-10-09 23:00:00</x:v>
       </x:c>
       <x:c r="C3" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D3" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E3" t="n" s="2">
-        <x:v>279.000000</x:v>
+        <x:v>205.000000</x:v>
       </x:c>
       <x:c r="F3" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G3" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K3" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="B4" t="str" s="2">
-        <x:v>2026-08-25 22:00:00</x:v>
+        <x:v>2026-10-09 22:00:00</x:v>
       </x:c>
       <x:c r="C4" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D4" t="n" s="2">
-        <x:v>519.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E4" t="n" s="2">
-        <x:v>460.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F4" t="n" s="2">
-        <x:v>12.710000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="G4" t="n" s="2">
-        <x:v>95.016147</x:v>
+        <x:v>5.979120</x:v>
       </x:c>
       <x:c r="H4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K4" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="B5" t="str" s="2">
-        <x:v>2026-08-25 22:00:00</x:v>
+        <x:v>2026-10-09 22:00:00</x:v>
       </x:c>
       <x:c r="C5" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D5" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E5" t="n" s="2">
-        <x:v>309.000000</x:v>
+        <x:v>215.000000</x:v>
       </x:c>
       <x:c r="F5" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G5" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K5" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="B6" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="C6" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D6" t="n" s="2">
-        <x:v>537.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E6" t="n" s="2">
-        <x:v>474.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F6" t="n" s="2">
-        <x:v>89.770000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="G6" t="n" s="2">
-        <x:v>671.093589</x:v>
+        <x:v>5.979120</x:v>
       </x:c>
       <x:c r="H6" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I6" t="n" s="2">
-        <x:v>5.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J6" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K6" t="n" s="2">
-        <x:v>0.822327</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="B7" t="str" s="2">
-        <x:v>2026-08-25 21:00:00</x:v>
+        <x:v>2026-10-09 21:00:00</x:v>
       </x:c>
       <x:c r="C7" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D7" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E7" t="n" s="2">
-        <x:v>309.000000</x:v>
+        <x:v>219.000000</x:v>
       </x:c>
       <x:c r="F7" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G7" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I7" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J7" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K7" t="n" s="2">
-        <x:v>0.822327</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="B8" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="C8" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D8" t="n" s="2">
-        <x:v>560.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E8" t="n" s="2">
-        <x:v>482.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F8" t="n" s="2">
-        <x:v>139.130000</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="G8" t="n" s="2">
-        <x:v>1040.094141</x:v>
+        <x:v>6.053859</x:v>
       </x:c>
       <x:c r="H8" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I8" t="n" s="2">
-        <x:v>23.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J8" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K8" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="B9" t="str" s="2">
-        <x:v>2026-08-25 20:00:00</x:v>
+        <x:v>2026-10-09 20:00:00</x:v>
       </x:c>
       <x:c r="C9" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D9" t="n" s="2">
-        <x:v>272.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E9" t="n" s="2">
-        <x:v>331.000000</x:v>
+        <x:v>220.000000</x:v>
       </x:c>
       <x:c r="F9" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G9" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I9" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J9" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K9" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str" s="2">
-        <x:v>2026-08-25 17:00:00</x:v>
+        <x:v>2026-10-09 17:00:00</x:v>
       </x:c>
       <x:c r="B10" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="C10" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D10" t="n" s="2">
-        <x:v>536.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E10" t="n" s="2">
-        <x:v>489.000000</x:v>
+        <x:v>284.000000</x:v>
       </x:c>
       <x:c r="F10" t="n" s="2">
-        <x:v>146.890000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="G10" t="n" s="2">
-        <x:v>1098.105573</x:v>
+        <x:v>5.979120</x:v>
       </x:c>
       <x:c r="H10" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>9.000000</x:v>
       </x:c>
       <x:c r="J10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K10" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str" s="2">
-        <x:v>2026-08-25 17:00:00</x:v>
+        <x:v>2026-10-09 17:00:00</x:v>
       </x:c>
       <x:c r="B11" t="str" s="2">
-        <x:v>2026-08-25 19:00:00</x:v>
+        <x:v>2026-10-09 19:00:00</x:v>
       </x:c>
       <x:c r="C11" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D11" t="n" s="2">
-        <x:v>305.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E11" t="n" s="2">
-        <x:v>352.000000</x:v>
+        <x:v>232.000000</x:v>
       </x:c>
       <x:c r="F11" t="n" s="2">
-        <x:v>146.890000</x:v>
+        <x:v>33.450000</x:v>
       </x:c>
       <x:c r="G11" t="n" s="2">
-        <x:v>1098.105573</x:v>
+        <x:v>250.001955</x:v>
       </x:c>
       <x:c r="H11" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.000000</x:v>
       </x:c>
       <x:c r="J11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K11" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str" s="2">
-        <x:v>2026-08-25 16:00:00</x:v>
+        <x:v>2026-10-09 16:00:00</x:v>
       </x:c>
       <x:c r="B12" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="C12" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D12" t="n" s="2">
-        <x:v>450.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E12" t="n" s="2">
-        <x:v>450.000000</x:v>
+        <x:v>288.000000</x:v>
       </x:c>
       <x:c r="F12" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="G12" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>5.979120</x:v>
       </x:c>
       <x:c r="H12" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>5.000000</x:v>
       </x:c>
       <x:c r="J12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K12" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str" s="2">
-        <x:v>2026-08-25 16:00:00</x:v>
+        <x:v>2026-10-09 16:00:00</x:v>
       </x:c>
       <x:c r="B13" t="str" s="2">
-        <x:v>2026-08-25 18:00:00</x:v>
+        <x:v>2026-10-09 18:00:00</x:v>
       </x:c>
       <x:c r="C13" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D13" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E13" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>232.000000</x:v>
       </x:c>
       <x:c r="F13" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>33.450000</x:v>
       </x:c>
       <x:c r="G13" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>250.001955</x:v>
       </x:c>
       <x:c r="H13" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.000000</x:v>
       </x:c>
       <x:c r="J13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K13" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str" s="2">
-        <x:v>2026-08-25 15:00:00</x:v>
+        <x:v>2026-10-09 15:00:00</x:v>
       </x:c>
       <x:c r="B14" t="str" s="2">
-        <x:v>2026-08-25 17:00:00</x:v>
+        <x:v>2026-10-09 17:00:00</x:v>
       </x:c>
       <x:c r="C14" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D14" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E14" t="n" s="2">
-        <x:v>369.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F14" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="G14" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>5.979120</x:v>
       </x:c>
       <x:c r="H14" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.000000</x:v>
       </x:c>
       <x:c r="J14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K14" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str" s="2">
-        <x:v>2026-08-25 15:00:00</x:v>
+        <x:v>2026-10-09 15:00:00</x:v>
       </x:c>
       <x:c r="B15" t="str" s="2">
-        <x:v>2026-08-25 17:00:00</x:v>
+        <x:v>2026-10-09 17:00:00</x:v>
       </x:c>
       <x:c r="C15" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D15" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E15" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>220.000000</x:v>
       </x:c>
       <x:c r="F15" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G15" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H15" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.000000</x:v>
       </x:c>
       <x:c r="J15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K15" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str" s="2">
-        <x:v>2026-08-25 14:00:00</x:v>
+        <x:v>2026-10-09 14:00:00</x:v>
       </x:c>
       <x:c r="B16" t="str" s="2">
-        <x:v>2026-08-25 16:00:00</x:v>
+        <x:v>2026-10-09 16:00:00</x:v>
       </x:c>
       <x:c r="C16" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D16" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E16" t="n" s="2">
-        <x:v>369.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F16" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G16" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H16" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>2.000000</x:v>
       </x:c>
       <x:c r="J16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="K16" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.822129</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str" s="2">
-        <x:v>2026-08-25 14:00:00</x:v>
+        <x:v>2026-10-09 14:00:00</x:v>
       </x:c>
       <x:c r="B17" t="str" s="2">
-        <x:v>2026-08-25 16:00:00</x:v>
+        <x:v>2026-10-09 16:00:00</x:v>
       </x:c>
       <x:c r="C17" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D17" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E17" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>219.000000</x:v>
       </x:c>
       <x:c r="F17" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G17" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H17" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.000000</x:v>
       </x:c>
       <x:c r="J17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.110000</x:v>
       </x:c>
       <x:c r="K17" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.822129</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str" s="2">
-        <x:v>2026-08-25 13:00:00</x:v>
+        <x:v>2026-10-09 13:00:00</x:v>
       </x:c>
       <x:c r="B18" t="str" s="2">
-        <x:v>2026-08-25 15:00:00</x:v>
+        <x:v>2026-10-09 15:00:00</x:v>
       </x:c>
       <x:c r="C18" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D18" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E18" t="n" s="2">
-        <x:v>369.000000</x:v>
+        <x:v>288.000000</x:v>
       </x:c>
       <x:c r="F18" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G18" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K18" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str" s="2">
-        <x:v>2026-08-25 13:00:00</x:v>
+        <x:v>2026-10-09 13:00:00</x:v>
       </x:c>
       <x:c r="B19" t="str" s="2">
-        <x:v>2026-08-25 15:00:00</x:v>
+        <x:v>2026-10-09 15:00:00</x:v>
       </x:c>
       <x:c r="C19" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D19" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E19" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>222.000000</x:v>
       </x:c>
       <x:c r="F19" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G19" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K19" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str" s="2">
-        <x:v>2026-08-25 12:00:00</x:v>
+        <x:v>2026-10-09 12:00:00</x:v>
       </x:c>
       <x:c r="B20" t="str" s="2">
-        <x:v>2026-08-25 14:00:00</x:v>
+        <x:v>2026-10-09 14:00:00</x:v>
       </x:c>
       <x:c r="C20" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D20" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E20" t="n" s="2">
-        <x:v>369.000000</x:v>
+        <x:v>288.000000</x:v>
       </x:c>
       <x:c r="F20" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G20" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H20" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I20" t="n" s="2">
-        <x:v>26.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J20" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K20" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str" s="2">
-        <x:v>2026-08-25 12:00:00</x:v>
+        <x:v>2026-10-09 12:00:00</x:v>
       </x:c>
       <x:c r="B21" t="str" s="2">
-        <x:v>2026-08-25 14:00:00</x:v>
+        <x:v>2026-10-09 14:00:00</x:v>
       </x:c>
       <x:c r="C21" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D21" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E21" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>222.000000</x:v>
       </x:c>
       <x:c r="F21" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G21" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H21" t="n" s="2">
-        <x:v>58.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I21" t="n" s="2">
-        <x:v>32.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J21" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K21" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str" s="2">
-        <x:v>2026-08-25 11:00:00</x:v>
+        <x:v>2026-10-09 11:00:00</x:v>
       </x:c>
       <x:c r="B22" t="str" s="2">
-        <x:v>2026-08-25 13:00:00</x:v>
+        <x:v>2026-10-09 13:00:00</x:v>
       </x:c>
       <x:c r="C22" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D22" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E22" t="n" s="2">
-        <x:v>369.000000</x:v>
+        <x:v>286.000000</x:v>
       </x:c>
       <x:c r="F22" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G22" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H22" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I22" t="n" s="2">
-        <x:v>33.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J22" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K22" t="n" s="2">
-        <x:v>0.971841</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str" s="2">
-        <x:v>2026-08-25 11:00:00</x:v>
+        <x:v>2026-10-09 11:00:00</x:v>
       </x:c>
       <x:c r="B23" t="str" s="2">
-        <x:v>2026-08-25 13:00:00</x:v>
+        <x:v>2026-10-09 13:00:00</x:v>
       </x:c>
       <x:c r="C23" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D23" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E23" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>222.000000</x:v>
       </x:c>
       <x:c r="F23" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>19.950000</x:v>
       </x:c>
       <x:c r="G23" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>149.104305</x:v>
       </x:c>
       <x:c r="H23" t="n" s="2">
-        <x:v>67.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I23" t="n" s="2">
-        <x:v>34.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J23" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K23" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str" s="2">
-        <x:v>2026-08-25 10:00:00</x:v>
+        <x:v>2026-10-09 10:00:00</x:v>
       </x:c>
       <x:c r="B24" t="str" s="2">
-        <x:v>2026-08-25 12:00:00</x:v>
+        <x:v>2026-10-09 12:00:00</x:v>
       </x:c>
       <x:c r="C24" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D24" t="n" s="2">
-        <x:v>233.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E24" t="n" s="2">
-        <x:v>349.000000</x:v>
+        <x:v>263.000000</x:v>
       </x:c>
       <x:c r="F24" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G24" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H24" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I24" t="n" s="2">
-        <x:v>55.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J24" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K24" t="n" s="2">
-        <x:v>4.859205</x:v>
+        <x:v>0.747390</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str" s="2">
-        <x:v>2026-08-25 10:00:00</x:v>
+        <x:v>2026-10-09 10:00:00</x:v>
       </x:c>
       <x:c r="B25" t="str" s="2">
-        <x:v>2026-08-25 12:00:00</x:v>
+        <x:v>2026-10-09 12:00:00</x:v>
       </x:c>
       <x:c r="C25" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D25" t="n" s="2">
-        <x:v>270.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E25" t="n" s="2">
-        <x:v>225.000000</x:v>
+        <x:v>222.000000</x:v>
       </x:c>
       <x:c r="F25" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G25" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H25" t="n" s="2">
-        <x:v>100.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I25" t="n" s="2">
-        <x:v>45.000000</x:v>
+        <x:v>12.000000</x:v>
       </x:c>
       <x:c r="J25" t="n" s="2">
-        <x:v>11.370000</x:v>
+        <x:v>0.100000</x:v>
       </x:c>
       <x:c r="K25" t="n" s="2">
-        <x:v>84.998709</x:v>
+        <x:v>0.747390</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str" s="2">
-        <x:v>2026-08-25 09:00:00</x:v>
+        <x:v>2026-10-09 09:00:00</x:v>
       </x:c>
       <x:c r="B26" t="str" s="2">
-        <x:v>2026-08-25 11:00:00</x:v>
+        <x:v>2026-10-09 11:00:00</x:v>
       </x:c>
       <x:c r="C26" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D26" t="n" s="2">
-        <x:v>245.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E26" t="n" s="2">
-        <x:v>361.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F26" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G26" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H26" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I26" t="n" s="2">
-        <x:v>54.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J26" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K26" t="n" s="2">
-        <x:v>4.859205</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str" s="2">
-        <x:v>2026-08-25 09:00:00</x:v>
+        <x:v>2026-10-09 09:00:00</x:v>
       </x:c>
       <x:c r="B27" t="str" s="2">
-        <x:v>2026-08-25 11:00:00</x:v>
+        <x:v>2026-10-09 11:00:00</x:v>
       </x:c>
       <x:c r="C27" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D27" t="n" s="2">
-        <x:v>258.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E27" t="n" s="2">
-        <x:v>213.000000</x:v>
+        <x:v>219.000000</x:v>
       </x:c>
       <x:c r="F27" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G27" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H27" t="n" s="2">
-        <x:v>84.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I27" t="n" s="2">
-        <x:v>30.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J27" t="n" s="2">
-        <x:v>0.650000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K27" t="n" s="2">
-        <x:v>4.859205</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str" s="2">
-        <x:v>2026-08-25 08:00:00</x:v>
+        <x:v>2026-10-09 08:00:00</x:v>
       </x:c>
       <x:c r="B28" t="str" s="2">
-        <x:v>2026-08-25 10:00:00</x:v>
+        <x:v>2026-10-09 10:00:00</x:v>
       </x:c>
       <x:c r="C28" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D28" t="n" s="2">
-        <x:v>227.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E28" t="n" s="2">
-        <x:v>343.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F28" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G28" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H28" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I28" t="n" s="2">
-        <x:v>36.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J28" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K28" t="n" s="2">
-        <x:v>0.971841</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str" s="2">
-        <x:v>2026-08-25 08:00:00</x:v>
+        <x:v>2026-10-09 08:00:00</x:v>
       </x:c>
       <x:c r="B29" t="str" s="2">
-        <x:v>2026-08-25 10:00:00</x:v>
+        <x:v>2026-10-09 10:00:00</x:v>
       </x:c>
       <x:c r="C29" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D29" t="n" s="2">
-        <x:v>276.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E29" t="n" s="2">
-        <x:v>231.000000</x:v>
+        <x:v>219.000000</x:v>
       </x:c>
       <x:c r="F29" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G29" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H29" t="n" s="2">
-        <x:v>64.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I29" t="n" s="2">
-        <x:v>28.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J29" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K29" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str" s="2">
-        <x:v>2026-08-25 07:00:00</x:v>
+        <x:v>2026-10-09 07:00:00</x:v>
       </x:c>
       <x:c r="B30" t="str" s="2">
-        <x:v>2026-08-25 09:00:00</x:v>
+        <x:v>2026-10-09 09:00:00</x:v>
       </x:c>
       <x:c r="C30" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D30" t="n" s="2">
-        <x:v>330.000000</x:v>
+        <x:v>249.000000</x:v>
       </x:c>
       <x:c r="E30" t="n" s="2">
-        <x:v>440.000000</x:v>
+        <x:v>294.000000</x:v>
       </x:c>
       <x:c r="F30" t="n" s="2">
-        <x:v>5.350000</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="G30" t="n" s="2">
-        <x:v>39.994995</x:v>
+        <x:v>6.053859</x:v>
       </x:c>
       <x:c r="H30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I30" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J30" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K30" t="n" s="2">
-        <x:v>7.475700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str" s="2">
-        <x:v>2026-08-25 07:00:00</x:v>
+        <x:v>2026-10-09 07:00:00</x:v>
       </x:c>
       <x:c r="B31" t="str" s="2">
-        <x:v>2026-08-25 09:00:00</x:v>
+        <x:v>2026-10-09 09:00:00</x:v>
       </x:c>
       <x:c r="C31" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D31" t="n" s="2">
-        <x:v>289.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E31" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>219.000000</x:v>
       </x:c>
       <x:c r="F31" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G31" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H31" t="n" s="2">
-        <x:v>20.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I31" t="n" s="2">
-        <x:v>20.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J31" t="n" s="2">
-        <x:v>1.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K31" t="n" s="2">
-        <x:v>7.475700</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str" s="2">
-        <x:v>2026-08-25 06:00:00</x:v>
+        <x:v>2026-10-09 06:00:00</x:v>
       </x:c>
       <x:c r="B32" t="str" s="2">
-        <x:v>2026-08-25 08:00:00</x:v>
+        <x:v>2026-10-09 08:00:00</x:v>
       </x:c>
       <x:c r="C32" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D32" t="n" s="2">
-        <x:v>474.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E32" t="n" s="2">
-        <x:v>468.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F32" t="n" s="2">
-        <x:v>16.050000</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="G32" t="n" s="2">
-        <x:v>119.984985</x:v>
+        <x:v>6.053859</x:v>
       </x:c>
       <x:c r="H32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K32" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str" s="2">
-        <x:v>2026-08-25 06:00:00</x:v>
+        <x:v>2026-10-09 06:00:00</x:v>
       </x:c>
       <x:c r="B33" t="str" s="2">
-        <x:v>2026-08-25 08:00:00</x:v>
+        <x:v>2026-10-09 08:00:00</x:v>
       </x:c>
       <x:c r="C33" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D33" t="n" s="2">
-        <x:v>266.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E33" t="n" s="2">
-        <x:v>325.000000</x:v>
+        <x:v>219.000000</x:v>
       </x:c>
       <x:c r="F33" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G33" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K33" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str" s="2">
-        <x:v>2026-08-25 05:00:00</x:v>
+        <x:v>2026-10-09 05:00:00</x:v>
       </x:c>
       <x:c r="B34" t="str" s="2">
-        <x:v>2026-08-25 07:00:00</x:v>
+        <x:v>2026-10-09 07:00:00</x:v>
       </x:c>
       <x:c r="C34" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D34" t="n" s="2">
-        <x:v>536.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E34" t="n" s="2">
-        <x:v>477.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F34" t="n" s="2">
-        <x:v>23.410000</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="G34" t="n" s="2">
-        <x:v>175.006137</x:v>
+        <x:v>6.053859</x:v>
       </x:c>
       <x:c r="H34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K34" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str" s="2">
-        <x:v>2026-08-25 05:00:00</x:v>
+        <x:v>2026-10-09 05:00:00</x:v>
       </x:c>
       <x:c r="B35" t="str" s="2">
-        <x:v>2026-08-25 07:00:00</x:v>
+        <x:v>2026-10-09 07:00:00</x:v>
       </x:c>
       <x:c r="C35" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D35" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E35" t="n" s="2">
-        <x:v>309.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F35" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G35" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K35" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str" s="2">
-        <x:v>2026-08-25 04:00:00</x:v>
+        <x:v>2026-10-09 04:00:00</x:v>
       </x:c>
       <x:c r="B36" t="str" s="2">
-        <x:v>2026-08-25 06:00:00</x:v>
+        <x:v>2026-10-09 06:00:00</x:v>
       </x:c>
       <x:c r="C36" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D36" t="n" s="2">
-        <x:v>508.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E36" t="n" s="2">
-        <x:v>449.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F36" t="n" s="2">
-        <x:v>10.700000</x:v>
+        <x:v>0.810000</x:v>
       </x:c>
       <x:c r="G36" t="n" s="2">
-        <x:v>79.989990</x:v>
+        <x:v>6.053859</x:v>
       </x:c>
       <x:c r="H36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K36" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str" s="2">
-        <x:v>2026-08-25 04:00:00</x:v>
+        <x:v>2026-10-09 04:00:00</x:v>
       </x:c>
       <x:c r="B37" t="str" s="2">
-        <x:v>2026-08-25 06:00:00</x:v>
+        <x:v>2026-10-09 06:00:00</x:v>
       </x:c>
       <x:c r="C37" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D37" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E37" t="n" s="2">
-        <x:v>309.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F37" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>19.950000</x:v>
       </x:c>
       <x:c r="G37" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>149.104305</x:v>
       </x:c>
       <x:c r="H37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K37" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str" s="2">
-        <x:v>2026-08-25 03:00:00</x:v>
+        <x:v>2026-10-09 03:00:00</x:v>
       </x:c>
       <x:c r="B38" t="str" s="2">
-        <x:v>2026-08-25 05:00:00</x:v>
+        <x:v>2026-10-09 05:00:00</x:v>
       </x:c>
       <x:c r="C38" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D38" t="n" s="2">
-        <x:v>500.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E38" t="n" s="2">
-        <x:v>458.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F38" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>1.070000</x:v>
       </x:c>
       <x:c r="G38" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>7.997073</x:v>
       </x:c>
       <x:c r="H38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K38" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str" s="2">
-        <x:v>2026-08-25 03:00:00</x:v>
+        <x:v>2026-10-09 03:00:00</x:v>
       </x:c>
       <x:c r="B39" t="str" s="2">
-        <x:v>2026-08-25 05:00:00</x:v>
+        <x:v>2026-10-09 05:00:00</x:v>
       </x:c>
       <x:c r="C39" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D39" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E39" t="n" s="2">
-        <x:v>292.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F39" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>19.950000</x:v>
       </x:c>
       <x:c r="G39" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>149.104305</x:v>
       </x:c>
       <x:c r="H39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K39" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str" s="2">
-        <x:v>2026-08-25 02:00:00</x:v>
+        <x:v>2026-10-09 02:00:00</x:v>
       </x:c>
       <x:c r="B40" t="str" s="2">
-        <x:v>2026-08-25 04:00:00</x:v>
+        <x:v>2026-10-09 04:00:00</x:v>
       </x:c>
       <x:c r="C40" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D40" t="n" s="2">
-        <x:v>473.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E40" t="n" s="2">
-        <x:v>460.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F40" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>1.070000</x:v>
       </x:c>
       <x:c r="G40" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>7.997073</x:v>
       </x:c>
       <x:c r="H40" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I40" t="n" s="2">
-        <x:v>3.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J40" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K40" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str" s="2">
-        <x:v>2026-08-25 02:00:00</x:v>
+        <x:v>2026-10-09 02:00:00</x:v>
       </x:c>
       <x:c r="B41" t="str" s="2">
-        <x:v>2026-08-25 04:00:00</x:v>
+        <x:v>2026-10-09 04:00:00</x:v>
       </x:c>
       <x:c r="C41" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D41" t="n" s="2">
-        <x:v>258.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E41" t="n" s="2">
-        <x:v>271.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F41" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>19.950000</x:v>
       </x:c>
       <x:c r="G41" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>149.104305</x:v>
       </x:c>
       <x:c r="H41" t="n" s="2">
-        <x:v>5.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I41" t="n" s="2">
-        <x:v>2.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J41" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K41" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-10-09 01:00:00</x:v>
       </x:c>
       <x:c r="B42" t="str" s="2">
-        <x:v>2026-08-25 03:00:00</x:v>
+        <x:v>2026-10-09 03:00:00</x:v>
       </x:c>
       <x:c r="C42" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D42" t="n" s="2">
-        <x:v>463.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E42" t="n" s="2">
-        <x:v>466.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F42" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>1.070000</x:v>
       </x:c>
       <x:c r="G42" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>7.997073</x:v>
       </x:c>
       <x:c r="H42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K42" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-10-09 01:00:00</x:v>
       </x:c>
       <x:c r="B43" t="str" s="2">
-        <x:v>2026-08-25 03:00:00</x:v>
+        <x:v>2026-10-09 03:00:00</x:v>
       </x:c>
       <x:c r="C43" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D43" t="n" s="2">
-        <x:v>273.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E43" t="n" s="2">
-        <x:v>270.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F43" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>19.950000</x:v>
       </x:c>
       <x:c r="G43" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>149.104305</x:v>
       </x:c>
       <x:c r="H43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K43" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-10-09 00:00:00</x:v>
       </x:c>
       <x:c r="B44" t="str" s="2">
-        <x:v>2026-08-25 02:00:00</x:v>
+        <x:v>2026-10-09 02:00:00</x:v>
       </x:c>
       <x:c r="C44" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D44" t="n" s="2">
-        <x:v>466.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E44" t="n" s="2">
-        <x:v>466.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F44" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="G44" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>7.025466</x:v>
       </x:c>
       <x:c r="H44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K44" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-10-09 00:00:00</x:v>
       </x:c>
       <x:c r="B45" t="str" s="2">
-        <x:v>2026-08-25 02:00:00</x:v>
+        <x:v>2026-10-09 02:00:00</x:v>
       </x:c>
       <x:c r="C45" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D45" t="n" s="2">
-        <x:v>278.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E45" t="n" s="2">
-        <x:v>278.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F45" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>19.950000</x:v>
       </x:c>
       <x:c r="G45" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>149.104305</x:v>
       </x:c>
       <x:c r="H45" t="n" s="2">
-        <x:v>12.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I45" t="n" s="2">
-        <x:v>12.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J45" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K45" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-10-08 23:00:00</x:v>
       </x:c>
       <x:c r="B46" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-10-09 01:00:00</x:v>
       </x:c>
       <x:c r="C46" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D46" t="n" s="2">
-        <x:v>484.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E46" t="n" s="2">
-        <x:v>466.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F46" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>0.940000</x:v>
       </x:c>
       <x:c r="G46" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>7.025466</x:v>
       </x:c>
       <x:c r="H46" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I46" t="n" s="2">
-        <x:v>5.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J46" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K46" t="n" s="2">
-        <x:v>0.822327</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-10-08 23:00:00</x:v>
       </x:c>
       <x:c r="B47" t="str" s="2">
-        <x:v>2026-08-25 01:00:00</x:v>
+        <x:v>2026-10-09 01:00:00</x:v>
       </x:c>
       <x:c r="C47" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D47" t="n" s="2">
-        <x:v>278.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E47" t="n" s="2">
-        <x:v>296.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F47" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>19.950000</x:v>
       </x:c>
       <x:c r="G47" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>149.104305</x:v>
       </x:c>
       <x:c r="H47" t="n" s="2">
-        <x:v>7.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I47" t="n" s="2">
-        <x:v>2.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J47" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K47" t="n" s="2">
-        <x:v>0.822327</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-10-08 22:00:00</x:v>
       </x:c>
       <x:c r="B48" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-10-09 00:00:00</x:v>
       </x:c>
       <x:c r="C48" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D48" t="n" s="2">
-        <x:v>477.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E48" t="n" s="2">
-        <x:v>465.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F48" t="n" s="2">
-        <x:v>10.700000</x:v>
+        <x:v>1.070000</x:v>
       </x:c>
       <x:c r="G48" t="n" s="2">
-        <x:v>79.989990</x:v>
+        <x:v>7.997073</x:v>
       </x:c>
       <x:c r="H48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K48" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-10-08 22:00:00</x:v>
       </x:c>
       <x:c r="B49" t="str" s="2">
-        <x:v>2026-08-25 00:00:00</x:v>
+        <x:v>2026-10-09 00:00:00</x:v>
       </x:c>
       <x:c r="C49" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D49" t="n" s="2">
-        <x:v>281.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E49" t="n" s="2">
-        <x:v>293.000000</x:v>
+        <x:v>209.000000</x:v>
       </x:c>
       <x:c r="F49" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G49" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H49" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>6.000000</x:v>
       </x:c>
       <x:c r="J49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K49" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.473900</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="B50" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-10-08 23:00:00</x:v>
       </x:c>
       <x:c r="C50" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D50" t="n" s="2">
-        <x:v>540.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E50" t="n" s="2">
-        <x:v>481.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F50" t="n" s="2">
-        <x:v>20.070000</x:v>
+        <x:v>1.070000</x:v>
       </x:c>
       <x:c r="G50" t="n" s="2">
-        <x:v>150.037299</x:v>
+        <x:v>7.997073</x:v>
       </x:c>
       <x:c r="H50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K50" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="B51" t="str" s="2">
-        <x:v>2026-08-24 23:00:00</x:v>
+        <x:v>2026-10-08 23:00:00</x:v>
       </x:c>
       <x:c r="C51" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D51" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E51" t="n" s="2">
-        <x:v>309.000000</x:v>
+        <x:v>212.000000</x:v>
       </x:c>
       <x:c r="F51" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G51" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H51" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>12.000000</x:v>
       </x:c>
       <x:c r="J51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K51" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.473900</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="B52" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-10-08 22:00:00</x:v>
       </x:c>
       <x:c r="C52" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D52" t="n" s="2">
-        <x:v>570.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E52" t="n" s="2">
-        <x:v>511.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F52" t="n" s="2">
-        <x:v>113.710000</x:v>
+        <x:v>1.070000</x:v>
       </x:c>
       <x:c r="G52" t="n" s="2">
-        <x:v>850.061847</x:v>
+        <x:v>7.997073</x:v>
       </x:c>
       <x:c r="H52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K52" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="B53" t="str" s="2">
-        <x:v>2026-08-24 22:00:00</x:v>
+        <x:v>2026-10-08 22:00:00</x:v>
       </x:c>
       <x:c r="C53" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D53" t="n" s="2">
-        <x:v>276.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E53" t="n" s="2">
-        <x:v>335.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F53" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G53" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H53" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>12.000000</x:v>
       </x:c>
       <x:c r="J53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K53" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.473900</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B54" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C54" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D54" t="n" s="2">
-        <x:v>532.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E54" t="n" s="2">
-        <x:v>473.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F54" t="n" s="2">
-        <x:v>106.760000</x:v>
+        <x:v>1.200000</x:v>
       </x:c>
       <x:c r="G54" t="n" s="2">
-        <x:v>798.105732</x:v>
+        <x:v>8.968680</x:v>
       </x:c>
       <x:c r="H54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K54" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="B55" t="str" s="2">
-        <x:v>2026-08-24 21:00:00</x:v>
+        <x:v>2026-10-08 21:00:00</x:v>
       </x:c>
       <x:c r="C55" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D55" t="n" s="2">
-        <x:v>262.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E55" t="n" s="2">
-        <x:v>321.000000</x:v>
+        <x:v>220.000000</x:v>
       </x:c>
       <x:c r="F55" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G55" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H55" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>13.000000</x:v>
       </x:c>
       <x:c r="J55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.010000</x:v>
       </x:c>
       <x:c r="K55" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.548639</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B56" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C56" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D56" t="n" s="2">
-        <x:v>532.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E56" t="n" s="2">
-        <x:v>473.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F56" t="n" s="2">
-        <x:v>106.760000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G56" t="n" s="2">
-        <x:v>798.105732</x:v>
+        <x:v>10.015026</x:v>
       </x:c>
       <x:c r="H56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K56" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="B57" t="str" s="2">
-        <x:v>2026-08-24 20:00:00</x:v>
+        <x:v>2026-10-08 20:00:00</x:v>
       </x:c>
       <x:c r="C57" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D57" t="n" s="2">
-        <x:v>292.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E57" t="n" s="2">
-        <x:v>351.000000</x:v>
+        <x:v>221.000000</x:v>
       </x:c>
       <x:c r="F57" t="n" s="2">
-        <x:v>23.140000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G57" t="n" s="2">
-        <x:v>172.987698</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H57" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>13.000000</x:v>
       </x:c>
       <x:c r="J57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>1.000000</x:v>
       </x:c>
       <x:c r="K57" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.473900</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B58" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C58" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D58" t="n" s="2">
-        <x:v>513.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E58" t="n" s="2">
-        <x:v>454.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F58" t="n" s="2">
-        <x:v>33.440000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G58" t="n" s="2">
-        <x:v>249.987408</x:v>
+        <x:v>10.015026</x:v>
       </x:c>
       <x:c r="H58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K58" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="B59" t="str" s="2">
-        <x:v>2026-08-24 19:00:00</x:v>
+        <x:v>2026-10-08 19:00:00</x:v>
       </x:c>
       <x:c r="C59" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D59" t="n" s="2">
-        <x:v>289.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E59" t="n" s="2">
-        <x:v>348.000000</x:v>
+        <x:v>223.000000</x:v>
       </x:c>
       <x:c r="F59" t="n" s="2">
-        <x:v>23.140000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G59" t="n" s="2">
-        <x:v>172.987698</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K59" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="B60" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="C60" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D60" t="n" s="2">
-        <x:v>434.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E60" t="n" s="2">
-        <x:v>434.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F60" t="n" s="2">
-        <x:v>7.360000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G60" t="n" s="2">
-        <x:v>55.021152</x:v>
+        <x:v>10.015026</x:v>
       </x:c>
       <x:c r="H60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K60" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="B61" t="str" s="2">
-        <x:v>2026-08-24 18:00:00</x:v>
+        <x:v>2026-10-08 18:00:00</x:v>
       </x:c>
       <x:c r="C61" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D61" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E61" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>222.000000</x:v>
       </x:c>
       <x:c r="F61" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G61" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K61" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B62" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C62" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D62" t="n" s="2">
-        <x:v>240.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E62" t="n" s="2">
-        <x:v>285.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F62" t="n" s="2">
-        <x:v>0.810000</x:v>
+        <x:v>1.200000</x:v>
       </x:c>
       <x:c r="G62" t="n" s="2">
-        <x:v>6.055317</x:v>
+        <x:v>8.968680</x:v>
       </x:c>
       <x:c r="H62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K62" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="B63" t="str" s="2">
-        <x:v>2026-08-24 17:00:00</x:v>
+        <x:v>2026-10-08 17:00:00</x:v>
       </x:c>
       <x:c r="C63" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D63" t="n" s="2">
-        <x:v>263.000000</x:v>
+        <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E63" t="n" s="2">
         <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F63" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G63" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K63" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B64" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C64" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D64" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E64" t="n" s="2">
-        <x:v>311.000000</x:v>
+        <x:v>281.000000</x:v>
       </x:c>
       <x:c r="F64" t="n" s="2">
-        <x:v>1.200000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G64" t="n" s="2">
-        <x:v>8.970840</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H64" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I64" t="n" s="2">
-        <x:v>3.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J64" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K64" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="B65" t="str" s="2">
-        <x:v>2026-08-24 16:00:00</x:v>
+        <x:v>2026-10-08 16:00:00</x:v>
       </x:c>
       <x:c r="C65" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D65" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E65" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>263.000000</x:v>
       </x:c>
       <x:c r="F65" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>22.340000</x:v>
       </x:c>
       <x:c r="G65" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>166.966926</x:v>
       </x:c>
       <x:c r="H65" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I65" t="n" s="2">
-        <x:v>17.000000</x:v>
+        <x:v>6.000000</x:v>
       </x:c>
       <x:c r="J65" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>1.080000</x:v>
       </x:c>
       <x:c r="K65" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>8.071812</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B66" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C66" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D66" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>238.000000</x:v>
       </x:c>
       <x:c r="E66" t="n" s="2">
-        <x:v>298.000000</x:v>
+        <x:v>292.000000</x:v>
       </x:c>
       <x:c r="F66" t="n" s="2">
-        <x:v>0.810000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G66" t="n" s="2">
-        <x:v>6.055317</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H66" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I66" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>10.000000</x:v>
       </x:c>
       <x:c r="J66" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K66" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="B67" t="str" s="2">
-        <x:v>2026-08-24 15:00:00</x:v>
+        <x:v>2026-10-08 15:00:00</x:v>
       </x:c>
       <x:c r="C67" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D67" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>259.000000</x:v>
       </x:c>
       <x:c r="E67" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>252.000000</x:v>
       </x:c>
       <x:c r="F67" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>13.910000</x:v>
       </x:c>
       <x:c r="G67" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>103.961949</x:v>
       </x:c>
       <x:c r="H67" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I67" t="n" s="2">
-        <x:v>20.000000</x:v>
+        <x:v>7.000000</x:v>
       </x:c>
       <x:c r="J67" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K67" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B68" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C68" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D68" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>175.000000</x:v>
       </x:c>
       <x:c r="E68" t="n" s="2">
-        <x:v>321.000000</x:v>
+        <x:v>254.000000</x:v>
       </x:c>
       <x:c r="F68" t="n" s="2">
-        <x:v>1.200000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G68" t="n" s="2">
-        <x:v>8.970840</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H68" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I68" t="n" s="2">
-        <x:v>5.000000</x:v>
+        <x:v>13.000000</x:v>
       </x:c>
       <x:c r="J68" t="n" s="2">
         <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K68" t="n" s="2">
-        <x:v>0.971841</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="B69" t="str" s="2">
-        <x:v>2026-08-24 14:00:00</x:v>
+        <x:v>2026-10-08 14:00:00</x:v>
       </x:c>
       <x:c r="C69" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D69" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>322.000000</x:v>
       </x:c>
       <x:c r="E69" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>290.000000</x:v>
       </x:c>
       <x:c r="F69" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>103.170000</x:v>
       </x:c>
       <x:c r="G69" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>771.082263</x:v>
       </x:c>
       <x:c r="H69" t="n" s="2">
-        <x:v>18.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I69" t="n" s="2">
-        <x:v>33.000000</x:v>
+        <x:v>7.000000</x:v>
       </x:c>
       <x:c r="J69" t="n" s="2">
         <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K69" t="n" s="2">
-        <x:v>0.971841</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B70" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C70" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D70" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>173.000000</x:v>
       </x:c>
       <x:c r="E70" t="n" s="2">
-        <x:v>369.000000</x:v>
+        <x:v>252.000000</x:v>
       </x:c>
       <x:c r="F70" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.410000</x:v>
       </x:c>
       <x:c r="G70" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>3.064299</x:v>
       </x:c>
       <x:c r="H70" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I70" t="n" s="2">
-        <x:v>3.000000</x:v>
+        <x:v>9.000000</x:v>
       </x:c>
       <x:c r="J70" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K70" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="B71" t="str" s="2">
-        <x:v>2026-08-24 13:00:00</x:v>
+        <x:v>2026-10-08 13:00:00</x:v>
       </x:c>
       <x:c r="C71" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D71" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>324.000000</x:v>
       </x:c>
       <x:c r="E71" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>278.000000</x:v>
       </x:c>
       <x:c r="F71" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>107.580000</x:v>
       </x:c>
       <x:c r="G71" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>804.042162</x:v>
       </x:c>
       <x:c r="H71" t="n" s="2">
-        <x:v>6.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I71" t="n" s="2">
-        <x:v>24.000000</x:v>
+        <x:v>8.000000</x:v>
       </x:c>
       <x:c r="J71" t="n" s="2">
-        <x:v>0.100000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K71" t="n" s="2">
-        <x:v>0.747570</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B72" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C72" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D72" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>187.000000</x:v>
       </x:c>
       <x:c r="E72" t="n" s="2">
-        <x:v>369.000000</x:v>
+        <x:v>267.000000</x:v>
       </x:c>
       <x:c r="F72" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G72" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H72" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I72" t="n" s="2">
-        <x:v>6.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J72" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K72" t="n" s="2">
-        <x:v>0.971841</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="B73" t="str" s="2">
-        <x:v>2026-08-24 12:00:00</x:v>
+        <x:v>2026-10-08 12:00:00</x:v>
       </x:c>
       <x:c r="C73" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D73" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>310.000000</x:v>
       </x:c>
       <x:c r="E73" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>265.000000</x:v>
       </x:c>
       <x:c r="F73" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>115.430000</x:v>
       </x:c>
       <x:c r="G73" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>862.712277</x:v>
       </x:c>
       <x:c r="H73" t="n" s="2">
-        <x:v>19.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I73" t="n" s="2">
-        <x:v>33.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J73" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K73" t="n" s="2">
-        <x:v>0.971841</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B74" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C74" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D74" t="n" s="2">
-        <x:v>248.000000</x:v>
+        <x:v>180.000000</x:v>
       </x:c>
       <x:c r="E74" t="n" s="2">
-        <x:v>354.000000</x:v>
+        <x:v>259.000000</x:v>
       </x:c>
       <x:c r="F74" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.540000</x:v>
       </x:c>
       <x:c r="G74" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>4.035906</x:v>
       </x:c>
       <x:c r="H74" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I74" t="n" s="2">
-        <x:v>11.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J74" t="n" s="2">
-        <x:v>0.130000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K74" t="n" s="2">
-        <x:v>0.971841</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="B75" t="str" s="2">
-        <x:v>2026-08-24 11:00:00</x:v>
+        <x:v>2026-10-08 11:00:00</x:v>
       </x:c>
       <x:c r="C75" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D75" t="n" s="2">
-        <x:v>255.000000</x:v>
+        <x:v>317.000000</x:v>
       </x:c>
       <x:c r="E75" t="n" s="2">
-        <x:v>210.000000</x:v>
+        <x:v>272.000000</x:v>
       </x:c>
       <x:c r="F75" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>134.470000</x:v>
       </x:c>
       <x:c r="G75" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>1005.015333</x:v>
       </x:c>
       <x:c r="H75" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I75" t="n" s="2">
-        <x:v>9.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J75" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K75" t="n" s="2">
-        <x:v>0.822327</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B76" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C76" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D76" t="n" s="2">
-        <x:v>253.000000</x:v>
+        <x:v>183.000000</x:v>
       </x:c>
       <x:c r="E76" t="n" s="2">
-        <x:v>369.000000</x:v>
+        <x:v>262.000000</x:v>
       </x:c>
       <x:c r="F76" t="n" s="2">
-        <x:v>1.340000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G76" t="n" s="2">
-        <x:v>10.017438</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H76" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I76" t="n" s="2">
-        <x:v>3.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J76" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K76" t="n" s="2">
-        <x:v>0.822327</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="B77" t="str" s="2">
-        <x:v>2026-08-24 10:00:00</x:v>
+        <x:v>2026-10-08 10:00:00</x:v>
       </x:c>
       <x:c r="C77" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D77" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>314.000000</x:v>
       </x:c>
       <x:c r="E77" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>269.000000</x:v>
       </x:c>
       <x:c r="F77" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>155.780000</x:v>
       </x:c>
       <x:c r="G77" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>1164.284142</x:v>
       </x:c>
       <x:c r="H77" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I77" t="n" s="2">
-        <x:v>17.000000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J77" t="n" s="2">
-        <x:v>0.110000</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K77" t="n" s="2">
-        <x:v>0.822327</x:v>
+        <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B78" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C78" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D78" t="n" s="2">
-        <x:v>348.000000</x:v>
+        <x:v>185.000000</x:v>
       </x:c>
       <x:c r="E78" t="n" s="2">
-        <x:v>429.000000</x:v>
+        <x:v>265.000000</x:v>
       </x:c>
       <x:c r="F78" t="n" s="2">
-        <x:v>4.680000</x:v>
+        <x:v>0.670000</x:v>
       </x:c>
       <x:c r="G78" t="n" s="2">
-        <x:v>34.986276</x:v>
+        <x:v>5.007513</x:v>
       </x:c>
       <x:c r="H78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K78" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="B79" t="str" s="2">
-        <x:v>2026-08-24 09:00:00</x:v>
+        <x:v>2026-10-08 09:00:00</x:v>
       </x:c>
       <x:c r="C79" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D79" t="n" s="2">
-        <x:v>267.000000</x:v>
+        <x:v>312.000000</x:v>
       </x:c>
       <x:c r="E79" t="n" s="2">
-        <x:v>239.000000</x:v>
+        <x:v>277.000000</x:v>
       </x:c>
       <x:c r="F79" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>115.380000</x:v>
       </x:c>
       <x:c r="G79" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>862.338582</x:v>
       </x:c>
       <x:c r="H79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K79" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B80" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C80" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D80" t="n" s="2">
-        <x:v>443.000000</x:v>
+        <x:v>229.000000</x:v>
       </x:c>
       <x:c r="E80" t="n" s="2">
-        <x:v>450.000000</x:v>
+        <x:v>308.000000</x:v>
       </x:c>
       <x:c r="F80" t="n" s="2">
-        <x:v>10.000000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="G80" t="n" s="2">
-        <x:v>74.757000</x:v>
+        <x:v>5.979120</x:v>
       </x:c>
       <x:c r="H80" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>13.000000</x:v>
       </x:c>
       <x:c r="J80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K80" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="B81" t="str" s="2">
-        <x:v>2026-08-24 08:00:00</x:v>
+        <x:v>2026-10-08 08:00:00</x:v>
       </x:c>
       <x:c r="C81" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D81" t="n" s="2">
-        <x:v>256.000000</x:v>
+        <x:v>268.000000</x:v>
       </x:c>
       <x:c r="E81" t="n" s="2">
-        <x:v>293.000000</x:v>
+        <x:v>236.000000</x:v>
       </x:c>
       <x:c r="F81" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G81" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H81" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>7.000000</x:v>
       </x:c>
       <x:c r="J81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.130000</x:v>
       </x:c>
       <x:c r="K81" t="n" s="2">
-        <x:v>0.000000</x:v>
+        <x:v>0.971607</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B82" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C82" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D82" t="n" s="2">
-        <x:v>524.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E82" t="n" s="2">
-        <x:v>475.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F82" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>1.200000</x:v>
       </x:c>
       <x:c r="G82" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>8.968680</x:v>
       </x:c>
       <x:c r="H82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K82" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="B83" t="str" s="2">
-        <x:v>2026-08-24 07:00:00</x:v>
+        <x:v>2026-10-08 07:00:00</x:v>
       </x:c>
       <x:c r="C83" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D83" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E83" t="n" s="2">
-        <x:v>312.000000</x:v>
+        <x:v>219.000000</x:v>
       </x:c>
       <x:c r="F83" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G83" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K83" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B84" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C84" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D84" t="n" s="2">
-        <x:v>460.000000</x:v>
+        <x:v>282.000000</x:v>
       </x:c>
       <x:c r="E84" t="n" s="2">
-        <x:v>478.000000</x:v>
+        <x:v>361.000000</x:v>
       </x:c>
       <x:c r="F84" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G84" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>10.015026</x:v>
       </x:c>
       <x:c r="H84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K84" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="B85" t="str" s="2">
-        <x:v>2026-08-24 06:00:00</x:v>
+        <x:v>2026-10-08 06:00:00</x:v>
       </x:c>
       <x:c r="C85" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D85" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E85" t="n" s="2">
-        <x:v>232.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F85" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G85" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K85" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B86" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C86" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D86" t="n" s="2">
-        <x:v>468.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="E86" t="n" s="2">
-        <x:v>491.000000</x:v>
+        <x:v>405.000000</x:v>
       </x:c>
       <x:c r="F86" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G86" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>10.015026</x:v>
       </x:c>
       <x:c r="H86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K86" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="B87" t="str" s="2">
-        <x:v>2026-08-24 05:00:00</x:v>
+        <x:v>2026-10-08 05:00:00</x:v>
       </x:c>
       <x:c r="C87" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D87" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E87" t="n" s="2">
-        <x:v>227.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F87" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G87" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K87" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B88" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C88" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D88" t="n" s="2">
-        <x:v>427.000000</x:v>
+        <x:v>315.000000</x:v>
       </x:c>
       <x:c r="E88" t="n" s="2">
-        <x:v>472.000000</x:v>
+        <x:v>394.000000</x:v>
       </x:c>
       <x:c r="F88" t="n" s="2">
-        <x:v>6.020000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G88" t="n" s="2">
-        <x:v>45.003714</x:v>
+        <x:v>10.015026</x:v>
       </x:c>
       <x:c r="H88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K88" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="B89" t="str" s="2">
-        <x:v>2026-08-24 04:00:00</x:v>
+        <x:v>2026-10-08 04:00:00</x:v>
       </x:c>
       <x:c r="C89" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D89" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E89" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F89" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G89" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K89" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B90" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C90" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D90" t="n" s="2">
-        <x:v>426.000000</x:v>
+        <x:v>308.000000</x:v>
       </x:c>
       <x:c r="E90" t="n" s="2">
-        <x:v>471.000000</x:v>
+        <x:v>387.000000</x:v>
       </x:c>
       <x:c r="F90" t="n" s="2">
-        <x:v>6.020000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G90" t="n" s="2">
-        <x:v>45.003714</x:v>
+        <x:v>10.015026</x:v>
       </x:c>
       <x:c r="H90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K90" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="B91" t="str" s="2">
-        <x:v>2026-08-24 03:00:00</x:v>
+        <x:v>2026-10-08 03:00:00</x:v>
       </x:c>
       <x:c r="C91" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D91" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E91" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F91" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G91" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K91" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B92" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C92" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D92" t="n" s="2">
-        <x:v>428.000000</x:v>
+        <x:v>298.000000</x:v>
       </x:c>
       <x:c r="E92" t="n" s="2">
-        <x:v>473.000000</x:v>
+        <x:v>379.000000</x:v>
       </x:c>
       <x:c r="F92" t="n" s="2">
-        <x:v>6.020000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G92" t="n" s="2">
-        <x:v>45.003714</x:v>
+        <x:v>10.015026</x:v>
       </x:c>
       <x:c r="H92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K92" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="B93" t="str" s="2">
-        <x:v>2026-08-24 02:00:00</x:v>
+        <x:v>2026-10-08 02:00:00</x:v>
       </x:c>
       <x:c r="C93" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D93" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E93" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F93" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G93" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K93" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="B94" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="C94" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D94" t="n" s="2">
-        <x:v>380.000000</x:v>
+        <x:v>308.000000</x:v>
       </x:c>
       <x:c r="E94" t="n" s="2">
-        <x:v>450.000000</x:v>
+        <x:v>387.000000</x:v>
       </x:c>
       <x:c r="F94" t="n" s="2">
-        <x:v>3.550000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G94" t="n" s="2">
-        <x:v>26.538735</x:v>
+        <x:v>10.015026</x:v>
       </x:c>
       <x:c r="H94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K94" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="B95" t="str" s="2">
-        <x:v>2026-08-24 01:00:00</x:v>
+        <x:v>2026-10-08 01:00:00</x:v>
       </x:c>
       <x:c r="C95" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D95" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E95" t="n" s="2">
-        <x:v>205.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F95" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G95" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K95" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="B96" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="C96" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D96" t="n" s="2">
-        <x:v>392.000000</x:v>
+        <x:v>282.000000</x:v>
       </x:c>
       <x:c r="E96" t="n" s="2">
-        <x:v>455.000000</x:v>
+        <x:v>361.000000</x:v>
       </x:c>
       <x:c r="F96" t="n" s="2">
-        <x:v>4.200000</x:v>
+        <x:v>1.340000</x:v>
       </x:c>
       <x:c r="G96" t="n" s="2">
-        <x:v>31.397940</x:v>
+        <x:v>10.015026</x:v>
       </x:c>
       <x:c r="H96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K96" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="B97" t="str" s="2">
-        <x:v>2026-08-24 00:00:00</x:v>
+        <x:v>2026-10-08 00:00:00</x:v>
       </x:c>
       <x:c r="C97" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D97" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E97" t="n" s="2">
-        <x:v>232.000000</x:v>
+        <x:v>212.000000</x:v>
       </x:c>
       <x:c r="F97" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G97" t="n" s="2">
-        <x:v>58.983273</x:v>
+        <x:v>81.017076</x:v>
       </x:c>
       <x:c r="H97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K97" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B98" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C98" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D98" t="n" s="2">
-        <x:v>395.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E98" t="n" s="2">
-        <x:v>395.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F98" t="n" s="2">
-        <x:v>1.990000</x:v>
+        <x:v>0.800000</x:v>
       </x:c>
       <x:c r="G98" t="n" s="2">
-        <x:v>14.876842</x:v>
+        <x:v>5.979600</x:v>
       </x:c>
       <x:c r="H98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K98" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str" s="2">
-        <x:v>2026-08-23 21:00:00</x:v>
+        <x:v>2026-10-07 21:00:00</x:v>
       </x:c>
       <x:c r="B99" t="str" s="2">
-        <x:v>2026-08-23 23:00:00</x:v>
+        <x:v>2026-10-07 23:00:00</x:v>
       </x:c>
       <x:c r="C99" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D99" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E99" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>212.000000</x:v>
       </x:c>
       <x:c r="F99" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G99" t="n" s="2">
-        <x:v>58.984062</x:v>
+        <x:v>81.023580</x:v>
       </x:c>
       <x:c r="H99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K99" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B100" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C100" t="str" s="2">
         <x:v>DK1</x:v>
       </x:c>
       <x:c r="D100" t="n" s="2">
-        <x:v>455.000000</x:v>
+        <x:v>247.000000</x:v>
       </x:c>
       <x:c r="E100" t="n" s="2">
-        <x:v>455.000000</x:v>
+        <x:v>326.000000</x:v>
       </x:c>
       <x:c r="F100" t="n" s="2">
-        <x:v>6.690000</x:v>
+        <x:v>1.070000</x:v>
       </x:c>
       <x:c r="G100" t="n" s="2">
-        <x:v>50.013102</x:v>
+        <x:v>7.997715</x:v>
       </x:c>
       <x:c r="H100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K100" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str" s="2">
-        <x:v>2026-08-23 20:00:00</x:v>
+        <x:v>2026-10-07 20:00:00</x:v>
       </x:c>
       <x:c r="B101" t="str" s="2">
-        <x:v>2026-08-23 22:00:00</x:v>
+        <x:v>2026-10-07 22:00:00</x:v>
       </x:c>
       <x:c r="C101" t="str" s="2">
         <x:v>DK2</x:v>
       </x:c>
       <x:c r="D101" t="n" s="2">
         <x:v>250.000000</x:v>
       </x:c>
       <x:c r="E101" t="n" s="2">
-        <x:v>250.000000</x:v>
+        <x:v>218.000000</x:v>
       </x:c>
       <x:c r="F101" t="n" s="2">
-        <x:v>7.890000</x:v>
+        <x:v>10.840000</x:v>
       </x:c>
       <x:c r="G101" t="n" s="2">
-        <x:v>58.984062</x:v>
+        <x:v>81.023580</x:v>
       </x:c>
       <x:c r="H101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="I101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="J101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
       <x:c r="K101" t="n" s="2">
         <x:v>0.000000</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:drawing r:id="drawing1"/>
 </x:worksheet>
 </file>